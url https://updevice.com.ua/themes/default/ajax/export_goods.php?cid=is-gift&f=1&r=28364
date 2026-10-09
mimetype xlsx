--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06929c6085d6d53379969d61814e4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdbb935c81babc005d0b299a5ff4cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3375a2c913910ce4e6f5b65e05f11e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020df311b3445e5ab08cab6a1d6abc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38df4cd1bba34e392824bae45c6a955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647a3ae3d69cbf137174c95da24106c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27713ec1a0e8e12abb361aa60e3819b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667682d7eec98f053be2e705c45c3c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1d44a9d45b6c02b8b6e76ae30791f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d7768d100c79052252dbd65476e8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5bfae0bbc2fc0f3280ee40fc3c3ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a50172ac3b3efce9cc1e9a5bb4d52012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d70a35fb73cf0b7ef156900364bb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267f2d081a873fc1613e967babfcdb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d550134fca5f4a4018aca1f766047115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44b12f661caa9665bca86924d129a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee43b98266802c328febde0b26fd46817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe197c31be7140e442db0a1109c18018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e90a63ed6c2e28870106c60d88ef7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad23f855698b95fb5aa0b68bee3f9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803cbd15bd483ea8fed6e34e29bf2de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4267a5f9e2531799a7ea94ae3daa7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c327cc4e0d579fa28bc74cee61a34d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e3931e66411db8ffcccb100e1bd4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a93cd8309805ae75471823927144525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f13553a509c8463c7cd4eae0a4d4bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f1fd59246b4b8441f5ff3db07fea527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c804c96784f91428aace00b56388b8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f59ea6ce5df033561aa96f056572b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96f03b41196e0f1560ab7fb282e0c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427c45f452847e2d2910480f45fdc1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46854d94bfcd98909d51967b4281c37e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288ec6a230371095f19e0bdac96c0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a9d3ba77883be223eeb0b9857b2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f30ae91308935ec5edaaffde8dfc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24d48a7230176ac1004d4bc2401a8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2aeb0cfa515d51e6a78283536227a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4c0c4ec49318da736f489658f446738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46c44d4f6ea48d27452f56d5184feb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7845ad23000454b9d22185551a8bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c6897e5829110a6034de389feedcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe1c63e6f1019390da0a146a755cf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9206bd0621e8a7da6bf61a009b5b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d888c9c52125bdbf0948701c22eef444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f16e75b78fcf194b2b04ec7e9af0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9559f4e3f1fe691293fdbf099b18d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d17090b9343c48f59bec03431a36747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d0db7ff0c8f052f2fcf4c98a7197748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef979dc8464f34d01821f18223ab04049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3be8851f1e64d24fd92708763122750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64070ace2777dc2111f4d9adc3e2e84651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941e44cd0803347145f5089a5b793a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3abab2fc5e2596c528e409fa5c756953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef103f56d90621d1dd2edda22c04d3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dba35cd16832be0c05694ed9ff77455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234a87dd68fb8b872feb73928a7ac1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7910df11b847219e0db58d80ff4b8da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b7ab9d664700ede11c9a78c9fb42d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8219da14bc2ccb631a8cf93a3d191f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01509e613d26713bc3c734313619e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780f9fd5d9d3b0261dd0f504e0bacb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390c4db5d0ad9372749bff9f2582c1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa7f38dd568d9f702c08d89aab405c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3999cea48f422c61763ce06b3fc8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1287d51eeb7596d1f19f961aa0bd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacb0a7d0e69430655efcc2b7bf0ee966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222950f8e2bb3704c2a4feaf918804167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02397c74ed08afa94ca9ef238fcfda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb1f190e5b37739461b2ace780b45b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3ee1c6e9432f855477c79c55a02d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3a7382f342ca8d38b44536a18deb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0d0128f96620ecce62efd7cf5587072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e2a8132d476668973d148371a021073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84227233c108030a00a2f03f01f90774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abb43a5265d3ccac390a36e97825b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739ee7c73915a29aa795346f21b0e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fdec0fd69a833cc26102f634431e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5466e0d7bb332d888d9c9acdead80a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4d9a11507e144c69d55cbecaca93f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191b558b2df8f211b524958b9261dbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11c5c2431f5f60a82764877976b94a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa0db05fdbc896f7f8cbfa405535382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e62754254ef67f3acccef9d29ea2f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c35a032d509a376a1ecfd18f2f65284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c867c0f7afe4051c030fc2c7cb6ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e73104b727c2b00f4a66f7d02328686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c0486692bece94de71ffea06ee0be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158789c8e215cf66912f409b364d4ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314454d563eaa20d06827e23fe1ff589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612cf1ce6e8f920e15fe1034db0e83690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4688ca876673fd22dc3ecfaebdaa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65721bba3af4972aee6b28ef4e97a3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659af009385464465e999cbb9194813d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6471391c290745290c46a729c350c6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebf4a96b54f439198e09507d5fe31895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e3ea1971ad907c9d231b075aaafa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62dc7836da5e137debd3791a82be8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b442d8f951b91a4ab39de6ac414f4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78012f8f22f19fa22a928a4ec5d395a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853656a0094707ffe1bc8e75b8ceb904100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5302ebf4ab68cdef90cbb94cda8b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe126c421f598ff8419a4eac817fdbd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aae13c51dd2ba2bb1ecdbc3b6b6e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a01fe57ac6f284f4212bdbbf221805104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65d168e477e89f0168d111cee6b01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee38fd175bb425e8d6a7f250f2fc713106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee138b222ea3a85b962fe297ab383964107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65608deee5e1952a665f8e20b94144108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa83aa218c6e89970e564448e5537b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102bd93fa0b824c8cbdf52bbc246c62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6a21724d18c959f82289f7d5fa9b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2d395718ee60265a3694b8ffcd45e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e88733d9ca372dfbbe8bc4d80beb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce456b9a584228de4ad8f2e7e8b813dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4aea744ab80ed1799173b8148f7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb402f53a2775aa5d3e8159ea507efe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33356d4fd4ea198e5caede6217c4231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f51f1603b203f329f1b178cd173aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f091620caecec93f2935d0cfccdfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea601ccf517750d89ddc6169cb38ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a410a2f9c795432388729b0c35e433121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a742576054d4ea7f5e70d0b67afd56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb27d26c50d463a89b37d0f41b1034c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b08bcc1a6b27e5a060ad7db90b982124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e595c2e5cd5a30891ace32af2bbe0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc4cdbc7f5bb39a23305194ce30659126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b744a7e9cf880d51fef4a4cf7db30e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766553cdbeb6d62b6aa291eac68ac2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46d21c2d00e8d362ee89be79b01dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a763d895e50abd8f723237831dae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056a7b4a0aa3137fd1475b64e96d028131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae7deba4ebb1823e613c7a89b0dc07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554baebe5335bfbf771f764274a8a91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29e108f693628192084279c3c10616134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e901f9bc9e5112ef5d64d8f85e66522135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16976e392a72bf0257154124b62c1808136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd18d210962beee6f756a57f70957d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f775f29cf18458fbcdf5c6588269bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925905b26392aa0798eb9328664c3edd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bbb4a0f46565c6716b3c047317061140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681856eca2396236b7c957ca68304b82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e92a99ff7f673cdaf670b170bacfa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ad854bc3c291568910ce4fc59191143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff0e32f58a80023f1300ac1390b08a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcae9fc5fc5cb40011fb6adcff7ffd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636a3db42aa5482478a07cfda1f420146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d0f5d9ecfa40257d3a42df86f76cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cb27534136e6f06ca2656220afc1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8b3a25693e70289e5e2747bc924f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1a109a700c35118559872f82ec4d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74457c4c3fe38183ca4ecbd49b7f3a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24fcb3a1753896a16d35237ea3f160152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c863025fbc84d428a3647a7d971707153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f69e150486a690d3d739e01312f87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad931c0b1a8b275f199090448f8a22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac03059080978a456985dbea5e535156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344434f27a1dded325687f48012684a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82dba16cf7f23adddda14e8e461f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4eb4cb4973f707495fd4bb1e428f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d7b1e9bfd2292e681d17b19c0ee81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b6dd5703c079d6dce3452c34015f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581a39a08cce2d75ba2eeea91717541162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee40d5a83924ff5607281e211237f94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4e9404b4cc8b3b259350b2d9703b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061e0839c769df61c15bf723579c35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caee9d05eb38412bb0712a6ecbb0d3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc064d5229c2c568257eb291baba30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaa0d49ed1aa325c50d1fc64bf738b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea764183653e177b029d87369be3b61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6715499f84d8240a4d5d66f97ad46d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c505a4e494937714f4a4a3917742f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fea8f6b147208d0dc881c737a4b16a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c2c84f0f66d7c68e563ff6e66ea4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28891acbc4229326afdbc4a3681978f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23cd68feb812a6c30e858b253a803175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636942871b4c3b709c726de66441931f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a3736bb5ec344190e67534df2024d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652cad3c31bb9d622e843930a6d497a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117af24535a5cf643031d5717ecabe3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608084713c75202a652cebd912762cdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58b7102d2e62cde9494b3c14c8d85b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78ff47d0052d680262b5cda488e417182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333a8c459c1feaecf12939cab7e4e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc529ce672428274792d20c622d9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b4526db7cb1ec3536ccf5a393c9dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69258c98d82b3289d1f72e75a5153db7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eacb6f1358842866f2cbbf8f20c3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db3f80f42db22ec1225fd61d917033188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359812f482bae47f613933259a3e37a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6970c508cf9a129ec587a851ab2c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a62077b9994c892ba7df6cf790a69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd70c5e9df7f572410f0a33262bbaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327c7d81b07bbd6b76c404052dd315b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6f716965c9e4ab5186687007bcd8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a96ef9903fcf7dff5a1a9bda9bca20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7e0141ed140d41f8fbc0bce9c9a9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e9bfd6c7743c63265585d1c4b8e7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182099d8363c301c20433529d4623639198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227fb30d217d982f8d950e8311af826199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693080fb91a259a6dad25c7efadf939200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe228d688930ec2ffc5d86793b9ad6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dbdffdba6c6eff30e61f581a7dcef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0475ffbfb656d71fa28738759057752203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a19dcdd77018fe233ebd68287a77a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7533af52203f86efdde48fd0893a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab24fa65f7680cea1ce69608e5e1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd71dd7ad8fcd7e6e83cda98b6f5cf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8699a07d602d9d8036fa31f8b9213208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e554712280626bf88295b38ffd5dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbc09eb26a6118a13d21e9747ed8c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac92cca176ca5ba69b16ff4ef8db88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e55186d52cc7d5b6c036946559158212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d5e26ae3900fd64b77287be3af1ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e9967cde29a1ff8ee711e9e1ba074214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc5a19935e5e51bda89750936efd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae24d9e2b5f48fa98747b6ddb21a40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414ab9c06b59fe9bd250fdea454fc4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d592856246aeeda619ad6c0b6a5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ad9a5751dac4142994d8c6a8bad21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c35ad04fc778ad7a199e7d40cad85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb296a9207341ef8386c836e32dcd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ffab029a07382b5cbf7817a0158c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28422c58a1b43c36cc17b272e66efe09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dff4b8d76e5fb1da87e44ffbde1e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b837b9c2c6d2c79cace676080a5753225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2870a7b282a73257926cda892ad45fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617b7823e75e829bd7217dcc9c5bd67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8778ca44872d267b0bf0469ccb1140c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb493819fd417bdcf094f2cc2594eff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbfb9e8cd43b0f0b559ef3c35b8f78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54dc13cc46dc58fa86a476b18f90d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c84499b69ef64c5c6b66c9e06d6d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71f568c9d64dfba466398836e4bd5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f025d41435c82d2ba809133c307985234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669aeb4ad696baded23a131c875e4ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4243957d0d872bea92664a6b8ef94bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf54b3d571a38c71da6792a807007237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816dda5fbc6f9c3523784c10931290e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbc4d98854ed342c734762378598a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384f288e6b2ad718b548747fd0a9db9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20918227a5ec697646149387d6f6415241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fe158ca946ad4541b0e54e1ba9d8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb589c2f1ee1d025b67d1e0eec5115e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580468a4de857563c753d250708b47f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89664657d8a7e5c3aefbe999085469245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5093c15eb07f16168b00efacc55a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d188e1d129b081c06112bca470c9202247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70854e7aacddae9ff37158b9dd8079a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2538560d75b67e1ee63768d494e5332249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafb7f43e876a0d478a4c19c83e529b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04338876c119f7eb9abb7975a5f92e60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e189535da6560ddad103f393dab73f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563bf0cea3838c1aecd6bb00c36675f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd184bb59b8f5ee25d4ba8da6a88678254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4d8ea3b26ff0a30e9ab04fc658d9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41188631943629cb05a40ea80df3a4af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a74e2cc2fb4873bce0e886a7cf91f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df240065045693f3d85a71c1d1daaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f2087d41be9cc31ca0ab4a035e931259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f3f9466be467bf7b49a1ce6d2d709260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bbbdad04e2a8d80f77e59621bffa0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69145733dfa0dc47461d71a972fc5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed7fcacdb1619114100ea806673447263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a514e51abbb9569f1231b692bfbc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda817fd419c5b266d5ca6e60b3e35c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6692b2e70aefdb2da9f27015d3d60d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a8a09ce5525d134add86139800a80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ae524166816985f0cef5b2c62cb8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2db805c3a78a1587ddcfc6116754fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf422e425a1b10d0f86bfd2b16ec63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fdfe42ec7eeb846c1d79c270611cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19ee6fb928193871814abd52817bb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab71d6567a80fde8d37fc462bfb326273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001c50cfcf9d46d6f42e83bcca654b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5a2abec85d78e2bee712a1591d127275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92e621b75f19ada1dbc78b6ac5032c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5d80f4fe97bf4d803814764a5302277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30a410d699a62c93b1728dcfa9108278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99d247a6ff24486e7a060302278aed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37ffbbf6b26d22250ad9badd138501280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747506d216aee301257df0ebf62c27f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a1579754b031b68a4455de936e37c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f108cb1f2e69e14455d92e119389d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eabf21c4dbd227b01d207c3a4f895d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95cc39c3ae9661f90d1a091ec73fbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312969a128a5e04b766bb90b1296039286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b0c1ff36b831b79527fd903db2028287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4cdc55aff08dc49b7122787c35d10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090a801fd5360f3fba5ce6a5621f96a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccb93aae6b2f6b2daeaa04185c82c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e93cf2db71ff0cf6b58aee6e796ec4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65950b7315740a6a611f59ef276d2dcf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac27dfd3b156a94093cd8ace682df3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b20d4494fc46e346ed123ca404da7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd4e5de307dd279cb3037519824e00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380845c25c79f549eee0f8b1a8bcf7e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b8d7f711e5d1eeaecb3825339a80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bea480a0bfcb95aaef3947882cc986298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af1df976c2651c23ab964b706c9d6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f35ad748e31f7b0936f001d48d4785300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143a1ad971ce43a7abc0bec2adeb524301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd649379c273f31e38d455929e87dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c9dfc493117ae8f0ab1a1674573ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a588a2e933b56ad380e1f0f7403bb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efaac7b1e3bfb76b14e2c70ce8285e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a53e21cfc22f8ea96bff6b278b920f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c37ca84d5e24094b67880853aee9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683847ceb13e6496e6fc2ca96880f2eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609901f9cdc9640b5230d6dba332477f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61614f2f5cd8c52f2e7cfae13c8fc5a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb84bcd2634882b37c48408a318ade311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7903800893f50df558990bcd0739b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff85743e5c0e99bde454937a7dc07f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64ff886b72616b10a817f6c692d9f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4675b32bb7f6e4fb3a7315c7885c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941112979da0a966343108b5c26a52c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e1d0c5bf81e6408a184fe5fd9f584317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef729c812aeabe181caac2ec7a2bd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80375e0a761947996ddca9209fef839b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fea6041b159397150068a569c17e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e405db47d76d42a563c33d61bfdc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922125e451da6779f7617d44e35ff3d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857df996d5ac3c5b993d03cc78bd00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71837a95045d8813a472e504c2d348324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f67fdb370a422a37561cc5f6812b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a64ae16b0f097362752f6315efb65a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71add7c6f25b32f8fdbfcb58a8777b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d31cba094f0d5a021911c46c54948328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c78394a2213eca7e7281a09d4d718329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf9ab3cd9bd36143b7097320f4b369330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad822fda880e187d3abd2906cb552b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d226b4cd9665ac68a6de4eef1d0d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503909fdd39838e44e59da4699a0dc73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c1e7304ec4f69ff626269485acf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5df45b44828dbd58721a631d96752335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf1e5aa13a9ed7eb6e181c5e3be29e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de989d4f0b9a45e870ac78621cc4573337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ff0e40546e545fac4e55bcd35a3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b73e93013bc618d74c330ff588b39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159a42413a8ce1cd2478f2aaaa01c1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b31f795d922b993911b4d91acca2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf32f580dc543c19824a1f4031ca42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846eb4bacc3bfef712f2ab448388f86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e838e14e80c11f3c8751635784e5532344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b19ab6600d5828f187e9ffc8b9ec5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cd7fa5e1a27bac8831a5fcc5ab582346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e16df5685e841f86fc50a351f95bf2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53878d5856ea380419140558901ece348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e12421c0ce791dd3d0465907f9878349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562a7184a4a32c317040b51e776b31b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbd030bdcd9fa046c78e27d5e0a187351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57584b1fe8b7d5d6d29f920137625970352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae27cc011a494468415f4529a8d175353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2896691bb753fe9a522cd044455f6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab98c3dcf431be396c0a80f6855316355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f1b1f011fddd3f871e2320a4fab64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127df984d3ebea0c905d19a485db601357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255ce513253bfa61ec900fb8435fd08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35e9808bfed46eb998c31a096335e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eb071ee77074049db20f0c3090301360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5469fee69de040f1c2c540172ede7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a9de6838b1c6e20c4056c691f446f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8baeaa1089672d614de5c43c71770363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967eeb6d22e2bb03015abf515772341364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e50bf878ed02da084834e726bae2bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8926ed64a2ccdf0095adc96cce163366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbfdeb52fc728e9ff888facbabf5f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b9d0884ee03f8fe58a81e6f341d94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b22ecea12c650cab841e90070eb93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcca3305f365c489c555cb977b6c770370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1f21fa1cb13e724c12c9a0b2cfbda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3c7ee0ba40c64a3f9c76fbc1c10d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c0cb8f3aa045dda4d9bf6aaeb41ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6786a0124a41a178eda7f65fc6eabce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351938b28b6cf54285d1a5ee62b22c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bb3eca7e6295f7a9125526ec9d8fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa9704d90106be456072d366b4a6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370550daf4d4af05ccd7628558c0aea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddbfc8641cac210e01f7590b6472ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5767b96e25fa95f0a393ce4f4ee2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2cee765acb1527dfde55bf23e27bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaa2eced6a393791ac971ccd38f6e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd236ff323ea7ec7435fdcf14257669a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa4f92c8464c50669979a0607d63fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3574f992b600e9dd83b914b3494648385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fba5b604f70ced7ab7f0aee2089f7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f516274b9486c849581b3d3f03d8e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6578fcc61cdbb10a39c8648522da6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e503d280eb5f370cac5011d17d2e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244560b2ea6c06a5c13ea32f09d9ae8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e746039681ca78e32f0467b6a8bc93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9899b4b2af19ac28017d6c2d3fc2906392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384146896224b8edbc003d534567f70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f38d748c2eec47c5a09bce2f3d226394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdbb110025b35fc33ed0cb4d03eef7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32127223bbe7cbe372fd4c8b59a828dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f930dc0ccbefd753eda333032ccc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38146fa2b5a82361d96df346382aa5a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3009453722b2c93661cbc8cfc1a18a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364411a3ef4aeb2faa87403acb87b196400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536eb44d7d49f15a94b0d8ef9ab74c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecdaa8682e51f4fe095fb0b147e364402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724896ed9fafaf2fc310b60e277ba836403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54358e49e0bc395a50169bdc249b832d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc36aa85e3fe7f747b584cb253b6161405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae223f586d448a4a46277004e13b033406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea570d67518fe17a5dcfbc683f613d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cf05cc06597812842e6531526a159408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e6481410f2b735816c2843b1315d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8379f0abb152261f302440c1276d562410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa3d6a7abbe6846d027a7fba56003411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac393cbca5c0e9f5966e2a7e6e7f0af9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86031ef61b84382808618d96681896b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb8b9c0e2a6a7d23b20f1addcebf31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea70553843418e8f448a612c60b65e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d9e032738cecfb9d383b0e17e6397416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14afda382558a3c1caa0804ff25d23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5559f5aacae98d1898bad306f5519418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d4ed83aed9046a561d79c52c74db1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2db137ca6c06a3b7eb444d71d1207420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c390511add8106bb3872606936eb4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06196356cc23bba48dbfb82506062bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd248eb67a7e7cc4c23d257b0fdf5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c38f3e20b8b9a21d745dc181a3fb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063d3c3ab3f65213fd5dac7323cbdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ffacc89d9771998c60481de0e2f39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0d10311f92b4bfe1d197153170f33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f75567d6171896b0a4b6e7eee2319428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad77b3a450dd236ec56229b17d25df6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5474fbd377b471a74e7e7632b7829a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0125c726a2adb4fc373c15d5831699431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8193029306e07a4ac10734c350491432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4179da0857a1b67bdb41a5923f69f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea2582518e440211504c602589118a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a54bddb0aeab23c770504b179f9a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896d72ef491298c3379f1ee0cf8a1cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d6b1e371fc4e8ae155f0e553b41a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a6f3abf5725d3a4ecda21f97c2ac2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0d13a48ee13c6a9fcb9ad7c61864439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562e823955ce4f560e2e191b15cdd3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec248bb560f43e279da094a0e43f0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3193ca77ed159ad290a688f3cfad7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb9ab3bb6c54056dac17f7f10b0254443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12377dd1aff16035f135b421fb225d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6f7af8c6a82d70961a419aa7f4a8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9a1fc25105c1ef407c51626a495a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a95cb7d4ce8308437ebf1aa0d616b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7bcfcd1d43ac2096765bba3039a40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c06fb78872ccef29aca78ce7f0334449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef4c70525fe20e2fce0870b36fc98f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ff50b7629b7874bf3daeae799a165451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d222e48a1419c26ab5ba74ca35f3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4df033e6462aa1e06bd56b1437c1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0fc1d17f39abb6ebf32467353ceae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06427cf2e075fe361a21ed8d09320d98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a91e522e79ae64e587ce360ca45d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2b962b7be57296d8a01d0b814ba19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3232d8509ccd9a4aeb3f46238d66f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9041ef7e31b659523d4d96489676be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321341bbed92838d663f3244f163684b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a6b152d025e22868e133a4d7b1370461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14251211b9e5161121606d82f6760fd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be2e7cc8d1fbebdd7541e1c036b40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050c6f417961fae028d0724a7e5efb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51304223a74effb4f36ad966b5d190d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf3447714e754f151b27b2dc6790bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4963cc4639fa94e4685d9239e31e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922e61498bf1ddce30225e29c826593468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600b68d83d7b85fd3c2c2527d45036469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b0c42c9554c805d1f4b57084e05b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c6ffcbbd569036c64a63278451b30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff42c2a1dde21d50bae20a2b4b95ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d051a75dde2a144bfab4caf067a21be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2d1a40edde86009bd9f5b7c3bb61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e21f13d320faf3387c335908242bed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63c8348bafc5dca86592f2e32d448e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae6629428d22210f7f5bf57bde165f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7f960bbe3da52b49891aa72280c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e82df273175736ba8443b11ec32d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b8d01660298f36e696d1cc49d01f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebbd15693e3d865404d55891f0ff45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b37cd7f0c50f06d6bf5bc0330f1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798021292d7e6f61b9bfca525731d4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482b3003eff91f2f775fbca03e33314484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c3cbb7f4b799ea6d7012d20dad89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991789a912da4890c3cf69335c1902ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb86ac96a4237e5dcfe1c8305a4cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09096057b23d34d41c671ce606e09999488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e5c669a8688e7402a83ee781ffaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b119eea1875d60f91152b2a6f7e61b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013ed8a853c488cb84718b620df828f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c0aa33d016d169ad5ec749d23ba8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1166fcab16abc9f94eee159de8a22e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a98111fdb6ad17bdb5f255a8711ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db755c7c80e89738e4db6675104851e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328024c58d908a4f44b4398802c60f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09d63a2a952d42cea41351a79f892b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb0073637099be4e9bfc07049ceffa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c79771878813d35af103def79c32bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a534416a2d9af4938da943be0a5f05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ff808e83f8bd38dc09ef85abc41e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3c3400dc13208766695aea898126d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fe902cfef6b286b42d47718f98010503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8774cb450f9bf06aeef4057fac4832504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75a5d7722478cafc5bc659aba81fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30806aed32ac303502313469a07386506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19816ed10dcb5580292ab70fcb79585507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a659c9e675d230e70eadeb66cbd3d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fe7eaf15fb84febd24704a9cd7a9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f301493892d3c8071421189df320ce0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623accacce844d12a732246231607a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fe38e47862b1d0b0a2570fc3c4688512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8412fd94946e2441c2fc9a7692bec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db59ad2340eda1c519a9948634b689c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0db764af6166107d61490996155f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713cc757242cfa7638900570408cf56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d400cef06aab65dfe8c2eddfa6ba95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1cebc87ca5fd22851fb89d203f866518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee2fb515f30f5fd308adbddde0118519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b81500037895026ae0918d693b280520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5a3eb5edcff8d05d89137698feade521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d826e8f40e3750f897617c998e5949522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17faffa38e46789eaeb2c3b0fa1624d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f424f323cb154f6a178bb479bdc7775524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38188d5081ccf9d048998f94ba4ec852525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f4d7730a865535008b0458bbaceab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6126f1d4c00ffa31a9be307cd834065527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114b5d83d12aae08b2abf3b693f23e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f405b88cb6b600a0b2754483fdda6ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f713cb34eaa22202d3fa26311b294a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2d192149c187929a45886c17132bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c00661cdd41cd9f03c83699f193c4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d4f74972c76b0e26dcfd43bea8632533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f902929b54aba780c3989f94b5f69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69229134715d8d5cb003d7575f837062535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df499ef6fc225801d6871fa33e87a9b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b733b724cac12445782373a3c3545537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d479ae37d6cdbd044a2157f035e1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97430dd351f07c4035b73a85fe7b7778539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb165419ade53c3245b325ec94390d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841912a630f01554d4c00b7099e2ff1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcf4acafbcfd6552fccf475a7d0234542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6403cdb7d78a48faedc7b812b229cda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703b8542bd5bb6b04dfc9d4e168fd8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f86b3f564ed927730a39b8216b7add545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991377c95441078fedccbc071bad5bfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bf483f9485145b11c5de68203ec24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd931f6069c5e0cfd8bc65834649ae37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bcc2cf38b9e01fac5e7df72a39bea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6a75be42b7c7280ee2c19e432e702550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883ec1a1eb6dffe52f618908bd13170551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf83ddf931e78b893f88cf66d2afafc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424064859e5a9856e0338aee74f0907553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa9427784887af28201ff7667c49d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185e5813ca968d6582bd242d41561ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf396a35b27c6b8b698ef14e9417e215556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f3aad03073598d105a5b26dbb4b17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7959992b2768faf6041997e3a0c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73586352cad334cfd517fb9afb890bae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7e9b3879ff24ed8f2917ce2fe1dea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09014d1b929af4fcffc6574da6e75b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab91c8dc357cc099c25efb5c0c231fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dcac94ae311885f896b032679e6f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7e50694853e8172ab8185a1048ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf37d2ec94e4468648672b8fb0d325565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed6a82f77052456cf0901aaf871cc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e31bc4d488ac80dd116ee53b0f364567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f314f52abfdd4e6bedbaee62a4939568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3286f1b5288665dfb592b2a3695cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bd38d7f7855e03abe7a9f3c16c737570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc126a847f604a5321cdf2f87786ddc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f307406d4efbb141be93c8bca05ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d7c598816481024708e2053b4d640573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf29067ef64b5bb5f056640303a9d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19f590f65328b94c535e7210d3adb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dcf13325e2631587d3c8b2c1740ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014584199cba7848ee7173f5810fa6b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ea45ffd698c72b78a4fd7077c734578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4c6bee6855c86b7dd0e66c240a774579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9af6037d63487e811bf5e523ed7e18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbdee9c508a3b52f524f5ec8f20710581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c328fbe9bede296b7409c558eeee07b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa470e223bc28f0041922b39b708d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f9c1d50e0c4af39b4ec77fa16208f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bffde8acb7f778bcd47186f8039fcf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d309dc94fa706c1527aa55e66ba39a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d49600b01fc23dfd2f5f409055a6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564228703837bbe0087a5c525c2ecdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc22a0e47e482897492fdd612dbe8d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275823a64760dfe5f1e3022aa9c5a3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb002fb79f9c99dbca5a176dad6b5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94cce50722175282597316dbdbeaa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ffb4d8eb94c7e4ed66d3bc093022593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fe64cb40aeef795f3f0be86c58581594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300074a1581162492f4247aaf3b6c57a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b215926719837a54a8f985fc803d5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a09dfce298dbaccc8389254bd1e43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6a396e18ccc417414d8bc162c14d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3b174f358add1a64603ba98840330599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b3d80a682eff40885bd687dfdb6ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f43e2c2cffedc5f3f7f6bf908464601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515ec8e14b1bbc3b445de5d2593e5d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb55a537694a86b130bb79bff7fde8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a83c17223bdf346427934f13278ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ef33f137184357b3c789a26382131605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33051ad127df0c05e0884c5c489bb5ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd86876612c9f24789a4637de04b408607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2c3c3cfb22c67e6884d86e4d69bc2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c3388b81801844d39bcc089677851609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341294814554d81402bfac7e581e387610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409614d8fa30f7bbc7a47e25566c8a3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30886664aea9e8b0a19200eb33d1bf4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059bcdbb87f578cff7266e0aaa2ea4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacdd8d3b49c07c50be1c4749b29457614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3ba02c37877957790c0a57f2daf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819b21e068e10cee49ac8258f0cca76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accade42362bd8454b51ad5047dc9934617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6377a7f50be9d4059945ce62acb8a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcef9b5e6daf9e3dc8df442b6f04f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b87991dcc74dbf8b6e31efa3b0ceda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad5ee16f971d60d085602cfcd951b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f2b8d267e744cfdfe944b6197d3f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1d1777953085436743d78bca391ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98de8e80facec15f8c5d658dee0c587624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c0631b4cc8ef25e2b66861b569bab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105c4b0f64b56d1e0e9a1a59b23fc98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43825f57f868914b4c0940cd0bd59744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03249d8174cdeefc6e32427afdd8cbb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c2aa3140a833858f6db47ba792d3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab7bb416ff1eb24b22d63d0d410876630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3850763bd36aeac047a1d5c6925be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbadc011d81845c4229689cf11b222632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a355412f09b949bee45b5ee8d4d2335633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81132ad02213583fd7dd2dcb1f2cd20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e4e364cc457c8e9e8a9dcd353f731635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f44b3f799c78f6a627839f4807b291636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f673945224161b7217e89dfc42f269637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708222370df0864524809743e9fd2c38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e79dc152d0406b24a2fab46b8b379639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9704174db5b43a85a3b97b9c836d1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd074601fa0bbbd6613072db8a9e5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b0390447b302b0091d6ba60ae86cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65684d87826f7986b76a3069438ce8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba3a88647933676836a1dfee9d9d9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8bbc1cdfb3bdd0d53593171e1525d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb9da4da9bbbf45c9cbe48d39b854d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226bcc640afd0d957f2bcb9a79c9080647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c85597423036a53fc4f3dff211a4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0569e96298dd84c6dbf3f98c97464649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6b66c789ff50cff470d65884b68f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec9e4f0741b1fad298dcaa2db9325651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13cd3bfc3ff82117dd3852296e5ed1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742c303de7bd8d3c2cea8091fa54064653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102ff71f36bde3e0fa42a6053805703654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcc2c1b3e4b12d236d971559ad08cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65374699b0ef88ac386b4782b935ac2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582915eb5651b5d5af2a8ebd6aadc2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85347a0a016c2fc0ff32b047144b0d0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a250fc6b1cc2ca1a9f4bdb5ce0a20ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6fc4360cb4d8c2ba2003a9281bc10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742bf1df03d686443606394b3bcc9f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74a94b7aa4d964a8a11c58c223b4f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c353edb0fc43a01fc22a233e3b1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025292f600d916d9267da91a4d1d8f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04640809fd59567f0423889b155f871665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4087ac741173215d75279961281e6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333832c11942981accd6f4bc1e1dd61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc68832ca7246c03628fde1b2d70b6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a286cc122878733c3612cab6d11b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b3735fbfd0df2a372b4255d91d8e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffedc553bc21fc85b0185ec38d276c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaedc05e5d70639248b1c0f14a9f907672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf568e31c7e09d08ef4d711bf35e793673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5b2d660d4d5362939a100b9da6d0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaafbecdbedf9fca1345a63143f5156675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbcf428be54f73a37526468b8fdee5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d558669b639bc8b1196a7633efa10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d7f756aa088ccbb06c0786f5999d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a8e488e8d5698b85a1e76404fdd52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895b546766b5c30b690f8a98836cf8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257d24cfcb8f94fd0960ea54f9af891681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0f36e0af4e5b61468931811e7d02d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f6efb323b4fbb707dd43c91a5c85d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bca80b6715735252a1ca1b23836a83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8197b9f61ed54c19d96512c0e5e416685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c97683650fb67ca0d6bb571c4d651b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6534216dd6526c16b9d0a3d27670f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061ea6b3c2ad61c5ead82ec8337310c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc917c715eb5fcc1bb97c14a529a4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e112bd0e37e019c5221e41f86fd4cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea9e13be22928f853315f67dfd03f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae79f5eaf0200642977f25cb5f6419692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd925e9d20e384ac02d109ab5b50b28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc207a2130eb4e5c4eae56c093db9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab20b70a59171c03586b3ca40d1bf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1a232a8f38e679a9362980567bd5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60db8c35c564ebe8dc2e399b7999e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844597ca49b0d09ebe1d794bf2003644698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf17c4ae9b429f21cb4cc24816589699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99489abcdb108add151d877b67fea620700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f45c0704d34795fa05e8becfa527eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736c3b4778f0e5f2edd3d04e27e3779702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbe3a0318d0c006b377424a07c78fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d521612a72fee3b5d4d181dad57287704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89c08104555bdf6e34467226a8bcb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d18de73a5aa07ee88e8bbdfa977b36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621dce2dc332e6fe138c8c5afdc5665707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53c492c8f6b6dcdd5fb3d29ea7d9a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8ccee8a1a05fac9f09d43c068416c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086e1747c5aad6a13fddb6037310513710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0031865300f5b585dbafa3b40e7db83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318142b0efba46fe610c85d1750190ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc5e53cf7357de955d1d4f22519117713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8216a8c34eb45c04b1b495ff73981714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4913cdb9aa85329cd17958766577586715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab224283c2f5ac065aa7037ca60d135716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589936c18f685a02b3c03513dae38cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6049c7c6d25d64add3ce067a0e7f2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71402b140ce9b37a88af5f4e8f44cbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8305799a771a86413b7f758f2e6aa2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42a65827950f4dcfd53fb28cbe36fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a076189253b8b5f9b4e2a76b218ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00375b0ea112bb912104018069da4f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2365338f6de0dde7c63f42d9f79c163724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0decf9d93acfb72edc24fad9406975725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb4092766c971cd97fe63d8b42f7e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee715d6f6f5d49975ff8395e8ed584727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36360a02ee5dd1a0a8020e01ba83a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd8c783d68ce79f74f93ccc0cbbb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3067c93b3ff96ade6817bc37aaf058730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a69652b0dc6ef01bccba4ddb966887731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256a8a21fdecafef08adebaa0ca205f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482b1519dc98d4b2ae52b6579fcaa47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa54658021e5293c9815d975214b51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509874dc797cca1a8c9a1710abd85308735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce45321db647d47e43e4fe412522b66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddee20a0aaf90463a9aafff371c9e31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771bff399f02830f786868e086f0104738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f282cd185593a880ae125fe14b5d1e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328d33b65f09b77bfe90fb04a3a6341740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f722ce4ee5b1b1c27b7e34361575ba8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ab7764e24640da3453aeae0ff4c25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ada753aa23d8dca3bd84d6b2cdc602743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544523027e9954fb10dee4cc96d59e89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8d9260d1de5804c76e9bb1c7f1382745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649de23f632a085dea68762cf5842d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3236aff49ce885d56af8ad387bf0f52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7beafbec5a55c73c8a153acf72ce54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55659f6abb90c03643b8f24f3cfc6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35163f6f94042bbfcaade4bbca18f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b515a0d166630920d4a7bced02f4e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40bed9a1a6e22e1bb865dd5084abe8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb27a5f250ac35bd4f4e1a0420934e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985284a7668b5235c4e90dbf25fcf93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f9fbd6eb984758432ce4f81b69ba3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea13b6e391b5308260a9a66112b5184756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522f7c8b0bb385f77bd85cf6fdb6ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d676ed1bba4e411a55594fe980dccd8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b1f971cf81d32ad82a58dce9b61d3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d930999e216865f92afb566d0cf21e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699d5481e97225d530e2c9706c2755a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312de9c8515dd6e068bf3bacdea0dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b97d9243f78da1e2a8bbf828959be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c18f6e0749641207a0c211eb1360a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae9a29957676a75a54fefaba19ce26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043adfb8ae6e44eaf3711baf02efdb827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0117e13efdc418c7ad1decb9f8aa40d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232ee2fc81e35e7fea3f0e546929a689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7f25320e371a31e6f242fd04d7fd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c72e116b339a7648c6a6182be0022c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7af6e696885644edc1abc03acd8cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4d603c87ee83815f38055bebe5ef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee0c56e0b4695a7408b2ec80aa71414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbbe469f94296fee55525ddb09e35b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0c4058e651c23b4753bb07bd6205d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2635c93a071863a881196685e641c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a87baba175222c6e9d405480a5ff818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9910403f3de25b770fb94c46e362c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fe31866abcf34ea9888e4fe0ff07c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07390d428fe27dd7e6facd72e3d1f2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddb25a4fe71dd6f9ae7d9ef789d19922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a3743eb49ce1387a7528cce7456c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c108b2deb92698710910d7dba964c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fe861b44afbcc6afc81a5deda283025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f1ce684408c09a5975e9dc7ed033c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05c524c84e7a882e3dd3ec7a9a7ef927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121b5e229582bae9842441ff38c512228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51610691258905fc76153313c4a2ee7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252dd5a7a480815427589210adbe6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6cdc61608df0deca09113d1bfdf3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb47341fb85a11cbbe0a76229d9bdf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfef4d8e5542cf382f91387768fe5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1eec357be90f6b3a89441214133a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcef072d1bd52e10ecaed6efcd51aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9350b076a51459424241b48851fbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624670850a62c08fcaf43cf1de3af76237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330d0f1abfb15ec339f33217aa8af1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ab998726e11ed719e3b91fa36a98139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4bb191897f8fb545d5a69205645f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487c4f6155b68d78c9a0064913116c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afc513c39926155e62ef0eedcf749f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5225f680e1962202ab2c40a61edefd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e6d2e6f0768e790fe8bd3bd86f7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96f6eba47c7901f3046343cba1af1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159786f665e4757a0e901ccd25b501a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f6228484ab3918d65030d36e100047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ae0214c9376d32ab734a31ea5c7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67779173a8fa6a7d05e92c2832329df349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181972370284b7223e712eea591c86350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47482c852223c7ca8705ff05cb3e7cb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e544c5f2513431d4c2e197dda4a1ef152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ee4b6ca8d6d005e111a54173f7e8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61300a9364c0a6466869ab5f7ab1c04454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16354209cd39884deeaf16b5bf958f8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5aaa01a5e49414586ba3880cb20bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357c793027100096ff81fedd422efd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4579d7e4b2945b36af1afd863b6fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c15a70a7d7de0715fbda689b42d78159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5baaccf6e4807b717a0b50ed47323b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85979279f159f4df4dc38614e0cc0cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab167993a057025b415b89da4001c37762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51b80c0f504a0ca62ed725437c396663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a93531ae3d2726e47b9c3b2cfe2b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a774e5faea8d5963034c222d2d05d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1144442036eb56b5cbeeb0eea63312266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d262af1529e10f33336f812b1f7f5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958791f4854f452fedec45eb3eeda6a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a114e18d09e688a87ec39500730aea469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30549b1d7e80bcc0d5a3ab195b59f5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad26e1223320cca8d99376f156bb5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6eb26f7e3880eefc59439dd116f0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aa19c4f3c01dcbb0c911b3602d15473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3abab724fc94aa59855a3019dceb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918898a4cac0cbf26665d842155457275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098567962323b66de488deee5704b0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada665e2b4584c102c2399cbfa5c43577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af14ea722f4ad4d982775bc0921a0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c2d8dc258f7b3e12693409329f4bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843f2ae04d674a6e1f926404b417d2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba230a0d03d236aef98f9b2a303c54c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2d6e681f3689ffbc6a913268415a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac8ca6d1d3497e5221fb312deda54283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ec7c22f68a032cca0a32272fd35e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ae88ddb98d7449f5f56262c0629cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc411787a130379e5f60a2491b3234d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526b1c365096b8abfabf7f0773d30f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9046ee327b9d08597d124e1f35c7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68296c70e575604140a9215b047f24c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ac28548e08c0185213194d8a7f9ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321a79c61fa9cfc21988141150a56691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003333aebc3c17d10712d1f212c974d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e13a81033bf9dce2a241961f4ed9bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb62542e57f3ef01854f8c007762a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777995cf5ad94d88f0b59058fbaa41695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992e321a5739ce465a2a43d3474c8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf08c20f55e474931e5f456fa4e74a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9edae50040801fff0e197fcff227298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ef1a073f0b20a97a82aab4ed64ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247fa061d57ce749eb071df5be73022100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e771634c6b435d008d2dfd48fdbb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a4b74138f6659e02b322f894a37b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c81640b9be212e779dc999ea51772e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ed0b799d578dda61bac2a05fecf19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f467f22c06d58046c89346f87b8fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1102380bbcc7ba7ef6db84243dc76a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909ee5547992f69232f31eb63e5b97b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e03c35ac96f46f12a2b309ce6d4be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd8ec4b1d1b4aad3de13dfb0360321109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192821a2298a996e150adc2bb3756cf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c61952e82e034738c39287e0a4c81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39fc4dfa3782534d11e2b4bfc9c602112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c8b6f1e2ea3d562268715a3240e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e5c235c191233f6db3eb5fb03f18c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88970d564c88d133069cfba7da0119f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfa7a7dc475eb575891def53e80dd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be1dd8850230e9f97731fd0c2f0c0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada17f18c075fe49f01847c54536a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc1a95417ae6cc2402153f32aaec25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab37595cd09ef704ba71e8ed142df6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d73585538fda49ef47dbd236b5428d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b286c93886944d788acf29c545a3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72562610dd995c3f42f0adbbfea37d0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045779d7d91855ec5eed7f310324e42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b9d6702624aa23e2a5bede12181d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc88686087eb07e4429554f2a958259126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787148e8b346696fb8dc3544e99d689127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0853d762ca3612962c143e35dc50d78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b73b98ba4f2e91b9e2715b499676f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb718a5e186d9f93eef200b2987bb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f61c9d8944a4fbdd8d377b16488f3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a37b3e91d498feec02aa55e332e22b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80390b8f7eee71e1390e978d5395c83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ebe13884bb33f9ef0fb79744978b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126a1d7f58ded9dcc4c3e4cbe0218e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d7130c71b22cdc259b7633f53089136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d3a04efef55dfd25466ded35f8437137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14615b748edabb1c979f54078c3c1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd819c239c77eec01bc712c87db33cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d307ff29228eb1324527cf9385367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b3b848ba263d99f3127531a9b4998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae487404a3d5de3574071ce2f7a074142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da498bda996261bf5fb9f7b244f13337143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f65f214d634c24f4ab55d77044717144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb810f0d60fcbfe2a57ae6f00f30c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e37340cd134865b2ec1531b0509159146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63985a1dff2d1f2cacbede85d13c216e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79bb0fc2121c97779ffc54076659e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5961bcfb5376098578f01eac06dc7bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c93b52770485c83bea877414f5f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4ff5c2633b191ffc30f9a232e49d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2ed3097cec734e93b3b4d2323270152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f615281fe77dbdc9241c66d18446b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59041b97e4b9dee5e0b5f9bd9427c561154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cda03861ea336570349c1d570f4d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a70ee7098805cd57eabd747bb2be09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6831441e5cf31b18e820fa2be20bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008789bec43100d3048874f7733e7bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1a5b28361ce51a80fda8193142828159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38458d4695f712d9e4dd3308255ed23a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1636721733f02a2d8be6f3788de8c76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ce1362b4b011fa079888b5f3b3f21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21e039da59d03c27fef1e3b4797bce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2d41cd4a51e9b4a32763ebda9abd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad054a389086bec08cceb95f28e75e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb76f90fef5f95d063a6db3e4f9f7f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26419ca5b2e98932c0ace56a688c6000167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de72ac161c4191222c54bdc6966b22b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc642ed11892d381bb77f6b122dd06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531fa435a4d7efb0df582c4515ceb4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4683fdb9d0e2d4464b8d0cb916734c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a6f4915d7a9cb6f20ac67c5df52c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bf117fba6778772587ebed9e6ced0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bec7654df3c52b32a4c80d45b77ce1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd88de14f16b4434bda5aed6459a5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc83f37ba2961e63254ea5d10d900d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7ab94bc52674e67161febb9cec21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ab6869f98fd1d7a23df71aa6e77d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128a0d98b95ae462bda82a71a3fc244179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdb47188ed672ff8ec33c3b5266ba5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186d12c81ba906359c568a7a541cb9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bb3d47880fe684ef310bfd4dc5943182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a99a4fe91f0cc0e445551c012bc18b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b9fa3fff47c87d31d26d662c493c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdbd901295ecd541b6c1c54003d8b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbc97997ccf2ed417f627242c7608a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd88fa1190608f0a5d0b89e204d1f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6733ad72ab861c1ded91411a8c5c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a222d901a637bb776ca3c4971af37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540e204e0aa52116e869b451cf8477190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96789c33f7f0f21da058d7bd831dbb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c126650d01c3bda3d0fe12c1c36453e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce2c7980ed1541eaec33b3538d1895193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5802f6bd09fe72d678918f031d572194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06980a5553c01661d2873efcf498cdbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298776fabbbeacd4318bb3bb0be9012196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8cd7f53868774c1b2c4b053081802197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942782abb0dec13a878395edaf3c98d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a014a1d865343a7a572e5c0a8ef7c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253466b2d52720eb2a1ad062fb67558b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9ecf4c90025f9cfcefc8dbde646f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681395f7e62bb273dd4ec71b217ce482202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3ee5a18108e44412794eb4475333d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922fa4d6cb6768c4b4427960a25e4bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212481e9827cb5a89539a4a22f72d7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd938b6c87031da594bdc41af2035fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ba30d810a6cfe115739f9477d97b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dbc9a293346b2a86f2a4e3a0f072d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998dba8b69d184d9989366e80ada3f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b550ffa85a3525577e7d93785dfeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947853cfcf3a80de9264202a88513e3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72477d719e02ae5f9b3b732df2e4c579212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e64a21dae64071ae1e3a3b99d2b67e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dac45affd53b90228eaf372a4d5d17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81596bff1f4d2d13cfd054c717e05a5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fd9a2a054cf094ba05476636bf144216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adca603ed9659191ed260b4c2ce6622217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c69dfb7ce93fa31130531c15648f94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6fbc83f72c38004569bb55f3c52d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006ed3d0da807afdd958a9ce21be578220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5019c3be6036a98af34a594b9f6319221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b71085103f25798e98311d001f202222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc8216998de4da6208047b3bbd5421223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ec8a3ffdde6020fec3d511802ced5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2d9a74ab6bf8b5bc75e3e03b73490225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62352d9f6933b70efb8e61244a4560226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3523acff6a28d1234e6c723b8e5ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1f6e9040632a88d78461f62073ddc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721efb2d569cb2930bf2b34258c2cdb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c8ef2c47907dd1c5477dd7e2b8a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aa3ce6747b51d3f551b37ea15e35c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261d0d4de8bf2ce1f8dfb730260910f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7a0f8a1baa6c1185b0994a5badf92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78061479cf7b6ff78e35d455b9709526234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f540f6261cd46fb317e5e4b7298dd07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163459a1f55cb97f6114b26304a38d3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf50a4b2a39143c0b9434f0f3bd94d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e5e52b0a3eb62d3d1e302416d31d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85606d6376ef46934629684866e1bb69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd977eaefaf82992b44cfcafd479c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ff8051241c89ff6097d83beb8cfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257129bea17dc019199b0bd150f2f999242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7893440b9858d226cbfaea04ce161243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e87df1a505b40618d3566bcdd01050244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb6fff07907c3f408c8127b69d843f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f92334a6d391820ec8446326ca1d3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45443cc02a8cb77e98401426e87364247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c6cc6c8907848462ecfe21294c7b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26e9c977c1be47d18f67963c252ee0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d2939859948399dddca2e995965b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f7522cd53b665a29540667eff446c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67f96c79faa82e06216424313efadb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5abfaa8bbccdf1d550af51a98737dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93132306c64c75a5c5f38770cc99cb6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29e1511e4b7761529e2f07467f58c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cee395f1d5fd136c32b9b25284e4b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ec5070c46ef709fbaa1544cae6cdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d40f7df23c3a56ae0f9fcef4927a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347599c22f0186b04da6f66ec629f9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa888d279074504744bf8fc3cb1ac4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873e678ffbe5e8d58689e6e028242db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ec309facae26d6aee1315db2f8e83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2296e3d0766550973a344376a91d08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c16f01f0ffc0e27ceaa055a03fc35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c193aaa3dacdc9ca4781659f6d059265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d5a6f41279ab85a86741e0a195bc9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998d171955adb3a92de880e6982dc15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cb7ae00604ce51d15ce6bd266b36c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf220ec679bc90de27280919fc8a517e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bb12b5dd8068d793750744527102b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4f9277ed502553502f010ec6d52fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a63291d11fa34605fc1769a9131e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38426ae61f51260988c3a1f7a32d2568273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8af3b291357dd30f29fd26b8000b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80c40ca131872807cc41a7681917c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2f5fd7a0acf17c0049f9d3f5e9d16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc7a1cafcf077d3b4f8b5f748eadc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d956001c8f8dfd29e05b4f1e4912f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e8e8511cb4390918f0265df7479d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ba3fb9643c13e27574b8e58012687280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b670fe4910b4ae2174add4420bcc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1153aea987b5dbd6252b86cd836c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488c6c5ee23faab94e0fcf844307c12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dee7c9cab7c1d726092d30b3c256b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a558621f284bcb63ba6879f1f5b393285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55d8334adb95ef011ae6edbb7d9a32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc201fdae29616d574f431d989bf208287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fdef25a7fe143344cbc41f37df65d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf74969a9696cae8daf5759bfea5808289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a08b94bb7eb685e9541016db7db5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc95b84f16057a1fe0332d0d7d185c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8506a4fd6e754d4203fdd17bdee65c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa38bc4f25afe06d313ab55330f209293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d08441f5d2bfa1e87dc5fc373dbba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1858e46a17efe4b48366d2f05611c9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9bf116429de074999f78e256b0a59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347627771db13aa30dc67e08d0c4a20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a637fd89d27aff6d0a093a43d172298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ae000f459b5c2c2ce69f1f4cea66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372db95f3d34b3bfbd8d7fc7d0cfc99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a5098edbc7433691e44bf0135b92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de84975bd213a430dbe54015c66e42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f26ae27efb0816946478efd174126303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4596c3cdfbcb1d0894dff9b76e453a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38196023b04f97f5fb4c11af23935a67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8288f34fd4710c012c0044ceec4bb7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3549e3036fde36c3a06c95b3ab29a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e48a09f6d18bba9cfd6a539d0d0a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea7d073b0d4c9b2b118b7cd8d9d832309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cec8a2c00eb05cf879eab67ebbc4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36d8698e8dae696362bf77534a3f51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07aa8f4c07ca031a001d212166e8c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b3a7d217018f8288837dc3ae505d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b1481e892d01306af85ea52bbe878314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5e4d732dfe1a3ff87d4a3a07df456315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a78cacdf6422b81a2147ed9e45b13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c154bae565b191b1db2e133bae6349317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943b031d815e56430ea96470585625a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89cefe54093e867562dbc6cd62c913319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d2f28807533be707c017bd3cd8fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8549031ea937adf94c9c54ec321b256321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554e471061e50399648c78d767f58d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4589e0c31952059ac3e099ab897979323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d90e57e0b57de0201ad319d9d3e829324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211efdd1458d72fe30f87d1f86c8afc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b82089a18a4a0ec349ed8556fe6f61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5bfe6f26ff9d29b9dc7ce54607e4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcdecf34052b3ed842f69c68cffd5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe479ce60fb3ad3b042d8abbc327c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9984fbdbf159516f6836d0dd66f9a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ad19d67d6b68c409e85de95c18139331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58423d2fd524f422c21a27155373df3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364162f3486ef13bac00c2b1cee49f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10869fa78df36e3040fd456b03fa61d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c84928313c44d249fcae4daff938bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3db2475a4259ae9d7c546d5d281c09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353ac5bb9e217decf2f395894bc932f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1548ce83004f3f7a7963b535ea40052338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9039a9ea154373346d1c314c76761339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819b7c49bbf21baaeb3de751fea3953340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6b607ac4883f1cdf3fbeba70e31e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367556b3c49e1b19a94180981dce3a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607d75bebddf35972f3877aaed8cbc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b729330b6b6c0403b6237e7db990a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf82544aa0d53347d0b6ee9d921e3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a5039fab779e7ed56c226cbcfc6a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe67897326217620d83f3b9ca9859c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77959f0c5edb3f06d520a0649e4fbe1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83255c7ca31dc9799ce27fe094ccd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5aa9153daa2b6c4414f538069ebf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be60479d13f7590ab09093955d52b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb1802435eac686a61875494f38374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd20c2525ad5338ee7ac2c1f7e01596353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ba132fcbe6971a5462281112527d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f2f5030490ae54bb8f95665d933e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a906d495ddba4903cd6541ec63429b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433cb74c0857dc98ba572d43e6f02f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e209a8812ebac88a1f1fa5e0f0ead358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8735fdf3df55463ac150037569ba701359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847ec65c3bc50068705cbc6314ab1c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6de27eed71466800ed9c714f2cda96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfaf2545f82abad2b31262f01299c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caba9f830724a5ade9f194d78e98b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f503ba1fd84adcb88ef554d333c39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7443f02a00a804b018b823adffd99e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9699691d2b6520bfef24eb8637f256366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2999cade4b805f110c49fa3109931367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e9189827a6830fb693695d07d6519368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433f07e1f603b7edb51f928e9ef0d72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d7348b301f288d28b6e6ee418e39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d472cec6a18ce5ef642b90464841371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ca04d375dc3e3b936ae6f2b74d07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3464bd78767c1598dbaa453e426a6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eeb01fdb1b85a24466d3b10a084b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee6c5292e0e08b0d8104b72052ce40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250f63fce7f9eb08212e7dde266e4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b39a0aabf3705b6d2b7df17ffd112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e88b1c689b28e5b27e038cfdf303f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71443a17ea549f34ba782a7c957862a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281a8fd840e55e6f63ed4b893f310ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50dffb9e0dccdbb7ac95ead1ba9376381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e4c2865258eb1702e1a841c79ed3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df5bfe3bcfbc9f267d9562c925b51f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aeb1fa8ccf4fbc0337eccb2c96159384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad36564dd732b678a14be8502ef81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2f127f637d1e2baaaf6f28b83086386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e52424659e9ce7f7db42dce88001d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4f28ac5b6ac913d7689fdc7b966d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73994463c3613ddacc0e85fe4efa77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac0d3a546fb6091f76f26a1982ab65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8121267f136c1cd8333a48c9687c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abb0af67505bd8da9b8383929bcfdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf92d345f0c0d1737e2d963ff2f3dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3bf7cc78c9fe351fe91239b772dd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50631bee142da16433342486ac23db8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedd7029381b54c46a7cc00cb2ff46e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fcdc7080f7bc22e7d085259a42215397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dde639abd703758dff869d31c2fe3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244ed5e71cc52c402a580281c08e75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34893608b719dfb1d6ab17c7e013655400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07edbf273e4f0465220a6506066db1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748d7e16754ec60d91d7ae34dd7735f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12180054233e318a110923629a37db83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d350f93caa0db989739d49c9bee7673404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf64e075ab8584db4b004468ca23b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48528d5459f526be7da0e3effe95feb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f18af7928c21917ef27b54723e0896407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed13292399aeb09468a5009c6f06cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410627d30ba42251be6f7cb9f204705409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db04a4833ee7815567053079c5fea9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b795293ca6a915c73de37772f97ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97061b14d4e2f03a66c700fb5d7e1c90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e4d871f0da0fedafafb17863f260f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e40ba386ac3208038fd7246ddc9286414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140482ce69fd86615508b7e2b7c4adc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa871d08c5e5d23e8cecce2feecbe8f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b61be437e233f4f2d158cf565661a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c38070edd7b37c799e31808ecfe9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89cbba3382a1e694cb67148248f90f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed3b8bc1faecf9f7d37b907aba826420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c33faadf3a4e4e085a82d7c7731b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2b50aed9c68256e037b5c50ff8c67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb57d9a46be550dd3b55f8cc86a9db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617de99588e325e228f8c4789a074df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e27dc15fccc6d3ddbeff5b4797da9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debe10badfd8432ff7f772c0cf3f844426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e9a7991d2ece019e7fbc0433c018c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107234c3650b47f43db044fab2a97c67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be847abbe3a6c7ae7449d89b34ced7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df5cd87862a7dcc6c266179174bcef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1202762c98566665ab2b09184e2c7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec814516ccee06eaa1b4270008461cb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daffb5b4edbd139dfbd6a97974ed5c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab84497bbf4aff7e2995500a51e852434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc3ace8937819fc5456c9136b2c431435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64b0e5276d4477c6495f2995c5370b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8baef1c6528f76357cf7d4f3d5d45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb076681a2cf9d440d28aeb4287d92b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc2216bc6971ef22e38d06e60a5b8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100ea61dd0988ebf7848628193fc43d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39433a9911a550487f7e0aef88f5cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aea2f0d4827c051552694aa0b4ffbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aa4332e1016e43fdfff674c5032c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cb443131564141e1868c4629107f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6d8e8b92ea9a1e9a0f154d7fab741445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027c3b4441bae6b6801a75f316d9af9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c22081d2c1d07a1a7bb2acb6ea89ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559080e232f0f466b66062e4afb6af7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b753dc415350ff01842574602d765a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e527405728dbbcbd0bb7f66c7f1de22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4941ed9a48ebbce6c7dd3671258b7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5465c95d95f051145d25381e639f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbddc87602de7b66f330a30ad522da5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edbaf881f331cf18473f4efb4cc2d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3d48c1c9564d166ba3fb7af330784455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ce7fd2f2eed3c2f318bb64f9e372456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536467567d782733a3ca48d01655837457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d592ff2c0ed68aae7c48fabfd1711c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6502376bfe6261cd850c3b3bfe6ccd9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f84ad9e038d8dfa9873a5d20c1760460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23ffc132892fc6dfe5301603ea543f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c3a0476708f13b6d66b3f5dd8b11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaafa97eeaf125d2fa5c180a0adb73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae94c2d49f03a2ff6be67edf164e22e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464b2d842515c5fecfaf7f553ce2830465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de56a48bdaf1a88daa5a61b07364cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692b644e6cde5ef0e92e0f5739d45de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b46d499041acad37004e68847fb3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ac6d376e0e4339eba0d780fc1626469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291b2f9a2d28877b0a53d18a4a7c91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f586cc4e80042092d0566600c24d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15273750770040f3a7d36d45cef96dd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa46636b6f9c5d02af4954b3149316473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c025d6d1dbfd56d605845c2457ec6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc36f422fffc6acf22d2f728f5db94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95058250f1d0646434638f19929d4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d10348662e2a118732a0208244ece477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c11bec525cd8365ba55d8ef56e1733478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f983bc494363492640f4d938db1739479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a426ae8f7e84ec03491f3ff41ef6779480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15372fcf424ec816f601bf2c9a998178481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dab452280a03fd7acb23bef6cc364482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f308c3f1bf66216a354df0203400be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5ce410a9e7cf7a5ff4622dd95cdda484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05486829b6fddf8f248cb048b71ba8eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef415b85690a047a6da7c5a50f4ef338486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a395fa6d7822923ed76c11c07c3e71b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46884e6a9dad24c2eee47d07316f59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575707cf2148a562cb5a29d76826186489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7632948d6ba81ef19d3ae54a4767678490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cc02613d9d109e2ec5080af7ff6e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b08960f2dd8ba3b35258052e315ae5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765ebe225138d470d1466b987ab5d1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9634521ece39e9ee5cb7c0d5c6c3a2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363ecc20ffaaf654907acc604c21d5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172653e28e1836ee3bc0e6793010800496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f516e6d3ff4e6e42c61230ae930244a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9149a78c54e9dcf579fb11543b1c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664360e83d81ef271f98a0e372efe141499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2485b53f825438cb0a9d5728b979500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f58991da7ce63024da434b71802911501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd60ff0032ace7b47e5cfd79e797804502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18207e65da77b76d1f8fbe1484a33984503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd140d97c373ddb16ad133d838f18a8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bdf7ac90980453b07a1557231f86c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c30f4cf8d8d90c15eba05324ca6625506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cfec6eb1e3c17cf794ab02a756aac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67cab52dd57ce52ac3142aed29a43d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce5124ba56b9faecb05bed30822909509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640fba70d0c4cbbeb9367083fd7e25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e7c8c712c8c88c787189235ac6eab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ecb6ed11b3afc3ca221f4bb022fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1587d86211cb026eef78e0f9786cc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfd262ca4d0f3c78f84511640411df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366ea54aea282ebfc3c40cf7177378515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1ed6b684bd21f90936d3b9d3dadc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a7f50afb3cfe36650780519c270ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6089534a70f23fc51d6e6b0285b0964518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1154920a4f520f80a0c450863a4bcd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fffcf660231302cdf71f487ceb845520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a356ed221f2e7531269147df6de67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629fb40c924dbbee610b2cceefa7464522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7556426e97452eb6b455e804daacad2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d73be634454e93b0929b4f7ba17480524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cf872926c485848e820f99673ea51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba3577d1f9a2146e31ffa35d1b1038526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd08209d4ba429572cc19448aaf2995527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571d6e6ec6a81cc4a40e6cc0dd403f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6439f6adbd1f0b4d127a91b65ae68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f862c623e7b2485f0fc6b69b4f7ff33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593049f03c49d17eeff0fecd64f21d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990434c45be9d6c939024b8e5929fb27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9ea7c7695d5f4b28615c0b1b4176a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32721bc8c1906fb9bb50560eefb8304534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9711d2c0080bb59c3fc2cfc2f4f58d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a59c30bb1bb01c81dded61b1fe01fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33827e8f4149ffbdc60bebe07931e93f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cb1cd055edd373a7b4854f5880a8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25129fdf929b4ee5951542f7b7d416fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0004ff01a3fce62f28e7f92f30fff6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28554a4ac92e78e6ac0376ea2cd9a6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a68abd460467ca81ccf75f03643c33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c997837b553bd090000e4cb7420f036543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c84a17826d2cd02621627653ae6400544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b0670dda4e4293c848985c1080d16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e670680c93ace6fece1b17dd0782a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225432b88b094dfc3928b892c55552cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a8b371ffc158ab180684baac2aecc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71922d16b3cb54cb038d2528a18f71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a667fd11a9b1cc747c6f390a78a881550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b899a8ba95a034a6ba5738fdf5b2bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f0b54dfc379490ee3e88f9d627d6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e378e54e0eccc0b05bc71ed25c9a34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c454cda1eeeabbe687fed73e4043ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707a4b9de91164e7135e4055c1da375555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6f6cd5bf748829fd627cc7131ee13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4954bb49cd7589c23154ed98a12dc93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae86a7363d8cd8500a1476bc4883f9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cea61ba13b34971a71c660cd17e65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b073c43ce74416d899ad2cc6e0784b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a2b8344b1aeb4e1ad21a77ab7a1b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2b4e5e81d9662927409533fc32ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a978e9628c576894683572c5d03bec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056babdaef8150b9877d70461c661f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024e75df291b1abf7d0e799977cab4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf871d1a5326ea5fef977651170920566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad76b38a7cd55ac1b283871423bab1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f0860948bac92630106976e2022d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c51b8c11f43f12320f39ad2adc5c38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be5d1604b3d94687793c57dba76a7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45281e182499ca4e159f8732e967a644571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c5aa80412985ea6fce882977b8b19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79b43aa26cf92dd58b014e71760c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ff2b210ad6a7b06ef53829f4fb8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ec40c41ebda633e498a73e9979439575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a8d74a226ea4529d7ba3385de379f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cec13677606085253c01a61b353ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a4621ac76547ecd77df806f81e922578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60d2e437f205e5e257d9cc0d93e3ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499d4ebcbf89ce299a20fb6388279aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57f68e2ee70907ae3df5df5ccc15b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa259339170697395ea889114dcd823582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a763174c7f02ae6d552e965981b7737583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9c8cf075ee99511d968d203b42715584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b448d1d3cf0b1a9d57456b9c282664c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312233f573f1562387fb2db4db4ea329586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d8687a88ca7b3cace4ebac108fdda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd9e4bfb63afa0c749fda2e39628ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee6daadc3e6af25bd3510808d99ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00f8584a0b262eece88872b518a2fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d96945f2e625a24db3364103130e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7633aec4663fdf69a23427f605a2d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e906631fc1606f3778deec09a4d5121593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f3055203951fe3e021ca5d7ca66f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0d2b75b322f683ea57b88dcb6bc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d46489636d45d34245ce77f9e362b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062111e806a5f0483879a69bfcc589b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee4bdb7058b9672194efe9aaec5a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf70f0dc2c77ba8cd59fe352c56c05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11faf38397e97411b1c5633d358f66c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefed30018c7efd5b14bdbbed7f9be08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f681c8dfdcfb43eaa1a8ab02f9ae7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca55a54745a193d71f3eb64a986849603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67fdc44a54a82034385c86a67d0604604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5719b7fee85157669368e24582b8baa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56456508ef050896f2cc9a4590f2517606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c5003630246a4c887681206890498607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5739225319308de56c0a87b5424695d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ee547ef2f5e2c43d9db2bc0b2197b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321390acb1c91f476c24a5b71889393610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533617a9ed6ee85c21cd874bef56269611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dfd65ccbd058df16a480b1030b0d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7458ae7630a497dccd0369da6949d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998474085d1676bb26bcdd9a160d5e89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc17f6b7522d9e75654bd8f781ae75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a8f2fc18e1cd955c517815976dfdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063dbe8ff42f3b8e98c5478b954faf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1778ff579dd460a5cefa8726c28cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0a89e6bc45d6914227bc7ebb1d38f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12728f4e1a1a47bfa6806a77adfb111e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcdd0b36ad2800f31a4cec3e71b907621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe0aaf484f35e2ee490551d9a156c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07108b00ab6949da8a3a5c121fcffcc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442ab7777e4fae005afca3dfe2ff206624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8925fe67b08865aaf73280d7c2eafa5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6792abfaadcbb4585b9f0b12aea3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8475d16ec774833cc0407b2814c5b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39e64e19c14c5fd043d9feb28b4d5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d669564dfc9720454e1a67ae770161629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091288c8f60d1d705d57ef9a68bda0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9a25d1ab2e05b2dbad47dce182668631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f790f78b5f07caa0b8f6a6eeef97ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae3b0eadd2a7e455dd6fbf5b46407b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4293b99294a5413e4d5fa3d549887ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253f890a3c0f41acb7255d10006d599635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468ae87e2363c74cfa09c4faaf0005c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c64d67f01af88d3535d65ba6f2ded6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355e329a0135e93113f76dba60769e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed579c9f633c8c066789e31060da6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff613cfad3fca57f42250355f3c61e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8a89ba8c1be84f828a314550c3545641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af6c4d2894b6cf98e3db3fda55652d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dace5d182fdd1fbb9e55b9ba9730d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac9e62e208dbf7456337dba9abecf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf10923be58339f941a2cf6cc944dba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf304c6f4dda1852583da83c74d270646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdf9136b5bf47ab15a83a9a95f1f17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0fca368906490b4aa7be18addc80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d348ec9216bf863bae66f9d4e537649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a507b78eafeefc0c84e0425ed888a3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465e68cfa6da228b2ebe0f50938258c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00354b89a675d62758b3bf530ceda1b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98da5cfec66d0e44bf86e9577e41008653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397fd12c2d6c11f5d45e4344580581654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309bc891bbd047e2bfdf22614b9819e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03dd12eb76a08e4956bccd0a60e3b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a866fc2fbfac9f5446cffb5850986657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0929555fa037a5ac0c358efcea9ed0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23126b6561d2befd0999fda1dafe85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebbe6956690181ec05f4caa6a86642660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4847c8fba67668a042dac7245a430661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42949029efaf17dee7216187d2202bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d108985072ea509b58f6711cb5d7a82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339481719c039237ebb5bc04eab349a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9848ee6f027fc59eca694d557fb0b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6a9751a96c338fb2f41258a3cc8c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c049597ca2e54eecebf78cf67b537667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0887c59687c2316aa04b171c1da41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92678c5ec49d5c6db82f18bd0cc0b2a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddfcf7f26dbcbbe232de0d5517dcf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67159aba8e77fe4801e4de6de6057a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eca3619d79165fb0abe9d4e97bfa11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b84dd116c9cee5f2e84f3d87db35e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6e476633ad59e36a569ed7d04be09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c90f7345fb0182c6e109043bac5ea1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ee9447bf07d600bc0efb2ff9c39ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e422b10393ffef2c1b8e78d537a4e2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b53ed491d5a35f22d192f71bf571678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29723ffac61cbcd7b397aeddae5dd58f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd98ab44161a2d0d99e512719c217c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e044b04e30ca0b5a8873015f9935b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceaab2c04679f35234ec9f7b11b8f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8e92d3dda42f01e4badfdadefe336683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc846382c3d0811604a9f5dc41eeb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbbf9556ffb88f03e431ba2ef2972a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671acb89f2460f77ce9f2ec3a0b90eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cd8db289683a920757963f1224ada687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c837fb885048d42781495c2e450f24a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd451dfb402b91458a5d6116d99af9df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd64e496fb0da746a96e7760f663e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c8314e9c229078b1f544235c3497c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454b23d0d9669fb93f41845248bb134692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581cfa5cb4f6be5fbfb55d8b6f8c2f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3f9282e7792ced894badde5dc65d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc56b2d5ed845609d8e6d90c0ba15f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501004a8f7087bc8ff0b07729219e6ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d179cd9afcbe676ec614419ce6fa4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a52418a36e653aa7e387e6cba7f8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281352c5f81a967ac6aa113b16670118699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d8a466c2bc02d7558656ba07c4c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae2f67182930e528221e315083b9cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4293c762dfb93e03109a901cc50d12c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb58c3c120ed39622622a775f86620a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417f7e5612abc94d7622b3088851d79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a604d6613d8aec79514ee102110749705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aaa88e9c5685cf99b50ed26dd21ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a25abe8bdcfc39d036d68f7f6331707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19319d45de861f6c6bf8d346c117964708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0826fde6047039322d92e4db42ac0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea6395e2f3bb4ca26127e521dc55b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b92b5bd4cb84e49ef56c17662b1bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d92ef5d55d0ff5d25e00be3185583712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbebbbe5fdb98433af0ecc0d3450871713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54329835a42d031f89f4a43d46142153714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570b68f1fc5bea04836328821e7a3cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6fd8decc962567b0948e55356c520716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598f079e640e32c081496171ad82d43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa14876649ea1fb85bbcf5af4075b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cc3549c4b0b32ffce85f26d7472c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97843c5fffcbf99bef4282d4e523421d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e1b59ce256e5ec3a8bef45de8c1d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9933ae4e12ce97d54dc8fa72ba76898722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed97f4339d4b4fbc8585c94028e99d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b5a67fcad4eb809e29c4224be80e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd84f8d2c7632d7a66f0a4f08d7732725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca8075e263fca89264589f0aabd586726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce9190b317e0d9b042aa9dbeb20bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2210ee0d69038b54ae869eadb379076728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa96bf5950542018e94f6749c573dc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a4b994bf9b4c238dac5202ee3afa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf30f9224d8bc934cabda31bf0ba78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c401447c5b4860391d246e2e3c13450732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084dce9290a38c0e2b3712b750c8294733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10871d4e2621b668bbb6d2bcafcb7366734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7737fce10895a91acddf7e10adc2e9b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa558d5913d0f1424fad3915406807c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb0a9dd65114576f495775e6703b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091c4f904e1d9899ebb71f0956fd622738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ee40682a9fb07625e43af6f336a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e778cd1997e7f4810dcf374a1da4a1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906db934af90be1a2c520d580952254741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5595dfae1833cf8893fa3574e0b3d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f8402a8af25b9e124e40b94f4b24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95461a8ffbc20fcb1b1a8598b4514f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684899c66344d836a4aa1da14d72363745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922db372f027cf72bdbf888324b6568746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d976cd1b08cb3a72b7de43573a932d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb88d1fcc91bdaa32bd1ca5ebe8e68a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc0f5e24233ecf7e2213bb54717194749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3338dddbf7f7b43a9a01354ab1fe79f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051f512b73892c90f8af4fce62a520a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020c18e4feba2fdbc2e2e3a22daa221752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2230a0fd5a7f4fe99b287a723abe86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f431fa17eebf98f8db13e0294acd7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbad0bd5126744e05eae62bec719246755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a9bd9362adbc898bc30c3d623dd96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb512bf74d1ce25b09d90860dd21749757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d907bb94bc22b9fa4132e330dbbc906758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d53f26892e901e8d035c38826ee73c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>