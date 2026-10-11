--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83854ced1d3e31c4dafe978bdc98b101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95305ffd7dcd9f2b17c24fd9aea31152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8ba089ac2dc1caafd8676c13884f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c82b1bcce6a7e9733775322781c484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8950e9fe880076c703b9fc6d587eae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db6ebeb77c5108b0446ddbaa7e9e7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e0b33ef5bb9df8413fb755ca236967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c6f3cdcbe196239464d8b3a5cd49e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e81885b6de28d8b1062ebaca497f4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a23500da4d7b9bd6c887897a4f99fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a88db6c4ffed13135c5ef5755dbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8fdfe14ad2194000b223d5306835112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b093f9f11cc206661fac3d85ec458ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37a2c9fd78d501af38268b83c8333214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea732eb2511356f55ecb38b4634401a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffcb290df5abb15fcb392f64b672df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bf0e58b1dfc50e415409f604b5f8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdb05722bc52b9de25be70a996b7d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4c8215075368d1658f9f88f63f6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3d4e6c6879ba47dc55a232c0eb65e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71ce06d45ae8e8981f73db57e82b1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62326e786ad8fcd7a40ea97fe73a0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15d99be1a5b5eb1f8e5cfb5ddc0bdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d168a8e06822b64bdf29853cee49524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0c9f975779944dad60848104219f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1427da580ad612eac048603ff1b34426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573a1bd6d7bb1e58b7050633a8f2b0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d708915c537fc4f1e8cbd6190b3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e52274882024ae1e6562503b6b04129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12ce58fb9b9ad223882459ae436e2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6c5581f6c7a2b13a6fb165f2955c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63228ea23d0247bca223c6dc22fb00f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c71c515bfb806faf1c996bab9fdefa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db50a50981d9c981ff7a8b9fd7747334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a63986fbd8015e44921c97b72c3ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc98fef10cd7ae90ee4bb008c6a3ab936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e16df50bea4d540d6badff098d0e9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab063f775c0d39b51a930c053f34f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c5e1f1dc742e0e9475755960f76be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a02353f407849e60c7682b6efaf05740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87ed54d07965d183a4c6efa6f69f1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6afdc72fc78765ce4586daa64f25a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eebe106c7c529b80b256ca14401ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81149f6c5f66e3f380abdc9ec96e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4b015b879b9615a453f68cc57d1c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661edb6d45c90ef59a80b19107056b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec2898e417ed67f0bc402987b505647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04bea61a87428d8d39b356da6fc5ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a2223f4320fee0fcf81d10b7e3e3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1421b26eb5f4cabe62df445808e4ed550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8732d6149326436b7fcffebd4da496b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0795da076caa5e6b960fe15fb63eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c72f01da3c4fde0408003daca90ed053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99fb94ab931477c587022e65ab9d9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63541f55614253141b727e2e5eead00655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8ad710671c0ed30e265e6d31d582356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f3c08552c08eec19f7c3844b96fe257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6362efa71a32e50ffb5e3ba0d2eb88158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25761581b70f3c99e355aea069f72ba559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54219b02dc990bb1327e211064ac4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d42f0513fd5efaa2d7aa39b0d951c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fc066e5d3e22cc18a12aef8004dbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfc23567c3ba262e518e5764700ced63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe6070cb70b64f68fe2cfd46bacc0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271f234be4dce8bb68a110da0a9d48b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09647c142894c013e4a0e6253054bd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50982c2ed64df857b7545f32bbbe745d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba520a325ef91561edd06247000e20be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6df1214c68aec5f01a1b4da2eae1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f3b7111f1f6765bd3955d0e04526570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e9c340f970d3bcff73e0d3e7e488071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437e9a8ad9bd6ec72f0f6c846e0a84572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b6799b0548fa915bf7a825d67526173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4afc2cae3b573636ca6b6d28982d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926d3b2351c67003c7dd2526bdae3f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1c9a10c1a9705b8bf373ffa2a21176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c3f7007d14d98edbac5029e366ce877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35869c778bb791d2213bc7751b4b6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a2b3f6248e783b761c42d0a18abc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8959cdf713e7cb52fc11ac012b98d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec26c77517538684aa260eb09c209181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2f7b2b03a714b90a5075d230bd7fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd94f1d0d51c24e211c1104be9e258e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087d2ed8d4b08ee0feebacd22d8bb3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad0ef7e5646247bbad9b7268bac7c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba0fcb48c952c4fbfa79b446f15c5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcec9177529a0821d300098975be9d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e3047d4ac4b3976d11a12b02664088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2177e949fbf0afc6b27517cfa2b3b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af0098fccdac0e4f5f29818c4d115b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbc966de719861acac42e8e28dd55a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a3d3c28125c0d9a8171c957c5d30b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06e4a6bf6c56fcad7a05b732ccc49993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508a1dc2130d586ce09fd9ae6e006c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b934e9d1637e88b76df125643816b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc5cfb227c50acae7b75ff602f90d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4ded9ab144aa18e1f1e774c8046bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92484646e92ab564db3adb4d1b258a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39173075226a611e858110fb4fe776299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36109a3e23ceb4812e34a54239755c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f68bb81befc9c20f0729beb46d5d22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf82febf25a21d8cae6a5fbce53c09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e465cba6a0a1660e7ddefcc325cef6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e56a3199ced55cbd81925beb2448a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840dc94ade37d76f395293e1dc87ee7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d52caf842e173621fc02f3be323c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf91c8d93838fc417d44193e077e65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866158dff303d80fd35cb2acaac94c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadce9e3ba61e7e458236c717c19b3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d836307a7266cf89bdfae08111e998b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e38d32bb1d790fa9bf53b7f1013751111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7aae9cbcb581adf8b480bf36561aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3293892253f6497914995e5899af7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c9da09a0a1bef00f3cdaf667fe091114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856022877916ed444d42979778a26d5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57624d9831b3e9fbfb76d8f8eab1dc77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80703626a30f2b47b093c85b26160a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c80f8c9ec51b4eeab8de00ab6db7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da79ceff4132bfeaa0d6d0d31d7e962119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d502b774369266d51c47ec11364779120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395813719583889fe2b61f60ae24912121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0786a4ef306b9c71a6a1b14993b214122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a4add51ce4913148dbcc0338c01de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b27a123b2fdc26e1ebb83e5370d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756b94c8cd4ddb4f59f6453f641211125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de48bbd41e284ce9e6ef9aac55199f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3186c783c0b9f6e09cbdbb6a4dab2ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e86538676a59080f65d4390644e26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4e509847036b59aa26a42440307ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdf7c2a0c17971ec9626223e05ddbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709daedfa344c3ab697087b2426f8e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d31bb98a733bf69d1311ddd8d67e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b690ce6810f5a0b6eb4708c1b69d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fbd7aede1b70e15be4f806bfa170c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ddf1048939b4a418baee2f11bfd7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc72bc1cb627584569624461822a5a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065988a9cc9fe6f477479f3afa364a51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9978667a9ec000bd94ef427481b098d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a7e70806c5d4001629fc972652329139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2adcb6b6b0b84e0e7cf8e562d1e79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f0b09f0a22ce5915feb7da9f6841e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ccb49f1e793ef9f0910eae5eb51c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c769ebf751005139b8cdafe3d32a6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058dcc202f1cfc1d8b128f1abd99607144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ee60bcd5caa9ac94f31987ed2e329145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955168df7716bbf27a86d0ea1e4add51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63fca92cbb89c98acf93a254ba811c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e61a9f395c0003167990da65e9e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3fd25b89460f89529585bd8270724149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0701fb755266a6f1f4db3713e5af0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721f4e1996fdfa03c09474acc637240151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5096cd6a97756503cbdc869683f15e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9560da3402eececbe97165f0af848153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b700932b786f11bc525149ce6139b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34f4207a93f075b6d14d93c6b65013155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db3c5782bb60e68a2ecd0f8c7f3083156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef30bc0f29a04b96376d9a262e91320157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05bc4c66e5b1b79af54edd7c1a32bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f0b221bbbd72bb2ddb5805ab958ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbefd69bb1ee634cddaad0df8ef95b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70372159a59122e7a771fb7551886e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13837f3b7add1513757ebeeba717f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1599b26cbd992574bb0f4898ef036163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c9cf4c5a4c4f526dd5685c5729dba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033ca9082909846b1565b516efb1e40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c231c5ea28f6f0121a2dd612747875166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04a44a262af31081b08a65ee485bb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614049f46acab2ddf328eb56e47dbe08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64821a46824baae7b9b2f3ff60de9b0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db32bc78af0d335f5966e9f5b11570f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ec452ca9377580005eafc2733bd44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cbe0684511025307a89f08ce0c624172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d73db30f1363ec7a59096f5d9c4de3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c56aa5b4da53e16b5d552d73c74f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140291d420c802915a22048bebf89b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fc61592bcc2f4d12b08c5858c3fb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48381607be89601993dd4cb49c19ce4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e8dbf94f715323f56af7868adbac3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fea0116418d12d24c2aa6fb54463c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17331cdaa276557041ae940ece0e994f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23cf736d70bfe6b66cb5b0e4fd753b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e58a6c9a421a894d02189adb136f6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c4ea0054713665d180c0c291f2db4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d015b78b6bae692288df560eeb19eeb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743139f2d41e21ca874082e8a7ffae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eadf6166fc90f5103d3c96d8c74b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7b78b246f44495565facac0d7908187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a678cad751ca2b3605176519678106a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3a6382e047a0b083412cd0557ea51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d94954adc2673fd32e34146c20bb17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581df1db03b6ac97d0c090adf39df47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96b45cdd4909fb6c8c8bead174c495192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2d24decba486a29fcd0ee2fe69017193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948caaa3d1e26a00d89664cf696001d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25479f089eb24f5c097a78781a606fbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff06bc77a9a8c690de4c1b83870842196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6cee73a0cc370830b33d952a0f078197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f43c0c561647e95a4a9b15389e1f89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be701fbb4128d0a98bfa3971c0557e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a173d69d3c2ad5242f35be703e08c1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8c30d5bbdabaa3ea3a8fc68e512a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a53b914f76e1812793d0d6f7f52831202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb7765fd6a5a1e0db0c51f7c411d20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282482901a953eaab03aa8875c1d5cf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26200c31a4c216b09715eb3a01f7de4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498accfe37c2da134d1a58654928176206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605a10b85e8fa69053b072209e18f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c935d04f437b908db31dac632cee1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d267a7124d51bec70ea4efb2aa16d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c9985d061cf273c3fced6b24c2f64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fb74ec9f179fc1da5b260457bf584211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d3d299a3de7ae358c56671a2df1df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa1dd3515711a6b83b13612511d81b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a371c70df843a556bc198e078bbd95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8e086d27ebc8239817d6eecb1644215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0c2ae95507954f1d4545661cc809b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef6b41c7ebcf619ee28754b59a5775217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13163b91e0a6fd1fb851372842d653d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0fbfcf2832a30774f3acb9b9d14fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bcc40e0dd591f6e95f913e2531ac3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c0e9a7e9517472d1cf204421f4eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3a4dc4245bf8b7373ca15988b364222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f729cafa2077eecabe85ad50fc6b038223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e101f9b47a1842e3f0a7ede9041e4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c68ea806fd31d5982ce9f01d1d65f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172366054754aad973519e34bf554a5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58da37b10a5322b743f80bd39f16d3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bc5e1dfb77b70e49e24fc97758e6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f4f5f37cf5a0574898163b8b4701229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bad697ef0fce83b3855065c7bef205230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee715cdd9091807d25e82949bf1bbe6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab01d8b7fd7126ec4ab9aafac1d2867232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563389e0fa8b8f7ef9ade9b311bf934233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2094c286db0bc61d2b75978d77031234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f7d51e6607cd9c0659fc08f39e04e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503a42db6299a07d92860097b03f833236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a582b8d82015f098748fbb69fa95a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226649df7978d059911d6604a11fd808238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ec6802453d45cc80398c322979751239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47d15ea2b205fb5e48776b58b7b0fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839b2d3deee28ab42c0f283f1dc689241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaf6a123a0f8d2ca49730d71e2dd13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd870a91ff8051af68f259047ab392243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9701c34bb3d92a3a33f69ff7c923c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae860b5102d227109fb8fe5af069f105245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7644aa8fbda8e27b398345e6b2a26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd0d323104dcab4b32406b2d86f29f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d94ef132cd2cff3ce250b2d5726a04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0716d3fdbf8373673251c82186dd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f33c2a2510608808b9c54802a6fb0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f764b6dcf11b70515d68b5bf488532d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c231f7380b13706826797b7ffd1a7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad38e04c505588e8a04ea7ed2bb09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ac2178f94bf1b0b83a5183345c2fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dbed61f4ee7bf1c4410ce649c2e1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f9273fa3677838c1f8d30bac6dc80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7766c44a71a8f16212c8861f4f86aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d569af580b97c78c175c217eb5d30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044366777ef283d271b7c488225ab0be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57751707d83ffa68022369a7e54c91d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f4608433a3cb8e77ea413ffa92e12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dd5f7e52475f08b48b885e2dd8d60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99643bac36abf550bf81c5e4cba7b186263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2244236f18335002c2e689af0ab76f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb07698394afb20ad15faa97c4be12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86bf1732f4af41d8d8b9907dce9b52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d3d980851d518fb5f44d4d8209802267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a7009636fc9a612badb7571560d73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4dfb7428d8f641bcecde81cb82188269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22963f342d11b80cc8d495cad041d3cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35aa0a35f328842b7d8d8a38ce9a15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3db026da06226c1ad6c8db607fcee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ce171e74d394682f11e9270639a07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db523449fc5d907e883ac4ae8c38ec64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250534a14e677ca113772f31d03f5841275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cdd1230d499532858ccd163733ddb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52e8fd074417fa0842274967df740c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706455622184c4d1b9ec5f0b0701f46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17236f701f96b36587748884e57d891279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251d695dfa8b5cb3aa39b3eb02691a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ba382ce2df459e794be68304b3d72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02112bfc89dac24805d411f7a380977282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db8ed8d6068c6e72323a53c0467c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5f8912800553a939282ba2744ee17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e0666e8205675b95fc629fbe7ae35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3e0dc5ff59ca2c39f868fa8795a8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c031b614bfbad5610c541d8a32f6b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3bb650772fba01c53e4b5983b9915288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23f45cd83c63ed423b2428bfd7f1a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982120d9a274da3f042102cdad11ff5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5e2b6dfb883447c624e185bfd5c7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3c610a115d1752de47804e4a9d3c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43080c3091fc35d197171f1ce1015e23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714cd43534989a3452b10fb181e458a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964171e16c26f80094569f1c61c7225d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383852ea9e5a288e59d596f63f2796b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97f8577f5e547b97c0bd8546367831297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ee7dd125491ab7a1571554bd5f1a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67060a061d45a85ff9e959a7454ae2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb139b9dda2ce6846f1180066a05dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bee74a2981f8fc37b41fbbca673a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b69ff7750ccb6c095dc2952d8638d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17ad01903cb70f90b5a90f75b426bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1d21647c23caf6f88a478c6aa549a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78e67c1117973e9bd70bbe7606ad42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae4f76f7e57e3df0154e2d3777e578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be35574de2d6335fee4da4c4ea63ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51490a34033d3492d8bf3a7f13a9894b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c04a845efd90a81fedda22a66afaa6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf145e1f43119d649752d622212078b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450268d95ce8e57c59950a6018b516d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1b67c777a9b9f3c7b2b759799e8dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702605039f9b47c62ecc4a1be5bd3cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de190440758ba2b80d608bd4fe0ad271314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef76ea8ca072bc850d43f6b8c84ae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec52a01961e9deb7897f2b33fbeafa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d3c49616afe853d4d89fd44ac942a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4050fa45519cb3513699f46cd3de571318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f93c136c7b1d0b9c95aac6792478f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad67e122b9fbee7d157165209f9433320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730b18963da5f47ba5b1cd5bdb68d1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530c6164ffe64ce22d1b3c320263df3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa68345cf4cc7bdc9da11d60ec013ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56825d4e42d9156039e87ce771fdb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b827ccd75248ef75f8b52dc959e8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267774d48ff00f48c9c92d3128cf8036326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72c779a41283e1d7dcbeae64dece25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3b73ab94ba114e59be6e17bfaf8c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c600b926039a1b6f6db7aebee436e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b649609e8d235125b5343f8bebde4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc776406f51b585de9f9ae8cf0e754c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49fa7be6121ee703423eb97d14662b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f99e37401131f0de54b99425fc23a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103d3cbb19da471f94bfd5e057c39ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03586b0122dfade8f678171afd6735335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaf445ddfd27e9797d4f34fe547793336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809d26a5e0070e47f85641566c8a8a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06e0b114b4c9311e9dae4201e633c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b99f2f415590e8cf1c5892a684c41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86c6f34b69984809c91e903844a18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86c5a1cb6eb42c0e133949966f2b18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eda7d9588547c30b9c51db58a1141b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272afb433a8bd7a501f6a93d229daf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f8ae297330935c3a98e67e1c97301344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240204d1eb47eee6bd521e857bb077f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27135c4631236122cdcdfc157e8c7c7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708306ccdeb7819bdc59172916f3d1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5be9a57fbd34ac7888121b819242a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337ab345a89687c65285cb0b0a1e04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc77eddb09f3217676e93fa87c0137350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a88e411958501aabfbc19f9e51ead351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8186bd59dd744bef9a7c41f4cdc82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb0f8da633a58fa4f9abb0dd77d1cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5722316958d6b286206ef45e128df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f054bc2b0e4daddaa0e390f6d78d48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b254038e51805e94fba11ec239b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c2ea502307b29635382fa538d3fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417057225bb2f07ce397bfc0d18ce1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860de6884f1410700b721d85e3f19387359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d071de55e8bf5f0d6665db3f2551a1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cde30a2cb2c305591c343b93e0c1c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206ada84e1698f479e1b07f1c97dff4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bdc318dd9867a9bab7f509c26da9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a400dd9c5a18ebbd387e56df6783a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051535a36f9deb6a6daac017cdb5967365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1048ad7d58ec43795d4b435ee43a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdea76e64f642989f140dca831c183367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de59e8dff6c4c51f1fd4572c0700c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a80a650ea7d748be3d513d2311254d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03828f74b2643e8db4eea1a0dc2ffb2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7ce504326d3636c5b936a6d816d8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f32d57630df0e3838554e5421783d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b671f4597275a740772e544e056aed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c21a41ecca79dd60629e0a5df25327374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8d5818a3faf6a1ae53e7e48ca9773375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567b70a0c138ee5a55fd42f1285c159376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5498e63f51cfb06639722b18e9c9a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa50eedf939f6ea7d57957081ceb87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aefd0830a62cbd3b7d992f81e6ccb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23567aea3a921ad3f24e2f869414d2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f36bebc82804afbafea14a9d0b5415381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e4704502ea162b0bc71da46189bff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c1f969f89c8a8629e16ec9fd1c312383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61dc0d78cfe1c8b34e1fae86e67194384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab100c6bbad6f7add23668a0e718bc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f3d5d17d32f05450df1f062df4f99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d793aea669fc70e3092d43de516d5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8596edce98a63d3da99fb7e0e88585388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c500b8ccbb71c78487e3ac15a7d70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae283eab41a462fb487121d1aead9311390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d1402b58aab2ff3439991fe0c057a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfec605f9ad77e9e5ae15bc58d2f071392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301d86d00e02caa2ef9bde9cd9c4119393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaebe9ee555c1077f9a9042996b14a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fbb90e52333f34950133fc9bddc8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec2756416cc10380a3ead867b59d14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84176c208d5251b3a119839f819ce9d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b241fa8ac34922a389c824561f3d3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f64932702b6aba5885ec0ab5294793399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5681f9b1d69a589e0a92cf28b6528c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc622d9f99ea82a31384703145a76b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef21cf699ba7bc4f06826c524af89e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02483daf708e038e82ff7332d5c5f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0a7161b1465adbbe8862b9cefb9cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c85ba4d011ee3e41b0cd1c21c70ef9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225b79c13d8dd7b18c29d21c31c4df9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987ccf904871c3167a8b784b72ba0c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25692c50033bc6f8391cda6de534c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d94eff30d03d561c226546ca72b912409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55261160526d601f0d49b825652b2e5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dbd826472f0f6e306389acf5a9c8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859808b8805f7b84aeea15c57f1b4d01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6facb6825a01d201c2c08f3969ee30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8463bfcbe80a77d57cc2834462c99eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f580d3b79906903037c9f9f57b0482415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce4a3839e4ca781f8d7a7ad89c7bdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bed63b206ac3e25d2daf7ae7983c4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80306ba671f9a341491670b99cfe9a5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e6c0adfd62b0700e43a9321a1ea8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130cd3e1593da91793a3b4c4bf034f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f69fbf874c4cc830fc18a4a454fe1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97023b7ebdf2e63b2c0be3caedfa32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06969087811ae5bfc61848d7d93c64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ae6bd7fd98776791104832909a6e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d693d69f3258cb90ce88256b60ee3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9da0a5bfa890772dd765c85d54e0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72140ea0b1239e0d003ddd3341b47610427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e3eed20420fb8728b078e87c50db9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f81ceb0289e4fbbf383af04ce56bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a8fd1f3eda03d0c9733794403cea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892312f5385f97113153fc717fa12d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769c61092152e186d56596d597f91d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbbff19373465c6a169f160c2e43fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708776da69cb5ba67d027567cf6426b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873d8162abe3a71cb23021db759984b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a292305411d50a9973c9d616f6685d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a85ea30f302e445fd2a3173fcfeb0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781336b11b0ec11e0b531b45448c92f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29dfd4283b28e70faa7ab70028ba1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddd3d21343e4619ee467453ac01388440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb947fa2b959bb417a899095e17d007441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df97c7e05f65d32d253e7a3148f7b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fcb68073cd6fe7c3cbc426b9f9e3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef44ac9df9e3202dd489394a0442cef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3b534ad47d438e3bc5864949550e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6d99ea1d81fbafa9eebe40928711446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691a73fac6ae708d41f7ba03f2f6605447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a1d8f06a1d6b0b5e5e75b5ac720e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d335ab8c761c53ad1174b78ff1e4c32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effafec591d22f9520d043415939e027450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c50a9af02f19f155ced475ae96fbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1705acb38e963941bb6068bf2c77a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f582eb6adce0a8a7023d988ae42e3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53221ee3602ef45eb1fe256adc8768c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0efc3b41203bd187ae0816d3041d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29ba39e08303a80b8bad100d83e0aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9fd14cea043de4b522a9465d3749c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77728b58f0d9fe93e98f47f53c7989458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ece9cfc624e38b242460eb026ee28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ba91237699e77472314396e8685ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd1bd37c507e8820aae294a2c2aee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1215336842dba7cc1e4c1b8fa55bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab31069003385d740297aafaa64c7aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca9b28c6cfc747762af459991950b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567c2eb04e744cb1358cf286f37f961465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0890e27b7523cf360174be8977ef95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346506b0d9ebdfea2fbdc23f1291d29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a007bfe4640ebb1057a75d80709f9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b3f325f6280f3e30951a766c0f3ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff7ff9afdc871a6b160844ad3c4d19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d42876a9d43e26e0a2957ddb3ea2db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feeb699a54e1a0dc9631d1a3ee7df9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d49666ecdc35cb157e72584a5f887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c307f5289de41d86a20809fb9ca1a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39cf55c2394ade2182792913f47539475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57394739b95d96278e0d72bdd69450476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900dd8e4fcb1a5a5d2c02c1b1ad2178477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8955683b85dcdb45d3f73b4e7503c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098928e3143ac1243c094531ed4b264479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27618c821831027627bdee5a1ab9bc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07945e6867f6ce30620fe19a4c6509481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ceeb49d9a7ee28ae1eee0846868b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9889f29f3d7236c12b88aebc8f4ab2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de787e3a52a8d8811f0d0055428e41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc24b5084e6ca5e0ffa34e3ea7e567485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6411cd8b2fc6a0dfe08bc38fc04dd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0138824172682f5dc7e563f5efe18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009060239114d3c8d90babe02f17142e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef824b1cdb7634ae90baafdb1c3a2b8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d55b897331204fc19a85d20604a53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bc4392f7c85ddc06dcb99915126a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdda3042071c1b0ef8f85c48224dcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eacbcbcb7f365c7a7094fa7cc85895493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaad2a20297f7ab606837fc8b1b707494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87fe99cf3f8ce9b95854b4d1ef96a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407135f067ca0bcf749e37c8aabbcdc0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e30bb77815abef1e583d5505ff9c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a3169871fd83080eb1982be880d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8abb80b4249b6f1f7f8d4787d1953e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024a817cb2f64624132bafd78ef1fc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495e6430d722fb4cfa8b5c11f78de4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2f7160e8916cda3f147473498b0a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75649588ad36a336dd20522d91cc42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55580db0954e37fbd41fd4364faffac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebaf4d51724709ec68a33adaba6e54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0fdfd12633640c59c9e5fd3df8046506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3159aea9b587dab565d804686498d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1569de4681d9fdffb4cd2a427f3ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19c13a8177438ca7ce3b791f05a2e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90016f09607ce8bf00a08ad499b01d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e35d4a5ebdb2f10d456b8095a0855e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87726fd30bbe4a13b87efaed8c294893512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9b4e46abcac09ed06466d445a49b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbac631d5194f3c4d980ac45951b944514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d4f3f997957b08158f3f9dd9fa47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffd8b1065897b0d767ef966b39452c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfffd1879d45ea006e0489b04a283e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded3dca9730390048c3eb12ada1a9b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dc4dc43f4f8d64392342149346323519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258b0d4f3d79683d6017b8f36ab7cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81104bd7886a449c583802507c6eddba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a4e49c4230f1795e265f3346a1638522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4202dd97b96d6193648f53f83f952523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df221b398516b7580f59b3386a187f7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce0300d6cf9164c187d7f76797152525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aba50015b29e916f558797c5a7a803526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a098329c0e386e8aad36b6ad90598527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df718e3f410a825dfaa204984eb08501528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d13f3422d2082c9811bc8f95cc46ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fa33e8e38d34bf914d3e5cb4d5ddb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f398299f63cb4cc8b64776bb1f3d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d464f23452d187b0c3feeee2fe6c741532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43059206da000a09e570191ae40a0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65074818a9f12d9216fcee376e2fde7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ad78fe7667d32df80116df0d7634d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0b0f9ba9d9325a26866586368e72b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f0f6a73f28b0ee252fa1745813caf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb57bab7ff0f01a5a552aa8bad8aa48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a0d7a22f2de3402dce72f37c16058539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f056521a4f9b5e23c4e7bc9208811540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ea7794cc1ccdeb9b735ed329a53c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23333a3c9988aafc383a15a0b7e36d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b714d90a6aea519c33105e30205ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa1cdaf7b112e9220b230e815c6a8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fb9381378d351d6fa55ee54c2da0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a466a884f5cb7b8b4fa8bc9a80a751546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14df117768edbd973141b8f1f9a8c8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5f50d922798bb323dcad4293fdc3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ece518560149346af52cbf3f029d81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6193724f5f30e65bb46cf6ecb071f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d940d1b7f31568ed1cb18352fa4fe6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed99e816a346d6acfd14b14c412ad4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ea5f6211e2c96476d0557945e2d8c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7292476c8ac3749bd7941adb397f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31b861d5742c84be8f460ef95878d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d38ed04742f9d5a3c2ec73913355ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e412db0957e3e830ed0a47eba64e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0645da3bf7fc4c9315278d2b3da525558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018172a3f90bea68444228d72d6ee48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e971c3dcad27c2ab7f0824056476107560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204dc77d47916f44a8fe0434e7995a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d51faec74e319728d5a1c480ca92e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f60e7ffd5ab497a3290f990742e0dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadfa452a12d1b9d18d36c17cfb6139564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e297a272d068c306951e4ee8db490565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637cbe9f8fd6aec5bdc5ec4de03ccfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f36c9ec20484c49ced57fdc509360567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074cbd0a6da47000fda05a95866a8b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34aa0d2fda2ae3657cd2cd867f7344f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e71ff80d9e430675cba4d71cab2381570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f80be5f0de76ad3f95f48c6f69777e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ab4c5acc9a45fb2cb2c0975176b65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83988050e62a1377bada503a3cbd833573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71be2f5254856b84bdf61960a14b63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6ba879e89a22bb1893e8aba52bdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282820bbb504feb8a89b9c46cc8e1743576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5817dc184b2ceff3ce1a482452adc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484f5225bab59dbde5c3315355d7e44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb92c684162c0818d143a91a90a2e6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda34c12f2ee759b8020730bfa1aa79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f9dea1aca78ddea2c3c13f9f7ca44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22fd7d5ef7fc6ea9b89f008b335095582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f22fff93458bf9ccfbd872d51f585a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85158da21bb216b5f0232e5d076fef52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089075f5be3ac733f2a2d4237a792a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68169c69ca7321b4206e155363ca73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e5edaa32a7913ce7866d2f316e22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5be04008582e1cd94034af0a5b053588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff9d64b533301d83e0a61683cdc80b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33048423e2c58f2621cfed716d95910590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b7d59a06dc9da7e78f5355b4f6f76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2703cc903d9452a8a3626ae8a3b2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f07ece90d2c2f4401a675b7c7e05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe6095f45b66c6f97527c0bdc0aad5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb029b63489367b092c895edd828e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51039dec5984e2e0c995de6ef9a3db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3973f6ef3f923534e30fc304a807f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2941c06200c0811ef1164770a1ca0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b022189a433c944ec855262968791599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e4994b8935d1a4ce00a9ea2b320c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f81cf37911ca94734d0e37a711ba4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400387bb9bdf6a708519f9562d43091c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe38fce47dcc43b457c526a5489d80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5912915bf510bd74926d4aca6153e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632651b2ecd8bb86c319b5414f116bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b944c14a0e35fa094317bcd9647d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e6fd6ab0480ba76911ff48481b677607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732920cc8a1a0aee19cb1e7c6f52ebb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119632cd7261ab08eae1ef01179460c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dc9163b0e3909e1a0a1396cfa79c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9b3dfef217487922d2a38009f07fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0492278eb593ee9c1d6f5489b0a4f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde8da4ab3aa641011ed116a3a5cf8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213799780dd6700b97d9ed8567c21174614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdfeb9a4e6ea98724910e3299eee83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6749b87fa5884cd070444f8920fbdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd6a924c5ce8b216bda79bea0fba0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9f3f13d1811d66c89c1a73d745096618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece0845cfd271ffdeda9e8ea20f813619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7ecf71d97f560cb34619cbcdeba61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaeb0e257d5ba84da6c6b0caa82105621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4117d9cc84a63bc25c1c3ea388af1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b3aadbd809fb23333b90f4eb36d21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332af49ca8100981a41c5d95597f55b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae328f7626f4cd67bf6ca3f0932bb9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c8d63249735dd0391a9d300d59d21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b151d9219180fb1b8cbe57d3af4c29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336b6246ae578f75c0a7bcd693ec4e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837245c64399236a8314959e1947fa93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4084835310aa7481967eec17a7cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b903fe44feaff653f8edc3984afd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c65650e5bcff0f0a0407838ed3275632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b4f5bf382e443381c76e093ec52f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2be2aac2129e3063f91188b55126634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb275e3db4e60c53732ecc5b00eeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5af6ced9a2f16e6acc9f1cf38f5440636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340809a5c028ee206abdbd76aeea41f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66bdc25c3bf51fbd74a6817f08a888638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352dec701bac19e4e2b74c555973abf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca343afdd02a45db920fcdde0fd523640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed39074cc92c1e68016ec7d92907ab9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e327b594fe57053830505a6919a86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652b328a7138b20cc9ea57f6b426fa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7275862d4c3526a6f12875e66ae86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c675e683cc858723d797f521d1a52b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e63ff99e61a2d825975be35d7f7fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c903c466deee176023d3c9f6826a91d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213af1e924972afa2e588dc048093dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b96770279df5f334a4541d4f11b49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa6cf845ff96495c109e7a0e31646b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9207ee3187067b5d47c20264d4fe32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e50e586c831c99753165c9c5596ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15992c92adecddcc31b24f2365ce3579653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83234d72a56fc42808e42328bf429f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fea0089cade38ce104b13097a46c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8f3f23e206e4e8d250ec98348b20e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910245e502f8fbaf8d30eeb185ff6e1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9f56636f594fd734c2440d69bf23a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2ffa98059067226cde6cd05f4eaee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb1ba693c7b333896d0292f82bc4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2062f47e5bb01f8f624b7ca4e4f0f98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be44a164c7068b28c787a3710f6f9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184f20aa556913baec9d48d3bcfc319663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662a344237e7685fd1650928e06f25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbae6a59bbc17d7f673cc9c4c430faa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcf7ab876938012d58afa30405bd5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c374487d3fb11023b262b64924739b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3444438792275f8cc90ab608604fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94e56593d6f6e4ddc96c93d6bde307669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa417cef390636afdd551fb1864dc336670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780cd4d3bd5cdf9dfc7da2d7fcdf1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85214f0dc87b17c71a4ddfe9c68873672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c29caab0de751894f61d0ca5984957673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ab8d714b24696d53af33f446048d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656f29caef071881c65287a53629362675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d0cf9fb63c756591271209693636f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c656388f41b7c8fddebab5ecfe98c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0c62afb22c701370a699463ba2dda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0de28385c272d90b1e63740f468385679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0007f6aea6459f8e3a6888824b9cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6562091219b53d9bed61fd8f99930681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af38fff19b26723a2da917e0f43d10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24104a385cb7b265d4faf4dac82574be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389390b276a1d7110d59ae3ce23fc41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8880817972fe5c297c929842fd222685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09195ecd176958dc4608fbbaa07baba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634167dc8a8ec65cefecb132613171687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea08aa35e7aaa11c8375f9a18259e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcc3825f8b463748e208006ffd34ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe376f850464362bf165abcad91a760690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc23d30425439b30390ae45cd6c8b39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198c87a3fb6a6acd21ccb331e04460d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfc53311e1b101d29c78a71680ac17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc0b7cc678814577fde812abba509e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66453ff1da3ac9434fea694f6be5979b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651125c6f73a85d1ca7dd577169b46c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f3b7e2c750d4399f782968a39d7e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed586a8317e56b6fbfd5032ff805a53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37fc53886f8818630ec7cb42d5f9d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9123b757de59206e0cc2d14eb1cf5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e808408a07e9d229c5159301af364701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75c5658b217e43d3165a1d669ba0bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7b97058d77947d0fe83fc6b005704703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de95c5a0917f0a09e53188a032e18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd914130e9e94777cf0167fbaba9074e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68d53db8fd4ffce8dee0de3e1b48bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11207a2dd0d8fc96bc00a4b08ca1e9a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f71b3473c830a8cd41d866e582ac9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb8ca78cda8fc09f878bb86ea637e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc1202e459f29f61dc92bfc3b94556710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4a8a209f01918a361ab720fabeb69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce91ac33b35f0a71e9888dc4d75691712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2534298f06c79d9615a612ae720f1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9be2df5cf2812ea907b864fabdfae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa91ee3f3fe833a8839b663d5bdb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9e8e000366010d8bf3a102870b321716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf003ccd8d7c604ca8085f16a468d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69588a55dbe21b47819513a24add70b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df1e01227a5dc296f4666e5c64ee16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923da2ef11d4cd7a074e55b63ef50f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db09819332feb61d35a7db2f87bb42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aebefebc71161a1e7ee1cc5c11b016722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380ec0e8a1dec17a31a748e155bc5e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5f7db9fe9a2c3c241fa9daa01ada4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7d7fbc6309d0a40a9331ff1ad8867725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68e99b3cf6192132dc36d3ec98fae5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df186def56fc8d072ea9c124a58ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfd91fe459052b22737da12e3b6911728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17298ffa3d1ee6218e9c3e457d72d386729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d0d3b3dd9b3185734bc817caadeea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8706f15205569d64b58420519fd7910731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdf3450e9cafc202cd06c4118523e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac242e90d621eb3e3cce4959895649733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09996e37bc5ed1b86458cdbbbe7e93be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e8a256da97f5cba69270d3cae4ba3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900acd16d2416a69eed6818027e2ab72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f87a2de2d545a21c0ce8e913177e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38e96afff595a962c70425152f51e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784ab71e643f4db9c9ea17a06dbd439739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc182624162bf7c9bb29fe82ab6b1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a11c57f324100a428795332e7b74ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86543e96f93db60a628e081ee5b20fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef43e61e9880dc6611ca08fcb24660743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f4cd2566c3c63609533a68785bde4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e7b340fcd91ef7676a21ce0358e8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41046162800ee753f483756f8533f34e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf3941e0b4b2ca7adebfa85a59f082747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d757516af50b57b9e791aa03d0eb55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ba950313cf55126f8f11277bdfcbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8f13c102d40faaff306ded874a67e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba40933d48d5c16051962fd7601a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932f71cb8f1ef1c64f8e6f5fb525cc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265653fdb349f8e1963637f72aee4a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a35f86769e35d85315ac73abeb27b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5f42bd4acdb1f4c0e7bb606b730ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb31445a69e844c5901125b7cf525c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a025765965ae8cd228591c3155bb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eac031a8b50a2242e28f7ccbdd60f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe3a2d4d461807752ef4caa1afccc2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a375808bdc351dbe21d81310492f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b77f89edbfe4a414fae2cdb7dec542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15c4d9a7e4dc3605cea08dffd1aa0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf371a5bc6dcc81ec6558c97a11b26cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042a6e8304de46a9d1e76178bbf112e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46588efb8b9bd692f24dd8bc425cab306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d242349189577a3bfcfac9e267be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80fc9346ba6fb21f115b34ecaf3a818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbedc13eec7fcf1ddef4da7c6f552f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b262248f1478c3a6e5ba7f91b88fdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d98e787ab9dea3740e2f7f817d8fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1b9482cb32c84ec0a7d6e7a4dfd7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256a67a62b0345153788761d7cc077313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14eb4891c51ceb094110de20aaa7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aa48a6c39532eecc3fc2ad5e2286a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d903840e6cf6ebaeb39e7668acbee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8190e0fe620809dfc39095dc6014c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82e4ae00a3af3b360637f07eaedef218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005486cedae85231d6ff2b431a990b7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab583ef84998bae268d434620199e5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52e016631a8fe27034f851f1b5c78b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5451f49ba3bdf49550218485008d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbc3da99b6a83bfcb6b7c08d0cfad423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279c24a824d81af924255a178ced70b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691baece79d0c1e388093a523b15ac3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c405434d69a055b8eb7eadd58acc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ebac06cd0a2a8fbed413bc7c888f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da2a3b3d394ffd849efa653712c8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784aa94608e6bc94834ff9b30634fcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacae62a19130e9acb9efb5a6de6725330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ba5d811027b5c27c1c52fb59711b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c88fa1e726c8db992556d8adf1b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385391e9ffb6995fa86e4dd3fdbf9cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2e4dd6abb1cdef675fb8158044a0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bce7f03950e57afefeeafe185e29735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8969279791e2304dcdb0289622c2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43f8653b024d28d1e629641d1d8ad937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6e9c698c807e737ef62dc3f9d874f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092260ee2f088e678643121a51e264f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd5ec1d7f55b2bb6c98a3910d8465b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540fa0ea94eb10fb06e7c3866adc8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2d153762349e92ff4af573df469a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c281c9bf617e962a4dec5bc96269b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a37099175ab2109674547679711a0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff35772557612397c13888015537afa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9d9360e967b132e37819d1406f23146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb20a2943f50415ddd8fdd62a3cfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f906c5a25a26117cdf301f2fd36c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f89c0af4809bab0d088f3b871fe90149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6695688f5fc3cfcc03c3eebb09314450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a4ac99ceabe8e31fbb6f750b3eb4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61194a2d1bf6bbdca87d4197a6029d7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc11ae173e145ba44cf1a60fd3dbe1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba37367bb64b741e14b44e2c9e007ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd87dfc34c014efe4d5c1df6338c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf1f2f81f5f235ea7b0c50eb11b2dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe3efb4424757e42649cd3d7def0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6307c0f33164ec9c049b3bfa758f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344babacc3636fdb2dd52c8d682dec059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021695c05ddb583b797bb28151bb7d8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb0e3f03f9198415a564b8f735897861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5498f9df45d337ac556859b90931362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234afe5a41eb3b9d79acd1eaa44ee4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f52e3f309fd6523ddf3a9e67c5937664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47972fd7c72329140294baf4d80875ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c72c049b2a9e006c2184b56cc563966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1a0ac621f873e447fce98969fe6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e8ff706bdef0b6cd2de480de787a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d418b2ef86dfab676f2982365821bf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc9f1fc6b002a3c80e170dc518bf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf03144e6b9368e5df1c96a5e1c52ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16991b857b0095d5c41ebf876804c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9223935458b271ab9818ba95769ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137096727f5779a58d2bb5e8c83f7ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f397896a21f7614744436e54ce388b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8dbeb374d9b7f7ed54416838113076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d869acf4e9a368f5b3b2fe33ee28c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3560e0a2f6ba4aca3ccba0774b50c4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f240055b115eeffeb336fba63c0c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8318fa27509533f035ba8d8a00460480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d10e0f914e4a1d52b4600fe8d13c4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf7e0e4e2158601da9fa13b16b3f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296d167dc884452f262200c212397c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982d1321c77b4da46cfafb2b409eb7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70f9ffba71f48b47a92726eed8459185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232f64a505054fe5fa94b7658ecf2b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38154db2b38e4194a825a9b8ae6d2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10876802db0af3f8c6881b1985df15b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a27448eb2f568c240670182028596a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8be304545cfdc46d5854dc71aa98c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896ab91224d223168d59f5a7430c96491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaf9871dcce473fddb525d297e042292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbc532ada5cec234681f37cdff673093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb618b8f9e56e1051b3a1e312732937194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea57a5e6d859d29ec30e659f5ef015095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370cffc5434ae12a0a400d9714f04fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac994f8c2363597e910e3478e8b04e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f787ceb8f95cec558a67f250b12bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f4e1637d7fab8c121d64a551305e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265523567e8b81d2b43224788f02d9a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb28505c85695a58ebfec8bfae2f420101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e9963f743b0bce3dff57ccedc74c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22dc6707986307d2b140532675aa2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0c0a29ee0908f6a2d064cb8351a45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36996037c6bf8411a0ec086001a61ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaad828dc0c85f9d171db113b93051106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716298e45485b231695151406f050b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59475df0d8a23815ab7db01873256ad1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65362d5959e82e8da70e755d1caf8e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d02b4e44484267d30c4582133d9aa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa117b795217d6c97a74e9e72a118d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea746e11d421051466d3834f403db0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f3c574c9711bdf4eeb2a04b79d7b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b84ecd22495b8de8b95a8b1d5c1d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dca6f263f91c66142d33a4b88769e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495429e30d3caa0d0164516c9525f733116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f047839c353c6db37199ec65584bc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa818d4e84e53a3e58574d12ef4fd32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c95c6bd56cee40ce21f9dfd5e3e79e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e15b89b72a14a86fc19148e90222ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec649632920e32d7bea75db4a92cf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83f3576ecc036282b373d7b89a30e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edcb90caab6c3f65eada99dffd192c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47a65cef9ff1551d80cb312bd02406124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b37bca3da37a3c6fa78f9449182169125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db577c1a0d49382418cbd712abe2ecce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194031c22780603fd3638bae65a7a6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28acfe560c87e86e6c0d06ce4c7807128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6071b97822715790e6e8e17a2e5067129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e00454d1df813b8ac848ca5f5a37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8934175f4c63393516d20875cd8c171131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6491be1ad6886dad9bd48a715249b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0683ab2912c3b9a3cef06072f3e65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cfdeefa3a4b1ef65fa8bbe4a24d95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e12dda68d6641d6f7e84cca0e8da1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26c5ce24e408758b318e1c2e3f403f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4968cd3d019daabe4e8c0e5170aa9d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097ebc8d42527ab2353b814fd7ba263138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e18da22f82dc3b44df5950b97fa43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c3f16f0cddb5767595735d504cf31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60c04c9f7c1532d00c5d4dc579f390141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fde8f4c429ebf34ad41dc3df25b5cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba511b037f4d83d9e87f70e3da7f2cb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f1468f42edbf96272710394db44e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b9d612b417c23ca0eb5a60dd46a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977b8a841e8f5f084bd6881fe60f42f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b2dfefcb503e5b44377564d581dc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02c7a439353e1992f2a1985a4c8c5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83165736647f08896ae4d52369824498149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47b8bdfe67f98aefda00a46d364615150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a61b3563bc3a081f56c996a14e5f49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b26b4cc46b9c201e1a213ee73f37e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d4f120802c849fb438a5914791f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb2094d6936b7e958d15e45985c7e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093e4d3ade77a722a1a2a554bfcd1d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5cb633dfe13d4633a7cba06b64918156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7592eafc2e138a969947cf1f7882181157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65aa49356298ee1eb6026d275d77fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728749478113be9be232166330dc5d6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045dba58788945f1fcb5234933a4579160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adc9a1bcf92bcbaf38edd393779f72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a29262b247bafa138b7874c3f33f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44f54e30bea5a3de21b8e0929f9f8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c15f09e21c8c9e747987e92ad24833164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf6ea7e97609677ce0b2e0968b4be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e906b19f222bf7fe3d7edea839dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45d5902682514bace4e1b8114cc220167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c0baf0f7bf2178c6988b2a72645b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a3c48f9dd768d39cf90993e23fb95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88df3011877a76770d65ede5535950170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44568780a40f9235b94093fb3145bd20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c0bc8d5d1b8da12e9a39c30f0b8b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca8ead66ecfdbf9c7cd71ba915a3d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c617b5258f2d80276b9e3e0e903c23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6608f2b82c55edfc1eb646c0f816cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5988f2259b4073bb8f28da55ba77f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a104432757907e24204d193bb3997f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c039577b2ad5d8308d42d54b0b37c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15608108677a7ec6bf98e278a59508d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7665b04b16c2837f065d0f8a66e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cb33e2c29b0f393be9972515d90d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193c2ef395e99fb1cc7bd3e5c6d8667182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2434f8903a625783a987f3ca24c4779183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577768ad0f071c04f3848dc47130a426184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c843e263bb7d06f272f7d4ef8fc79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039208a6cdd773ceb472fd9d6ccd2b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa86ce46718008002dd750c791d293187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec73ef04986bdccf5296646cf043d62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259863f208de553a315040d2dcec0940189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd89724489418e6fc787a76ab975cf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b0b2fa747c14afd5d65604f322539191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f063a3b3be11ee840f452bbd7a6cfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9556e1045847f6f4eb7c6056f5c23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4aae0b960a9fbeccb94ff44731472194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d4c0459640a4e0b6c263b1c3473a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53ea724d61e1980bfe2166c22d3e36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46f9b59d54b7393d36372340eec618197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61cba87b0d4ca0bb2866f442966ff1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d383d62c2ce25370ed4bff75bfd7e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f68d149bf3933a7de256faf25995ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020e600817fc1e0312e987dc49f4678201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96caa40f82faf7157b8f55cd3a72d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bf72f65e488de374586a254f77dc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6daec59f3de3678e1d8b1cd7c8fc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed01abde10cc0bdc99dca8d13497eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8d64dcb614c75df3bab6a7f87236d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a59293f2e15ca108451ad8644a74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a83a389eed500b8e73106e983af4e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc024b8751ac83797f03bfc89178c0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24022f63362f3180c7d5038a55266682210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203df72348c9cd4b1020c694f4b5685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aff847d7d715e202c5b7f91637b98d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d8417785705c3deeadb834c69776213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54d020457871b38f2f3e3bb1b1e3ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f668ae20903b7971c8023a5f5324e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca7a39be86f7afcd62df1222c84d9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d61c85c6a7f4e89aba0edb448065ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f7aef7385a4629f32490783b16f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff3612527cb733cbc099975c9dc34e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91e9fec1464084ed5b23a95541b09c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e44e0883047cb1cb80f6fdb851b24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1299e448553b01d16eda7b297ea94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f1a42b3cf78531691df8406002482223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae32e66e052b9132b2cd11f88e3d04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38effc56dcc3fdc0973bd44ff7677910225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8cef95616ad044e7fbfd62a6f0aad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6729e28ab48a98a54c2563a54110f83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee81ff706961c1af07263a62a4de3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4ef28a158c237eeaabdd073522e16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e8c3dd2786808cf44600754f342c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e558e974a9d929b6c086d83baf0f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc104c9262fa46626a4cdbec6c01cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c95436e583d66afb8d1b78834662a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d4dd2c6aa614a31870d8bfc718a24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759bf610b46b7cc368a22518a995c18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1befacb3c03e1e4fdf836e2f9898385236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e409820186fc8771e55468f23700d84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8670d2eadefeec90caf892ff9fc0ed8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3697c14ef315c940c9464c6f9282287239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914524f0193c6ef528479c6b593ee44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce28e0ffee922c09b68bc1b5ef9f18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8dd6e5b74430923a9879e484dceae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b28a7f52288f7718e5f70c070922e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd8b5c812022060dc88b81c35c9f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fec4e188f4c46cb5f8934b814c7701245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c8952f71649525fb159fe1775b92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447179079f0093cba5cd421b46d1659247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7ddc93730b1a1730624022c8aaf3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71419e71e08bda0d5cd3b585a275a936249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1283f41a9172b258fc987d93ab9e30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5d5e62c668260eff41a0ac3e59ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a41328b531b44f3d6cb3216ecff290252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc89d41437873c5558eacddee1293a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a3783621905ff947132eee6c877b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf502870698bf5244c81864eada076255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fa598242c00d6ad9fa4d7054f0433256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffee223f861aff3b14296488ee5167257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143cadd7edb52fd86f20f7614ca10cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15dee50ca782861142d8d6956f0338259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c961b7de152c88cc4454c34517e0faa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d59b01ebea772aa46cccda00ffc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cb096ac6173f807da0724bf376b08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4aa66658cfc835d47d47b1e936843263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e847a221490f5409c7b97a7439cbff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f737f253eb228d70793c84466d9eb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975356e671e98e6c4f8084f17d56c70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1016367ca8867cb46d4a28183bf04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dbd647d7f4ffa08187d2b8e7592b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d720b1534d893cc06f6ab946b2451f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65eefe7689b3f272aea6720d199a1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f46eb6007f0cc3e21d895d3839db8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd22fe84b0ffe3ab6858d966e4c94da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc3368e70e382260d736061937277273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d795fca3c61ebdb03118f3487bd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8dc2f78b2cebd980445149c2f5f17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aebc93e7e71b0e36930c955682a9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fa2df3e870aae6fafc203649c4749277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26815f06c433a0fd4d8eb97eb8f7aede278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d6a9c171685e451253253f29454d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c0623f0f0a1268678cb9848d349e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9a02586bb0273ff482b34e148c8d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b830bf80a6c84d7c3c278e213ccce80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338e6a0721f6438c1d33334ef991e2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e11ae0a7373418b027f789aedc9b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bd142a736d146f2a31d5425d731b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9999a7871b5bdf80b256f70fdfda24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83368b7226c4a6401907f3a10baf17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a97f30fae5d799093ec6a726cd351288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ee88b8ff1cd11944f2463ccf42c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398dfadf246631a6877453a27958325290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c4fcabc997e3c3c1cbd571749ab23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4935ae0558d431d6f7396528fa739b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb9c24a094bba3fe2785c326f5cbb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738f375135bfea0dc44fb0330b07893294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66159050201a4420df03735ad48da2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbb51d16d0f970c92d5e5183a348f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f605c3c941dd466e4f116462fd1acac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5fa886949ed72cdb5ade8fdc82cae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb396ac7200fe13fed5a54646793db1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e4920a71046f819d42aaecb16e8f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446a1dc1a3dd24db2b05745b2e3fa14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdf16d0abb2760df56c9743939f53d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f51dcbf7b8f1f70840b3fa3a6122de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a781738d7e796cb1869ddba5d61694304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37126f55000dd7b9eb6aa73595c3cedb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66b597587655f58609235878c77a2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98438151e63767dd25beac49470d033e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06471ff3456eeca1ca8d1d893c298c86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fcb07773a881fc0ae16fba57d6dfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfb61bdf58adcdbfcf3769c684279b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e38d279e9106a6ba8f03a52db5c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fcf704a82ad9dac8bc57666047440312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7879e7a5957e88d7ec652857b0d6c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fa6c54b08c235b9e76302833ef58e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b957f01d4d4b703b3ccbba5f23d93c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034eb6079b8baf204b872054406001c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd84c32499d065f034bdb82fcc4698c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6cc180956c6c0e41ae6d6a7a27337318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c9eb1aa64e5fa89d733ca1dcf51d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0fbe1eb915e785a58700fe59d05b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd3aabe60ba4164ad11296b9b7d0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f0386246d0fea1a190e1a8163f39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd721ef7018a149c26c38e990a2e0d6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f4d527212bfab4e3b2a14cd5fa51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b5465ba4299018197a7e0e1832e77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc59f2783329c4e47ef6149667756d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c7beba59885d4560368e8d12b122327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12380689efa5d9948bd70a8b7cfde0ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63768feb20b426c38509f39dc0bfc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c0ca33906b1a26816056a6d8ff66f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8392200db0d020564529d1ef8d07fcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a4a038b3dd4e538ce64bd1819ff09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f49eb29a43aee9773dd04971a65f11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec786bd01994c93d639558c6881c80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a4c09fc57f555db35be8e9316ab26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a162684cde7bff4ae70cf73aad0f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c10f7af7397cf1abb8007a34a7ebc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1316621390a97c707446ff351f703338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8090aac69b935ad81c1d97effefc39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadb581a556155572dfa4dd31783850340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa6c85242e8d50e604e8ffb65e48cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683daa6dadbe1d0d195fca2fdfca1b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b7470a8a66050f21647632df6276b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2c6fe0bd51551d01d5723040be87c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca677b3d1b964e483a72ed33807f259f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad63342e33734eed8bceecf073c9e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ab6dc4c6f8430256b0a7221bcbac7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cea86e672ef0d06144bf698e023d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c79a943d01f04d4f4650e4d8b4be05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7af8c3550730641bd609ea4a81e74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53538c05fc6bcf6be8b44834161aac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33741d06f74ca880c2ca800434699859352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943372501d29981450d384bfa92c35f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67079fc9b4261cb8f7db267d1446e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58627ade31e5289cc35304eec2004a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26394f01dde34118ef39590d43eaf624356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8974f737cb72cb2dd5dd0e2be71a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c101638ba5710766e0800bb0ca2a2df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdcb88dd3d5812e3edebb6c0b4e2b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c91bef4b8fd92cd75ace01f6fd0ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b57d4e70488caec4dcb70540872585361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef339775bc95d11d9d800a8287b94db5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d5515d562e77a2e2ec25835131650363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e261284e0657163d1beb48aad364c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9b2e633840f0677e491a16e440933365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde0b52ef0c2af0264a870bdbc2812366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6ee8ac3258d3e6135ddfc3a2232e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b4c046ae01c6dcb2c452002787b52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcf0a7a571b5288bf280caad9c53d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3bbb767278df86696bb03ffbfd5f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b9ec733de98546e12c528d99735a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b226ab491ae8b7f174f3fc7faa32e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab744377c812822720f1360d5bac14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365258b6a2c8736bfd2cf4a58e85611374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c7b2b6960935355db63c8af97a33b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad30d55b5e28dfe170a9115036e0007376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd5dd0d2fd1582db510fb89fd6e36f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90094c8ff3602ae712b105d6597984378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccf53c3aaf81f3634689c793671cb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54552914e6ecf5fbe179a914a2593479380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd778595c1e3d2563502d6e04fdd48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8ff4b625b20683780d07ca9ea12d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27376d2234235697fe0a327169043b0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183ee6e78caafc118ad079eef385dfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968093b5ad9333ee5a4cbeb715b744f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb884571188b4ec69e473948af856397386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdef8a9247e258a2a159d421cfe974387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8956b87526201e010f7d58e6851962388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfc4c2582f300186ce3a2e3a3be23d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0042a38727320bc0f18f9f791571a88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59888a845d2d0adc43d1c5f2ddf6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b6d7c7a8ae071f490400940576115392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c7058598f5533b0c6893ad7e14107393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c3b6b9e3dc19f0205f28531d941b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da7989b37d8e66bdb40b51c62a76ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722df9e12f476a9edcc55c9f58b828396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817fba7910ec09cee8413a0389fcb48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df7cc312ae42acb4f9deedd7b8653398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a7286e964fe8fed5efea0199424a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f293e88eff1b3b3accbb1ee079c71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bf392801ccc6346dd1f6c0e3c8fb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2248f10f760de2bfe968180a0678c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae63512389cbd5d087c36eda63204403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af26c37d47ae6e190905d4ff805bab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385918b4fa505bafcfa719f212c6daee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c455268a92495f8c0ee9bc70a5800406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c73b4ac237e67895055c9b17e4b826407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a029469ffa372858ed9507b9cf9dedb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74975dfefc2485ae21cbe3565400af52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bf48ec40e2f6f68c831554e655962410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682fcecc528172c6af04a0fac3133de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a494e2f00e3bf70afa8c0d178972c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c878440569011a534494ed90244852413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b2bf5f97a91afbd482e0dc41276d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee712036265af550e2b0f5fe88157989415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861dcdffdaaf38034c81a605e152bae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465d5bfb229d541cf06a7c3f4d12698417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37673bbc3c4eff478ee188b6895f8133418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07738d294998b5056b20326306ac3fd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944dbfcf087af0ae5134b64ce880530420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca69316527d2d9c4b1f9b2d8862ca4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306fb0c5549437127548a5837071ab5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a4b60d62e81cd9598b3abb3df0555423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c110fa365b1b30bc207d7be63295f7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2efff80cf7cc124fc23c6202e8d68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df354e9ebf5c7c6e79d382a1348e5d59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a905a4593489881d6230b77f9ba6cca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b02363ccd6ea786ebaa5d1089ef637428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fb8447fde1cb7b2c0d608dadbc2c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8298966ff43ff11178fcb4674facbe5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cccccece7a15d9a135020c1ac2a78b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaad8b6bcb3038afe11abbd2475b8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10712571ef14f1261cabeb1133118e4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5dd1d33b6464c2db18d166db58961434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b53137eac3f452a931ebda8a19988435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8744a165e5b18f15eacc9ff637093436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f3db45f1d1ee674b7cae3433f760437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1688b77f754a57dfea6c820fe302b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f8b4df1f3dbed6c5169c2eccf6425439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7bccc14315aa5a3d82c7639ca181e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a89549c11ab1626c5c8e3f4560a30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a742af3788ff2df6afa61efd2266442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e55cf5889d3d11e45f6cf80ffd2e4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812675ccf68ef4433c605effef153d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd872a17f20680166b67ad9f1a80f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8748ffb25d63ded0007003246aa36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a5ea2291706c2f7307eb36a7fc1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda70425ba1b981de105d95eeaf2e263448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f00af164a36fdeb9f3826c6c51d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59c7c0999e63e2fff7d185e1add1b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fb5ab6ceb895dea305b6ee422a51d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f165128662f1fa6b606b8d266219452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219c461256fc0d0e63fbd56524ed0b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e2ce2afb326ced2dd6b8233f7d859454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeab2775377d1a1dcaab8afb7226520455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a4579fa3433fb4636142296fe114f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad6cf0062c0f902addc896e5914c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f73b94767c330d3143c92f3ee14dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a91df9a125952dfe9de7a2c1c2bb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f9c20ebe5d24debf7bcca90027000460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122337329c44c1cd3c217f45ce21a95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cdf239e378c49ee0b685c3d4f7fd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3435f24c756b6eec43235e89f1e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b79645160e8a02e22b893388bb88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91949803cd7a113ca600966b83b0e579465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730352f262008f0ed36ef39cbec8e8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dda91cbfb8476db0512c6bd85a493467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663810fc94ac8653a0c98acb1a3e140468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd08554b4ceecffe51b13750ceff006469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7899ece8cefc4a4d2a9d6ba7f8392f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc46114d0f51720c983d48dec1d6bdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8beb83db2a832c4fd1c6a763639b61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aafe06f306f1edaca62465fb2cfc57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b612916f887e46e22fec56ea2b6b1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138806914d3249b188a3d45228f29ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a7a1a9934ef302e07dc6379d07f25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d520704b4e46c9b4ca01e12230f48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823d1f980f52f46312455478ac85704478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939599b169a14af49a2790524ea099c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585994f9c63c5fc3bf0e3238033f06e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5d00a52c659aa9dce2e85176b5d24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975842d171585ab5cafeddeef5525d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36979e95732f894c0c05d3d4d0a8c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c7859b5d91119c00d283c0ad9518f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bef0f8cdc53d4ceec9191d5683ccb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1089b1afe32c16aefdbe7016f1a06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b22e1c8bf54c9694c2beaeeea810c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e83abb3bb5a2c7aae0b57d2ba82167488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b9c17abe2a04c54389bf4c146ff36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adea2a27e461a385250fa0c045355db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191d3e383c37e9ec229d9ce4c548a74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da2cc545c2885e1db5b099b9cd31fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7608155532fd7db20da486d336fad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ee7775a848407df40c5373d497ed9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ec899e0e537d1a10b172e7f5fe5d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ba0193f8c58810d4aaeface453ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169aacc5c9c056436276e544425fb75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96ffcd681fd4e7e458fcfa7077a236498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ffe718ec385f566543b0ac2da6c9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26fe53d4654cd0bee43464f32d96a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a269f46cbe3831692496a8fce9edb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3199f268fdb06a1e42d511d16a0cb92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17a1f12d526da57975b8160e6b6c71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fc27393223b6fec735562949eeebc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933b8c982ff790c90df279d77e5042e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1967a17474956ce9abde34a270950f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec30ee5553911ea7e62cfc117ae77b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055103db43e5bcf1e978019110d3d93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dfcc5492bbbecafc4c63debe394f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f4b9c4fae23e0b08d97606b8e23f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972f9e631d4876db839ec948b99f971511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6885af67401f09a9edfa32dace14c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b3476a92beeec6913e0821488d79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372076deb7d8b7cbcaed753aa475bc59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e031ce759d2eb104010e7a8651d5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130815354b60828cfe039d168037233516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200e1150278718d495a2649cb6d0fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3e1e9839ed375f46ece61af5e2c25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8a3fc0926de3434475a12394593f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694d62c5ca0aab69ddbc43fc52b561520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afd97f72f799d4632151349145d4e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa651e2c82796739ef00fc4eb3eaea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa3e1bbc2b2cd5642ea473a789d829523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e785c4127e36db216bb4ac2c178fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580eb2474a22223048039e7cd087f3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1580ee5e502e031ab45bfc4546623f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971573e6189d9e60717e83f6da4848dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b316726bc331dfeed695890a7a68a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09c0c40f9778d831448bff2d602c8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba669597cc94c3c64903b7c3570161e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e11ee3cbbc92eef8c0759ae5e6510531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b96f6dcbb26c8f16af0848c87ba89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5177baca1c5651df4f14f8f16c13df4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0c3e6f4bb83ba338dacd0649481f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c559e80abdb99d33c9a2e67a8ce0c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb13327f4c75e0883b0436fee50728f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3d4cde5a3a9fea2017d857d1ef20a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6ea5030c2ff0e0a00ded28fb27777538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6158fc7a927ae624de1f9e309c0ab3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440dce3e1dcbc747b97f894e3f57546540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0509fbb1ef5eec6584fdf7d5cce6bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e0cbe0c31510f1fa50f19530b80a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ec43b76fe493ed06278a1b8147eb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c2d5e790201433edfcbe375009008544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8bf7c15572306a5c06a8946cb955b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60218cbf2ae1e81bd08f29ea8ea00565546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af5bf8064228a201db19b1750cbff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504548c60183e2de00c410bf18eba376548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8108fb9ad6176d33519b46891d6e08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b4078ffadd91fe84d944f8ac60418550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3151dd2c2db78b4ffd5bbd1daf88c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857f7e1fb501d28e71409e172fcbaab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da1f1079e409884cad6924a96e418d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1040ce1c01a3abb8463a06b174e86a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7903335aa25a044d0efa54fbd10e7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369754349614f5f9564f873ec329198556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac896760092a34699a29d7fb2bc84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646b0d9f3d5b727faccca53ada5e3bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf06ee615fde39b9d7f530d46e6194a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba312e5c69ac05c4f2d2d38849d0b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611508a913baa4c07cf9a71a1403cc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0e47b50d48bfab1ccb6ec62d032f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96fda536344a985e8c9634a7a821e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcafdf14efe7f24c3608cb04a0dfef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce287a9c69c0e66204ffd3713a440fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fd8228bafafca9c9529c8d9f34d7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbf52fe15e1208c1085d1b4a1f5af0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6df300a1857bf9e396b1693d0880b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802f2cc08b328c2b82b9e21740d3009569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4bdcebf6fa4172ea5fd24bedc14a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aa72c4fe4fc9315ff5278949a744a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99523f4a6a40660679b75dea1de5422572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc922a62806ff95cc7fd82cc205b2513573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd98ab546fbcf7f1c4f221dd1496a55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b85a3639b2754e7fbaebe6619165a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf6cb08cacc903c511d86044466ace576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3767e377f5eb00fd36d7c850e170b76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dc72a7dd7079fa5e77fe9fd511f73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c257695bac07f23012a002c73a84e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea0051b1a219755b190dcd7548f4a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a08c962e506b77b1886dc1715f098b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee660dc5d734c63d53770841637bf89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf2bf7ec31a24a4aaa99cd9892db02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9963cac77fb8cd9834ee7bf474b907584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a70a92e96fb6265f14c58974245f57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf33906ceffff5eb2c05e35465f84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4e8a8dd0163b4bb01175e598ce752587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ca8e999d0f06373a07f529f5d581588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da1cea04f9ac2dc88a5dbfb827090589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b881988b631b6235985e8931773ae3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f830adaf51ba293c164749df086519591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a3feb05d664b0437d0bf5086d4ec6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0822fcb6f9166ee046b06e987e497593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa33e14bc3474ee1f8e0c5bfaeae18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d77223aeedd206842837f78ce0f392595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386537393d3e1f9c629f2baa939189b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62e09993cbc8d969b2d454fe83d55d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5e59855cb7bd005aa8fd8607424dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defc14cd57806133341e776ca4a2497599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cea1044acd8efe82fc2eb8a4bae309600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d2e03cc23309d6d01a2f503d6965601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc3c454db1ede7bfc548f1ca3663a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6a56c95b0b4e1ad209ce4366f5b27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b30020591c7ede5b8962bfb855e1c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2852c4a1e3a649b6086d1d0f2e1197c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c14352fb2517e27afaeb0a13c4b2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b6bc8e3dec0e6736d54d91054aa34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8dedf21034240c14527be9b822753608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dce224219a569a6c081ad5dbdf4b71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2bb15b6fafe3905dd0cdbc68a1053610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7137088685413e34e4cbd514eccd6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164bc594ee41001ed0dbd0d117a4d68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca66b2e254fc2fd81a400c1fe4ccdc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2d5b0a9e9ae386a253326452eb9ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0234b3a955b2e847b412fa68c3092615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fae55851e3b36f0214d0e4238e3b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294960866bcaf67a6bed7f5d96a507e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ee9a4e1b9c156bf9c24ef6b9ad060618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90af525f3263c807e21deeb9a99f63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32819e92632ece8b64beee822ff547c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8497a5e98113edf36bc26ad275e841b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071591e949ff387e58c1e8147b959c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793363574ae24117b5a4938646239f82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f266ea026897bd7de752be3a0e9809c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e706f36d298192f147f396f68df6be8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3314f7b298beab97a5b07ec512669f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8eee56f93f0004fd70279afbc2e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20b0e2eb3d5382e5540362ec68b36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2d92be43a30463cfc11b296b9ad19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197e7fb3af34034a6d136529baad0ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee62297b2c97edebccff019ad7686af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0becbf416f42cbd372d08be1be5d11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b4a4ab3911a1b22ae956d6fb2b6e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc308b71f1378f5b6917b7203865e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d35daf53f89785ebf418cd564bedb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2012831ba83b666e3bfdcf6910b154636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee9b1c68744b8c8aa10e86ecc2e715637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2db469dfb202193fdf85daf2ccd81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43526709123b595884ed164ab45b9202639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9a6ffec25d21fbe2fc68dea1bd6af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc17fe0109252b0981b028a7170bae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f35837de324e251cbf1bf5bdcc57c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469450afc7bb7d6f3553e11957d81c77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158275ed524e0cf23bbe90d4cf4f92fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97cfe9df15e5d5f1374dec853138b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561b592aa77c5abe27d73d6f9790312646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf166026c5aafc4f90a1bd5e263f5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e6cd3b0c019743ad2f5b81246feda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb196c2e97adbdf8b5c5b7e836c69122649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9cada4c40b31e1a3afb93b7768d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc843817b95dc4867b60b6a9793d25d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3c75d42c7e037ff127bb741524ca4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb69209a3ed3684d173f002ef0e0b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac86a8f79b4c4d6ec6d98cdbb678d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065b40cf1276b50fc59c19a72413345655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81b5b108d4f5cd9829184fd01f90b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e218542854c9c9b4543729fd8925b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb83a4c1cc73dcd75ae10606ae464658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f69d283dc933b2728bd46e1bddaad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5f6da460ef6fe917da99bd03067e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc98138876dbe4dcb31f4402a1da8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac72fb1b69823edaea4ca954bcdc4b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b38e695edaa345c62c9eac712579ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62215989e2e2124958d568c438ec8d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da585bd6b2bbfd66b1bcced09bb9e7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ff0cc1086309af4e8064fc57a8ca5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be9bebd6de2a007157d2fa621de75b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2e36c4e56c0b7ba7bb2e3f9465df8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f9a0f5d2a9f96e437f3b06c70ff2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017162b5284e9a0bf7da1c0c5f79222b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d01b408c4f3fcf0bd059d28e6b05f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db2083faeae6bed4b6d3afb321bd9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a2cf30a3373e0d4c2e95785226f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cb4caee52eff67f0f02c47739557b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08a76e3073ac13b0ec10302e0931cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5538a24c7a1bcae54666620066e4a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef79b28110c61b32a0103508852865677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcdcf8a971fadf3a2a13ba503a585f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f6672db793c9426d2ef4ffeec39e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68e63e87ff85350ac22bb28cd82bc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4efb42dd55c2ff5bbb28b550c6c077681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a57875584d32af779670b4f8607917682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa623d46c5e258a8ac514ef60dd6dc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7709314688c664dad502acc25ca44e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095ab01a7e3da3e5d7d4cd6de3657c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f53505f471611e03e42695790be60b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c3af31d7dd2f0d546a4a927a6cce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477bdad73e49498a727d838b094a8bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34cd1b0226e3a95e852a53e0a6317c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d0c8652367c45d7025f931808a36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a45a0d36d7c44b8a026f1af1a3937691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173444b25bfe2f5e23c8d3c3a088ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21014608b2175868d460bc5cea150018693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87dffa5e10ccd70587b0e99e681cbc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63736564b8b2e5f59f41c1c4c9997ab1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07246b43b7b4d208f006c6e13ee83494696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba93a1a2868757ff9a2f2bc658f7d04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612fb65d58322acb01717184d73b44a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3fce85fe45efc483a43c06a2c5c93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e240652e3994b354938aab1f14457700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0797005a7688318cad3dafac29ae027701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2010af5f02fc44907a0f28058845c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b04dd964f6090fe2d548a8985327b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c313bb2f8661666c536f01f34fb7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d6130373643a85095b9b1157c382705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528b89169e082ebd9d69ee914213dbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a30dae9a9fa70ca72c31f5477f472707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7748f139b6681fc22a19635cad907708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abed1db3f062aadab421b47143bfe3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd11638e88a1f65c54dba75aea0d6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b69edfe90b1dc78c4b16201b8cc20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ed9e02bdc4a9ea68e76b5817728f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e559f80673595c9b51a9334e490e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c930b370c3405aa7686df3572ad1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcac88ab6d895ea7a967bb26d2f5ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16f1a6c2242cb8417888e7a2fe7f49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa558caf25c9735e7407e63f92c2c5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4682d423529a5d68e65d012912dc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f5f06f6858d44afaeacdb987eb8a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28397095deff003d879b17cecd3c13b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1d0e69b7fd95cecc1ab8bb8ebabb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244d9b1dcde6f94bf2d7c623bc348a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d90a5328fc064dd8883fecbca085723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c908b83bbd56f6064f2d8ba001c5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce57ae7cf52c5c3e82673570b35a4c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705bf11a6ec5288f70c244fa797f9bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7a61bc6b3515996b27d67c1fc377727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20342e3257a21c89b04064ec2975111728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d48987055f243c49d51d3a5819b8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd14a4e3651db9d18383ab54091e841730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59ea55ee6fd95a72a9509d8087b649731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a286df8e1afacc1bc9a49c42d4682732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751204512782c93160a6082d4b7097b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66f8054ddcad9325b3dd0f55858cd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28979a7999214c5fdfa117c5ffa71dcf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e64f31f5f36c07368bb0e23093ea91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14adfb08f43e9a4acb357499bc31ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc12d7df36051121ea76fffa42a16a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0eda9089574a6b59817049f942652739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2ae790954611d3a67f26b44983cb1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5cc10b5b99c845dcbf131e8092eb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff124417601fb605e0f1f128000cef15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa75d129148b1a7576864508c2e385743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ffbe989b317c431ec6bed08825370744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb0b5054b7b221dc1251570777e593745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7b32017f1c1f8a5d28f10a667f436746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1c7525e9a71a23ce36149de3e314a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fbdc947bca8a6dc7c05cb3b3a181a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa991db50f51f9df3fd1067275f1b0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67db6c7754fde35a2c02a7e862099c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a9e931d05db375a89fea304a9fb9c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c246bfa5c8119d9b610eb7d34d8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c37a4657555d0d247d96527aa427a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>