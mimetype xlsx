--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030813412b26d56c0bfe1c26c95e43f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2fefab168e2a811d887eada7dbe642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f77a5998589abedeea18bd664af7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d30aa574461a7827d7b3b3c06077374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babefdffe5ae3d708f97e21431a641d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274af67c75bb7735dfa4e25254d29696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d21382623b7d7fe3bd44b5e5173b8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887965196bf3b2e1fa9c0b4c4afee428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa716d8644ef29b60babedc741dffa6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92f86e7d70a1792204cd16b531fb0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791110472446dd509a41f0af67575a7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5d347e20476a59910100f93a1c54012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc6b7018c38ebad8e04be60c033dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ed8d1505c0bd6084bd37f83768df414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdac39499fb924fe1299efe6bac50515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adf8d55ae81dee9e30e6345c9e073d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7738fedf43d0c2fc30970b4c7c0d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bdd8c3cf9fb72e4a50149afd2fad318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecff6792229c77703a617c91cdbd7ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ccbcf506889d087518dfa604d25f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed345306c630adcf158c1e601aab1be321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b24ee66b8e04fb8e7d8d7d74ae718722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05f2afa1dc79b09f97cdc5bfa8713923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b158db861ede0a8bbc2b8c263c077a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd243f8021fe91787f708c16712fbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b3c4d0e57feebba754316f5ca2e2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ee5ec2c5038eaabe67b42662130aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba600ccf09a7dcff501a3fc03aee6d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee81cffbb37afaf51aac00b80bec8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e946594a34f3c6c6581c98d7ed2a05930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9efbaf9c4a9ee97b1a0e8e489fada131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf15d2d466736c75a33ac538be7fb4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab22b25f8512776d49413e7aec0dab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a472af20fa3307ed52ff6e8b19f8cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b08d3ea37149155b87e83b88030c8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e711ac43b08bb3a7c781df5fda28636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda953d93fa5b03b1fb0bca42ee3ac8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4981f28004d4ac81586b2b5986a831338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ec85d84a7057e336ba74840ecc71039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a8dbacfab07917de622273aaebcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ab1cfd4a8e39ecaa4cc9a678abccb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe97fe8c1128083644e81963b24ecb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ba63903aadafe1caf8cc3e7daa1bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26443c84de078ff349d15ee7ae301c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404de8ee1e12239f9b008b5549f0efb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca041e3e22451be179dd55dfd3e39b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f10b4677d6303ebff92e543c2894547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595597dd9e74590e63adb9786a507a1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636700f53b73dabbbaa587eba5b28bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bef1a067c333615d62b0decc610e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380a46f4e1da31128a1361b9104dc4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1fc8f9836fbf2fb33dbdadaf71c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4a23eaaf0d579576ab20e1af60c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d695940b4257f39e6af7344a074b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967e496bdbf3de1d65a9ef2d6e9739a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97fee93c49eda7ff2ea5c541c7179356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b4fb26d0fd551cd368207be8e5bbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517198cf4cced9cdbb627e61f1f2392258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628d09ef81c329736d8fab7c107519659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64589685653ed1d114cf0b41a1b2c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6bd85a73953e72ae3f86a45a88b5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b4a36e1ba26344aaf16e8268bf96f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa550fae867094c4fdda36687bec6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf51ee7bbe94e2a1a8710f1de87e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b9e5dd7072ef8de203b74f7e381e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de6bacf9aa611fbb8b1ec0ca4295df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c657817e2654bd9d95aeaf645cd4ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f702a37a988c50476e490105f397b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d0fbe6be644f7286580b100780e9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6f29e260fae589b2533b4a62ab62870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f2d200c7c10658a8aaaada36eee0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a05f2d7346cf783bd14fd929d736972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a542387a37d2ae1083e743355d68c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6033e8734005b7b11f63e79befc32a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fa5d92b780075c2cd81adc1ebc34275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52858d01e8f2184c06f7231bdbfa7d3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7593552339a66449a97a4cfeb7d171477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fcf88d7b777e093e3dbc1dbb85f4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8e6d5095444ee758d0e4bf28f6f8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca751afa2ff7704411b3a4478a341cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010368ff1d07c1ea77f7d1cf976b1dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a4ee03f24dc202a0acdc9a0abfb3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5144154fece2fb2679d1cd384783f7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4fce3e77f6662d96b92e26dfb24cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbdfb68f48042008562baf473d29b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72622770dae7098cd040c2abcea4e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d6181ffd487eff25df214804a753187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a86dc3f01a49456f42eb7674811c6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f978ce123810580d6312bca5ef15b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470910fbd0442bf68a51b967091ce0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99703e76f4b758909e4b6de01235d59991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfd3fdc7b4e2bf47cb27c23303aeb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399734667444bb3cc833e5acf948aaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7e97f969477ca3ba4dd65fdfd43d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb55127b4e3c98c4d86b0b5e9c032f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55520b35f93ccd74a0151c3b89e3b9ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fb55651ea7e54c0269176266ef7ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c53b37c3949fd5b1e8a113474737f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b89b78822d942eac0da1ec6af1f1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dba186262583b78afbd9fc084288b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e9a7c6b3743c2b47427db5c118fec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca385e37d1db0fc2baca1f191995d190102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7bdf7623488f8ad2cc1b96e1558a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2f6ee8d11d8a49db04d34a3f7dd3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e7774a7a1a0ce75373e6ede1a65b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd9832b828f13459a93e6e921ce9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5c5a46ce3d4ab7c73a021d2276c64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7f1536ca85849f42cbcad64d84b83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c421a9b6c17c306ded81aaf21fa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f5b79b12ef409bfb654c3b759704110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e97d9f2c92337c935585f3e3fae37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a69d895a6fc8d962746d297ba952112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec34bec665322f2cdd4863ec27afdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b6d8e9e5c5cc2b66d36513d3c2a30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad49325ce55dd1039e01a5880c8d35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9719db93ce2e4e26b128944c60dd180116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c456b0f52c2500cee4143cb2feac17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83076ced66684ec1d52bb704a69f9d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beca871f1e20e3fc88a4e0c2df23d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35411cfccde839ab1efca584ea30e9f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93890f084d39890ffb3910567bb1ed6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351c2653a8a22362ffd2a5a684f6bfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ca8de2355cfc74610ec254c4a0ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e08b4cf273c04a259177135374c66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4868c7d3205ecd091a39b7c8e48be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadafc177b6deab2b06222b641f1c8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc13ad8e9a0982238b67cc05bcb92af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ed00be1fcc91168f2245933607aff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a773916e04a8223a8eef3a86219284129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a9b6506ac106b25fc1aae643aa93e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96bc942e4912e9cdee76d25bc79001131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd706637e1ea5fbdce3d7ff122d69f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194bad1dbe8e40eecb5f161d0cda009133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84458da3fea7df7c6ae2c47bd90aea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ceb4824fd6bcfaddc2087729b439135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790d93c1aa1ffc1fab6b920ead6535136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f79be43b5bdea38061309efb218ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0bfd92b0e63cb944493363e151ae1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9213c69b0655af78d74d10f11429d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a26efd2b9c8051c150fbb960afc0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d09b5a73e7c22d94af0f0f4116e6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce8f344290451bb27709611cffbe4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c87974ec0f2658114669992ce6f437143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20e93f836ddfe6f48773a724156a02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576519538147623aec0c730aa0855b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3b7a6eee610ec657c0520cd64636146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e047b15acb521bc18910378fec3e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7df47a7f56013f707d4445ec2b8031148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f009302cf155546e22fd5182dbcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360179b463119c6a2add563d6a0069f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e569cbbb94d041a3f9092a2e22a8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d0cfa9bb018088953602ce258565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446f34bd14b9ac676355b6857c97a41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcba73cd7a15aa17ca44c216ef9455154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a56d609ced1181bcf8c72a3ffeb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53830d8748f7e2ded37c453d57e5550156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd287931e75b6f88feef8a637648dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756a3bdeb081b6ecc976d1784f5a9be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71da0134e7c54e55d6afdeaadc05eed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd452238bdd291031ebc3ee94ddb4697160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c5252e74e2c537bf10111a2953117161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28949a0e4ad23b061cf49afe27265b59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1450ba7b2c930c4e498a2015c0ad00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72be927987af0e0fe657f2c2ec8ea13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e94094c4ef142e4853325a7d7d35b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40a51f133c0f0261c83e8531881c4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4780270ad05187d032fe00413eef137167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bedaf4b939d185803ace9d400e8e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05ff8098664618519d5e1b08c6f1c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f02fa07ff20941c6bac19701151b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a034867cdd2f36a2557a71a09cb365171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96da6755760547e404dd8b93dc31336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7df5ae0576c31a1fe399a44983aef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ef01cb436134f37dae567fe6bb354174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb5f2fba680f4e61f59a8f41140e93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51936e5d7dc858afa1625b3a50e0bf24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238046d1f02a88d7b9403934af513d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919612b899beb6fe7bb69e8286ff9dec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8998aba79803d1ea8575c52626e924179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5958a13687877d71c4c0505ec2b8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5719daeebb83d39765889a22e5282181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab73b884ce81a0025aa75a54dbcae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f677a41100fd322738b5173329eb02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c514acb7b8af86be65574cb2694e26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf9712712f112c7249ad32e00506e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f5545c47565eea4b9899e4ace67c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c3e8133a0c5e6b7f7554a3f76e296187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed3b2bf13b285f18b52afe6660284c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6507aba3f27a3056b9c972f6921292189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae27eb2da1ad3f9b5172c6d67428c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79359725f55a76580cd12a12e774284191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d964c1d963cdc17b2dfb585b2e0176192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7feade937c198927618dd4bdaa82ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fab9e9c2dcf219d852ef1f987d6ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2506b7dfbaca7dbbba4f7c4c0e561195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba941493211deaa3aa20a0cb350f7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63406ce80e1480264ec0605235d8d2c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8854c0d21e62a2e70a8eb5f2f759d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24612a2fd96430376be481139ff559199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094cc9e818654a65f58d24b8fe18b73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d25417be577e2be55691602d605273201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c726a349e0f0701dd07cdd13b35b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e3a327bf943507b38efde68eeb0ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300469d6dee70fa0ba6dbbca8bb629c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5465a5b63ca3bde64ee06b722c9b247205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11667ab2af1c6a261969ef7065b97ab0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025caeac3c312afd31163f5a553c761207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d7892b4102a04e18a0af87f6cf76e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f6cc27d5ef89aea1c696aa7e5fc87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a9150bbe49e05f9e587b22bee6603210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f73a57cb8ad66edea04a18f410ec3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf18d0c17c81fe292aa8e0b9e2a31c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340ff04efc62c8951ffcd3228057846213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8f9cb59efaf584384b3b49f079e0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad848be5ba0abe324e053e3b2f109e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e70e1ba1a43a32136469603c10b866216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916740a091289713ef125859d1287f2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2010b242735f28f7ccab08e0fb610218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477e369dce7af3b9856cee1cb74d5de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edecaa67ce5a45d3012d0ed8be696f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afe166f09b182270e1d95e9b864c32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785b56df3660b9eadfd6559196cb70f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156370a54eeb086bbf1322eab2c2ffa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8e953a6f1b64f1a531074b2f1b122224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81399168a5aa4ba72ea59814c4de44b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518481207f0f2902971bbb1aa1d2d8e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4cdfe7b32b5b8fe604b05d401ca81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aacc0a377041852a639c548faee09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303ae5789ed78b07f68414bf972879a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f5de808b4b5d9c60ad777d8647ca7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7178ae44acceb1ad2c7065c54af601231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b7b51edf41aabe624cf78de63e748232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb7745a835fda9d8d68ebbe30eccde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719642860e63de739ce373337dfaef5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5abc41654781ce3836ae214eb09e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a181d8d1c83a35d4a9a02f4e1671ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e3081347b026dfc4fff6e012906c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dbd35f5e10454d1aedc65e758a4f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511bba8f271795a231db76e3bdaf2f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5b03e2d484870daac9b96fea81fd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208d9b164cc06295e6ad6d88f0710c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bd93ba82f426437ae400aae0d6bef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88b2fa1be2a1d64e59097a8c1f13b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efbd72d1e943b4f4f25cb1f4fd4de1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a738ffe4cc00655040fcccda95b001b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a95b81294ef9f712a0f60ee86cbda0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ff280ba9972ac235145ffcd7d0373247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f6f41e8edc58b8d9767c8dc41dc70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e790f5b0556092c7645824deabeb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6c581181d1eb6e8c896436919ee88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c56199653dd28fe6885971057232251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95244c6bb05789c01b94e2f0f5fed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75461c0103bc810315390c2c3e6af1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf19f6cc3ab464646d0624b8b98633254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb047f9e632ee3a4f2f7856a592fd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56babd229f9fdbbaebbb01acd6805075256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc01635e9b6c053e04624439b8c9912257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2b5c5da3e722beb87b259b0279922258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adaa85de14bc1a13cb1e59be0818be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32048ce66bfe8323f88d30a9b7d58c73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934861dcd5d248c033646d381451faea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3a16ec501689be6b134452e36f488262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caf229b5e302c2b574366b1993f68f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6abdf3ef66c8c12827ef1c5992204f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382fd9af9716860273ca271393a7080265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abcf9448a8fdb8d482f28195c55c96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e94dc28657e7a96787263aec075cee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbbf5b2c14fc26d63d3c0feb3df5e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1043add52a04a94c57bddf9a3a70c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0be39ca1c4f0d34a23b57bd8b436f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3281923de3ce0087b8cc9be0c7ae9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686dfff4ad3b3d0f0b3c6cc9047e38b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb513997024fcf90c920d1e5d2407e10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658166e22531810813c855d02f9b577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c84250f85a987995626e02c5fffc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbdbf8a7352c96e481b351eb411ca2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b895e3c240b06c219ed5cb492a983d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe54e482dbcee75422a6afbbda92bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c17237bae007bd9098407df8d2e88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd17e0e0638cdd6c8bb99a7beed05af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e93ac490a53507a0cf072375c5f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e27f7363a6dd7e350f969f04319b0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07db7d9b4a309d21e0d268644b18ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d406363a6e4c61f590edb64ddc9017284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683005f7e14566d5d35a202f3d2db603285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44826303b635aa55149dd8ddf9d43f0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564b7192a4273f44ea9ecf3ffc8ec6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46cc34b87e567f2a2e237963b0346d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2507f9c7d13c4ae8df2782700fea4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5be1b015d17994892fda7a969332c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb5324a452ed8ec7c0b0456fe1ce4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc882a96aa99cebc21905c1d988f39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8462078eba49e7e5e588698eac11ac4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e05ebb2522b7804f6588969c64aae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215346103d33bf0864aa0ecadff8ec5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de492d9676261830f3855b90af348845296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2607bc5d6d83c7aadde5cf50db96d23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a547ee0534b86a1df9ce7da42cb5c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3e667f237fb16335b5f3ef702c4fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2352e8b707e38c15841af82a7a3f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78904c940d4ca6f61c637d948a7873f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47283d42443f96aa039048f5d3ba8e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cc0cd75139cc5f4d1cc91d8712601303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870f72d3e933ce8e3eea55687d447e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc2e35226d1a097e308f5cf621e18c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0fea78e74e2662e32cfcc6bbfee85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e493784f81e630af5d9af270cc51a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5a23a9a43c1e7d4967386f3954ff8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596696e52f645cd8e2e3b68503c85b2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fae6dc5cf210d5aa886a2cb91ff45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507995f4a007f1c2cc7c7cd1d969e67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2250ac2d858f2e2cea4321137d1e3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3457e68032565f2d9ec3e13630dbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b01ec6c56c444695ee929931f5a346314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b433a305e54ad7120db179179a99dff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39cff17da3aa0fbe0e8e30398cbd0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182409cacd18084368915439603578a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645f7f7734dbd139cdfca2ded3b0547318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e9467897e8e9f010e6a38afff8bb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426e3fc6665066add96fec43f8d216c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385d9fde7feb406a741b53157d22aca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c917dee0c0b96763709cd76007bc2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af1e756d879184f8907a5f31e864d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098af7c49195fae4a37469c9677bb3d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adf7fad0e6c6cd67046711c9861eb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deae4bede71d2b9e72ba00e09cb6af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1d97c7a07b1844e79e807d9dd73b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b014f742a166fc24ad8c1bfb6f57e57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e897c9f3ad4d26ecd065d674515f04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ddb0a73c1e044c9912b94c90a8ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf3b2d2a1665925f8eb5e3360d125e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c445bed792c41c9d9cddd6efec585332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd434a26a1eb5a9bbffff734965b6de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f588db6810fde46c8ac0864932168b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67741a3df66cca7ac43668cb1f5ae2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc934551558b51751cf5ceb8be9e46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288bc185775c1db70afbf79b3c3618d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f416e92982caada55339934445bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b717c2417294bf69c17382448762cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377933fb698744f5042648b3cdc139e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498c9b70e04dcc767288ff6d4d948b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a28d2abcfaa95c64774659e5c2e47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb64a0419a8df942479fe49f1b94490343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee808e28d868d19daaa10c3e97a86de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc9447dbca4feba3687fb65b2b89f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1bc02e1507fc564b321197e0c18dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe814e69f948316e52ee47ce4ee0f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b2e013680538051f49ee9fce251e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f6a864432e849971aacbecf188d89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835cfc3f684cff130be46b4e3933d46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69e5084bbaf35c0938f01187539292351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4dd3a752d55f8a109fd98c73be70e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c581349f3d2bdc5c8e78a979a89e3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ebbf64dd02a337ba0c167e3e7158f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973ff9071bb4a22520f60e030100e6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318fdaa2c44179724caf0eba1d5c785356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3884d3e2667afdc76a41917897cbc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dcc1cb1415ec2f07f063c099d1d54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21b3ee1c95132dafc5aa79eee715bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf1508111268d7ab5e55a52e4447b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd37c9ded8904a0ae5151db6759099361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bac460b1be2357035c46d8f38e52c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862380d92e590b387c9edf50fee3b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e3cac19aa1bf54712c38764f3e5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675d3fdabe525035a4b1c46b028f4f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1d8965def189fe422a3e9c229e8ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66435ccaa4f7ab5047c4011323271e14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279313e4d73f04c56fcf1e51a38c6cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93024fa5a927f7e436dc1f72ee7251c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e211db0e2adc2bd26abbe96a79b5304370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea67577f427152620dbe2e76d1a338371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fbbe300aa4616e94cead9b9927246372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73470f7fd3fa40441b9b5ecf61c84200373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215f7a2ebb7bec3fee4454df2673866374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b6254a0bda12fc694a32d80f6b629375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23105342a50dd43a3ebcbb05cc7195376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555d3b3b668f71d865cc7bcb149726377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c6413f1abbb657dd7eacfebd2be5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4121418c723673a9194b8f7fb16fb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733536fe80cfb900f682cc18c1c3f9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f5546b053f922642b74e0c58258b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38416a448535df13836722f5ba7b895d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bdb5b4dfd0737894585bb6e28bbeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3978614b0d5f8c92574e75c7b19b2f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89331d7325c5180a933db8ab6c76d53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb6edc965e260ba5bb8cec22abdbd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c55b79891eaef773d0af9ab6e8b01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e2c9417c24b0df3511a0f3e779dbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e356d60484b51fff2ace195bf40963389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b786d6996a5ab496fe9a13e31980ef9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d67b353446eca536071cf77bb1a82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6537e683dbd3e28b689bd32a4866982392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22dbf050293759c53627e41d89189d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91402fb4a6cfacb43a0618557973f1ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb29de319943ccc1b8bab6d78f440e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ffa6d41d6d7e31ebc507444eab96b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f157be0b616d42ae42f1373fa432c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c11fa13ef67457fbbfd23aad969df0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3160710e49a5bc4e2e881000c4424399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f1bafe33271c3efc4e2e50be6f226400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026188a050585f0f96f623077abeb73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3742bc40e19d451f067bacfc6cb30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b626e08c379c68e9184a41347dce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615850a784b60cbc854dcb8b20737ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46004d9cac37d7d1890d26c363a30ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da195528d332f218209cdf1852dcde79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133acd34764ad9fcd75d6c5a0abd8a6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5458fff87ed19d2bca3b4a8056382a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa31de2208398881de31d2562f5690409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d7af4258bcd90cd0724b702edb221410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34b5fbfb3f1af3f32a2dcf42f8f855411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2d926aa00dbbd9f40854d4b5c4d3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a59ced9dee7e33723410a3579cb00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f9cd603ff75f05db3a97f0228b6ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ef2d457b3a776c8102a7591b04e45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dc50514806d6044e9c4ef315a00fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433d8ce9e411aa9849f05c434c0f19d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ff2259bce1489a9b3388a70c7300f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe16d36f2920281c49bc2c0fcc11edb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db98e75f13e4f96305e4771550ccc93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a46b80b2c0bf4dc80e9c3ea85d97f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1855483aaed46a54c7e5a03849ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb36edb2587779ed4382df1390e60e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d92e2680f5a5b76306d00631a9143a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c113ea9d2ae8a1adbfae678c410c7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4529ba9c59bb885887b923fe0efe57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cabc251cbf1b78eeaf7c6d0962587c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e347f055cf231be3eb81bfedd7e4a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62a76587f07d987cec7d1bb82accc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca7e9f0c96b3bfc177281ccf7e51fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba666bdf74becb90a398bf48ce38564431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e1a5e4f2eef74557aba2eda890d9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60f1248287fb40a51e3bb7f06b8eca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80872b5939f28607eeac5a2dccc60cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a866835eda8625bd7103c5d763253b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13859004649410276ff985c25383165436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864b2704039cb1b0c779d14e2cd5235437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd4b6505d9c959c258a6fbb6afb130438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4297944ecd86dc24e2f7e08a519a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822875a8cfed2d4fa669cab95f86117b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a9b5dac9bd58629c0f1ef753b09ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd1962acc408633bfd4a0d815763b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409f133244d00348fd974e7481cbba2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc38182896391c371470938d6a61ba7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be151b605d67f9102333368b6d1817445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1405a083c06b461d788fb888cccb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7525aedddccc057fe5b36212226c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bba9cc6b888d8544eea9673ed2b1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4d38bdcbb2537f94308edf241384449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51a9cb0b5f7c7c171e9681623cbcb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ca342b457b77d6047e59a432ff81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de416a1d9b7582aff7f021bb0252f16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e5dab83651f9361de1f726f150780453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853728e1d2a37b88a27222d4d97849c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3ec45de2a909b69c45c62d6906b9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718ac4792d319b2f271ef92b93b1b3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7809ebe8d7b579e4f63d256234178c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66216856fa03d062cf6081e0687c1574458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9aa71c1eb6bf1baf809cf5557d680459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e88ae866ea82a2bd056faa6c41f7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec89d8261d9b4401304290353a9fec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf45a4901a7df886313e7f01ae1a0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa158bc127877566c36bfbd8581f6107463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c45e0fdf1059a7f05e5b381a63502464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80118632aad04f1695670f464e42df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c79633cbc59ac52dd181df8fb6bb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c16e807032fc7fa80070f5abbac5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e351630ab61dd814ecf3c9c48348e4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a3fca5d0a5f45e320b9649f868289469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e9e2b231c031e5a2b9433e61e079470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637db03ab97cfbdb7b34c677b91af7a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698f21e725ff3e3fc95138585243c17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0f24111d55f28916e84f09248825f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aeff63c4ab80ba1906a90ed789b87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cd01ab703a6a4cdd573e2cbdf5423475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f39412fa4e6a15c92641b2d12ad5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bf588fe15d12c2b385511812d78f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0327799243fb16d57d6ae6353fc224478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4b2095b423c44dfd88b0a567eaa1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd956bca248a32bf4bf60eedb034589480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea9a0672d1b4e1b4ee21b1db0eeb1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa385852c7dd8734c1765c5ad8a5b45b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff432d75b60aa4f4f93c6efa8a7ed6b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013166a1187166dc6b368a0d799d2515484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffdd6d6ff6525c5dc6f40084cf8547485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156e28a925f21f3be64ca7eaedbedc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860367a9db36e2669a9ad95f255bdec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231154e435fc95ffc72b6abd81ffeb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c26bc43d16e1fbd55b2ddf53a1be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23cbe7ab3c98f6882f4ad7cf06d23b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0e4397b47aae67250863439e0e3d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637284b7051ab16c9fa430cc801e42d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbb2ad764a0fd03c590379a54bfe82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b292f923a86c937813fd4c6e0bde9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924fc8e5af39ea92d4bcc74c2c96f63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43067ca27a87125366c8ff731d83d303496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e2d12238ed3f35fa5db12b46442ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcc216f956c40eb5de99e8863e3289498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25ff4e8b90c22728943346f3078bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276d5ff42f6477e131ff29640482f52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c74d60c420c1a18150943594de6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0685345d681a7135d42a4975131617502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ee9c0e8b79a9cedef6caccc1dce68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01718fde72de6498210bc36728d9557e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946405acf83c4dad64fe3a90b9c3487505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43e647834302f4775ac7fd6c04fe6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a357b91d915ca159038e9fcd4c225b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51742b06bcce0424d30e9323213aa292508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526229276e45862775180b13a9ebd1a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6b0a8349428d2bfb182fe3f6244bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a38f26f8550d05eb2821c4f93eae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aa94a138697e9d87e8bb40b1bf516512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa2e15f68af093841efce668b0fc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268084107340d592cde86d7a79725f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae36650c5ae203118d538da559e2c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25fb71227ba39d3f8bf716f6ea730e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c30386403f4bfdf3f23f3dcd23d95f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6d0181e1905cfb203ace1d7f639f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646db3104b224754c3bc419f6c907538519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35877614ed70f604f4b9919236169520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76192465d4549d105506ab003d3b94a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6426b8a01ec839b198c5e17a8c86b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d18baa66bde04eea31fcd7ff2d858523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a95afe3050f080a7b0a587ca52449524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d1d83cd552daf62ca8e809cec71f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe44d70dd271e13a06557c4dfed2f91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d41694a3fc861c88b5074cfe779ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68e6a59f721a608e40d7b126ea447c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7d800f057e3fbdcbb677058180d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db8cc254f15b20b3415b581e617578530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f3b1fc6e05cb04a96c679279a944531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7043163d6e7be5702660eb9eab07381532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374c9cf8b675e89df6663c1ff26eb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3482c6b91bf748013f63df150c865d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9494988669adf5a45e93f8c7d4fbfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7e1884e936e3169f5fd06137fa1ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fbdee5753bfb0132ac830eaf53533537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a91dda67872b81d085db4c3129906538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7039fe96aa66da05b457309b135ca8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69d173eae9df4301c47bac6d94380f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f0941559c09a0a539087d8e11f8c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e7b7a03e47bcaba65a6fbdec968df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55b16a4df29a45f56398ba1fcce78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3ccdfac691a2f7a12f3f76be21849544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4182265ae1ab61f86d5af3eb46763545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc723607d5df79d63baf263b8a2a419546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06380b33813594f1047cfc63a908a7e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1171d0c96432c82184b52265104108548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd1aeed840f10c4a1644af640b3730549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dca07ffb48f11651a4198a8efd16a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d118f41074c0f44affaa2acbae3f81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56e543d0a7f8753e8d0865848f1d37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aec8874b8b7be2aadb679d3230b56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082565a4b7167e263ea2017fa226f9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ee1e2e60b6757c36920f8b2570ce2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc9c177807f36cee23a6aeda16c7b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cc48d6531bd2ebcf5f8506053f510557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c920031e3e011d83761aec3c14534558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d7e9670c47fa250875e5a65bca1bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f48a9e9eeb057a26d9bd592aa6e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10468198d6752f4dfac67de1fd445f07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76321dad5cd03cc09e4902fd2a2ace0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9b2f5be4df3f073d9ea103b4ff62c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3e89904d0202434e30367f322c436564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9217ae574bcc12bcee8118238e0099565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff059dcfdc3892913850dc77c7395566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654a269909ae13a7418e5642d717d13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4debbe9632f571fbf34ad049978ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a22c4009a20003017759b609489ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b293b0ad327fad6b0ecba4f9bbe7f4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89030899aca9f52f8c6e1a839468c762571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceed691901789e0cd6a819d8e9a5ae2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb84ae5ffc97f1c30bbc33aaf73885573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9032a9750550616dc1b7657cc25ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6241877cb27c651f51f6e6ef2bf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6e5474054c2c03f536a5730a5557576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200fc1c284c048a2261b2b7bc27ca7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4033c3ef654c8507e93eff5c8ff4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d17b80b21dccdc779b5957f77a3358579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c100d5eb60fa6e5f52f1114b4f333f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55aace413b46ccee5be4516e369caa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c4d718b7468a27bc8966fe6f9253582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac9b85914359d1deaafb9e536dfe6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f3aba12e19bb2c44304d49008339584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d992436008bb401899c60fd5d2e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d410564a9857390b3cb34e765c4bc5f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2c792da0859d1ebdf272c08799303587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca41d7ae679dbbb37afb44729956ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecfe7a2648e51f44262e43f2d09c84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d992fe3642b368affb5ab6866ddba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31436feae70b04f04eb834e62b4af5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f3aab17bb182e55549cb0c2fff286592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bb7baf5aa9e46125f4ceecbd1b054593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15012254d5b87ff1b67349da8279d746594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ce1fe209d0f5f93f43d18ebd9a1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d633342050073074fe76a30c94eea1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f19514d96e0ccb168c10d618e74e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf9bc1e5d2ec4fee107a79dddac160598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f645608c2c22c4e7fe779ffe6fd8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc6e2ddeef54346ec00a7a4b87edf2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728a2a35e2190927dcef3864559dce0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7b129dc49d143ea1e7c52991d533a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa97b9c975338a5b93e6123ae8cfd6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c1f254da746259cf9694e9ec61a8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab23f3c17c5b8e50fd8bcef0a521d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122cfe4f4ffc73144b9a5e1af925b0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15a7cdb5ca1cefbf68c24d18fc569b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a516c6708dac1ce4345bec10de3a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29eb45d2cb18ed892b2e434977c888609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496b7e236df2b768eb70d095e288f2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c5e963c74dbd8b9a7bc9292038f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcade74b84303985b7fac8be29073b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b287ab98b52bfa6c466509e34eafd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5d983ece6667b807e410c46ff891b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402757849349fa8876c34dc975f8cc3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01243c92a7f66ef351c1f6e8fe86da5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd74dba716a0f33bcc6a58d13c47b08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed242015cd1068231cd60ad7436846618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483ea5b5298b2ee63cd80d46fe211ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dc84482f9310dd6ec6c4724894bc0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c380b832361f1689c2a11db3e1fde7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e3adbd407c71cebd4220410cc2bda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395006fcebfe26a8278e5039667d63af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fae9f0ae0f1e6962f482c9b04dfe15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a7d430ef3044decec37ecd27d6e01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1821c162c8da8e2b1c1a75c4e0ebdb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a44f9f30b58a7d9211112d325ad627627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c86233dab883915ac0e9bcd595051628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338bbfd247bfa279efc357a6a6f2644629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5d85d9651e49df863a84d8c0c3690630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427ecba444c8b23ba64c93dc538a277631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff2430c4c636c5cfb57f8521588dec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128431a36bf8905cb439322259df06f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8573d1f0ed9804a4246c152606f19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebca2c0dc35bbea5a87abe15f22479635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3398dca84600b2b3fc2d82d70ce3c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229a03b8a74c151a392bbfd70aea58e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad855b39297556e7b3294f5c93001255638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54f59062dfbae42c84876657738ba7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda5aa378e5ba45cb5289a99b2e5077640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47427563248160871a0122706d177b40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba7e007ce501fb6830d3bf4ca3c82a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98372c0bd2d6048c70a69529844f57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a88259473bdb9af79cafb0ec7ea291644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0b6d8c1bb102507ff509edf8f2eab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc801d7d5665c8c3f0e19808c8e07bb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca9c685bd1ab8e635f45206cb59996647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d635ac6b4b5ca3d7dd6292eea70c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118b113d971f7b904d333bc9951031b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd4a873d26cb5f2372305da0eae436650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56a03b821eebacfdbb0f149ca990d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a660e5803ff679acb93be37ff85ac7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5315e2da0b056f97e6bc320f05ca0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c3bac6cbfa397ef694d88ee2dc918654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a899e668923e2961dabc64e8e5bd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98900eafe66adc855dcda99a690c76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e0186901ddbeac281c0895c8db653657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b729da0645add2a0dc6e9c7d02ee6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c9bdc9e457a0f9440257ce4a4957f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8c53ebc5f260d71f681bc66b161dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f834393a3b22a227c8283b09ec1f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e4fc7285532bb81bd1017827a8944662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd96ff4660d53f2ecc289ec3990f75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a170a2f9aac804139556bcc50363cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314923ba1bb82912d0c883a305024d9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2229f976073832ec6278fc733d588666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cc6797615c5efe55681943b854799667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90fcf2938535e03a43040e72ecbe8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6509abb7bf1060112d3fcba549c3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17929405a8ce40ba4283394f645665ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb1abbb7bbd65b132ffdda52cfced671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b84f5ae6fd41cc9ee2f1cd6211ad2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfdc2df5b3d69a852eb02ba2503caf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00a9a50cf4d4c2eed5377beb90acb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2391dfa2913d138ca28b0462331de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccd322fae4416e522c5972caac1508676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf2ed410fd9ae445e3d051434ba3e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3807b419307cbedb47d9eeff35aff6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb868ffac1803977aadb19802659077f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc5ff8f5b939736abae0ad796114c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e7ca855250a6214d988990e9b6d63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596a73a523e6b518f2ef672ef47c75f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7066aedba9d959acac7d1bb647e7a74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82349b8f2a027749c4e2745b6759962c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa9ea5b7fdfa088ee028af5882cfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e22ebce5dd39e77e1f063150ad484c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb245d93e67f5899ad051c32f811c719687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e403a0f7376401d043daa156b9d4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8baf33a9fc3f1c75fc630157a83ce7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3ece04fc81fc60d8f11b31c0f1908690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7c9f29a9b26732e5ed90fe453437c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce87e6f4eb14f99665e31aeda24d2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7480202ee5af5d57ea44535e3628b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9105d269a85e026cf042efc93ec5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da9e290181587e53aa14c652ae73bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c2dfa1ffaac334af6fc446f7033f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8153ad726d8a4652024a40de156cae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b94914a9f78281315ea21411390aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3788cf8c573e2dfc971cae91f274cab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f6e1e1b57c7ed0d79d811cc0d6707700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e9e2e17ea3b5f90f6b56b629459c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761974a4a96518d55356f5a2825e06d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c267686eccc4cbb16762ab1aaf72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c86916c1b7afe973e90b293730b51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727ef15cf3914a24160a9342502f47f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c672a4760ab4df33631ab744b7ca02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b32da8fa29b283271b0036b8f017e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1299ed175fba0d8fd33d0502fff9013708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d26e3cb974873e2a3a40620fba9af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c65a56b3ca2c3e0f3977f4eadef4d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349f6aa90a06ab3d8d9f37e3b61c676711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda4efd266c3041afed867eebadab6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3544428cf64edc1ff9de0020305be0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8294e18251b489a4c438db2e3f2be6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec9dd9cd140f79c46bb86fdb5be3ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe998f58d237aee0ebe46a7860a1b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f97e37c2b55726f61fa2973ce9ef2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572ecabf13dfa82d6ad0e977a0cb541718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633d28a84d0e41cd134f6abf7ba5dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439e941353a1785afa289eaa4ee691720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f648217d957358fe3a704efc9f96b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c00a1d5c3c77f8743c8b3841d5b575722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef6e789a81e4dcc35853b663127053723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee4778ce0895e40323b71cb27636f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac7e115cbb5105ce118217e6d4a167725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa276240a6c44ae6351333da7099448726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a72ff6c622aba1d62f7653e02c96bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ea260e0ec8cecce03415f6529a1a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380eb775d7cdc7ed297a6cc4f96b3fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82513c271aa0034386faeb575b7415730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f3b316d940c3aeee968e6982e73d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ce7479a38cd70320f14fe9bf1ffc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dceff8c6fb4df97a630595c1525e16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79ebfde3898987c4d657902dcfee86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238063f5e8006138c632edb99b99e89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ae2e202340d3d6383444984c90edd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faf377b99974ff7b4bc53190d0b973737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fd93eb8b1b7adc9cade428d069275738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460802267d6c32285a5058eedb7a24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cd79bb328470d7263c13087063412740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de5c2692b021a16170dd3723b2dafc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e0a7fef1e31360421dac91fbfafc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b235619ab20226d35b4f960914c7363743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4acb20364ace656e07e5f4e76d004744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa0c39726a75b1fd4ce77d14316f20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1de14763d4f2a4e5cc2c402e1b7ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99eea499187d3e74eed23c89f6812747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bd572ff08fe52cbb2c5b8fee6c922748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb9d597bf273335c41115cf6f0c6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b280bae7b1f90def4ff011a1699851750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5530fd35e293638c816e4344c871d2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1b1eefe32183c08f497072509443a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa1cc9c907ecb8763200ccaa13ea6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902965fad34a48bb7363f1338b1183c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145f61e488d8119711a70611c9712b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d7775d6e6124a9a1089b80f16b2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb281e7df296dc98693bb6bda213c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489a434d33b5a9043b9eec7eb11a14a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1bb3605d6755ae4fff319c89248bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fa0b3a1eb54a048af8f4b9f514e101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c24ee3200f9fccbd7e2eaf23de04f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd60d65e12bf0dc8aba397f144e0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14f3ba7a9147e5747663a1c6169a984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d00efefc4bdb4a1badb9f1f708e155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed04edd5d8279bec2e80d632fd66986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d3735ac20dc080a49a47f95b0ad197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec60ff037c6a14c9a5f5c5db75c42ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b03e0448f52c00c4cd4ff9964369509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208ff59f8f208138d0fb1c4ed704dc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699484fa6b2ae2e3409012dd3016e5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47bd48ce24d5a198cc601bf3555f7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9f6fd0669f5d993d338989f957eae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce827746743eb67c50bc2e882d426f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4cbcc5398b7f6c182c999d937eb4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecba001ccc1301bff6e505ec3aefc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e291c8848ca1fa58581f440f6768f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb450507c17ae1d3ddcb041c281d2adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5631041646297d04596b5fc6789ae719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db70d9e031fda999f8f1ba6e0d208da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01f237ffc3b49e247c66768b35a20c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541fa8ddae07bbf0058ece829d23f6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ee20035486e97587e2f187a79cdc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8566ae12ec4979dc4039c63caba0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b159ff9a9c533c2c4f1df4de3cc015f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc32af89adc93bcd0bf63d02c64e8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9fe980ecdbca1dc31bce5bf69df9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528935871385a0156ec9cd262c3d61e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c4f4e07923f2948cd6e84f543c4c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c582ab0b2de1dac29cdaa888d1e33c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8837c6ad27afae7dba70a04de41410931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f3ceb0a1e5ea264ace1ce2f464fd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a143b3195eaea33f163c863ee2482f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b95d882977e1decbb1663c22d7475c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b666bc639419057a52be294d8faf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ee3859e8bb0b951d3d0e9d679853136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae52443858a6c77c0a2055559b49ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a18ab909a2a21628e685f5026d674838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025f63f52e7ff0c1c1930455a10fec639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd46c36fba1e75877a31b15c6bcbcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754a5d31f327e76db9e66fe04d7c84d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc3876328e2c1fae498980a8c8fd2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43767b939059df0930c3c1ba1aa5710743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2f8cd149c1195a82fbe9e4551ec5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89893a355cad632dd558633bed96b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db5a825fb79d75a31d8cf3684c886246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f77fb01ff8bec5cc2d0852ef45f53447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3afe454395986c01dbe8409960ee248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77223bcbde1b31bca2aabfc395b2fa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d47050707cd27cab290ed7b422c9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef1ab82f33425ef3539f4b35c8459f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286ff08644a4958f4705cd6cf21098652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e1bfea626c8ab94323fe597c3cdd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b990db6451ebfedbfc0be4645973df054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad2f602601241398a28931dc526a3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10691b634f993453242d462f70d524a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584bffe3736e4d25eb56723b49dc61457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e109d6f54220f7fbbb2c032a48f4cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8fa0a98d4cf51200b0b20a816610f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c8200112a26b2b086531784f540c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f4073c8a461bb3a23fcc483ce9f6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee93dfa7792499109f67730e1028cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb327352332ec2d3155f19d086c8ed563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ae4fd887cc0f23381a672328fd1c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4e25f56785b3d6cb3a53b47040c2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc881f474d49083dbe8a1086460d1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644142b4f8ecd61514e7fd78db6fbf6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04800e00f8c7cf610d0238448ba92d2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f5f281888451433934a73642c00369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26f02c0d9ae0ec987fdf0901634bc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe93cc2a644a1d8220d1ac02c595c1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225648dd6a7052dd8d740251361f55172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892ddc8bde494c036fb3afbcfd9d6b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56268598edfe8b5316fce61389eeeda374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502df279513a20afdc8c20b1102326475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d71cde79443000329d2fed82a678ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f9f1adc03a1283a750b18271ee33577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ef1f77e1df33ad7804fbb91d3d5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1341e7defb16d52ce3de91141b2e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef8b4a0fd79bc2fc3640547c3ad4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac454cc5da8bd77d402ad31da43763181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1954abd964086c82b2b340ab9793e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f2463fe820f3a4384c38ac6f118da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bdb3248696dbbe88f2a824f6b7dc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96ba7ac3e34dfeb7f1b3a0c731b22285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c533419011b2db198706daceda47086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a11e77653bf521025b9742f8d95a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816f43414d9fa9e81745420476cd69588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f760bc8e2dadf77b3055078cc1e8ad489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba50675d500fa0a9ba6b8f27cd1bddd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ac002095bf14f20e086f46c2946e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70486e3bdd6e5026488b7b8b621b465d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3a1a6b4776098aee0dd4e4d023d7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052efb2ab1febe3eb40ee32f07620ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b6be630252b35c899ffcbbe38147395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3706c139d918588a596e249fd3a9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad8b71c5e48b3d29103a7ab1ad3c0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591ba822766f4f6198cdb3f137261798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa5500b54a6d9c03fe4a845cd3355899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aebbd7c3e7932a7cff77c0241e619100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec8b2687bd5ed5f28f17dcee8a16d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bac354e97519428eb18ef4e1ba68b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d93b82411c6731b97fc18b04ea1b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7b17fe645f1c3e7444c1bc5e94f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb83af91c49a95219833344cdf10b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f76c628605e2e6293a8e58e8f9d8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7466e037b6ac805f33ff9f827f3b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62a1787aaaaf8069f728e8ad7d3a53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6b1578cbd8fc360d72bf53f0bfc3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde323dfafd040c85ebaa133d5cb3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298c4d106aa2368cf151a035d0f5f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ce756aa46988c2c2e1a6600a19d02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbbc6cdc45b467dc164f23a7ce19cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84719b530a0e12a9c425238239b6167114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d7f5e3194f47f8ceb130ed5524d22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6a30842a9d7a3cd33c29c963ed933116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47145bd16cad8e355b8dbb4ec84823117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02c7aff4ed0a07c8af87623b7dfaad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b365a7f5f8c0432ecf88bac3f0f9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc60d2d93b8401d005e6401f039a58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945f936e94b5bc4186205cc8db10a03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e5c52ae2f19a239c959b0d53ef0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a1576d961eaaeba04614b14d8278123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c2b9f0cb757978fc918757caa57e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e04aeea95cef9bf7f0fc863c228e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267037a09a6e958fa279496c50c9bb8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2544436c6e07475792ba317b66181127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a9535aadcf0ec484479004b31b5d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8eec96cac0ed9c72e7b2847e69e02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947bb625459a63441144eba576445fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afdbba9e5f8dbc2abf7e13e4eae193131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3bc8c4eda4870d95f7007c76349ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc27c22cccf154178121327207054133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd329a198bf3f8d2aee81f3797e6cb98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b091848db2b5bbaf2d5ee273b7b8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72657a57c1d3ad1a72b127f6a118ca8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03455e4f64d96f7eb4757c761fc4a52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d804d15e64872b67b5ac034a1d7d88b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f370b454ce2482ad86f836fc0789139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c98f1f2cd14365156f714ba328dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaac9b75919f701b66366a72f28ad7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a126e56d56fe2f9598cd4d1083ed3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c88aa9d16b386a4762c9d6ec3b3f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b19e9c5600c7ae732ef935b1611d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787e541245df4ea25d905148ba59bbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c09d6087e9b73ba9e20d7db8c6b4e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc178a3bd37d8c484ff57c3b558ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d305b59b22a633b73155d01719563a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3c4c953c4f7f41cbc14a3b2565cd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b60bfdbc0e27ff24c9c1e60ea2582d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715e1c18832d5cad1c56f39f70a9065151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb399892e5c57b4bc5e18bf694c5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37611371b278fa00ee997b0e6e8ca8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae86cdf4f9c1a7e32880896968600154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49f2fe1a691c35985443400c2a1cbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d52d17ed13af3a4b9527c290ddf82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97a44cd7d359129909ff8be395eade157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f922221d9c15b6c334d54c335bcadd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44f3b5ea92029dec070d4563c9508c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f844d6ebcea60a8bbf4fbd65c9a5301160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27035c544fdeeb90e4827deab3757d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8cf643f8e68db70d1d058a5a71da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d90b24964ba72cbc5d78aff82be9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc5a0ff70354c569af70c8823273bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603d7fef9998686084144c9a27a5691165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda52d96b33ed4ea56bd9a2028ca22d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f08b161c771ce453e2d40c7f7d77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77894efd5833d3601867f7acb6f11af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694c9bdf3298036616c9c75a91c16cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee489a179f0d3a3a9d24a81e264c6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c9813095ce55801d860bd611d7ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1c3cca926195f4d79314b1b204698172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eba53e9a278e15304f18f7b6b497e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae7fece6dd588dc29eff3d811f271174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2d1de66c875686a0d4c91092282d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dfbe19877dce04d2d2a75f781d75d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6303a0c886bf53a694096dc6b9000177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2befc4381534ff10af40dea21ea209b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ba30dc6358fdf2925ff28fc39f88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1f47c268ae2fcd43ec8e7b82d65be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717e3a7510e00c23022774eef9e7bd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271749d94b7dca24898b72df12ffd23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400387d5f9efde3bd6d177d8895fa3a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bcbd03da9acbfcca13255930d8ff0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac901397d983e87a5066d814166cb84b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe19fbba224d91c5301bacf925b76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068771bab5fc14d8b79aec020c142cbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c6287e1ae7b15122c2b4bee5f70bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcda3c88c07a37dcdd3c8765d802f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a61bfd9ce22c032729f1234abc3646190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1dd93e707c4559da0d16984b4d645191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6da7cc45ff9624f7fb9c6f00f0000c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3e8dc08121846a89abe6bdaf9df51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74014139697ae7f11bb0982737e801194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2abca48786c27c5762c2be9350031195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae63653b6d2d5e7657f3394cb03d10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1847eb4c553bbb20dabed1055cfe508197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e858e67b383a3e3e7a7519ee93b66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21a42be52847fe61df565b35e73723199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42d865a54e2b7db20a7cd85f538efd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2498214c342b44f252390abaa449c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b79e473c16b41b4c4fa082c2f5fe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315cc90abb311fd51dd88c546dc4fe3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc452b5b1caf124f25c5d7a53ada96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589831ff12972f13193a49c3a98f25c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f485a8e4b471222f030f40352cf4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5033101cc4c62b27e2623909946e572207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec19f6b0dd35bb03875bf449217ff72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d076353dc78d22ffdbb0092388b7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa2ef74e354153bdd7ec39557843dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e08ad0e0a5c29b572eeb46f5fa86f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620affb0f478e2ca97a388c286978d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558593b95b068a08f6a730a7b1561c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a21267a0f88fd58b6e082792c7e0e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1c40b491c57c4cf7568cdad4dd559215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d57185d23a50d3d167d3012a3aebaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8002330b35ec1247d022c58562fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6156b6fb91f09d82dbc742b8a5b2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ff9646500dfd2cb1526236f1dedb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971a6c591d7c5df79a398493465108f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641a0bdcfbb2f714c45a156d1c20da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6baee1bf69f9a77ebf89638bc52a5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654bc54d49a9a33799855ba7f98b4e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78e8fb0f3aa1dfdfcd12ca7c7d7f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e36893a69b12161599687a8e932327225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298456c92426267fb6b99ef0777c2f28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f8d2a88766ada4f4b1aa1b0380fc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969df66e88aeb98d6e5f58e3243830bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756dde669c2286c72f68592d5e81680229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936adea3625e44404eeecab74d3c04af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e6afdac1746810d141b2b6f6a0ca9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd99cec356e9b5236d6a24a56252b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba241e6aa9663a94fefa20e51441722233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb78f82ab07c4da5a6c7aeae12f6c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3bb7a77fcad1a7e7a0933bc33ce12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7f0e3a200840b83568f6bd5fbc2f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca34f0fa30c7705982d47d4c8c77c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41b124abeafa489be967a80cd981bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ed2b0e87c2dffd9778dcab45cd00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dce113502c1bcd08950e8c11719d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef275bd43c90c909a56df5c604bd62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23460f8370588f74855747ed5d458651242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac88bfd80dca5349a4adb8947eb9bfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c345bf0c5d13cef0283d0b2bd6cec3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab141666ec5d2844c4e9481cd8a1f19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a8da443e8dd54145f10a1956774c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11506c997b74d13730a8eaecc17dd1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698600337475d90ea67e83c950a0523248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88b3b598a7f404904f831070bd789249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed305c939aaf1bd370b104ed2459ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fdf41c127a9d60bcd32b6821905f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3237ce24d14a9586bfd32664ba2158252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8749c2be185538b32fe097bc43f918d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd894fa66608a738eb140a7e68f032254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34546eae8a966bbdcbaa233982a6c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0783ab3b6cf07fa0663efeab5d379256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b21aa300ce130deeb504e07dd279b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d456774d9d77bbe05435c8c5e2ed08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7b4838309b03556465b8936648c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c697e31b7972dcc8a7fd6597bf8cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b6062a635de4931d06bc7d5276167261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6814065a9b2078b7f087c34bb9316262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759dcc034e0dbb47a55ca7bc89b2bd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763ad30d4abd392846ef54eb572bef7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ab2d2128a65778a834514f80ec66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3081cd8f8650c12123c499aead2a0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a5ac427253dc482bdecbd46f58e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1af0a2f5dbbb6e2bf6d6172ec20723268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b7f66b0c1127f13d6cbfd5d214d58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde70a6775d8868337d385d764d7398270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f021ff9011c23a59eeb675ffded52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31475ebd86f0dd18bd4e7bd72aa086d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d28c89ca3d35565e8fce76547f95e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63dbc66411d62a25eb7b4d934aa26e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3419e14c4cf05c973cbdb04a587b89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065c33f6ad25a5cd34525b66b8f0596276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0944ffaae3a30d3d3a81e5048abd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394ac759c15fdf602db00b759937398278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbe426acb7c316cad9074520c71595279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26a403d655cddb4e4f0b087faac674280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a270170c8b9ecb6ee0ddf66d210054f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75434989dd5ceea0e5cca6ae33fd2a17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9dabae2491eb1c4ca45083a22bb7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191862c14b3f5c5fe8f309e698e4ae0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251ad2fab3b7c2cb23bb0fef584d2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96418a96cc1da4e26cb2e098148eb60d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90baacde9aedd7beed05b26482a547287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54e2009c4276d9d90323a490c01666288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99532930c7c25ce1eba211c0c7d8d2b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2ad74197c279cd5e280ffa152a3f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aaea6aff087d19907951a6d510d42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c6fd5e9d884b7c14cff4823301433292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f29d015160b655eac60b6171b4ca6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add9a16ffb5aa8d19653e18c090d369294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d7ca5c0e74c6a9c0cd3a392089e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36200fd206ad9c68454c4de4d4a952e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4f7f0ab1e2b634bb38aec614dac9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ffd5a15d4d7f7ce1e66adfa37576f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707847f1cf30b08bf881d9d2865b4324299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034810fb7a784df2149c1b76caafb9c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bad13139e9af67131515a2332d1689301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c14d071c2758feae160a60dfbd8575302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5610fce047021aabcb3a5d8eca77c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc618c9fb989048da9f26379b492adee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbcd15d70773db7eeb204af0eebe7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2d30b0b2c8a1f9afef5b85450af74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deedf66f0dbfba9d9328b326fec039307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4851d5eb2b016c2ef3498ba9b6f5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52659b119f47df8b2e6a4f95c10ad55e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15107d3cab749b8ce0de5759eb276ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fbc276866fc30aa84563ebaa0b610311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22d7d468c6dd89b6ae63bd7182543b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be62b8a2200417c880504a9ae750b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dc23813987facdf0037fd7584da9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442ed8c691d3c6033e4c5fd8bdd1669315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2cc932e1e6dbd0dddffe0148f912316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ef0d0b1dd1220dc4b37f1341aadf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0535010b4732e755c8cf4ba49f91f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceba7a5bca4aef31f4a0487b7499d0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f1142e0bbbcd70c0fd5e8c68021de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a082ce2d3af5ba9c68bb3a11c867fef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862940f425faa7c780d4a8f9a4fd04e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c839d8df5f13101bfeeee0727b304ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bc234c6754933e0a929cd3db7cc69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc69539e33d2bb46749fc1bdf121e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4058bfb62b04746952d7262217aeb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad32b73144c76dfaf70f44409912145327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b487617fa8ca0b631e137a1a1af4d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0f0ee6efdb367a14507bc233fcec8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052467c96085449fba2569119c3ca92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee377ed916dcc365b7cf8dac007c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd53a0fa0cc738fa448bfbc420c7763332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda893e0f85a58ae4e2faa518f401a93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc650828cd2947777f10f948e09ff67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b561c3e7c6c8eb1777466ecccfe46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f884eb3e76e182486dc566871d335c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dba24d089808cb03836d0b04fe7978337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253dc46df35efbb7bba537202c5acb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76addf19127d8a24b42aeba2c8111706339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72044a28649528440b88732bd1363b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074015c556ba03b740ec8ef9d5ab99f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42726a09e13ec161d4de7776d9e1f1cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99264d7d7f389a6c870e9a1d8e4aeac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4a458a1590247143244c7845678b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c7141a23c5b95fb23c4cf534f5bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effe00002a23ce11066f2587f91dfd0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a0cfdc67620666445cda6b8cd9931347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09a67e0cf2e02fb561c26b25339ae6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720ecbc28423a1bcb3e2aabc0e7ef94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e6965978b52d39732a778d4d1d50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21440c27d48d4b5c7126a4e6706f3662351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e6c3553ca2a38a99f4addd4c6fe93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9cda6c25cc61844327c9cf1c8d031353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf8503c6f12d26668e07656c9d756354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafe0fe6787415906b33f707c25d3d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a1604b09d7ac15205d46d20173fa9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba1d2d6eea21f9a0bfaddf7ed490b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca33a8f7c008f54c043cbe685ffc31d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d7acdc6638dc12607e77edc5407a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac77fed81db33bae457bee81d615644360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee399becdc7402034c816512b9347f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdde26d9d6f1762015707fcd200203362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785867354f0bb5d66608a87a05bf1e07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739298152d7b768ad638e45681b1936364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a4e7bd843d4c44c44da2fe1acd077365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97a5928e1a1558bd048b7635dc2114366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990cf21e4d75e74ee8b5c75ac2f58a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e3848e93dedaf261db09228536f2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb195b639195e7845d1bfc63b51fde4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b81aec75b2ce9e35568e19bf2e424b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d23fa08e3ac0ed66a82a421b2922c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5cc2609dd5d11b3dfbd7aaffb04ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95917d51c048469f949eccd8dbc8bf3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2916342ec7599afd58e56a296c48b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58994b1bcfef720fe04971ff65592bc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9098f8e3e50fbc5e71abba2cec2dfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eb336267d4d105e6a1cd900320c06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee3ba9ebe9a894e1f55cdc559218e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bea813572ce2a8f37da10915b47bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e23dc16afd9be7b050dad13887ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef84bf8f344c01484d91466a39c806381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7166d085eec7cdc99a5fb8c777fe49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6833e1d49d3d4f059d8cd4452c208383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca442d94fcae88f2ea86ecf7ea2c0d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85d85ed92a65873950b117da06f63f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec2718da8e241188f29beaf1c1fbe4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057256114b460c321e9da8a9becbbaf0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3643e3a8e6c1e1ce4d7dc9e7218d1ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b17c6d7ad28e18bf7ee98e26236b32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c056c8abe94af1e0fa51ae18228522a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e50b325a9240d373138a36e0c46705391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11281b91f22739ace3839a2ed67a091392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd16f06bca770cb7691ef621fa4bc27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22276d842a5e3a13c1983d95165e5438394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be16b69401aba0cbed52bb485244817395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58a2b33c503ad19015c0cc364110d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5441fd87797c75f62ffe799d6a3722397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dab3ddf099870e374cabaf0c77cee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8915808d45f51a7a6b8d4a87e27a5cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969562eb4fd517f3de19506b55d27742400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac10fd28192de8f1e7585b123c17f4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f4cf42bd9c9c0107735711f8f23c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598e5421ed88f9dc8b8b83799c48bc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e67ef5e4eae0b3ac8475883c55571404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80d3ee88c8c6e672861104a26a0b08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5744a7512c93152b5cdc481feaa7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fa4c66e400fb56d9581968ce98555407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf362fffcc31c0041e6f1450cb5eb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fc4093f16b0f66f82219c9366cb7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081050ca6776f1eaf9cdc922c0557235410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c152383fcb813e9aad8c87f7a8fea8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49497a5a520973db8bf11c746476ef6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bc7d8fd4c7a9ccfabeb05d5534235413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe95c6b0e642d8b4bfff790c165d12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503ac88614f953eace08ac24c21881415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7bc45cf4edee691080273e1f59d74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782e4df90478fe0b5b77d459a466e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e90f937ed53f8f618b72edfb44577418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24325f5a056466feb5aea22e9ad8a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47ef69cf6e2cb3f459a20d522d617420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3557535753a35133bf12077c6f10c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b14eacfd85a01f83d8a0200ca34f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562dded586bd3a6a6f540498d251e4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c33537950b8550fc3f95d282d189424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb57c926af125bffd7355ee0d87d23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619420246861955938a6b3e17a89ee2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ccd261149a9272e1942c24b4b7795427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861841745f24203e9c2fd645938049f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc7755177c2da0addb484df8dd8f6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c3bcc7184b729661889637ff57a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af518e31ef59957a998101c589195823431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fddf3cf03ca40ad8e72324aa8835eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169465ad76b94e62ef75c0f6e3daf2ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e294a4eece853c7a482b04676549ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7669e06ba87bc476556ad383c54b442435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c7943d834cfc04278f7af999d56c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a1becef2f41c7e690790bfa5714d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ce8b11298e931b8cd100c355c91c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927999865769853b735ccecbf1833afe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9dc1bb13776f12692f1af68e223f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c788a56132c8f112f1e69e3ac52a9cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1fc6c128fccdfedc5163b41183603442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c6af1a2db873d2eabed2ed00c2ec2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a108e8cadc9debe79027063d3d583f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c419e2cdb5b7f00ce5225b8581bb647445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25882ef8da312d0655ebe614bbfdad63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7b58d95f149e32abf2f5d3b9502bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c2bcb0436dd4f71d376e4a8d3c2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaf86c638876dd06c413b1f1d4fcf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98070be0873876e6555e27b940921a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede0d308bab8e778d590cae04bf564b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e8da5ee1fa3cf94a7b91128a67ce4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffb7e8cf0908fbafccaf44102dce39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb9829480379b9c4b20a017e2e56cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d6a5fcd460d13ee52935b080c7096455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474f6abdd20904a5753fd9e024e52f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74cc0b27d8daabfc5e4bf7bfe7527457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca814c38c8dbe8dd88fc073f80a0826e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb56cd6c7f39cc3be8ff25fbcefd3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee75e169b60e6f6179476344db3c780460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf4afd1b95f871ba7d8268ae085ec4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29921d65e88c77c62405cf38bca22b72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a48f2188027fde2c39dac0c533144463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737076a1b8240d526b0ca3bccb1e9385464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4460769c9bc17968e97628ce3751fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c04ecc1df9f28ad2f7cae1296f0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7465ade2fac60b173c90d2089c46e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad7743f65a13cd7feab553814aa40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2617d0eac1426be87fd20c33eee97ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e7dda6df90f988cc9c542bf9f8d58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae6825ed6f5a54ab0d1ab563b5db26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33761c7e179ff1de805f55ea69392ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ea757b03621b99c17e48ef050729473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa632b80d9032c1e785143384f33c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e977d7f2242cc690e299768ff610728475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add928d8ce3189cb9a425034d773a476476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118433d33379407ce949a4949aef6ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd4d40ac20855bc15cf8392621ed2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dfc43ac4082a973997732fe788760479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efe304a38af3d5d73d96c26f082a4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2154c0dfab66212dbc2bf4a9c56ce2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbdce4f60200dc9f278745016c4f48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe842c50ba9e53b4783a926518605483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82992f4362da1bec0958fafd5a249208484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f555bef4bf6954a41478c9003fc374a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0516280ac97159cd0f84eaa5d800651486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fc4bec539b4d88097687827a26e51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3043d570ee3c3617ebc4c940d29d0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c8a4b7aed3bb583ad41ada30b04bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bf0af4708675fbb772840251268ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c5f7e3d2e287eba18521230996600491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095420167dcdb83fddeb3cb7eee50f46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d1d085dc0670aa3cd9fb6b9a30e92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fef1fe387260271180d212a1af533494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d751beb3ab7cf97a26024422571a41a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbc29d321c16f4bacd48140e335146496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b49e6768f77753ba75b8330dcaf6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3720bb90c479e9be21c63aa5eccbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1e00a3d67079357b974caa1118d88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812dfbd97b2a893eb1290ec166dfb44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07436d2ff5881aa1b64081d331b4963e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf9f129bc17ae3a8d11b1b8ac6e58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386f73bbec3f3c9c62f235e8525797503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05916aa91d565473feb5b8721adf37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c95b066cc114cf3b499ff3badf702505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46578d43d8e357e4a365d723e5517b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83f7fe52120b0e9659bf4ab19757e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8b55b0a53304b68c3c5eb5b239f4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c09214c2e9d315693965237d6fa331509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18bfd49119b7747e8c882cbef739dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616e428558c6f50a3f55370fbc127d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a252378f1ed51ac740c821545388b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a811c38818415d877b93b5be193ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9170627f2fdd925ae9216d298c4b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d7d3bfea29a9c0108a9b41ed2afed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949beb679e5c224df64bdebf926325d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398650791385e537fa79dcf1eae5d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d46e2f77fae3c2751ab1c849de45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659757c403936a59805dfbfe6e3d9743519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f116e4e96ffffc932740f4c5583eec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f751158ef754e01f7d0bae1e7f12fce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322ee1f0eab514914c4e4b5f591f45c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68adfe46672d50bcc3b83f3aec2bf82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46b65368fcd7c965c0b77f288410f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46c79a93d6482bc45ddf933239a4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be3d9bcb7fbb4ff6c5a30e30d3249526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2b42bcbced1be4c7a1d189bc7cece527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a189917cfe4c6a281ab9fa2b80342528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8b0ac32bed7ddbdc93a64451b08dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c95974f3437f781ba4304ec046506f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2ed0f292d125efd80633ac25114ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f38ca75d460d2c1daba08e842ea78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6827f2524bac6f4b2144d7dc2b818d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e184b5b0d120b183e20cb2d3f82034534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72db434d4264b0a8180d56a7794797a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aef611278007cada612560a5b07ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff0c3b83b1f1e23834a997f1698353537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d685528574a5a0615409d202799b1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40e2060be0ddc427838d6a3dfed466539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bb3ac1f605cbf0d333bd665c2e06c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a119ed93a7e4737f62172ed37e5d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2548dc2d5355e1e744e9f1780eadda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb43c86c548a225d54a0b30a6d0323543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804f57027870547d7a3b4020b086cf5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c25566afa8c4ad40e46689dcb13ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76294882798b3bce82df9d0e902a289e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a982a6f63f386e6fcf7562429923558547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427784ba11bddcd9cc8b957f6a5a1a3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc4a13286b870c882731f972618498549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696987036173710f8a2a59d8b2988a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02185fab9a98f4fae7184820e5010f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14cc9ab91ee31df28d32ef79be0077552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d8e22faec4ca2cc2610330343149a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994010dbccecef26525718e0917f5384554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e1d861bad1f26a11554de37dced81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b29b913523be21909258eb25d4f9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be315e4f689eeeb11dd487507895adf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de2fb3dd91691122eb33af4eecdc3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240fc564502548b4e70fe3eddf5357e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8422c4dbf4f164ed28e67437bb30ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938eb15629940ef5f997e3ce6bf407b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7333bf18ee6ca8ac9c7fed2b242eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88bfb5815d42121febae8773f9c19e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad75cb45195badde6d6f9ba9d0ff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5cf7a3ffa8cc8f3259b650bf888e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b272c059b17ee9d355f637dd2dbb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e432c1d78c0a2289f55728079f9767567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42516a341db4c6d2e63c91fc18ac4c27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e5b047a4bc26da76abf682d003198569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd812607999a03f130af4cc5f9527ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b161669daffba3255430bc4a1d05a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793727e89aa7b35e76be530dbb563ce5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a312cd65be2823538e337cc208cf2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e434800cff1e11c7f551e178d85c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8b9cb0d8f1924ba2d185eb8007165575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de6c486b832c2d363aa5099a38a5d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ef332fd846b1df822015862e76908577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29ba59f7a531da90b839a55683201f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53358ac0411582d1f16185b93af1df4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be389d640246ee0ce4cd4d7ddfd54c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc35ca923d15368e6f7e4c10b2e99d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b3c4a6f7c6fc84b9f6091763b8882582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0fa960034c44faebac15836ea32c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb689bb0f809c5f2d81a3382d4a390584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c914b57e44d618a6b397a645e089316585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74f32943b44c71d5eb0feb9f2bca78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64256f50e76744340764b0358d9551b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6749b1d8da1268560e1bed1abee5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bbb57d85a4d6ae7588af910555add589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afddbe1e639b2c38abe5600c07c5901590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95acf76f56f08f40459c78be74c6ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b22757b7ac4f98c7de434eec5718c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175116a44113d7fff3a46bfbd8e4dcdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da80ffdf1f93bcebfecfc89619db9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8c44fbb0c285479b59d686323d2c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947588539d82432488f27cc99b44aa1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef970f2015d2aa91c772eb60e58254c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e2ab741ad6c5f7b64d15893a74a27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0314d0dd5a11d56b7ea0624e3eb3bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6032b83f922b0aa764a63640f35a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661f2cca5e5111bd485ae993fa9f1ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772123cb72ca1e2110e5eed4a825b8aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cf502004240edb7230bc229933b0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d597da6da1a7f60c3a0cc16730171604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abef36b653a7cede528d7209eaa1a1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4fd9eb25d992c9c9ca35c6171ddb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b0929ea3360bceb402b666c37cf90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550de43a39cb070b2da38e64337b65b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0297205f4febbf3afd53d72aad2fc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8a672f1a1df18263e27d79a269307610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652758bf378e82e6344c38b3acbdc924611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653266978e06bae580956fb473e67e94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f38791d99aa68cfee8376a7007525e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40741000fee02122f9d5807eb34b77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5e727bf87033f7d2ef47a42a8abfc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2470d3dee47cd2b27d6511cb2d413616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2498ec981ebc684495435a9f2c0862d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e277e2a017e90e35f450d99d42c9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73102788657aa6437e47856a7c965c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726c5623f08c71d750701d25ceef7ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fd9ef0891ebfe8b4e075c237021e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb288b4df2b6f1c2fa561cad25950a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af130282969d6c1f870f2fbaca57efd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5c5bd80078dab56b4e970a1ecdfe7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30c714bb43422ec0962adb32177b24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af0bb4d2511718f7be8bb59ea37ce6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdea5bf1da5fc23707b29b77f8ecda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8beef80459215e850d656a79a24b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef8f551787f8bc164121b5fba8e884629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf10379bb17a4f3c5fb3a15f9a24637630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50918ddcf5941e105d2e7b9c41c6877631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492cb4b4575dd55e7a506bbc6356d5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd36ff35fa2ee28d2fb827947f2add633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec748ff7afd1ef95d1204213d62d4126634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccb45e945e54d1896bf5f9d471a790635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21178efe9b6dd87ee2fdc37e64a08b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc2ed5c42ade92722ca0ded666ea2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a895a1787c7a1f57fe046a30520ee2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb437805aef4de0b8115e5f23b09752639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f56847c363f95ab00abc7c86ebb2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2c52f55b31bd4ab7ea5893b413f1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e87285db9d56797232f45704575747642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac7d5cd74abac06a7786c9f38dde1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eefb9bdfe6034c480a8224608687d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1774d773551a9acb06aa101311845645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616e1093e8fda088a802fb795e37a5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf058f3a12dca63c18b92618fa2d49f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057bda05a4f44e9f707fb86ae1ed35a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab16efc38159e6fabfcbbf9881fc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12670a4a5db1a5b08729132f1247efaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952c76d966a63d3893faa7bb17b16e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526687917e59ba01a79c96b9626a690652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1386ab7607b5eac93defad7a6cdd4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc2c15229d9848ed2f4a51a069e86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48d18196f3514b764857be4c7e4550655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ebc3b3384472b7a1a92a59cfc6006656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee99de3daa439b0756398940c14d14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1d393a2b6c37da1db58fa9913a0c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a5aa232cf2484873871536f202d49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c25b9ad88e6d57f37a7375e4a88532660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf5dd4e267dbc294a6b22d0ca3246f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22347bd6171207cc1c194faec4f4b29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3621a7c65be52de88cc70007d7447663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd72b70381cf3c7d0e47ad847c2dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bfb0b87057951bbcd4eea604ee151665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9919dce9e88e81bb879ad9822e5996e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf64808721fee441e1cfaed05e14d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1bd672d3092bea175c75be1e3ed4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773681eacda7edc57ba52ce12a56e14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437e5c9af6c6b2063238cd38533ed5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e35d1459d49dd395d718006e587ffa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568a41f0a4d4f3fe8cdabef2603d343672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fe4e4d0e905f2736de929689bfaa4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9e1dd62c39b22bcab8cbf14786b67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827ec3e79854851faf4a2df0a90de5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af666f42ed7de3a8857fad5ad781b1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd10b7753eacbeb71f5d7af0a4992677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ee6477475138b5a239f39a0caf7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087784595f439150041abe7e1c69e8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459fc7837c3ffd926f9d89f87d77a3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da27e54c98928449a91f54eccd5bd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6847b05b73264431ba181b22ab55a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451afde41681b69c387ed12dfb067518683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b8232cece293903f60f58b8a18a6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9e59c3cc2feafde8023408ded096685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bbc7fdb8b8fd7cd83561a856264f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268da2daa96024cd49a3cfa387d2ef6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d966c057b9bb0acf6e9f077b5c6e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86489d4fe07cb84f8cc9e0966c0a65b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0d2f1bb85354c8b333296fbf6dad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490a7b783a0c85a838270fd18c1c411691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383ff526932d723cde53e3ccfda53b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0fcb3e4a45cab0695b7b3c7d1ecb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb76696c7283cb3627527c2acdd7b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d64948ee5c1e5d67fc9295df1147ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0589f2d697c71393cad5cef8fcc40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa592ec5aa1163070a24bf2437a3bd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc2c114f1eae71bcbd8231639e2252698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa9cc7f4f846dc314b9a6cb67e497699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3be388405bfba2ce963bbf2bc8d08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef9d78ca7e3e63fbbf39148b59afbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2ae4d1797e101d8fafa866b0fcf03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbd770368e10a9b381b32ef45b7bcb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c508f7ab4404f34d35baa7f51bc0d20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497b7e2e385b1e16829ba7ad45e1702705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528deee08071ab96b81a36c65443ef0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe388a860a6284db5066cae2c37b565707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91c16963539cce2ec91b8bc5520a12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa6fc5cc3e1ec169b129af8f43a1a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3972aca8fa77c38237c1df37454515710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948260f302398f7d562088cede49083f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7de456e6ae385ddff4325a45c0c90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07cac3d262432216ca9ec2274f269713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde85218b42e01f0db1a80c0234ceea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf3e00014f3ae65592de4f843326eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2087eb525f6db1fd1df7e8dfb6a7b40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14f0c2f6947af548719b48d1684013717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee1432467c7a8030f1ae0a658d8bc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b69eb2f7c97c73d3af7322529296f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488bcffbde40a290b1f0665bb682029720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180046746ff086a388ea62a0489db78c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c7cc266a8f7bfbd7dd71e1e456ee6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeda8526350ea282006f7a42abe24da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fff8d40cd51ef7bf4f6c24e0f02e0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f88f86116c03517ea88ac3dd505f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1ed5de1504bffe84c6346db83d503726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacf4571fed9207562a2b8f3532d8fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8176cfb46f3bc8af7fd33b2c796a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e87daa0930ddf664dbfb13da0e4ef1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3373546794a460ff4da2a167f15d22a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d218418791137838d1b05f8a84f19a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef40d3b66aac2b11e65d7dfa044ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2afc49791277ad4d8a95254f7c67d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736332ca760cf7af9c6b77ea55a60e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024cbb445c168c57f8001695e045c91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27407cea5ad1871feb35962506208d6f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60175d58dee43bf890bd5353f9673c1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce11ac5dacfd2742bdc1d5c935cdbbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943a57eb4e4ab34dbb41ea42421b579739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d64a5d9589f4739173e5aef135aff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a90d36c84c886d6e25bef95ee68a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0e4b544805d108e04c1d5bb59187b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284308b3da40e86fec842235e205d997743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad084059d44f1033998aee6947421744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4613510c9b5e5ca4c3bf1486a0fcd6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdfa262a85c0764134942cfb0fd4e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a968c1797c27a1dea7f6e084d6af250747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdd7b6c2dd4267de528aafa82db0e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a41c6fcc30eca383bb0fec34a293a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2031cafaa6a65978d3023ef3794e366750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f45817825054d66de1fdf7130a5a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff60b1f524a82d5c54c14d39fc6906752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67011c6e7c3f3b82100fee99e7d421f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17690a77e7617a8439fa56e812cbefd0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a54f70a38b6808cca20095cb72f49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f6d46e6a9be798113cb73f75fa7c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717758cbb1f9aa7791196ceae1a13fb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a4d41097b4d6ffe87dc078c00ac2d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336606e64f46f76218c5a2851dc101e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>