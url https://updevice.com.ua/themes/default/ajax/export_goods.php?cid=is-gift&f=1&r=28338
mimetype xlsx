--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d91736886737508186eef543cbc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415d8bb50e3457f2ed01c130659d8bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df676b0de0c61d87c3e22c7a0a4f88c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2e8c8b0333d2edf627324300de6c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2af2dc905c8e183d9d7d7b5ce64cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdfa045815d44500be9c4a2c17bb176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fee25d244499f6b931d97f679bba27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6971c85673073063a0eed32af7f02e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db358596dd5e89b3b0a4cd38d3d5cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df86abfd2567398f6107171efbf37cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865daa241936123bcf9265182c50d0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c057c9fb52a0f0ae91b7016952282c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7e946041f8584fc2ce3486c2be6f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c3c00b901b30e5d5353910920f7a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9e9a3f892965c800fa54732be85df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c8f2f12884cabecf6a29489e933a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49a1faa74db0fffa2579707298d59c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b569c5891835649e1d717a31cdde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dc1c1cb230da50d024a5f49c46c4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59ea8be7a9e10e3ef49b9d320cd43020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b891436f3d7c7369a97694f51cb33821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab83014b33c71194e613093c40efa3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31462ba80d3329ab64cebb0e621f80e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972ba606d683b175de205d8458996ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21092f54a2f3eae818bd2530537c400125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7b1db825c131af36b2ca44f95631526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07379463f57b4e2f62ab6451b02beb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cff960109f02b39fc93bbe324f368328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb94be75a00e574bbf8a71f62995eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96bb6b95ed66d601e564669b396f3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be565d13f6cc788c9005c594c093432631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3f43b7a2f1a4a406f94a20d3fcceb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6f6b258644e080b0f4e727d2fbfc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b565e579a5d436ca8d152ceab04cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d29d1849c746bef0d250cf056c46a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2b2f635e53bfaab22caf6e827901536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56065056646c1c84dd1b8bba894c31c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb33eeb0c82679565f5e7ee2ea77f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3291b31e36c0361aec2291997f9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9bd3f0897e8f39f2110c18e9cf82940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b98ccf3a1fcfc4d31b3e192222de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f01496ee64d5d8dfad8c717b3bdd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94613b57acf1e7c5af5c24d148835643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a78f20f5278b83111354867ff328744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13482eb5f7a3e8ed3bafe7398e11f8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6108b4265758f0d692906825daadfdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8a9327f667d19272a956c539ab65847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75004372a2d695469fb8b7d3a7520e6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae53f3d0c2d86d036675e0eb1a7da6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65054810ae7f7bb51c62423289944450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebfda97a88c8e9406093fb7884d1a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e5dc917781089330f81b3a8b88de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c7762139738685b2c76b26dab35c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d3aa2769d7f858b4d0bd525dbea7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f607dbd47c339506551a8f07b9189b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990255fc6e2beabe40fb4da1b41f62656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2382fe2dc51146905e7cf5823f2d1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9561270aea5cf7ad59fb8bdc4fe3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad30b3ae1bacf0ff2d021da3965cdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8553fe08170be95b644ef5de9260c4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d917eb2186669d51370be197770461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37df26ed48dc4d22986d6fcba8e4cbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29129ff45a5bd487595a8191e74cf42363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508935b3d0fd451bbe8a5cbdd24cc40264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ec93052e00846d9e7c22f9fcdd45e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f008331f1e6ea6271bc396c52d516a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4e06f62384b3bb0b62956eb9f29c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ed33258671e0ca9cffa440d99df668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e172fc8b3f31a8773f9847e5a0e1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c1486582f5602c759493d0e2ce58670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51da860bca8e35b0f00f644031bfcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8350d7bc1636812ef99d08a8fc5d7dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917adc219eae51d7ac06f4e15c2b72fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad9cc0ba3821b3d9344c474b4bebc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240a1e6315b7158a7649b7fd7f314d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20a35c93f0658aa3e50b80f8edc4b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144da6819e2ae9711db82a4c32c12677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35712cc2046b26494d8309054aa6c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093150a5ca62a3b8635c15e596260b0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b49bdfb329845ba5a2578dab92f7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d2ed2a296d48b803d573c0de2fbba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df8c2a58e21cc6b6baaa06d5f33a0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9ae3cee3bd1f4c44d9ffbf902109e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8786a41cfdc7a45197789a6df45c5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c91eda878b1064d94b1c90b362c9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7eb28bf853926c20f7e70542fbba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392db2b3bffa28fc6f1d57f5549c0c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacb984c3fa65a8d1fdec03fe23c05a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2a17ef25017e28183baa89f20c8b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241965a7aed3478b965a420ac1a1e52290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daaaacfbbe09f6279be18474f2715191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a7c3f8ef10eb0766939bba3011f2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f335ab34742dc0b61c23db89f56f0b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e538a94d88ef65c38f675d524489b6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357529b234999aa1d6dab3e25d7705b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82a422a0703240a005a025bfe8777b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade0bae129676a650fd7a979261982897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87349a44be765564fe26b35dd635e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12462f90fa8554a6e38e935e74b62a0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f799d3b694803b26a5bcf1a729b326100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259113549a41d50d35f39eca5646f7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2cec50594a9dd889d509a641e28d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5036b158ccb4cafcd2ca0f950b715d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b99b0cea159257828786ca375626d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b599b04a39bdec98e515fc15c002e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde02285c55956a061b85460a9747e04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6290689e935a3bb20286ce0ecf332107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d3e3d442b0da2917234cb09478ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f229b36ffaa2795a5889fce1b6ae44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1769beb9db57b10e93b776d7de8215e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb03fe2e3af971b0ce1c340c1e14e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a7cdcd3911b9e05213f1f756f743112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309309195ef90821b2e62d7f138bfb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d69f5fde2081bfde96c085315a5ff2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f28b5a29d99f3edcec3b6dbcd552a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e9bf25d979cb7a025c3f5f53116d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a330e5eeb027b5f22b0cd813b207d92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f346968a018a4d7ab0ca21a937429118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634152946a0cee48526b1435099a4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5e1c2ecf39fcc91775260b5fbc441120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1186f37bffc16bcdfcb3817ba0db38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e912bbe4b7bc420d3c3871cf8a3b123122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea45b7ae50c184b39c95f50c5455fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411929f310c6b578261b7ae014564ccb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a2e5ca757ab714097e5a70d994e59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aae93ea5b9e9fb0c02176ace52a32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fb385f426194b26ac72a5e4189113127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117c9f0794af1d73612cc21024375d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d71ea5d2186911e2149364f921203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908bff2e9b319b848aed38b3a586aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03985a54488f57a069bc7547c5ceea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957803f998ad14e3e5b581c37e39292b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276e2745be4f55f0c26f40f4a60ed50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ef3a6f9a713abe0c8495aaae6ebc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec886246ebe78ca8105e1ddc9c15f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff1933bc1fb662362f41dd02e1dadb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8d093c5d079839bebd71aaf8a3582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a4b1647d462b2185d92fbc5087e5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516fa8f3c75dc03c9d3922db76ed14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3179f020b50c14362860b258075c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8c5d29339ec66da36ccff4592264141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa799767f10a1b4179a124c91a5ae38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0b1ca4611d3f4a3e0fa990de69686143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9689b83c036ad9ef28b351777734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0e69e8cffd79e616032edd13c338145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08509d6486f3079f76c09ecfc44a61b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb97319cfe5c7eac109451486e884ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a5e7d16fd01687ecbcecfbdba128148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aa45426317aecec510fcc4b9bcd63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1a2d8015908a455fb764b0b6b36ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a8095b353ab9ebefaf057c4129916151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5778ebd72e2a6117164045c62257e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae78fa1f13fe08997512d6ebee2263153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4496b4f373eb0858c19ab64ca188a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d06f0f5669930e355653db175bb7d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593862443b744d2fb65d9eb874ba5e16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be7e40c419d03c4829d57c1569e399157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada90ebd07edd354b48c14a04a04e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636a2e8d54d51cceebf6f0cff259afe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e705db398439ea4d58ea64fcae47272160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbed5411810b53f9fbe0768b56a1dc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4d0bfed284c2e202989c3fc6b336162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920987832ba547704ca7b0f90d7f720163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e238b315fce3c84afb48b3328c563164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9fcaf17e6602f9161b932a3c83a77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc138a4b7155f4abac22e93df0a397c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be8c82d649160b10456c31ce1a6f99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b571b393a74fdc0815adb073f925347168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d767809155f16e6d0da49245a5ccab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236cd0a0457498993b2ea7e53e1a136170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1e6ddf6cfdcc783fd6d5e28631f6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c7fc5bc9759afb5b8fca65f46b630172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ab6b6f98e67b5d717cf6ab8a9b0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c05f6a0be3e3c5219588165922d263174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17764128951f5b5b6fc5b8be8d44af1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e684de627d5626bf2181eccc457009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37c82b9f35da0f7c7a8537c949475c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34485f259d68fdbc534869bf57373a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d91d919359deb4fd4adc0b016ea80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5206e61552678199994e7179f94d9ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9a14777308fa947ec17270632d5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5817b06f5c6ae7bc398e9494aa840182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd23f42a88832b1681a95a40336e68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af45eed8e22641e2fd6f772903b0e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72508989984671408260cb5fdf09e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abf23c181bb01befb1f514c90bffe0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d135c4ec650e264571bfe68fc3dcdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213d7cea2ae5416f570c8ade0c1075d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4039a13498a7a321b3a02560b1494189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54ae8f9bb04c7ce3db15b070aeb52c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11490de6e1be8fdf90c5d77f56d310f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc29c26d48aea7c765a0414eebfcf8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df5c02d882c4850a1d79677f504938193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397427980d5d8f4c3bafb522e805670194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7dabc3ff621a05143191c8332f3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcaecdcaf9f0b1efecdb1bd26796e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091189441ebfde49d768717021c95a38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc7e895d64b945e5210b5a0ff47da7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b609e0c821109346255e5afe6a4b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd665bc7485b281f946b745088345b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1762c01caeb84d11cc9b5f25087cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445167dff9c5dfa318155fd1e531252202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb8485fb65fa982e76e807d4b9323a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ce12b7b886dad1da96ede0f164389204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664db0067bcfce3973e13cad169985ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a3f08325d5ff7a7331f381b69133e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62daa37c25bbe6813170b985b95198207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9adf3c848485c550ede239aad30683208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60d6085e2421f8291fdedcf4f7a0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2da23ccd86d8289980e62b8562a7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a0f772d1eb9e851b744bdc500d9e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e86ee6af1e961081022323d3dae3a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a09e4bbbd4ccfa46f9e5b635fe3c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed29210ef34aeb4c2108a392e0eea0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d2f9bfe392aea306b6372c8647d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefac632d2af555ab98a2248cb2ee8ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b210f0f91717f4d47534af4f07aa80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00082559a103c9c33bee8bb232ba7179218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf8f151167bfd40c187d6f0431e4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e9e6b7f22d29a3ba1ed2100730d99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c755386cc87caa9ce265609ee574db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec709b33f48fd7c72a4320c84044dc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed96945337f15f8bc2695a7656ed21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a5a7f0b09b1c416ccea666dfba03f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148113d015770d9c57993312ba19fcb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0ee5873efa0abd74fedaa3669b5a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9776b5cde966333ac4948531458c5b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a10735dde5c97d060ddfa3f0c3fc42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7ecdccd4a6bb136626b19ba08a9ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c836d0b06b90039df6148e48f914a85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34222b7ee6d812d5bd4a544b85f94a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c704c8671ea95070330aa1cbccd7ac5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9271c62649aacd5fb07b34b855145233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef15edb3daff58f75483777afaf8f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231cceccf76d9b745b2f2ec18dadf5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e408e16fb526c42b07170d4f63557236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd07a8e8d85c026dcdb65eb6e5e119237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aaaaadae820387d56168b6690e089238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266f18d1b0ce67b9ee13129cc280da7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f44c3a6c7b8b06b7ffb53fc902bb53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d3a77b950856b76879ca9631a581a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7693b0c1c00353381bae7a33f704d57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f961b81efaa509170390e7aae3c54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e472d8feb2cce19090f5eb8ff950244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8c8f65a18609af9ff9b7b2d81a2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda2ed3497dbb777eb49d80e155213c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec23f7b86c9d2e04275ab4bee752dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c50d79713b6b486812ad96bdd59a44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1bcbb462c889aa05e34df1b24200d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf6586c8dbeb451a4954dfedacea6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70cf13f1218e06167ce40bb63785d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9c7cc88f21272a5c13947291213b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd880adfa95d7183dd879403ea16433253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e770b5f6e40fcaa8df9b6ca51e0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e9b1d2b9e0fd7d71779aaf7c3efc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eee680b5584b640cb972a5d901d49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa8ed0bc3fc6d79b13b914fa5f7333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3500fda2a0cbb1e68a872e03ba67c0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac07bbca33372517fc08b04b9b9b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c9ade8a89978203833835256e4064260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4eed750f656c5722c9ba42d16da0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ffbdefb10995e1278825e1304cad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79ece575f0556fb6c8d871cb4d2f74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ac39365c7abf66bb65fea8f376cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844ae0d1d4a40d5858d73462a2ca3e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dfcc860dc36c197ed0d30bcc7beab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354933f36b9c7f4751b3cc234386451267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38209a4dbd7b627413aab8cd9dbafb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d39121d918fa24dda64e6a7866c52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3be9618231e8fa2aec3dba6cc9e01c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0426bb55cef4dbf430a588c435a42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eaeb0986f2085c689dabc7277c3cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ea1ee40dbd4d82459d5c4f0198fab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c07f664868903f6d5770da5f5c4f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f049353fe94916735cb3eaa8a86068b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97acf034d1517b9d15e4e84b495d7c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10fd4bad0466d981af6489d8381fa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f8740fecec34dc36b69a7f3ec526278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079205cd27702718dc1904fd5dfdb6e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81cbe6ff2a193cf49ab7cd83f11b7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab721498274a12662bc21b8c99ddc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3702fa324dcf0b5a89471fae57d90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8213d3c2f7f43f7d85f8c48639b69c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eab24080f20dd1a62bd845da6ab9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd98756f3fb1e2967fe8945464a317285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363c5278e1fb61e6cc0669b4edd77d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aecbb80fbcd3a20edd38b26a6bc5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75ea421ae65df5fae86e6f1db4a216288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dbd1c82ce1cc988f9272e0c8c31ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f19545640ed7c1a76d55a54f996c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994b77bb3b1a4215a051a4062c845db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2c31c74d02c253cf662e2d4b735dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c6d7f5eca3bae449f8b044b5420f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7018d2e7418ebfaa1457d6a5207c4ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450441583e8dce1ff7ea0176c201ad19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc265a12ad8fc9dead0645ad400ece6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea04205c9b04a4263bb0d3b5728db1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb306f0fecdce95159f04105983415298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e30a42d101e2484b59dd3713c3a55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8cbcd9f7e3f8e241765fe36dac01f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb298c9e15a2d48e477607b81c8942a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440494a07335173ac6a47afba3014f5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39081f769913189ee74403147747ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316126b9ee3bb8379830d4c917a8dec8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815ec6c26dd659e6ee4e3bb3497cb05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb01f3714b2e68228e72850ec47277306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326e84dc04ad6ee8b301faa309a88df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feff8fbe2fbeeb2eeb359cf83d9f31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712460f1b8dcb4843af2d654559cce2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d9853d462138bc1a98eb8a3b1f8ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2a1fe26d33250b3254c96008a883c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce02f9d791c3da05cf8c13755012a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e545f123eb0d32af1af5b59fa5c246313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b995cf51a98718878580da7fdd44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219e4f8323ab662668f3773887a9ae8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3bf14893a6753d59c5aeeb25ac15d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce808d7662762c73c89108af2e54d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028256a09c39ea5c3a98cc20877d0ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790928bd7d6a3b13fe5abb1d9da5f5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f0d66c51cf9cbbe2e4064b430bb0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbef724844ecf04053841f4b480a279321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f5961cf970d9eddc5d0971bea496d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494316137827857cdb5bbe9fdf82d827323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb88d8e4681f5223dc3d810917b1c03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89133ab0fa75acbcccae320605e50b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d455ac0b4a1431839a002a28d274a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d0fe9824199b8c1dd91a7bdab8c3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21a042646e73297fae5bad91c3f420328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff97b70a860c723f5035ffd9fb79e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fe80241239a0c14e4b1083762f240330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec403e7c01687542e5e1f5250675b986331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb1dc70643a3913d10f1bce074b095332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548838aa6e56bfe6e237a52123ae86c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6ed758229dcfcb39f5b674a24cd41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b746b107cf70d9bcf870d82d312747f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e5f77cc3b3142a3380f960fdc3824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50487dc5aa9e31719536ceb19adb2e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffdc440f78ed35650fc886d93b09ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a88c12a41d2c010efa2740568112c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efecfdf9087d7934f3077c1e3b570bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd260787613b774c68c4ebe59e3f1b84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bb800adec117afd7894127dd9e8a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59656cf782f4fd34f10277403725cde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ab3627a206fe7daf78c988fb234f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86523373939c8655e2ca0ab3ddea667c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27c6e7439561d170d34cecb789dd49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40730661f99a30f08cc37805496ae1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99558416eaca71a20201f5b60e7bf820348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31319256caf623c260ede985f57fd47f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610228e748d831e620b30d6058008c25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5633c51810ce7ab93c8483d52715150351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e64d9b2dd3e2513e1e775bfaad813c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa2e830c75b18496e493942d3fbfdd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1abdee0cce3d18a93ab1585c2c0bda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93d7de6c522a453efe895254e91f8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a356d74d98f58aecbeb3f6436b2c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428a6b3c3e3e1eae52cbf1ceb7022e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40273158a6a82583f88f5827861889358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3687a3018786d16c58a01e7c9ba89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0c54986b0dae0c429fb1a5a0bcc0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb7b3e1180a0b33750d39b78181ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb929264204a2254749a8ac1fdbd2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795246dceea27d311bdb59c4d98e9aa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cb6061cfe32a0b1904c06aeb833d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a3f56c9ef2c7286ac294ebd553072365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b939418705e59bf3ee7d02ac93302366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f106e7bf20c90b0435abdb77ffebd4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83392aa811518aef8daff50af8321c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1cf923a323092cfcbdf4667189e51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d63755f19e5c028bab35f6c6b4a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57cc1e54ab52c83e459eddbbdd859371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5ccb7b532a86ec090b373bc18b77f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13772369b8546567298e83b384ae0247373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bda356170bf69763688fe8374c84a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225db69cb0016a0f2a290c6f931df11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12244502fb739db4fc8934310026d2ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fc447219714afac899a1f92725564377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858b5557c00f640041f7fc3157682b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271e818fa11f920a198d471ffb85c0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae0c1dbc47677a85ea78cbe9ae141d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6dc21f99ec6a8b58bebc7b5d84899381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c721474aa62f6d662cd5c2ff020eac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3e00a2575fb407f0869a6fcfb7064383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee64fcb3dc4e62ecec79301944420ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c122d278a6e9bc4e61cdce51e8b2d3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed04b022cbacb02c534471b433396fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb118c2c577014606c0d5a04393baf4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d35dc1797e8ce5addc116f47040cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2651230f278b5a151d1a718a931a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d18576dcbca7a294361ce9fc2ef5e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb31a303cdba09670e2645584b027391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d8b074e99e85d4f17d9f29f2bdd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65a116ea14ae8c750ec1236e07b89b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384440a360d30448ffd51aada293b09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe121771dc6ef3aa0c363183a0b948395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6a58afb78705c774132e9e788bbeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6856dc62ad8b7175182da6522639397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de51f37992ed8169c60e08e8e3c03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fad6d9f2902e96a79b53023d0d2c3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264c71b5de688533e4632bad5f02958400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc19f4923fa08b13df704edd017fea6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c00bc15ef12454bd28ed6e2619c84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5ad862fcd08e0f1fd8153206d97c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f00d2bd0bf1235345ea439d4476f57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13c637252f8f0f6125ddf656b6e54b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c470a2877a2ecb48d94266a9e3d0ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cebae407ac77c96ed48e1e1b6c0c35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4cb3715811a31d061ddc55b64c0ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8491db5f26eeb016b1a491fb44ab86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baa14ed42fd05a15db7c43b79e09b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2e03d8430e5b9253e70e546feaae3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571e2fbf04bfdba9fd596740f151051412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6cf0102219508bd49c46d3b9d778413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787ca40f8df580ce251b632567aa550414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8568e5a773164f5baa8291f1a493f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b8ef653090a2046129ad73bb9a8fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4babd5599588900db32c9242a0c57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33accc88a14ce3354f2659690f06d24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f80ab2b2a4afa736ffc4eeda5ff26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8597ccd8eed12ef306742c4d52f40d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813a5271c0e6a07280ade8c154f8d77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7309e3df1640f28b50441dc754999422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1abd5c49e63f97605a21708ae00d91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3bf1f1197187d8c3545e1a8e82406424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc661ed5b307753736947918106fdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337efdc5240ca4577925f14d7b91c7cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607cbd5f2ca3110d23d3d3b37a175b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb5a5942bce7ee71de9fa51c816786428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0be352ebe333b1213ce0764e776ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b150a34f4336e8e257f0421ae793b45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5baf6f325b4d45c958bbdb7151a0ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b705e9b3b916b56b08c313e70fa8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3ec5c26997d942882e414de81fc58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a5de9da7e65ac1fd83ccf3ed0d68e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a16e39802b462579d8849d962feda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d99822d8c802f5c9a42ff248951e42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4f8757fcaae4a8fd032afcd1f3d93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b693dcbec7f22318b2bcecd02f1afdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f13ae24087e995b8beb4bb9250c000439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8705abb2914b9604e4a390ae39fc3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bac732b3cadb08267ba90a35b885bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819c84cf73a1b1910add042e562396f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552106a6a3a28140224cc5e78603e3fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a4d4257c98fc254b38888c46d0cc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc1f35a97391001f0d86c622395642445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5f5477b8b5c1055d7d90f5d4997b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f8a098640760a6ea49b8acdb13f1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f8853c92aec3a3c977c8ebd6d9ea2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6840dcf467c0a5320238fa3068558c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b562b8f6acd5cb6b749959745004b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d978422d284985ae2403e3d3962deed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce8f198659e2a2ad48650803a77c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e9f8bb9a935bf9805c59f29706d20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe276c1d93379ecd365a82f69ab879454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d40a0df99f570b2248b401f476cc37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4d9ce4186530fcc286b73caeb7994456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e379a25a1a798ed698c8150a829fa9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16bfa6a723e65d7990d4fec094d9e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9c865a3ecaaab85b91db2f7410cd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85af1744c60232b53bf8876b9a3216460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e2f6d03059e08c3e9af875bc2e4af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ba23aaa0f373f7eda5696da82150462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1190d46a5653f38345a9bcfa15121463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8754c4d13c2b1ecf0714d0bfa45ac9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb19a73d3d26b4484915ef7071ca060465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3306c744ac8648c7f87f93465602b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15bd43b56ae52fc9b22637ede94d37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305bce27a52229ff2d56253243adf0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d438df24088be89a2ad1f4fcc007c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cd0dbad9406e352b8e20d5a049118470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47235e5e83a7bbcb8174de885525ddff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba31b0d96e38def96814d428bb0b26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b0824a6daf3ac48abc06d328cfe13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf6a8a3e5c813fff70da46ae3ad780474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc5d7a06825251a158b3170ba90583475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fcc28652c7627b752f67ef964ee3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71131bd3c42ddc6fb176eec0b104c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dce7008596fbacdaccf29bd6889df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec9decc3ef326968f8dd9cb6883fda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98583a45dbbc7618163cde2f8bdd6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f802a5a9fe0d117f0a27ae2e1d49e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904288d828c5abf2a90b1187dd05218f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1c4094687b6fa05806b3dfbc83544483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627c5cd5c36ad9381ae5faf4ffa402f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59906e5447cff216cbf9571a691edb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18cb9b1b16fd4e53b4b4135d078867486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb4ae6abee68757ec3c15441538bea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8013250eddb2ef63827d5285d19c92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf34885dc531cc29336ae656caf3d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b4ef3952aabdfe4c2f0e6b5511762490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc2549493b3cbda31a91637c4f2e29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924e77d0e60c728f53184d5d6cc2432492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95fead13f4877f1c33de793cbd142493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c29411a22a7052cfb009326387a6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb545b0c0190375a8d04e41131e69d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed60fb56ea9c338ba55ae27f8118d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183941642cdd4fe9a0713a75bc0b2781497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0bd6791ec5786ccc10c4110dd644e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b1702bd7cffb4f2ab685be41a5eea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88753c355aa1293a7ea6df9e52810ebc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688bda2d7f0cf5582692658e1d989b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a386beba2bb7592f96d53f95c793502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16deee72b827e2b065a432e1414342a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001aef4840155cb5395536fd99c95a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef342adcefaec56da31650d1e2724278505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb50f94dfbf77f7fdf30c7e400decd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03ddc8b151a050801dcc160c4adf84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7a0e2f57a625e40e6be37873d96b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabb68f3cd56d0967a3d92d39a3db63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927845dd534f4c5aa0fd50a8941f1a8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332c6ad8aeda779503ce7c3c5ec5cba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e028da86fd3cdbc867b719aa337f6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8687f5ea50bdc40f37b9c1c5c0e6cd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e6f219b846b5fdc90edebccd4e321514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab971ddb51e21759bf0f44ab39e30ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad051fa078dc1c32eef4a4e875d322a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc9ec4f58977f7a3124f11ad379fe1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6295ff90b70db86ddd900ac1f21bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82cdb822a1fe97c24bf9c426ca79b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205f0d4711484d6356b1b677d860ae7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540dd0282fe9c7f0a1b176dd79a794521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c875217a035df94abd5ffd38cce21fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa203dbe08fea3a945521acd4bc686ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e57b78f279dd0777cd75ef516313b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabefbb9640bda3f7b5b6f5cd652b5a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ebd30b46288da36e0ca18e3d9c946526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add81581c449bb13fcae8841088d9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c65f35ebfd3ccb06109e84f162262528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee006cb004b5c708cada35bca1878529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960799e240df63a7f048b6aaf778937530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb6ab3f1cc50b8777ce666b2a07097531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84744ecb1a282f35d017bbd2209232532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59aeb25c8e76f092ca001a410a8c73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af6e57401f841e16b99a6f24b703b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ccf89cf6b294be462b8db522737af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e3a3dcce1674a69d175a757817ccd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f32376bad969ddfc1b0d142c59d427537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a73c7de08e64a7474bfc6a596fa221538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe86d79797488f92eb5cc8393d3bb97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce5861f1e7900a8f6d040b9122b9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba23a682a16984dbe2d679fe50cbde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a9c5928351677c85c00d8bc1a752542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c540bd9ffe692892b364d3f07b237e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6281524746195317a79ff9b332ac9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff138b87303f95e03cc7a437ac9af5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc62b91d16fcdc405a92ca44ab2fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126e74b9923116e53441999aff1144a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d858aa5bcadafcadcc9eded4f3ed9fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1d405879851dd81e96ef0c5e22f8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3f40615d963ebb6c3aec37c95ae05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195a36ecf754d30dd626ebfaa2706dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b26c1b678c90c6d7a37f0328ace96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb556a6bbf815e260e8f0e3a169ffb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f8126e06a6d0ee0151ba06f496bc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c487bfa3f73d9942f85810444b07ab7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3e76097bae7a3e36df149feb5020556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753640d9837b45e6a50f498907334998557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6725e34c3b03e49964b11684f83e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7d593598fca9f5c086a33a0822b1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29fe2aa66e8ec628c8ebee0039bbc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b31270b5f9c32f5a424cd7a7dcb47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6c6a6a313008f01e05fb5fa5db88e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc071f6bfebed4cc50cf6c5ef8980c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503d87e3d68ed48839ac1d0dae3aaa0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb165a37b331a5481c61ab6a76d7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ceb48e38b52cc06bb0d297cb4334566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd8162bb405143e6aeee2ef9fa9647567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff62a63b351336ba98e0a0497fedf3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfad8f579b35b4e394019afc11e91e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e94677e5a94c9711bc58012643b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bdf788b2adb5b6246f3a59676ce12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281b9264f4a9479b6e1b48202591f0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993338f270abdfed0ca26bd3f911298573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc53f2ed4c8c69f55e6a52fc1026005574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520c6ecd7ed82e2602835989c2ed459575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b86504b5c65770133da7c7f5e3feca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2224f09442195be3ddffd0ca9ba4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc12e28886143298ed9aa3779a6040578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cae63ab3c50f1c0ac59285275372b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f8c2c68b3223d735d1fc327a8921b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1790b274efeae04ded32d29882e94e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eb97fd3ac50f9fe148d933869631c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589da81d06c977be7ef8549900499eff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23809876a3addf198318eac45b0db93b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68bac79b2a5856876b4494ab463602585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2667561ff7889f5fac944dda86cab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e715a633627ce43d2253fe92f627c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528c8341a1f78629d4238852f082b82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6406ec7b3dc502dca145f00529625589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e8818ae1d4fa033681db9ddc6eb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704a64e21d9f100f741578d15ac214e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d35dc32f2cfb45e0759d6faff6c7a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6eb84decfa03eebbaabc998bd4e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0149dc09632855024840db578c97a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ca0c4823e31d2acc778969db28fd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa7a439ea2a4c0434f2dbc422c1e33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1058ed25c4cea5812b4e7b5e86a49ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eebff466e2d8626b1d1165a08b4c40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b21fb4da7cdd720f995d6f6ba5ad27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d3108c27dccd7a2ed216a091eff8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cf71704cbd9659324fc68810b75a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113bd30e91719f1920375e773415f64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb33825a012dd6d6bdee36500ec84b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74078d28fd7eebda33dfa5b6edabdd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed622435a7b8125029d559c21660d24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305e8ba59bb8430015502c195a1633d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b6a7022aaf608101d5666e4322fb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638c5bd635be79f79aeeebb8d4c4805608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad762b9cc18d4a1943439e4efe53a9b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5a14b8897b47e9133cab8a73382d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded32bec7f2956459542f737a999d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53a958149bb8cb06011ee89ac716ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25c3c1e77db607075d88ba407ae938613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2417c06ca065f86223154166268cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113558ffd5a24f6575ea71c2c048353615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232f0c72114c9a507ee08a27f4c45eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39168aa8bfce9fd99940ab8724f2371617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee6d3376bb4689a7455f8579d12bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d415d0e5d9fec5c0f0855e2dc11e7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bfadce60f0b9aec8cc6c081cb6e24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badf916475629866fe990235a6e6315621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cccc547c343b4f69f37e00cf601566622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd743a0b1b3a79734f2835a44ecd6f28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4eac436d8531269d5f6b30fd03d94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c061b3790ca95b72f486fcbac52d082625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78076257048c44b93698042120e5e00a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608214562735dd995dde716465019a03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7570b180adbfbc744eb5a09331382f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92d039186492e199d035eeec7ee0a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f1b479bd7787ccbbd77b6a90dc47c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fa356f79c77a1e7d96b86b453bba0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87caf7f08ff7288089d9017501d52da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2d783f31b21bc74af804343c1e34f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1892c60b42c4a8830e48377733de75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254ffd838e76539276c8d363f2d8f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e77a2516f01684f3b8f643843ced1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002227a7e475448d745656977409de1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987ab9fb0ff93655bf73e5555325e4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279f0434bbe8b1533a77ffcbc7bb51f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37450d329021a0654d9f0d09f6efb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02231dc87fd7b88622a7e9ab16e6a527641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d0271035ec12f01168eb0031ab4f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74729f132303698f9d8e7ece56fcfc55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3213564b1a1a79bf5e86a99ded7ebab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7885d1a6a0df8983705f6beab423645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebbffe1a40c7cf8b71bc69ed228294646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68bc3fe801e35eba815b03123194f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccbe290c2bfdf49420fd5884f37144648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db57f0c4bc6b0f13bb8de7133eb637649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68144fab91bdae52bba1b5db2d77fc99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c8cf0251cbaaa1931123c8f43b87c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c57cd71d1ab03cf5c9952800d2bb1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff6775ad3f659a276e94beda4739ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c8c94d1a44c33a4a403c718ed2c49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb85df8fe7a4ea3395b2af19469fe9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc40e18042a0b14f7ddcfb8e12cb22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f34b03d2ec103ccc4487ba164afe2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a10bfca48dd35db0718d95e8522ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4235e23b5179f802a362457786a17b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ac0e1b04c8786ae47102c6c33632660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5439ec0d8ae49070df3a7d79d01031661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e5bea38ac6b3af73f4b84f0e3b04c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c163b8b25faaa26af40e7138aa36023663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e14ee8c75e310ae64676bb3d0f9925664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ff95c82a8ed321f87f5930e95135b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddb7e48a610ee842121e2e41cfc5a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a825d8927d4f502bc7ecbc6061a281667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f3b781824e79e62d3bcfb971bed9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655308c8399b57309ff471abec5df120669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6f12fd256a41c9b06efd5c7d5b0f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377dabb7ecf8b4b3af5d5f7608ec4cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c3304371480ee5c4542d365e8ab1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d34eddfc4206cd6b8a94ce73f0ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927f6b9a67683f7cf2308e82fd0281674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b9a7f725192d83fc2837d306395bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381c8fda9c66822d0ae010a6a9cbd8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a7f64b0ba81ae25e4fd9c2e28a97a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85f9c245c01eb5cf34b71b1d1382e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ff9fcec5a8adf77e85c547546cbb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601311981f256404e86ab9184177ab5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c50756b2559a47c2c5b6e6107ba9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9933617aa79123d6d6409ae6ee4c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bee2dedcabeaa2df9efcc152d04c97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be60aac8220a356c18742efc5f882fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0365d59858bacfbe66d08101abc5896685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eef5ccde88ada11645be6661b5397686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15bd6df2446a3b9cd55a1cba9076b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db776c031767a835a39b8f5550957be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc3c66a4f42735efab3dc4d6dcaeb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeb7fff72b0f2965c3171efbf10b37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d087b3490b44615614f4f9af12200d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a98bb58ff8f5e1c9f04615eadb3cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a24562711e14e9143ec4a750e368f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59bc7c26ed474dbdf7cb2478bc3b8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0834f3725bf6c524ee0741e1dd4548695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed25528f2811d33b8f5267bcacadc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699c252fae0d4dfc475962b6b6136e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8c2b3d7652e25007ad0cd2f7a951f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a75f64603f29aceebd6012e824f8bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786d8e84e4a7f5d9fe27aebdcedc0c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e648f89ba4db583d73f2e6d9b94bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538359abe073a4d0f7455bd2b471c565702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49382399a1c830c4bbf8bb58d84fb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd614cd03c60d25e81371c7d86def870704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e49d41c3b8c65b0f18090633231e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75894dfbcd8bd62237c1149f5a1cb27e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a305b4eb4417a58c06614b38acd43c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832479ace93170ffd7d990220d7275f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096dc11b4f847f49f5360baa9eda2e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81939ef5a88e82d2060e920bcf6039f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca212b6c1f9e8faa4a0d4ac68e381c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ef34ca56980f1105744e279b1d4b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf5d4068034368ef820d3e39bfab54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d82af1a9f9700dcbb777747b455b15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff097de8beb15e974d6d9690230ec980715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2e931d6be71603859d17e815e1c0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24244c92ea831f838304203bb27922f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dcd2827cf56f5451445e8e12a40b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09d7f1f14bf89db3473c3638548469719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc4e97459e75bc522beef1d20c940f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306d27476ccad987b2a65a523fd4340721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742dea655db4a6903f77f6f9d2e835722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91582f4217ec219e16c8ceb6d3609ada723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7627d28c521ca0996426d4e585fb2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadbabac0ab050d8433eb400a706cff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29171726d1fa7a0d327a221433887dd2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfda951d1371e44bbef73de228bd62b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42247fdfd3fddf6ea373bde20e769cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135a530cab327f5a9556004fde42578729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a50ea698a24985e3a979cc2c58994a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe72817f8e8287bc649c944e315bbd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f999e028cc1b46338cbfdb45037b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc14ed977097a99bdb0f45fa39de60e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c5fc0efce9182191313222d824b72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3a83763c2658684aa8bb12743bbf9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db390307f967c0cf431c1fc8ca3bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f832ec42de2c8ee0647db63e533e640737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd754e59f330c394e875b7b0aa38a81738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93604f5e2c720dc18a6378c21aa1372b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81143d02bc39ed34328af2bb57060cf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86830a7931ed6e4b3de28270adef9b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3b5e0394ffc25f7a45e0222eff18b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d771baf121f81fb9b7d42644c09b6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9b64ec4cea3479058e9f3ada7df2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ff2f49ae940e639bfbe7dc857a4bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3794618cd6ade2929502490cc1fe9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becb233ac02698c0d4a4089adfa3882747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fe7c91fc6291a27e7d489ae57eb0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a699adce34e3321f8f8c678457710e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f5f6c83cd45f74bbef0d8218e55d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e20462871bbe3a545370b47198fd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779882250b240197138a480fb2b0880752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae8e383e8a9f530057ccab24a1804b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f95a0707ecf8f19cf7b2eca097951b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7557d8564ea9062aacac712d7d011f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8a2115bbd9bff11cb4a0d4b9b7b7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce7ae25a321d3e0111d9d927984a494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99538483ead9e7a045ac29c2a5d1c6445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9080b9d4281a645bdf6abe7a5555e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f449841fb35aad95399be62ffc16f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9e80d3b17a1f9f60fbaaced7995ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7950ba345d8e808ef29c026a7009cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbd963f11302070587022c2b407f9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007beff7d3f775dce4249dd0c51b22411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cce67f24c0791ab0837057fa5b2ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f30a2c726dd3ac9f5b7fdc5d49aa9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3c637ba0d472fa8c13ee62c37ef6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6aefd3a2da4b08b0624db7cadf7a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f1effbc1e9592e080625be3a01a3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ea38f3d178bb95ebda79b2b7b5d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b5b13f3b04273a8bc3a596434803918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415f3f6230bf468758981de4682474d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec88efc9feea0ff071887ed2b417220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb85bdc1c6c40686def7312d6ddb05921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de47b55692ccd8e7d561bf01296efec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaec7a2e6a71d454ec1eef8b7863af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7465f7fe5fbc021a62051c0fdc3cff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc5c0590dbfe5138040f8f0f7ce35525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad72d01de75fef437ac257ea5ca72c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12506f73e3cc7727b06e255c78d91127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a08a111be98a7b7d1e04045d099b7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3cdcd7ed6e2e419c0c70910297c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a58a0d6623f39b34235206b8f84d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4658238e8cf8bff1773b63f8dd76531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c21bf9557052b81f024abe6833ba432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5f46bec2013b4287a8cb2c27d668333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccd26be15e7feb9112e51237d306c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b855e88f41917efa5f42f0c5dbd2e4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52e7d94a98a1dd0319c5a76961948b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb22bacb16f324bdcc30bf56f6105937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dfb827f787009fe3e8693698ec91338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d7da2ba4bc502703716915cdeb11f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f9fa3bdee260841feefacee96c06240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e0c8bc0b205e02a37372603197c6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231d9a6a77580a5379974ab2739498742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34b5cd87da285b696de157c7cd35ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0f033cbbfbf760d71d9dadf2c4a2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a371e95f5effe104c780fcbb13a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21e0ffc49f7f6181f0e22270dba18b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4775e6f2c3c2b253b75c95ece75c83747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d80a731a29ebfcd0d323a4e2006a3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8200f64c36fd80c438c965dd6e7bcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfdfa500685082e505a750031c6b3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83fb6fd5f9d39d119aef9963c8389651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98be9f8a817126bb98aa1ad6e33bc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56451dd76d44758966728d0a3431c69c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87151b8757e0df19d2aacfc809047154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ded358505b1f92eee1908746b266455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ebc646a8d814409800216d316e7b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fdd59864acef3e02717ad8ed6626257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ad400348d91d2bfe2d08a929a140b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7caed7fcac335b67662f3efd5f8aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fb86b4fc9c44f9e204babdb16349b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a9f511249c24bf05855d042f0774e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ae6bb9459070761a19e08c88c2a7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d5ded80b245cb7f03289bf24503763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54fe974bd43a54d5832cbdff2a6c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc0cebddd7b5b66efc049987be96a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e74c87b99a17c82ecb0f7b62f13efc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3bbf5ac89024ecde545bb0c5828967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17371b9f17916f77da8a0cea4917489068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec33eaae6a32ad9621adfc0ec8d93e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca2878443d6c28811b6ad102e28e4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9cc8d5d7bb508d1d69bb192834f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bfa77e34dc24916d8fd4eae03d35b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ceb90b64aa6218312c72a32297ac973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ab43131704cd027dc3ba0e5848ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e7d5398dd0a444848b2b2d2b1e17b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ca060041fd860b89d054e84a451176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e220d1edcd4dd91630f8fc781253777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab50c387b0eca701ab0311573f490c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6fb32d09461f7e963c1473aaef79379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fa616bab7288a1f0dc4a97cf2221080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355051625abec382e7e546a03ee2e00781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341beb930e66a3f9547f84407e2752c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d59d2bd1ce743da8622588d8982583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5986eb0975e64807fd7febe984505084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0adb8561627bdd33adff378fb7845e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3b1a33379626bd0d641eb9b5aa2ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387c9232ed129782d3ac30b5d3e0ddc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a89987eb7e91436e6f345d04d0060388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357605a0ce106e2cc34d7d317d2a4d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be97af0fff0dfb026e557eca3f054190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823dcbc9223e48ef0205a45f8a880c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c4957e66440b9065be3ccbe82bd3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf7020fc81fba3909c3fb52185bb7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0b4c42232016b3575e765542f52194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0b16c93053e10a21ad407109fb16b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc11ec6e1968747babb3a25177c7e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a735d676e436fb3d42583bc55d8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbb156781f6f4f220f4d0d8096349b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed116fbaa8a5773473edc708c8eff599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa068715e3a291329996a1c5dbed42b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d8df8be668196375e846a70d1ff84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25ce2e36a57287708247cdc7539dd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138ab9a1602c7dd49adf783bda02bf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15031cbc1554effe7b44b623ecf7af1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe438c6ca643cfe6f295081b152e50f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cd4be5cfe5662fdbc753a2f790ae4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438a766015c7af0c9d6337e9f27c8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64517fc6ec04642770398ce6e0ce4ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3436efa5854d4a95f21a633661375a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d813bb9c1b1c23a39aa51f7e1383d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42979faed5be22db1fbcd6f420e41328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587636f838cd5208e39d9ea6c3b4db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969b4764ea67b27ae9cbd028f2fff46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bacc44845e5efda2287f38a559cbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea63e88eb5fd896079c32cb46247ec4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5cdddcf339a4d780292d25dfcba42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9fcbdb0b2681fe18ab2fe1ff4cb83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd4544f6f832ef6739956ad6a5df0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e5d0b33bed1477cdfd746649659df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ab8e9571204f69d892aa93de34e4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186b26f8b1921001abb19ff08ee227b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf9f71809ac7dd941913586ccd67a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b440a0c06d7493e1e1403416ae832123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6285539cf81e480adb9774bf236caa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df985e07521ae2260d3c05ebe80128bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74124b6e7b0d35f20adf700ecc95acdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd41cbbd8285439cf7a717d00021e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7901036a76502cbcb974ca2dc9a31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9a2ee8425ebca55e9ce50ebc12893129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd848ce151d1d234da65e5479f07718e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcbe53f17de77df54a26cd52525b9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144f0939d9fc20bce4b89d47482921132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc6d5e8fc35fdcf25554e816d28aeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a3777c12979b592e163accb3d2637134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d03c28da46a99b0c455ab80d1d891e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c7464ddc7c8f81a2cb517472ebbb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ebb2694a954616e52b5d3cc558951137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec46dbd13abbf4dbb9385878137798138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79920a94dffcfbb960fa85e7697fb3f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756499d82c29f502b9905ec4791b1d88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42595e1b446560aadb97c59582379af5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56121bcd64a58bd9148ea287a2c46a40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671be1a6f36a5bf658909e954c94cb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb7873a6d7fb3001429773261fe50e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6d2525e3a0aeedfaa37d6e4f8fd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a935d23235cda28cd2ad626301b658f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17277ec375dbf564bfce2baa02f8311147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899f9069b9e47ccd40604acacf47a96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26891ce49adf95b16e1c317e4d7ad6d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfc87bcf8ffa47eac7e46d412fa6ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40854abe9b6792efcaf14965912f261151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f29ade5648b1e8d0e8776ff2456b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eeb7117d0c37a25e4710a31a36734153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86944bf4576bdb55be513ee3becd924b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47a2de2330cc2abbb9e98eee680e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bd664c7c3ff7ee9020ff2198814da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b03403c221cbc1b463e39b7acaae4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c56e3296723b5a63a03161184380b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad3996cb29339c17f1333a80d7c07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77013ae04b3ac456448882396db14f60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea76ba8af44b95c9cd2ef9d4aa107a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ea282429905685ee52769b95d2c1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23f78c31c2c6508a51b94414ae4667163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4d9116062bf784248dcb68df63bc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a7e303610058b686748ca126ef070165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daf832290fd478577b5ea8218d7de7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad004be35598e0d36ca8be91fa5b67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69c018f2e75ab88adb5c48407649e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102b1d4592dcb29410332461522388b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb1bdf0da84040e469aac180dff1b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f110894bb28efe75df456531c8accb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7c92d2a3a2dce6a9c42b9c35ba244172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a512a2bb9f2838f26af06bd803727173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995fd7b988686aeee3e34bf8d1f46bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5962b80805bffad064471ee3f6ff5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6811ea8bbc3dec14fe6ebddaede027176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfbf27e8eff0736e430f1f83ee2155177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba767bbdeca7ae8faf147624f37f0c70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fd29f073e158a1bc4addb4c2d5e1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447212acfcedacbff338ca82fa564394180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c265c3638904964b27c186e641752d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b70fcbf07848b273c51597b4480e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091f6cd7d5075b0c483e067f4067e63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99725ba72cf7745a9459b1269f1754cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1099f62af48d1812fbbfaee0545e96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47320b49b8d9f6b5919e8218b09345a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354e35ea800438f3e72fe75e7c5abde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2abf4183dd053cc1a14afc54e4d89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6791ffcbd7c6a92cb1245ecda6b2e47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d58941a1073c7d38c5a4d5685605e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709972bf8876561024bccbc6ae8ab7f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebfafd22c3d80af69cabbf067e14b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5febb62434822509fad0d79d18a01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6306cde9b9faeeefb8a808922ca06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8b8e7ad0abc3cc61affc14bd68b00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd44a69124599fb1dc3b2cae7b16b89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccce8a35bc2cbb16a200a0e5608f21e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d127179acb4976198200a1dcc01d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd249d9ca54dc13802af3f514a628cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a8c2e45c3d1f3459511f58c0c9bdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403e694476b32f4308854c59c0e5405201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca856df8bc5d034f5a1fc91f835aad56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414fe24a050409355d548b953677bc1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926733c642b03cf0eef08bc504f8ed36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424ac629b5d6fed3e2265da506168b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0241ca47b49447ec589d64d7021f82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc07273dca4c364bc93b911b8d687a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5094d50ee49168e2b880d65dda7abb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d9e45c9c5a7be79bdf1f2e879672a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416871bbd097861315b65e81873e66fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c76bd8c75abbfd393d64020ab8bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf6f98ac8964f9fbb1d094bf72b90d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafca079525912794a44aba5305ea26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43da14f7809a3f257bba4891420f33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4d50da61581f5b7b32846a08b968b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30627cbc60e0ee1c2abdaff0987f6e49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe42fcbd87c4966566e4c1e056d278c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a962f36f6e473d4e7aec562335032218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af50d5b2c32abacb973d384099af2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a125694bd1854ecc2893eeaf7019f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf64c88b4cdd929730b3def36dcb93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce356b04beec55ea94105e8a239dce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6297d518e2a49d7f715beb4e87e28c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ef31df92b2feebaba065d9bbcaea1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e035ce645784448de0f0533ccc719b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d0a40e85a1301610da267e41feee1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a433d3d31546b3428a36ef680ee763227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07d3616ba9eaeaef7cd146ea491031228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cf69e29d0df8a87aa989203295bfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef77d7a45e8efec13ff5eddeeb012bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945888144fe7de13325984f39dd192231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984759f3a37a2d330a979908acd902e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2395e8678d21877a5f87d3a80ea49df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727326eb3dee2a0e281fb495376a2fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7717efe71bee2c09e2570d75690dad0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb0d4ca7057a1459608d1a8075f79c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd879462537c4b0d2642a33dac859c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c3147ccdc551368f9f9a5754d8773238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c4f67d761c1a680b6f23b67ad1195239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8da2b3b17b0df23df9eb02ea311ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9458e3396b0743c8f5f2dfc0bada3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1663bb11cc8ad199c64ff627250ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff143efed86614d671af2689ff7bdf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fde495b40d0c4b3de4619d3eedc78d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6291505c9243bba53d817a4b67f747c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e3cda602796807f77d5c5a5132b75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15225ff3346841b8e9b252d2481e5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947d4a7dc5c09c5d919d4833f3065cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44870922849cc34921fc27d4fa30889d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda645dd1aa69899b8e0ea8b8881694250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01402d2d5880ba821ff870cf50efb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924016134f2f45051fda5b3bd79365df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e2099cecd4e6b3c3d457798777e36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d989b34a358c82d6caa0128210d632c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44852de477c7506b6590d9e5a8939b5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24694301d74421b123f2b29a69a2a46e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccb49187391ac454212b79db5c0d08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb56e8db42665ed334b579113accd8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945380eece332b711f90a9b5f78741259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeefd449d3904cf1b0c2bdf476c1cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e998f61a3a10367f9e5a970ce144c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b133782e90361f8249331bb7a7b720262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fbb3017fbd953b488078621425d7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749efca7bd03863a9f3a12a0b0d615b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b261403869031038c98bbafa90104e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffa6e52fbe39d1d1677fd9e99005de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89621bd5362e9df8f0e1ef909be28dee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dda165ab2ce8276012bd29de3acf5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02789eb9f71655d126f5efcf27556964269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e4d0b4e825f797c1c9183cbb1a819270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d66b22c20c3a13d5bb36378d82db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3095ef41d3b3920ea8cce5a617493a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1b3a97e667f21e0ce009b5319c461273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed643eee6fb93d14c0fe5f5bf73f9859274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d5c246b1723e2e54f81bb0b38c971275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfde97e09ab24e0601b7049da18919276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673d5445750807f9b545230a5159296277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984badf0467dc8aaf541fd654054e067278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b2165c9773681987d48e22591edeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406131b6c93ac25803f5a9a53f1ac6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029247cb54476e7a8a8e7202c05705d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11fc8b867257948656c72dce0d9410282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de390a40a9306e646be0ffabc2f0fb0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a606302c2ef16903ffef0a4f23aaad7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fb9545e638bc855008577155841e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d031f267a3f6d4d0d525e0efc229a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154fd74ae00bb23f47053124f6d3a9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857203ce071a92060debbd5b9395dca2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23164e5b0d2f14cbe248e46f40fcab1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe78be2460881ce64574e5ae5e0d790290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814da53363ec0e526356b524285a15c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1cb0744e968cfb56f65324f397baf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f34ca7d3b6073419ac15c7ccd8ae7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d23c5d4c052efdb4b5c8c51065cdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d828c43ddcc3780458819eb937197d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8af7e7d6cb6037bede109f9e6edcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b080add61a6c057bf395d245aca23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c1e838ada0d394d9d1ea1d26d2bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833ce0674acfc3fa4022bef6e7bdc43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bd617fa90236cd2816ae5021f1f85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7427ac61e2354742023f045b7ca1e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ba42b20c9b8de08e6b1332c5320f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f73cf13799617e1a71af78f16f503303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f69e9364438465f0ba40eeb2e0fea4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9d1fc65a6114a20a84282b7c4f79f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548afe99b94d267ea30d8b083015973306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ec903966f990bd3c635a8e68bc78a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58565156c76fc9ff2d79ec4997d814ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1d0950b09fceeafd094d719070e0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f76b34ad881d15d56c2ec808dc2e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515e9d00156989ca3ad78fd9ed73b21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60103d582f61798dccbb27725a5d5365312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c029e6f1fbddaa19505dfdbee5bf3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54f0dd73540909853aca50361a1bf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea13a3ca3e2b9eabc427596b8625d88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6a071c4377ab4270ab452d6d0496d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e2e1795f8daa7cbea8885948b2b00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326da18c2f22d4f81307af5d2cf9eda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e7771a2c46166ae0d13e470091e85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4e6dc93108a69cdad84407ba1328a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e364c21e59a4f73225abb5e92a13f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c756b2c0f89c4dd113712941861bac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e827607ecf68b3b298f3eb8d208348323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239708fc725cced77a814a8c4e58fbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841cdc9a9ef83496028035d9d893606325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95b9c9dc0e6bed732c3ef4d07e917c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb148658a59c274f98319c5dc0f1bf5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94764efb59594d3d8b6969233028e545328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f301cd0759feb8eee1f991acf88495329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170388b837db3cbdd8c7e95b3919afc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8a19900ec4658f9a73548193bd6fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bc061e90c00692c284f0581604874332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23ac95c6b1cccc57936865f0b06695333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450101282855674280d77cf5bf07412d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb629efcd662e1dd1a6a1ce7d77ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ba99bbda9607b7f9ad5173ca4c375336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2058ce138e18ccebc706319d829c78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67f53d97fc7351eded091e75da1964338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0803a03661c74e0ec8484c4fa8e0df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b534c687a85d9c0e7da7c1fe81eeae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177e81b8451f5cfd1627fa508c3102c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49d9a9f0cde76054ad4355a836d7e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2eaab1cd4b0eaa3b6ade4f5dfefe3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da42092aa3ed25c0d05ffa35caced6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3834f305e362cec6fcf50e449dc21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252e225af15f7ddf9c31da608b21d34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75daf81601cb0688d725b6a6b103eff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45493c1ace445819527a0e533fea0447348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de22d2833795827d52b00931de0cc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c15827a196067f51c097c354addf19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab45584fddf4f48c7b915638a2caf0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484c8427ec90bb7543f045e88fbf87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d53fbf86152aae3c33857c517ea28d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f37dedfaf0e8d98723741c70a62d71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f7d689a66a90069198cece4aa9c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7048978661bd408a521c14ee20602a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8715eaeba25b57ba255fb2ba66d5db7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae092b9608b7ccfaaca4aa8c41d3204358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053e58fa6df560f3e53013beb16b840359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a7bd2d3ec807d673709e66544a96e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff23a09db298cca51d6ad1ace724d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e20c17e03807d1a39c389568626e44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90d2dcc6befb5a00c064dae5d4baa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef745c4a01d9431f287a11dcd9b2610b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d772391c745439384d6e10e09e0804f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f589a17fb684d4910485c595d3323366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9cf6dee3aa87053587d479824635d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a68fc17243c0c7840f23b39e51c546368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ba67ff2388f5bb7aad43f72a6f08e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e04d011643d47200b34bcf0c4d215370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876432d30f54d5d5d62ec19f0f42f8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d79aaae14f312ec326f42390db9b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b90ff6c0f9728129e105bb82ad402373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428729c6f678ca0cd22e3d2cef540205374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d7778b0cb6a6cffc7334c9669ed68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9eb9574f2ec04e5d46e76077b701c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6214814d5c4983361d866010bbf43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1db9e8cfa88d81372863c97f997e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e3386db76afe98f40862aba4f8f5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccfd07be4a817a723cab1887ef1bb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed425753e0865263dda1e2d9e058edc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae87932f844c0c91794875cad28088382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5714e55206269260a9c64627c7c04d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819c6ed7b2f99516d1fcbac6747b5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977330801773b3b6b49495d84fa6af70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5c7b63497cedad1a7fcf31f67632386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a9f1d76a8cd2dddc9af2990b98653387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3255d628cb067034317e136e8fd19a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c5235e5c11d4698d28f9a566bdca9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1a0cd6991067732db76d8eb1c55e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059036b4a3c204d8ca1679caf4f70008391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83070bec2ce49bb7f62b20a37a192f01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf459ca9975e62dfab9d2c15a2f2e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c2e06b4435c56bc50877bbfba71a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa85d8429bc48bc0e3a4e6b28737df8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c949fc79003540986e588e06ca8998396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e868339156a5629f3116eb7408f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e8b8ee6473900f6728a0f853e3c14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f469ede19bb16d86576fa7d04edd4a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f78f372ef87e868a045a944dc114400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03f92d0504eb5eaee34cfc93f4a4a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86031b9317a32f178e0402fc9bd6fc26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a51bee52a4d54b06459df3f0a41a73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145494974d034f78b508648d9ccaa468404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbdd4004ef0dbeed8e1d082cede544405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704423b007d446f0d8a8b3e7935ff61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6be9b75a3d1648bd757bf786d258a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb66f9da29459bf2ccbe1bde5e05eb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d13f1cfad242a2b28e2df679718b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505372fc9d59c504e3d8d00271aebbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51869e6516b50ebdb4463ae3d068ada4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd7803283c66f3086936f287b6e7e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f1d1c3baca1a7ccb8d830e631ddf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972feb7be8d0a2c684a1874714f24de2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a76879913667d98ed79dfcf0f77c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f92b0decd1d2211d1d0666ac6d136c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e09c4a5655faf09314338ffa027d8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aea567625d708deaa33c16a7632b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98d30a356fcd03136a50b565c7ef9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c7799405dba073a99be245df7af4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcc9f086155e63a904d75a4e8c988e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fed662d40b2d1d4ef7c1727b4b7c99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aaa99277c3a23d218427410c03ed0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d6e13e7d10467bceee04e15f65aef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82c7a4e77cfc360619ae2fca9bbb0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6312ee9f88c25688ab65189056da64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74114a4ba95976cad3b661faf22d93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df301793213deda8b73988b91de9af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f1b6cf7bcaeddba553b6c9f3c7442429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3554e77cb136715fb1adf0317e55691430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbeb126efd970bb66a3c8358e3594a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10974a2dd7bcaea740551c24a54b77de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f53a867704e4b8953eabcd2cbf48af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe57bd7a2271937300d9ee1074028d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515f6c67b286b785e1db72678376c84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddf7fe73ee6a3731b1ee4fad531e0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ae99673975bdb8ff18b1efd3539fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722e9e839fdbc8d485f64d94051fb04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08317ee9f6823851e2db7ecfa3360e0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150435f4082132c77732e0cc752073440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c69bfd1a5a5442f0eaf105af96db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defef30ed2f070d5198b158849f00c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65f5b9c9bf0826423fc19b77fada6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f005415926d081ab9fc9a3a77342b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6976f2c5da5dd00e01a694ad79641445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0ea08b911b570a1f88d021bb47276446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c12654c828f93940fe4dbba51a346447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8532f6ed9dcaa507086df2e4f9a1954448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482ad2a3ba75948d4be67e0510701e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d44fa3d8cf9d09ea4eaa89820b0ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1dd73269fd73ae3ef1443f40b760f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fba9b2d4ea9ecaf2a9103aaebacec5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caff9c4c42d435b68cb7fda038b084b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a716d9f692d30ad3b1150db86dce299454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe10e8a4a1a43aa53af38c8f94eca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d163b5063a05d800826378cdf9947456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba059ee91663c4b23b37b5d5f7775ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6888d8d701174427df707ddc5a99ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0dd270e2e9748c5ba6a3e6ded8b4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471cbca78b5a820ea154d09e5f88620460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a841dfc95c4b861c1c7e573039d4faf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376515cd5539134222a8532028598d7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f7eef730759d4b997940e0025d73b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b25995ea450fcb377c12fa294f15b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7171b7ca9e3e397d593cf4421eb643465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e5fb6758c043c4b19e6e323bea3b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4087aad1c5b3ab4a663c0c711ab0d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04a28d35fc248db5adf15e41b8cb94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c47b464d85c1adaf67cc3a9fe3e5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e932fc98fd9d3da315d9df2e2f8aec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cabee4bdf5263aa02e5c4bf032d9bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee8c7da167bf9c55b6741b1dca933b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5138ba933e987f561056bdba8ad2618473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939414d0b6f2140230f68b969ca2bb5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6452ddea7cde0e555d6e467422191475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e738665964e8adc464da542a414e4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a99d0f0ab5990e811ec57ec63182e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e09a343ffab9b251433dfd84ccd5bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9d8f08f0fbea2e540a3afd4694d46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317c41b6729e9b8b11c52ee8f977c2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d2fc9fe918f4c4b4177ab0980264481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20245414f1b6eb63ea334801c88d81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92d111b2856bf2d0b66a45c27977f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d6fd7cd4e85569c15d4f4cfda62cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfcc43e61589c0e34526845f2a543e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca915d0698dc4c3a4527e13180b7ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f046698034ceda07ecb206eceb14ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dda63d6e98354ce9c99f95b36f639488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28287503875d8dce59514399c733b586489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b45d08b7678a85aff1672a71e9a01c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0acdccaf88cfa9db10d65405010dc2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cf6f2e90385c05e3a89f86fe34687492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b54f9b312c6af68d4479bc180a54a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae2fff23eca044cc278ed41e41020f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74c0df5814a6dca780f175646f54b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba36cecddb62e05f3cc84729e90355e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f679f06c0f81f202971666bc499ac1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14fe6abceb13758e299a35f4217938498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f63fe3a82f095c0be512c40d2091499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad30b465612633b3d086eef4e8ac4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6f43ff3d993d939bebe5bc8cccaaa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472afd55c6498fd10ab0fc192803fe88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e80104b8eb267d2637813019e8795503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b728ed2e118a74cabb7582cb3013153504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87975b9b4a85c8f89d280b989a95c36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60c0d3dcbe2506c819b67c6b0bcdf5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395e8076c8a6c031432abfaeb54561b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81f6c118e8c4dfe95b07326799b1c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381051e9cdd6836d346e5173ec0edda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aedfca85c6b268628c27a98cee1dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a27164fe5c7b05528961c5de262b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c19bed577ed3da73b636002e8d5833512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974315df143eb16c5a3d2d7f1505dda8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31468585ba4ea1b8e6529e28051bd1b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc29c34355260a269edbd19e9af0a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165322b9f920b1e350bd666b6f41333f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f040891b7698ba2b3d10f2cb205f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e90b7b9e1438b46bafa7b4c2b41b06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3df3f4a08ab04616366e05d99b0d71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ef8cac43c3efe0d576e55f570eb8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f443db20b70ea5bca14b24474b6797c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e99eb4022647dc589b1848168500b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8eeb80f86657865b1db3470bd0167523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58dee2657cb9b0ce91df382d36ca5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80526f643d532693b56eab220e5fa10b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5fc8bda2836cc34998daf2133483526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc718cb71218f4847d1251440eaf9b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba3b528f8511e4d4090187852168e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bd624fc1e60ed217bc812a646ab06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf33797779c0a6adec25e0fd35bbc1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e46c74054b2ab93add62e7f6984cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258cb3291b646dc634db5ac7c0ad50f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467859f413b06eaa39fc93171b7459c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a90b5ee135f5bbd26f993f90a424ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f152f15e5b2542fa9119839469bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb200e5d1deb37e8c1ddc8d3704991fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb428dcc9140082c1bd472ec580fcd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e125a638bd91b238b2d3cd2bed91d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5988b0cbfeb749e450ae3de56aec028539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c7e6301c31f2cb19b8bf727084d08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ce12d4a384d721225245609137152541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ad115f1bebd68d4761feb17a95fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5febfdfd675937838c2c12629f9d2a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c64abd2a4598e1d6b5cba5d0a6c11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165cfbebb5e9293675ef4a1da48ee4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca8369b152066efcf20fccf5a91053546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52802b517a4e66ff1a2bc5a1df90470e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b931e2f1761f214c8ab6a0cd8be063b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757cfee17b2e56a500990904018e7b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0983f25e5215af8be31e7bd3abf56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada73afce6a160edb0f86bd6141fc0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ba480bec0932876afb9a6e09e632b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839c570592ea64c80774ef7d7ac786553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681f80593218a0c63a4151cd7c7e045554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef58c93d4567ee6007888572f1357555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac725f289982e11847cdf756de50d5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53046370ef82d30eae168d885b67d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1becf6962c5acf19e73e15cfda6589558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b52f80b139ec73dd495b75fe94fc12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6ad8dd0432cc45d4fb741a88417be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7fc893604d5d96647570c79434337561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402898c9b7d1ab96039d1a409beef1b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7374d2259f52ed77020141e9f784563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d6a2c3faf821f2cbbf27f89003911564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1588c7f777e0d4081053ca7e95aa8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe88c9f221f6da531bacbae7a846992566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d791703f96aed637f7615edf15f1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a534d34224e01d869a48bc1e1e283568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56eebdc1733dd68286ca3c9d25075d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44d814b0241c1ddfbdf8630fe44017570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7a2c3d6009c5876bdffe0b5108537571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13b5b66a3690989f2b838923ba078b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ddc96d4b4151a272cb609aabea367573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9622ef323dd382d2a2761dad9169381574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5374ca4136317e762bf24058a16a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84399f7beba635170f48480826d00f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c06a1c821ec45ed627bedc37f3b6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53928fd88955ddbfaf520fef12e8643d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a01eb9aa46dae7fbc5c6c29be640a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc85506884484170dbd2237fc84f596580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6962354e1c9ec7b93d20983e63873581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07b5943fe5bf2856f6c4e5d6cca5b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda55d4f962038e7976a3fec5b94131583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f073515afa4db98cac1a99e74f929a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc83d69beb8b15a9f1f7625cfc259585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403919d566da2d31acfe0fb5ebb7475586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9722e13d1f4bdd40b028f48390595c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbe1b08f1008e57d26c4646d66577b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f57229986f01475bce6faa5161e6af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d00d0b3d0d10a63d544193a550208590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c60ac321f459c1dce652ce2673060d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862712f5859bb5a38a91f229beeed55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf79763c9a23b0e2ead1ce71d88bd11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de3a413024f0cfd8f99689b2716660594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1597318e0f8ea151de65148196b76e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1cdc8a8905bd0da825e568dd68300596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44ce021d857fae50ed8fdcbc6dfa23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df0020173ad47966b2af25770949ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d599e9e1f634a0261fb70782c4f74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed4eca143101f5c83fccb9fe5b3938600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c52665dff4a57e7b1867c02a32f4a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1d20e5299f36a4ae8796606249227602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a5ed95a90a029a3973e6ccd4d97a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68329a22c44c808ab74d6f5906270199604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd3a77efad4d312b1cd992b1792fce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18457d6344151fa99ed6d2838168536606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ee4c3945e5aa21aa2e2f5dcb86a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb91df1d603498cfd0676bb63d0c69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6219da1e55283cefcd12bceb0c20c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9d174e6d0cffd72e18bb7451874b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea69c24629a5b670f7f76b2da75188f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d2a20d4f58fe83d31636398e0c3d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a81cec68bf3ff0eaa9412cac4a943c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f08016ecf851353f1d77ac5e3ac9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72433384501d34d67d90791e7f1df44f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549274b2fa32357f84d6ee1a1ffe2c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92f25a134245b84eeed7111c638d2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f8d85464ab66bdadaebc350956ec0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e6749ca5012fd083db894a5dd159a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb0eac6b4c8c76c43e6db30f0796c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9097293abbf57040b0c5075750d55b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783997ce34c68054245d7265eb0823f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a82ce4d2c6b9406f40126a6bcf00a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4267728f1fc7f8c65f567a39113c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f181bf98954a0cd637df76558dd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4e41667f4b9f9be101562f9ac915d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8c8f30105e88b43586157fd19056f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb7e6efb1415aae2bc192b9f1f49ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99911e16f29ea4c7fa84b676dd43a207629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47174a3c7e7d5e8d33de4e020b7e6fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a62e5e71fa8cd43b9ebb269b02c70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011403b65da51320e117cc4d24638d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb49d47c83576bf1adc5a8aea891f0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b823834c6fdb66525cf3afbc3965628634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095f786014392c59772d5a68bf8b38d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c465dfba883bc0d0da47430b0b343b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71316a873066196ac0baf43f446fb6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19fdcfb4d6ffeaa67fa44e3f21298a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a94cd4c793c20819431aa72d5cab95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcff8462424967143c5aa27e21454d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7743cf4552aac27feda52c549c979641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6d6c2ea41be8bb65a7a7a45cfc129642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb38f2b5acea43c884c9584a11afc3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb0f6a452ba22e619ba9346b91f6d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32ff79101fb09464c1cf5e68f66729645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd5740c30193ace05d2068565707d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d38ceea8511f019d202c0a231249b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4ee6a028fefd3c02a31fb1c7d323648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dad86c8af6849a617052a4fd90a23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6e8c48d99abd1c54789d4403e8580650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aa2d06d0f16f22b1ef4f630c6820d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea353123e89600076b891a6a85fdde4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810e341c8cfac9dd7bb8c303be3bd43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d71d0efd7a6fba1e0836dda3cc6a43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a47f75ab433c93588ce44a22bcce21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0d94f8239c5fc785af94d51fcebb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4827f63035ede7e10c8d23c40164af3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01009a2409e09a8d6ff836b8a247eee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd05e76ba58e2122e25ad0616d6000659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2ec95763e07b525638cf07c4f616660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ccea4da62783c12c187c206ec9079661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d625eed6b14b0cfbed378360c7e7f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09767617e7ffaae2bdaae8d05b017a0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50ea105fbfc7dfba6f42bc0953fcbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b73b93e3b84845dd7b32a8f09b714665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a124425d218439d8e24f09fb44740e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f446f8b33ed4ba2be7886594b397667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b010dbd3337c88425c517b853809668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3726b5117807a5f9a41142a3284c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a6490e0ac553bd4ddc2adb4624ba8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aebb112646b810b4cc29940a47fca7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c35722c07a954a9cc2c303c639b2de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f78c155dd3f74682211130f1b4c83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220d14a0aa31201bd469120703e3a5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e16cc7044087a7f8ba422d61a46b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22fa1e893b79bde2840b38345b0a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e2d872967c1f60a0e9636d08f66d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e1bdccc07be32efbb258a691b294678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914fce1962b6966f7087a79f90e1ea9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542b44a4cf38c06fc2166ee6334a326680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dd292f6254d570064b4b2a5773fa1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d1ac609ef23854fef10a7c7fb44de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c399e8871b6e1d449e14c1d4ed7ea8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa33a7ec9a54fce666a5634266c93aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe139b683c3687d8a475cd5ddb735be2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaacb68bb9c77511c0f1e135d1689b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e88733b7c98572b2844b35517bd1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e6f7d6d9b8eeb12b7068ca69c08b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224d63dd7eb82e81907a18b199be99f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660947c6182d89a3459fdb57f7be5f81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec38dfab4f9eb0af61cbbcae4298bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39824f14a9450854f4f54f587aa6aa7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3e6c16f00c39bc435ff85a7f7943c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c1570186c584a4a9a0df4eaab54ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa07d7f00cd07568532305c285afa3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b53156e05fc5d9baa1ec37dcf1fe0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790feeba60b6b0e307459be4e49d7d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b24ab7f64bcf66b5037573bae0fd48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1cc8bc362e248b5417bc066845995699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be65f684e653bcff17e0089531414da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3aed3e5513a1bb4efdcca17330499701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06257329764343c8fa025037073888702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0bb93dae521797ba651b909b940d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9c12c4b08d8253395c57ee17aaca4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efa0bfdb6cf37c6ed3f9aa2ba60fbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8e7f0e9d51549a77420365beb04e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ec3acf221b3c3e959b8715e69c4c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7f41108f82e20fbbe140f66c51594708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ca166c26b6f14dfa4f21c1375321709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73a50a43c0a40d61f5987bece8ac4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a515dae115ce922bed0ef592ad1a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef4d574207f0086a41feb1c787f2f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0aabcf13ce438d16ce3369889e84f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b525c420b522ec96349f9883f4ed5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d663650ee42091ca473846402cd16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36886ab7a6ced5a7f26b6f00eeebc4ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b180d2a859cd33f38baca1d912824717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4bd69d266242664672f6205fc135c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc92ef9bca96e142816c5a73553ea6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b4b579438401f34006bb08756efb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293e70cbf4f9365e1f01fa32c466f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171d5af80f34136daeeb965bdccd7c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac41babeede1dd515083176d900ea1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ad3c6b35b241b01325864bd165631724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085a993573732b665d8b2da6375627d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486805f0485360d5ea776151a87136726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f31cf50d416f5cf4e7a1886636520727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10accb4d0001a70a708f6670f102e85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de1065d267fd508dc733f557ab1406729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37535b6a80739ff0ee08d2999d3d33ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36173bd81509d3b2981fc65882537000731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9b542ecb8ee8a4d410feae93d532d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ed0bdb1f37ad8a321aa379a1cc964733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99905ae13d8c01b6c08cb66623a0b5bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc755bbc7db4f47cda18b1e2b621c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19eb2c413321fb84f562b99a07ad7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16534b64caaf5a7ff83e21e086b248e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ac9b25e41370d157ea75763a10c37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd69cf2175168468066be8009e566e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db8c7c6851ccc67a8d8a4c781c4159740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497c6e0787fc267bff1bb51fd5d4c67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f6362850325c6294f2139134fbff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5e4784138d553ca452871f746597743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8b3f59101acafdd451a2b3a5b762e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fd75eda13ddcecb3a5ae96976a2f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d05841bd9cbb8b30b1b96699d597a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd1e54e2ec7aac2c5f8609e578dd1b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c22818b527a41689ee3bda3ac9df3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24963495586aacfb2e7b5b8524a8ce40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6993f708bae9ad81e0a7cafa3fa55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26cc39da2c4db40318d251c84085b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de862206406433a251f8c62a578adf6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994a70aaf61ec4da338edff66e012b5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>