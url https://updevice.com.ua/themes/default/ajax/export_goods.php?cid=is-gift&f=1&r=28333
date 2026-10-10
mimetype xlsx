--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941150cd5aa6fab07ae91c5536f77e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d632608328f60f2ee59bce07772a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ec220f8dcd61b989e1c80c9abe5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c50330d94f1728f6f53a5071f24c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fda90eeeb13b565690fc60790b2795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf670a9205dc79fccbe816ff7145da36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af916433d131b8d43da30d7be8e6927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6522f714fc2b93394096866a6f4b018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b04884515a651700ce15ecb8171659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34a5e49c751dfa383af8f0a13aa40b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb012bed35a37c27eb0c5363709a97f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f9f5c61e9cc17a28b06fc8ba3ea4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abdc3acce721c14293bfce91f09d9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff8e461b2cb053ed04cc76f1671f9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db7e300e9ad02a4aa434cb094b78d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9eb5ce60f01a02a09ad7c1f8816f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a896908a4c313455c4d4a7f6e129a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde75ab1387424112d69d96edb03c6fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a57b75c2034ab9ae20ee2f4eaebd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ebb6d3bb1a4184e64d8d41795a4ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593bfc3b7c95020fdf4282718be432521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3dea1b7072e58fc7a0db36f3ef7c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf9068130854aefedc84cd8e028c6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7fdf7621b53e2081b6c405ff0bde424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556367aa80718098481e559c7d0954e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcaf812f35a011723a31777901838b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b1d3d8b40c4e120d9139d297eba3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff08268f5540f2f4620be3d2cd4ac6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3b0966dd6f56301ad607f739b561e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecd588ffad3c061e3e52c75f0e113130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0fbbf9274ac9f0e4756e8a6a18d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b42d4740af9149d4aa6695533ea7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426928aa4a806b15d11a7d7c0dac60433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898e0ca1cf156948c7bfa9529b9a8f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7c30a21b05f60c3dccb927dc03d9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af47797effce38ebd2334f72c8b6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d77d428f332e21350d38e50c5f35537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e86ef06113cb4b59a4127891cc2d1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74127cbefd9f9ce23949cdd9d523ac5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651a85657ab3aae03c5dec0ac50364c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b498e4d9d749ead1586d89ae5d9bfe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcd6f5757989f253847f7c96d70f4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa590725cae4cf2739ec4a77169a24f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c95891130ed84251cf127e360a25a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2a1250ebea609d110995e78bb99c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d0ccca670105515b1faea7022b07946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ff259f431d089b379f1c9cb97250c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007df51377c3df73391db178e3047a3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c1425ce0773452965a67467dfdf6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db286e23969e17c20c545ab0e5dedc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997001f7ae1fcb01ff331a4fd1cd7b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff467f0ca6eb0b8285ca1d0442eef852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b94ed67e7e56e07bbd31f91c7135253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52d9501b0886e60e139e2e70b771b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e709ae795127f294e2be4dd281377d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2305722c127bba7fa919871a2de0db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6847fe68efb6a55b0a09e9dcfbdbcba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2c90b402af20d0857c619546e489858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b92598152f9294dbeb41565a88634259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c4ea279a58d149410e3c2a5fa934460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6646053a67bfaa12017b05648a9385f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bfb1c0f4f9c16531dff9f48a4521562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213543cbd9ea8891857ac19b8162e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0c421ae3d340b9f60a858c08910dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fd222435de7be1625ab2bdc60e21e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d71983e78591b57e2602231148808266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9631ea0b7710fd9c49cf726223ec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a8412af6b2d6a4b61f9ac243c654668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36231ab7bdde688a5d1cdfb5b7515469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a6a0a0e39035dbd4e933893e1c43170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af8d780eb69b883fc8411414e41db771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d303cabfafdd1e6e3c728a3e5bb8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d75d740ca911f22ffbe07bd788bf8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c098d19d74e37fbc86986bbf6df46374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe699b61ce9de87fcb6dac325eaa07375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e539ba7ee92c8e48ab8e2e1d2e5ba1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca778aeb7d8d82e5efbe0153efd179bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f6bbaa92fdd3ff1aa8db5a17e200a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d9d3ee6c6f44ad9b653f04bc4f09379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b9ed4607d2ffab65782a91e7f796380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65353516a605d16a07b7737204efae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c51a479655ce4f48070191c7cb12282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a45d8cbdf8a1be6340b369293590ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a5183c22e5ac5c71f095b5ae5681184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52887c1cf401aaa48c21ad2823be67e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6b3e7876643a2562898566368fc1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f8c248fb64f0db87bbfbf46aee55687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53306d46cce3eb211e4e976ebfa6163688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dc2f3cdd11c8e5ed9043fc0dbfdb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a115fa59d8939f0d8e90a649b2f9b0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b274435acf7506db5432f7c324ea2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d0cd98cd8b0a4f741801c935852b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d8fa2130e8f99d4530709edb84fdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d942bddd71eedb91901cf681eacd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651792e4dfd6235e8df632e1eecfa4b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1762184b7736a0e9dfe5c418cd11aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938312422a262265db1fbe9bd1d3bdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34121ea6cd6ea61d0c1de6f15d2c1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0386445062d9d0e7d017dcf5e491a9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606e9274866cb7bc367095a354cc706100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b25919cecce477970c1d84aec00e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a3a639ae0f099bee0f322f2b4067f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f03ce4d026b4ed3d4a922e499e2f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5ac3f95b7d6c40ed2abdcf5d6eeba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa5cb8a215911185c80ea3a87d57b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3694159902c3027f989c9d9096c38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631990227ffeebfa7a10d8df5a5bd5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4950cc8b9d5dcd3e636cdcb1cede10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23835e23aff0f77285af2f10a02df9cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129fb326e8d52b9dcd25f69080c60d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe130cc265e8e889c985d29fbb02d5de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4a6b4290969edf532b07180a4281c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fad7b0a26fbf84413d5e2f9f9d9d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe03dce88b51d3ef595417637980b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aebe1db5ce94043b9a52b78a5ff8fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e26ee270fe42204eefa7a6171873116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e53b71d2addec1dd4e267962f8b19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d55eee4bb9b560fcf3ca11dbd9cdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bf3bfa60018734928a763d45dd35c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237877f64ee525c508a0087eb3bf39c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac66edc1c74233a0eb855b18a49348121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30d8eb7eb35c0c75a8cdbdc70dfefa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe7469d8e21b2b9d5d5083e4bdaa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949766784edbf995dfead1cd18493f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2728df6b980e41c9dbcb9c4f920175125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c954f274aebb0ff40c2ba1b8b591126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701f859883fd5218e6a88ce51ab230c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d68b927724337bf766176d079ca6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495aa864743f3accb452026c9179191129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724e282319557a001ec82b96ecbdcf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a1bdc2a2144629a59cb557bcefbc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea9ea9187f4a0d97102d42e83379ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edaccf175e065b08f4a64111f56dd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4448dc88843dddf876c1dacecf313b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96703127b3b669c2c03f11c977d086135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb3f2e5aa7e64065a462134c857f12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcafe9506db5a606700fc2b25fc8c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab87831ab9bd9d59b3729689970523138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853b55c67d8f94dc5183e127b320129139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc166738196175d8be58dcccb185cb48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e56bd1064b1947784bdc9ace2e526141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb895f3025fe4fd574412163b6f0cdfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67d65121db3b71954b228100676d4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf2bf6866b3e456cd72a5fed4e757144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8126ebf78784d88be8dad2cc2c2408145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a72e577cb4fb6709b906a06991c4bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957d618cdd38ac196e7c0057b363037147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c7080a78ebf0817bd76c17f33aca3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c347b63d28db5547e7ce67f9efe1d0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b946cbdd560c0c2d6a54f8e5e6fd90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a8bf9384e0d87da3f1c84e1c8114151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2fc04defede9b78ed3bc09dd1cd4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b37d42ed307f79f705238cce2dab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831a1ebd2240c406f5fbeec6208e80a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7134c1e4db797bbc54eaa708515bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07911c771afd6c93f3ee0aaa3f406756156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fdde0dc43ceb4953c60dceb7bfcdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773de628b14b8954b47b52d978b1bef5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1a40da68db7a3644b8fb9aa9e35d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738dd30fb2a3bb3e1bb22bc4e9d49ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c496ad1e19d4f3e68d4995b477496161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed039ded0f9ee2348a19590387e026162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef265d115e9be231fb87927cbf8af97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e8503be166b1092cd63fc9984671164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb4dc2db7bb1786eac3bf6f92ab6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62bd4ba97a363153597853ef1dd0b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d2d85056f013d5a93c989ea47d8e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f756dd2f605c6b91724b63915bd3f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291a88621092fbacbf7428c74aacbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b598960398b60086261cc5251d919170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3046ba2714a41af495830f2d13cec6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079a366bb6c705bdee1ae218d60553e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54258add98d32eb77d973d3edf0a27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a384b1be7c295a2017129393d5e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598e3462eec67b3bbab24297a1f6dc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea14f2955b862c73f5bfee633606c6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480ae66bdf46ad36fd63ac7cc402dc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e35fae58a31dca186c59b6a94bedc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02df0dbb78f0185e1675ac48f80fcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cd9e762f8c92d205d79735e29a7bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1ab6ccc0c3a8f67c5b1feb357c8a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890c4a5acbcc1d0a5d5f03044789e50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad636e1eb6dc66678a0a9f5e589f7ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec675be2bae151bb69bb36bd4dc90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01ab6119fed5492a9caec542fc14f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587eafe30c11f26e401883948930f61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab81956ba0a4949ba6d7491c7a04d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fdcddb3d6101be7d21b9cfcae0a47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7c2b844ce5157e7ae1052898c722189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e362c1059e6f31a1660093df4bf14f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5390a814eec154cc716a955b4f6ca69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cb236dcbba843d3e0278a1a3bf62e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac38c60fa4494ad719954176f4d289193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f93996a68c5aaa2430747f9b05b47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7772e777ecdf36ab943cdb614d3fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e7f843f6429c212f5a9c609a215ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d27c7d337dd62a380d83ea3b9b03ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0319fc0b15ad55efaf587a0bee1570198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70356cd629b1df9f7afbc9e0ad8ddb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbacef743380b3371829726402ba97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a37f96479654e9971694770df0da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd6e6323d21375ddb6198ac14112a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7d66ff0313d0b0bf2869b6b67405c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a071d3426f019426c4aa3f2638cb92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48adbcb85591b522923bbdddb732b45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917c7be378345d79bfbb4f776dd551e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e020213831105a49230597373cd5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd24e8bac594e50b0a9634f94336356208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856773ef9274f050d4ff82da1139b01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a5a37537efa0916866027874cecde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46126b8dc999c951673bc63e41800c0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466ebd5b8f54d98e41a6d482591d778212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b4caaefe47d317608b3394e85f71d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8968f113daf3113ab9dc3035a346f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3d32f0138bfadc272add254821d9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad11366f32e2a3395323fa0c59a9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a7ccb79b965068255b9f148465526217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d9bce0934002905d60dd953e72376218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9faa47adb48857479dd7cad3e015e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83a2c600f887d9432ce7b6ad409b70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78273e817dc23d940f7f63fce72434221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be30c62f2a71b612cc215699f40c37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac5362fd7d05fb6d58bc8af6e051f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6dd5d637665a79e8bdc9cad05ce6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df8b1c64daafaeceb0d4b8bb6de95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9172ea8ad239fe871aff6dd4507cb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa53b77b901ca7e54b47c93aff07606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe6fd4842bda4774c65549c64cef99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325d4fef954cb052771ba769dde4691229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ea9202a761fb23be835f194e6f6a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017105fff2ad0ef653401df8d51a942231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e698883d26910faffe6744c76f3fb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170b449c1cbe1df780571ce3ae429c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1f4f9783d48e5f93053235febc486234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bcf3f00e8a366d52282ae19106996235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfab5b0b3ccb6cbac8e909ee6f951ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876086e4cb1a84f1845fc5a0ccb08015237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca550692706b3f29b9dd802ba05b25bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4392ce7021bc6febb7a3de2025e2bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f920306b2762c895f297c27e3cc3c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cd46dd3d7ec13840245278480ab34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395db138ca41797462a592b5b405c2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3754225b79ca2151a04ecaf037d1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da10ca2e736e4d09f997536fc1f0aee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf3dae7c4aa0e3cebfd322b92e69f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaafb620f947d58103fc0f3d2b5600f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41146866d18e3b0693c83ae7372ed5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e29ae88b5dbbf67bcdf36f4e353035248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647271734e20cfc0b1049c515e41b7e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b7ecaecc9ad100e215babd5eedc95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50172f76f4c834098c7f9f436f4576c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fce5a492f6b8367769654b205cd0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa83294205912cb35e1f55ee4980b92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76700540617f6211ca9b88cd765cd9b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52b0c5d37f12dee82bfd8719688f8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2214b0855c48f47a61a83a4ec3537a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e84dc04b3a0ec90bd2824b1c65df8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152bac59c561740e683a1949d783359258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8c7a1f689956db10063256962b343259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae61829bb8a2d3a260d50c99f6b2349260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e2ca985ca865b04b4db0c3ef35f06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f768ae1c0541bc942176ef26ce988a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9476304b974e207d45ccf781d9aa94c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd206522d1c5e2f9d150271c42bd3ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb3698f9e8adfb9bd806242b2e3ce2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54858d26adc13588651e66d86f100016266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fad98bbf04de2b59d566928b02de56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d65ddaaf098493da17cc9c8211f76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286caf9446a8442ac44992ebfd1aa4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a4f095edbb09acea96c5fedae129f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f41369962cf1e28e92e802fe26419271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382c2071f01cd9a89d8953182ccc477272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b301aa50cf846b3a0a9b1fad944ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225940f2b8edbd47b39d8bdb12a3e82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484c94c88c0353509b10b58fef3e872275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f53d9819d8698cd9888f3921872f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21ae1666936179823cd2c79b7af3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff20eb0bf4fab5b8495584d9a88afdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6993ea70dea351c6601955a6f75ac3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20276d59ea63a42f8612ccd7a3590b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a951903cef56e67fe653c9f6e45272f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97c1415b9ff7b00ced321c93ddad21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5051ccbfd8696971223d55e742a4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a100c4eb5e904c917a73762e8fc511284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9d9dc5088c3e76684f36ebfa8d014285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90305725d0c29dfa5f68cc732a755a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95992b1ec41c130e39b74420a087a9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54297056c54479f153968a4ddc2f02aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c79a9eaee397623ff259559bcf0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b050f50a7173a17d67bb7df05c258290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9287727fdd86d3d5777223b8824fa62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf9d88e6bf7bbe9fff19d3e2de632e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54a63499ab5ff6d66f0552ce0914a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf62496bf734a2810decc8c2f64f294294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97547c603fee8d6f26b6cd60e9743b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d456597f57864249fbd188c24e381296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32793aaa151736a522572d37fc4a4f39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5fabfd783f867e963f776d792446a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b8a27011079e76f7a91c2782d7fa4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e11fd3b67f10b1bcfb57a1b469a51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf40aa73f265eba6c9b92b33bce61f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77458425592b3341ad2e9263a5ccd5ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990bd32a30a328f1e7ffebe86836f72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eef70f7902985eb81658c7ad2c7fa9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c7fc180a8f6e1d20c51c7d730c84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838ef882823fbec17b363835469956b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1320283437bc86d8993620733be8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04995d37aa5ce2507283db4a96226fda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93293d33f0fa30e6685778d187276306309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dfa758f9ba29d9b4955f890ae1aad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54426a0f7919401f7070209de9673f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d89a7b487abcfa6e3cb10e1eb9ed93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919228443f610a9976cdcde89e3a458b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ccb7f816c5205d13f3ef39e2a35ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec007c8396ce83b186a82e3a4b1ca055315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c926d5fb8c28e1edd2ccc18b3d158f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c04c20e339a35b4386e96f97f0664a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0ab4e7505067820ebbc981747a834318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b288f0c73fba3f3e0392c7c2cbd99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063bc03135bd0069ca67dc22f92c1b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b06473df33bcb7da392f8adc1d9eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bdc3f62f93fcb64b05bb1a396334e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd759dd88850505dca934b4635f71d8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a118155b5206380f536eb7bc87120324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97817d3dd66a6f1609f3ec544e412efb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758fea4348bcc06269e637619ce04aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed1ee396d2d11be6777844bbab13b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c977fbfcc4c2c0f5651abb9ae3769c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf810821889c2d9403aa354162b071b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43aad4384d6bbc84a99054a781b1c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea61e5478598296f5a667f4b64931c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e1ca65d4bf633429639c7a6d37be7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf2d1ff3f85fbc5cbb6f7ec8ffc229333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cfce5459bbdbb504cb380111600df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a470459526d135b13dc2cd1c91caf5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd1ca35e1f0533114181f942795792336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87e752678b2f2f1a2d3d3d57786ab3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6929a0881a1db4751eb9d67e25e74c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67049f23ff331be71a76f94acc205db2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e0248ce98e9a28411f0e96e2e9935340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab481ee518462009d556ec27952dc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ce37c2395da3ec10904f930a94ba6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97588f7b2278df583c5ed778e9d7b4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a100cd2991cecb366939816d0ce5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46422df38e533be90d4d3163c922512345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bcedc894fb705ba04b54f4def3043346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3dbf1f0cf216e08cce5e0b050a94e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823b2800d8ee59c8d82733bc325c6d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b2d83cc009b0a0284f7ed441ef4bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc86d0299b3d6e0d7a6580fa8cce5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc66d333429ca48d3a572c33b0105351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761f03a4cda57ea8826249f993dcda8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dffa645405f3ea3a2908d01ff9212353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb216e9bb57b8f4576148579c32137354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2a274c9ba3755b6fe0c432ea69e50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caecadba0a2dd1e29046415af66eec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5283a196f660387e83fee3bd5136a58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef856cd84744335e41e48b4642ad7c70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cb5fe5ade655cfb0b4d295428f589359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19819efb4f3815ddb931ae8f74342f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c77b95bb7501b1bca6367c3f97a056361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a79fa11c4c3c8f295a3e1d6a3fd313362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca116c2a8c85bff00939b389a57c829363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae53f543d2388679279d4001bbdd24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f39f1e78b863d7b68693a3c0b70ada365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c56ff3aabcbf348f0176336c7f6c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32234f52da84623b37b4b21f2bdf6911367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35769b3208e5bc3b4fc420491e6aeb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a72126b2e7b6e6018080e6dcfb0910369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2fc13bd3452b523da7b9cbe54cb61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e95c162c3cd9e0fd1db58e36b580e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeae4acee2927f49ecde9c204cdc13c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae5c3a85db5db31c226119994375f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba401b43d266025fb0b0d4005533742a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ee9ca9a9bf1e2f40048a4aab6e587375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4aa6281bb5711b21ccedba1ea44d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81197843d1cb3927bcdf9c91fa39e63f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a137b4a5e3aaa961d575ec09925525378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e30be8124daeb1043fe2777ec1d8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ae49986f0a1d74acfaccfb60865fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd372088ae7bc871041eaeed33a409381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7c504d0a2e1857d8891a1e0b47465382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2be01513b397e756862d066e5b445383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4b06ae6a5035dd26daef5bcd9d2df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb1578aba2ce0cbbf21f401cb77cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e196d7ee04db9a433b91d234c103386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005de6e0abfe912cb8d05f4250301cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf0ff0a851f227fb8a52eb2b82ea7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a6895b9b550493cc637def09959b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536bcb13cb2baf0c26e4fd7806b5762390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ef58fb9d9f46b3558f2cb4bb567aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c063e572a8e2d51c1c23e328fd7ac85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067242cf1bd51676ff0a591601c6f40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adb53ffb770d838d2c7c130a92b649394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c5d3ced85b0da029f6a077da5952a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1d794aab248ce452cf98022a347f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a913b5fb624f4cd4c9e57e33a7839f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522217c388f8e9e2861325b5db4574a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c87d37f546fba5e813300a70c48a59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2849a9bc41b768e52f7b5e65d16097b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe7e03cdc01bc943e77327d77f7360401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95d1e7b80d153986f90f152546e14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821eaff66f98f8a52a8854eea78ad0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce1ce1cccde238fe98eb9d11c4545f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ded97f1568beedf38b6d670fbfaf17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f0c66fc16d08b45e22426291abfb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e22ef69f5eb45c5442bae3ae92aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917518e3c1e530204b72e34f95c73803408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea237b4b999b74dd17d3c3917b8aad0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f05b0752a35e68659d04ee6c21c33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feabcd63c274c8b34f01b04b430194411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681311dc613ff50a13649da0a4dee6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b136a1cf1c2f281f4326bbabd9bc672413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc05cb630b820d1c6648f2770e824414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ae41aa541fdda80ea425c7901c06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f8d7103c7de24b7008ec98f2086c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59ba7d8078e9f911a7445ce9af5c8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf6cd26087ca4407fcc9b8236b32db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf7413ec1233d8e7918a8015863807419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8377398c8202f1fa565a694a2a1b2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5a0d5bb76c020c8c63dda0e57241b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ae20f381ba67331dab77f1231c91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5976fbedc956ce48b02d095e2fe3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4b34f9dc6be5723177206dc4c7ba3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839d9d310550fa537bd94e6492495ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f6e56fbc00775e7c06eb224200a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63f8fc33fef1042cfe29055f1bb39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ccbad19447ce4d0eb42ed2b3a62af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb38c6e2175a8ada3f90116c39d4251429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e9763d39a9d975aae9c5314ab248430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d01ee3c7366109b51174b827dfef4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84969fcdbd3c0aa60db669c408f70f23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd461df0f9231f1a38a1a6db08b9b39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5065650e533741940cd609bf8b3e4cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1838b829a4d320c93f3d147ccd0dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2446ad5d775bc3e0cffd5c63cc8654436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bef17ba5d123466d0305620baadd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af744bcbd029d9871ce53de5f99d09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932660d2a2aacc02e2af6f077af9d47c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eac018a859af0fe2ef672940e60d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439084a689d301c1402dc30aaad98dab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dae268aa7f646397c9b3b20fccfdd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f30614084915321c301049eff518443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259231570443591180325a888b57a79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43ac3b319775a9095dfd47c9a8410a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba171a0cfa6523b2ed62e1c9ffa5ac52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab358f72a18c811a060d450bde2d64c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7e8e1b663a2e987884e14e7708830448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486ad20a79f5fc37459c61407dcaf36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36421de9574264bdf1278027af3b1905450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d020b1f912d7e24c75290108336bf9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95714cac972e8b6ad0296e19514627f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da75fa468cf01da7d6f48e9b21fea2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c7d11c2e1131b7282579feed1d5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f746f478f9234563cf8eaa4ae24fef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7df2b77204fa97a1d9344cb6912f8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe3e6196951aa70cc9eca7a5a3cc0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca135392e3af8cdb44f575b138633a13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8584d1a8a083d37587abdc1fb6b66b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b4481b98cb72d8759776fd83618a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e734f805113ddfd339a3fc990620a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c09bdaf12e4350f71ccf6163301c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a478f00766499cbd62089046eeb52d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe217ac2e793809b2a0ec9d5bcfe0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411822b3a33c470a571018f955cad53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37d4c7c8219659affec22aca99130466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73864416c8821f72357639dfa048e623467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3eb05f2a9e95b48d3ff5500b717a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6fc49b0814bd5cca64ea63cf8da7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade5eabdf842eea918601078724fde470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f119940ad841c5c9ed33143b1a83ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085113214bcbd310d119c2425f318071472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d5ad3d3ef3e9f537a097ff06cea8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b050738eb16efedb76e2284eabf18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b3ee4c177f8152a342c5358506e90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88cd0ebe624a735f213ea69e98d24e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54be6d119f37a4a0913beec5a5ec5e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71784734b0a93b1b44cff9bd0f103478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b2fb97a946030e564bfe24542cabb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b087cbe46cae3dd54fb4799b6b4df2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7beae28fe0e064021ffda8969d9f0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5eedf513c324aa5ec97fa0a4e1e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7ce71bd3ad407d0a3fddaa86655d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85605540974647871301000f4048ad5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574649192de52dd62722b5bd12226a5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde57195a0da2ab9f9b0130870b7e9f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea926e2fc1ab52999709499019189b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c94ee5a7ca07c5e777738a4f6dc7f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7974753109df07abc77e1afe637804c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff964ecf45754fb53f214081c4f8233b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06697f57617d57e08e996191972a68c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235613a5bd57278a0873b7537ac7860492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a498c3a1e9bc619cde02e0f782c298a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9f0fe81974e14af24b3f61e9363dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b3cb26c6a61308a012a25c29317e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268246290b5db2e54daa2e771b72ad8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ceb2bcba327a2ea7c8730fe332f5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77b14e01295ddd5f975634b523a0bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa11d4db10a3bbd7e4e0493797c849499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed18ec15524df98392de2bd8706c4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae761d48079dcdcfc0d1941f440d1129501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263501089993b63bab80eba37db016ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e970cb06929b877e8d1a8b177d4872503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa4f64d4c10d4c5816085871bfe00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1062f5f288db3b54876e32aa10d37ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db9626bcbe409f2fa8c510cbd0cc11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547eec45d7c61dedab57a6475a7a283507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75437eba0d0e08cfd4b42f2237834bd7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79815d1b1a2c91a098487c304b448863509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d796e31848c880894bb81c7c2cb6d1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482ea6c6005ee35627de894ab9bff4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48bb936430602b1c811ff7a157b6b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1f35084a0136cded72188fd188c8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d4c8892fcd954d28337ca13887e9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98bc9212752c79ef8df52c6a8929b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12fea5b08a37c164c79c6e872f9627516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c12d3117f03fada4dca4af577350c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b838e99bba4277191a855a47326f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174cd269eeeab94893819c4de04b178519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdfd22422267b052d70b5e7a349f56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36bc7ba7f2968979b4b9a232083631521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd3737fbf9c0ce442d7d6ade0d4f55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674759a25c910d127bd24cd838cede5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c282fa0a2e95d1254a45f7da999f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf1c9e1e87df78ff6f0a33e3454ca8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f8e5c86568e842c4c4dba3af916a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adca4a38e227f95bcd1408e9280bfd7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32229ddf0055891324519207d1475b1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e8b1dc2488a7f8b3bd4f8e188fec9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f47636beac08a52fdc203f144120c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f248dec9f0e907102e886c69cc601531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6f1710e99db339d1c43399ee488a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb3235137e731c98edc5bc635ab589533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de663e5f9c8b06ef4a05921710c718f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1b3146309e690aa05142adb36f45c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddcb47a358b6c0d8cd33e2c9b3002c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decc2b6c0c59ce4ba8769b2fbe974ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419d90c7ff15fd23dabec8c2bb27322538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373df15e8066ef8eaa83a3149a4c95e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ddc55337ad356f87eeafa14ead5a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd13791395b106422429bb8ef05b8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb715419311339153feafc324bc2f43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f5971766dbee5d66f2bfa2d8ac73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055607ea06f61796d7d3d97199d08e73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e11e4c09988c94644626e01e0e54ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaee1bea15f76415f86bbb3d8e3fb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eae5de5d57d57314f0eac9b4addca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc274726ccbc420b7aa46ae061aa0a27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68460ace6319d058545535a33e627c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe6bd3de972397e9b88137dd08fc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ae925cc342cafe7773448bdb9f28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038a4f4db4c9c99e527b9e099f70558552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de2586eaa4e91245fe8f0334264beb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5974f4b5bc21d721c730b21e73202e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26356c1b2e7135d3a3e69b7846c7437c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf110ec3b78b2656beeda016d8b937e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9f8aec9155ddc4b4d07ecf3b27b57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c2bea0d903266be6bdf350b8f5048558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da693ad9d97bb233ef1687c538d07dae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97362970075850e6f3a6b8ec71bd4c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90ff86ed2c9153526c615ff7291ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409287c0a7372657b75aac81dcccf40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16397adf816417f79dcaa1b49edc64e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f25429bf0fe4014fa6b523b853615564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba37f0d7ac504debffb7c28e42f8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356f7806675b50d1d860b9d06b9b9a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac665ab21c3b70e6c63ced0da7456a2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6cc7fd3637e7b716df1510c188812568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525e8db4f186efabe0533bb55e3e747569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c64baba6ea2bfed80883d5132aec16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19d22a5008af8abcc88e47513d648f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcf1440c667e1e1af7f06f1bb4bf01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a193bb0b5d432e8ac19004fe8fb6db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105bbb57fcb30a5114f1fd296c11fdc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee5a8621225753b57b1fa0cd372290575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4da8eaf5f16ef6fa40901eda386c4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e220bbf03b7563cf706f774f476a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489255eca3b2f2a2c1286075c0d9bbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4efe88994623ea37bf06d20d183002579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af227876b2bc859f758b86c17641c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9784c94992627581767337b698a3ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2df02a1198c65f190228fec28eb88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4cd4f4a988cf2d3555dc90134cd45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d35221faca2c55450e9928589867eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330bd1d7c03e4503d6144e4e44ea02b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b678405b5817fbf839f576d0ff42e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c51ca16ac472d007b6d4bf42c3d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42887c5a217c8bd43b633e8d56f6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504e5d56440fd06b0c6034b263d272d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf402ff3e1cb7d3031d97dc255038b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833fa17ab223ce0742b4f6e0c95e754591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b95307cb226c1334895cc0266cc6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0b9ba67d90663f094dae19f98cd3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228f35eee37674572ebfef3cfc69827594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3f753401afc673c43d423a9732501595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49562cb0ff3430bdc718b3f8d09ba18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca08305105e9d06c4a3579731326920597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3997ac39b3ec431ba80fb6e82862d4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c03e4c52255d4e2f777a07ebb98d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d826e94fc2f00c5a6de8ff87e2f95a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacf17b5b931df329076a0a7adee763601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9f774e448bb736c935995e5db1b1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1bcc3b14bf05134962081a7dcd6f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0cbaeaa444c90a95580d6527b9e26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d32a4993021f783223774b60ce7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf60246fc7e159939e9b1caad80c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdde7f35b6c7883127113a7fe6b80e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fcfd04af657d143530607db3faa3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f57b0543ed1ec3e6f53997821388c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b37a8ffadab3e8aa6d4ba966e336a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25032a01262e0c3e6d10ce18d459a6da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13341042b4aabba3c4147b056690a09a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e528e27c952d376b1ef3f0a7fa44ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fa1b63fe085a91cc90d54a6586b00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6140d2662bb3821f22637e9775bb22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b794d17c3428b8f2b36d1713877903d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac06a9e05f533d36832cef20f1d676617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f6a45e2f8b9c36a39b9383ef9c6ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680619a3a8692fc9e885554321f301a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56d4f8254ddbb94660cd2579c6711d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640d2196726f05da03c6ff9b8c96268621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a660aa2d58ed8ebb9b1e9c20e2bac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03b8bf1368b952ccd0b7476737f117623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df63e8af3d4d4b4a2e164c9f14e41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c431fe946c3d07b3ad372db8d3b3ed5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4afd9c77f36869a6c52c5ba91a2f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61066041bd4be74f558787d83a109a42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2f6095081bebc878dce5f146e8760628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fd5fc8f9e0b5f1d0fde73aae60388629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47603911ec4b76f5a57ad3afd042ec74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc469df7112bd25579a4bfe224ed57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487bec8e9147e82f4d27eb29d6849cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ba61c90aded45aa0c5ca2962acb61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848e5d00212c5c63c485bc450760b96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1a3d2a0476aaa5b93fbbb1920b6ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ee0bb3f090e681f387b39e67f9b1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702ab75e619cdf5a2c99d6569e401ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2000cf657792aef34af99deea80c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b81b5208f0d65a1cae3af7c6594185639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8b70e443874f0fa9e3f135ac48cd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f395b4f3c5340068742bb42f5e4a506641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69273146ba7d2e7393271aafa636fd44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c2f20b1b9c4d4157743e450c1c81f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3630acf4d77f9db26f5bd232302f0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78fc505f4d8707992fe523b7522b73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8406886b42c83b93cc3496413109784646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c13b73c48adb97774e34cc642d030647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047064ac159fc072bb426931f40f61b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad6c65d2131767a0d30626f1f79c59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee59a2b779f61f46e8ea07fce24bfb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451694dd3c90f498d156fb950594da93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89ec2d78a8ae6c424a911160b1bc9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf21facd1dd701597eed696fa9cd6a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58e5db71751081183e53ec050f4225654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc97f8a31e304e2063687fdf870f25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c6ad10d2f69a8b59ffa4b2dbbee33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ceb9e63992b46adc87320082015bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d18f79c541161df046bdfc985f28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce6da14b43d4ac07d7c0d7e00f89d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e946cb739317db08029021649d71ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3bf29faa4c135bc147081adb41fb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e46f9a298641b5f5c33adb628acf3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ca987fadcd9a5d81da73ab07e2245663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6f5feb966286410ec37f8d919b33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e49fdf2980faac32129ebb83656e56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dd784bdbcfd3afcb42c612ce0f652666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88144993bf8ebcbd7033836709cc94b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4094076977f5380fef168b159f919e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696e82109f2fd2c5dbd579197249129669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648be7219f9bed342077113657860c7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744e2cef5f73a9cab0eb52f8a274d8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9719106356571fc31636841ea3ad10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b283a647a05722c04bb6784b645ae0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd929cb401fb664c2aa561eac7c59b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef721c429a00d3bc7ece6265b070276c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793d6645a2fdffd286105dd012c28c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c3ea9f5a210c2ba5d5fd233d0a5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05794f538fa00d251c536f3c18b9df9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e83f58b844da869baac306318324e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d706dae899fedf86c9b03cc6d4ce908680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a59b0f18e0640a5c6b9f92645282b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea221c3a32d5bc2e8b1eb3cd8623e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c247f35d19f005137a9079daf2776683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77495517870b6a5fc1062ff0e6c6fc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0407e21aad558baeb0101684b8cea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574a68716476edffb6c9abe946f75c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385ceffa41a5195373122b579fdb28b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd36849d95e5afdd9c4ce933e908cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b9f5a0b8ce3ddf4fccda269cdc4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d613e8b96ea1b4dd07706dcbcb299aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21ff3b59ecc620acafdb51c4156097691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fe57c12d4058014a1d469e2d21871692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39905ea4cc9fa054fee8a9d042d4b0b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2912e39e496c19603f86a2e4dd6a84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650009a5875773435f208dc90c17ba9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b589e28b169a15fe32c7d8f5176c17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc38041dd9bbd4bdf0255ae596876a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a06de29456f46390da5b52c0a8a5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172246e2e13d34e643a1c94f0b894f31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7bed6c580b6d08c2122c0288714e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6eb0eb04135e6bffbfbafa30f525d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eafb1d2d1850088565eeae9c027408702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efff323e5b73ef439251200c2f152ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e55b9413051439c6e0e2dd1db05f3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e82ff4f34e42debd75397453d49fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857b7edd81f4db345836953d5a22973706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3735e2e2fbda74187d64c425019a8c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3b4d8d0dbcebc8f0eadb8e6c13735708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6d8425ac632692f54137bd960481a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9838ddb984d5cf10d45036988a25d5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e37233e4602d3293647a506013ac33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bbb92dc005ec5f6b34addb67ae2ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67801b67a539529a4e9eaf63c5ec18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37c473d2d1e2395610d42c3a536323714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b941d94a17a4d6ef240b37a69223a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dba401bdf51a871786acf7d3564ea7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd6e40b22c6cb8df5f371a81c9332c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b93f121fbfe99187cd9170fbb344e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c12f0b0a2424fd6cf142e153473e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66d97a4411e508c5fa240bd07f352e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be56f5ecf00a4864d5c580377e32eee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435849266a0475e86fde4f91d92d10c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd768a645734794baa83acd59992b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88779df00849864c37bfa371dafce78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78903367a33c1b230575f027d9b14a51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb62d153749f6a491ef73e650b6b50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89354375886262d3ee1e12b09f8dc55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a40b35796949826be374b03c94eafe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494624b40e9f7f1ea385e6c60496af8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7161c0db1e82ff3aab64ed542b26e5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce42dcb847e26c7ce7eb755efb6eae9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7097c04a17093f4031b78c94fc503732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e0b924291ea5823c2b7ccec77eb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12414241c1420174ec3889192223721d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b494d1298143cc9ab4f80a650d24a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03891f3c11c5656b4181aa5cac7d0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28236ed9f593d10a941c8f2d0cac796c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8481173cef70a8c7baaea4bd158c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b9887f8f8a75b203b25dde33178ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4141141521e837a35701ff36a197bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aa49b468b06533bae18331dbdd818741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc964fd2d144a2483159c53cc57210f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617feb26fb334ff0813313489497d38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e40385b8180cb5d51c10c460d2ad8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389de2b4ad14f868d212422a9fa92ec5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cab7891ce7afee223c6da6ad8d9d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e497d28b260a56996ff4f09ee12b18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c2791bbeed5762ef2e23e16797f72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc9dcde189d79788c2a3fde1cbadd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36d84a702a8b63b9283629fce9aa39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad71473e13223332f44039ec9f7ecca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91cd19896190b5b05ec2a2ccffd1de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86513e0566dae86d6ded69b1d18e514753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd305958ceef2d1eb1b250578a5164754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999388788fb033a35cb5943b623a62d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fda6b4eb0bef4fd99c817becfa8415756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad84fbbcb433b2c21caf2773412ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670c0db02e4f9e15e99be6c7ba70b6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0631ea492abf904a521790dcb6dc39759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1e9286b5bc0a868c4e50811cd96c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33852c6c23295f19225757965f5ed91c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc5ba1e409c65df02089f1c2fb47223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1c5045037ffd1b80788da9e062f7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd735b0ae68f32d60366cab81b66d7565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026053572e9d0087059bf3b52b4517e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b18c81d9e0d53c56e4f8b896f528d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10854b32dc1edf2b784e92db0c7f92278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bda6820d66876167a2adf8847b46e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661887492e20650a9f451651d7e36bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0323bb955aff86045e923fc854ff811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac39540d45229e70fd3d47915e3edc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8e797cf561b2c9f314291f707ad2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de341ae29770b9946a6b17b32c8338014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131f928c729939ff2ca8a6da6c4bc7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f77d8ba2c4debfa278946aac262c9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab02ccf8107898d96e003a04c1450517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855c87060356c5a98f7bb3c308014718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7caa136bd28b2cb652f3512ad37ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3785fe7385c32940003c0ac620efb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16261a574174ceae26da7da5a374b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dc591fd2c05d14f71df5a201a95bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc1cd4824101627a2fae18360ac3c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d776ec97474fb75d1cdc73a78109e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3593b7483d383edfdae7cd7eda70d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f9b6ec23521a0fb0a5c72791c86ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd7655a2f1faa483bcd0a05c15537e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2729b434913f89d1973538f77ba61928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b86515b65bd34fd482f0a42d55acb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76c25b9d30b12a6bb082335c76646630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3363f7247060b8c01739aee448b4cdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bb4c022e4885096fcfc0795b2f58d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0f15dbd26ee288d4b73639203295d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429e08e94bab775c44fa8b87d851a7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5288bb69eae9f2169c9ddbccf293a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c390f68404b86cd5ab1bfbcebbb6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc7e27128c67569a6e1f0432dbb4f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d40ea12e78c56ca7903dd9550bf8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668f54f8ee514fb6cb2f141094156239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf77d13ce20cb36f982fb327c4c1a9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6baa665ffb47f1b540670a0ef82df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc593e1edf01a7dc72b2cd9c02e5f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc067e24892d44ba3e14e253df33d1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0087384f9238c454494c4614f037c2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52366d4e9561bd4f8c996001cb46d8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b33ef8d43d01bfbada811cb5da777b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2b9f4def34c2c3f8830c9e96ce7c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e321d845aced41de8ee01c074da2c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f3f7831f3e49c73df534ae03c817d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd212423d68ec8b55478915e68a93550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0113202dbfc2a08f1f3c3a0b7ec2c6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac59dab216691c5ecce4bf8de266b2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9293a374f18fbeda3d6cc262d4f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aeafc07dd89a9726b2656e6e9e53054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebbd1fad2b182596b2be5f0bc9a3ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c55828259fc6a14a1db59a037b10c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63491e1d7901d533323ff0256289295957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6f7db060152ddabb9c2e781670c8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4612d6f159aa67940a6c4b0882b470259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a3dd490648f1362c78aa1d0e19a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f20af5b5b160aefca63e288da14661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9125dbe07b1843848a26210be0551d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c251128ff1da2996670c3d0909dc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aea79a07f364bb156047024550b6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa021dbda4372a2a82e99444af5abfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9971dcfd9a85b599dccaa9b406f9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa96895c968aee52194012ac586774667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4478fa317c02b8fa4b07c3f872da0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c17c5b04c5bff5fc11a44e926bb11d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945f581d38846a7c3743a9328861d6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f23e44a8d87959d7a0007cc44325a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a2ad4c2a5a0b88d51d83e9a0509972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19351b90b20d624ef14c2f879842a4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e180cbe4b7dc71ff30ec8701bec37474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0f22b1df9fa0590636bf05c54ddf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87071085c8eb59514657a8b9f5f0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b3347a9eb5ec7716473fb4508590577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b9fc0ab7d72b949a6de6cce1a66a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603f4762611dd7c1e22d0e6af2616c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0faa1ced647b9b5c9b62b4f5a56d0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc525ab49543be58091a6715506edf3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2fe91ebab89b84c72ed8c73e567c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f6b906e3c938e1db0e70e4978bcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c54b46f3b9fccedf4ea383106b3d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a85873bf23a9d0ac49a53477ac1af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4fb12a090534f8cb3950c67ca0e8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56426463ea8757dd09d93b0fb52315a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549a18f72fd76511786d2faf61f12af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41d2ed1b8da24c302262de14a76cf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b74dd45152e774fbdc49cc5fa08ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3bba616206595b439c348d91fa11f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a216796ee990473c339aa14ca73992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dad88859596e582406b34978da16b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c60afcf2cef38145e1e6248e5ac8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e8b56c4245acac33fc4cfc48c27dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be3f6689de7656ba639ac99cd6208a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cff0022add6aa1266ff25fe7b5ec697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589f0a7a77fa5317dc27c772c2dacaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac22469eef0fd9ea03d33d43dc182799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfd6f447c5a16ed96fcde79eb661ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26509fac5216b2be2f8275d67cc915101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fad0e4bfd2110532416b5774f887dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019e841437e2949dd30e0d0d41edf48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c295abba6f77965e5a8fb308811d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d622d001e7d5e9a462516ef7563c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5494d7d6888db406ef889f54ad67ca1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1eb6c052687db3d5110e258d258ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62ca33fc0041a4eab187da2ee31586108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931f537a6dcd276804c94c80dd01471109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d03dca362a104ef565c6015633347a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044dafba5fcd85fbf82286bb731c8c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed16dc40eb60f287413d6d88c1ffd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d720f671bb2a8a8ad79d0bc5a66358113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499d72d3fca9bc853cc9fa3617cbd48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac7ee2ca39acf024ebde40d81bd341115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe3343a8683f9571b7a9cb194fbf65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb351c3b420fc142ed9d81f3530e3c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6383d176a7089d628ea12068923337118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd424b26fb19cea4bcae3483e905925119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78819da858ee9dd267de02524274bdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a422302a516ba0c6eab70854dfdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e6f50c0952d84343ea480c2d6b172122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f86b4e21c67c9fd903bc734f935c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59afc70b8416128c1c6ff0d590f0ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f61550ab9c40a3f5d5587ab8011b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28050e7d11fc4fcaaadc09fe3e7c269d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820ced0fbdacec81a752385ce749f19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13cd4a25b64fa037b453fae095a5b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee11514e46ecf5fa06ba864f72ef1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e838bad02306c491264b94a50e7f54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62972974e4840c7b4f5517ae9f2b02bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02780ac71775c78ae292b02bdbb0ea44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c87f517263320fa89aa9887ead93be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189b834a324f41ea92dbff01d98970b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea566b0946cae238c404cbeb8e144c75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5c34a18928f7c81279da0e68f3631136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e908252548b60cff3213320d4923c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792f6431213f025153ee3b645b1b551138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09219b7cee74021e372fdea2c8797d4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9453968b668eb5382b2893ef20a6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b144f8f9bc0d8e36b3187a4d14e68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03f3b673f5234da4d14d89bd05480142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7304ef2948902ba2f7f6789caf14ae0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa46dc1207e891d3b21c302ce7f02e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e417d8ac3f22892268d44319892e731145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4636a34a0c583b1219aaafd130b511b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68516c593edcd9c6c82b0168f561ea6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08d6e49d7d773b35f5b9d0860cc224148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a79a0d0c6048e59e65240a04b4a12b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8fc27ea4f1b7db4f4474a22d9aca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcf45159c0e0338b60d36ccc280a3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea836b015453ee48646caff6e1184152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1c927fc5bba96aefba979d610bcf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce944dd37e1c4a33b65eb0073c579258154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d1a8de5f1ea213271585a5854d463155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3533f4559e5c40ca6bef631a2b1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81df7325fd8087cac47124e0708186157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e309b3984c62cad1ba58dae2ac0caef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89eecdff37ad25c049ebcb1aa7876d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e2c9c9a16bbda41de46c740086402160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5333a3d2dd80d9cd48ed5dd3330c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c2dd283b0f9f0fe283a70c47a1a29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bfd580fbd25d01ee56f87b395b5fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ed9323aee95ef04fb3fc44e390ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a15f5a0b31736ac5f9a3725d3c5e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a90e6fbdadf20b607ea4c86be275d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34206a234a5c945c1952941a980a6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c69e45fec8479ee236514bdef7b024168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582bdef87510cadeff9553e6466ba43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fdaeca2ba3090bb211d2a73492c5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee94441efac2900688edc29ab4acfe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e6425c3b95cbcb366e597516b689172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df32f306d8beb3744de34c28081b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9221d67195ee9bff580f021c29f841174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a899fb7e7c4457fe8768ed8872d34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e9614836dfb38ef152e9ea99fc19a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22611c62521f2319c81ab3b4ba35aa36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b1f62b1923172bff87a30f1f155e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d3e066b1823bad76a5f6ef42b2f20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72c17747cd4cf099bfcf7dacc372f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447c283f8ed5ae3a7f7c62450a114fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc79555c5896b2188490e7e89c2897d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b34439f94211fcc2a44933aef575d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535436592c45b9625780d7a39ff6a6c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29b5dba9b6ae1e25d7119189240182185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f99f34d78ea5545bc7a2d356724b0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a003cc8824b101896ff9a22a7c179187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105110cd0fb9d346096c676fbb757c68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42e6d1e50c428431d315fb379bca3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119cdb2fa10e5099e56e6bbc99401c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337d8527a5363c0c2fedcc3c8fb3f50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf3c2b07e1cf11efd780be5851a72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a16a104e90972f1cbd4a9881baa71f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52cf26665972a847bc627ead14af5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19585792313c2f25eaf5176f5fd21372195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662982c03957d4c215c84b2d70cd5899196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acd89b6070c478f39baf58c6c45dcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfc5b29e62ab8b3df31b97a0d8b33c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbf3a7dd61fddab9c17f45e51d36a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da8c57a5a69d005ed3a069cbc1e85c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed687c361abd4b12dddbb16c5cfdb62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a091f635708a457f2db7a824123a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3a6ca07ce0aaa503bcd79a76abba1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2e1810cd6ad581f616dce4a4b39d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6e7fbb5047f558db046a87a142458205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4874b6d3b7a1fda25ac91a444423db5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ea68b86c9ad99e5b7141ecd637aa3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b12d396938c9336ea39a27c71ae5cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54505e72516a1213aa9e18f75488fb68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87e502f5cc04bc3a4d5224fd18134e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767451a4618ec5fa9e28dc1e4d619f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e04999d39b8a33c4b603a406d9023212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba7009ea41477276aa86721ca3bd33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b211fcad751d971f3f44a7aafea58d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f1a3574c6f6c36ad6922cc07ba22d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b35a282af0666566dfe555c754ce22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d06f88d01628cdc06435fa54312701217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506e0a1c03cccbc092d469827bd876b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fba40304a1ed8c169bdcb6685c23b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e7eeef7d42aacb0b8550edfa4499220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c09315735d0be744e0021174ea699221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce01dc3d74948107d0f6d79740f12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e22929957d513674a223f4b2e07d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b4779f632edc2f122507ee6d16c06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27caacd8233777c2bbe9a079b796c58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c41ac169280b625929c5451c2077f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bb626cdbfbd15e078749e6e907679227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef329620f6e9ce2ccf3e20d1568430fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b40abba9138e205a834baaed427c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefb6d9baade21218f907766d5f0f32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94aff087b567c40c56950fab774afc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816150f0e712367ac24b0c7158700b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24874b173d4d7a774c1cd5999a88f364233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c127e6c016c63efb039eedde8b8586234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be5d59d637613a318c157fb7723ad0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709256e743d2085bea2867c9a9391948236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a301195694877313521bcab9917377237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d2268a26a89b95b2b1c1aa2e3bdd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e88fe4c331abe35bdb74e3db3f59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d224066508b2ade727adf194e058b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c62c8844a39cbeabd1fcd9a53c11d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e19368a8152c8c1bef5bebbabae41c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0e7b028f8ab140310e9bda5e0322e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49701663f37df45a4eeb2f2200cad37f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8146c597169df5bd7ce61fef6030d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c52081f96aa7fe69fe30718a4e971246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77962fe8a3307a9fd3339e28246914ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624fd08d56a6b72c214465805f9fdc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feefda54ce737b499c2d1cbc079e021249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef712757acd378fca636d0674d40729250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ddf23aa4a416dea864dcc69efb4d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ea82b133f306e7f9181a8faf4d8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7fb715e3667257ae7603300618f9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c55d8a4a289cfd294efb8258d1ea1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274cd38b97e31c86a643265dfe2550e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d417a3c676f8365ce4ffe7662995e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da1779681b6fbbe18044c088b08a29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3133b5f6f6ba7125ee704ba5769431258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89deb3edea18613dc143591024d1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3bceb1b393226f40afe585262770e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225571777b802df2863c54281a96980261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c631f2b3cbf4f97109d4339f834c44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fefee0a35ada28ebf875474fd7e83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a631d8d8155cba27e5228d0a527407c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f64f0243ebc72a62b6a4bc2d480e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8e9ff1eae2e99bf25266ff2f8211e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca6c8d4aef16d604cd2724e8f3f38d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb578bf21109dc97726f2445554415e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b520aabd60f6dc55474ed76815b0bca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93caea915cf4bd2239a5466087e63d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c3ac7c922dfe041373ac62d5ef34f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4cc25eda3e72f88e94783b38eb958272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb2d6d719e9bcef21b2b85e2105561273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9305917f122f76c1d9395a4e7a1e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99b8b7aa782c6807093202a51ae4d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93820bbb70f9d90b6ec7e771039f937276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dadfacac7819998c8cacb9d29b8cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934e041b4a6e27bf769fe54b5025faf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3437a2c47c48025f5905fb5e87150e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7cc3810999e017f502d497a703267280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e906864ce96634c8564c8e4d88932281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc061ed5fa5bcdef29d1331a99c121e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8049db9f5e33df46360d47c789ddb15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc96bbc7a4df3aab4bfe372e68af7a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61855636f9a7e625081fd43326771db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f269db8697d93fd3491b504026e8100286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb1298c512bbe79f71f52ec3abf347287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add3a30120089943383f35dfc51b0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94479fabc0301350f64109c30da6fdba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee58abbcd8024effa735d87ac0edf9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9175c1cdbe91614ee3cd803fbaedb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5cc4f8893dbeefa42832237e495e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be634497ff17e253e7ea0fb40df09797293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6ec8aef5e54f31ea6f3c79a77f285294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1795d98d8d92c76346575c70911d3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28d1756515d373f1a3d155f5f22def296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6608c8971580288e77ad6f5a1991418297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2875bf28caf0255172bc334c6dfa3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229440fc8e08478bae41af8569b38376299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0da971c07dd2557e468d532ff9c258300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d003caa1f1f453f307c65ec89453c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2852ce70eb0a56b2544690bfa0e02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013966486da9f89b9cb0748df3fc3a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620967c9bf8adf808b127de4c8cd62a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de208899934a13a3288c8b8236b4ced305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc7db12e69b1784368e1c52b171c9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e001bbbc72f408f50ba7e2d2140858307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec76c8704aeaf1f04882d81fb94b04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdde2da8236912c604ad2e9d40dc55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6299c6423087089cca3253a12178e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59e752cd16bc25f2f5e2a00400da2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c787d0d5dc36902dd9cda1eab61b0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d83d97e7c9c6fcb60fa3cdec6c39ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69e37c87623edd7769fd4514a8be42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77925ff91930f8aa47ae203fed9f8228315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cbc3acb64ae989c3d8978ca3832c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059c3e5fb355c2990b91a125861e0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897351b949b94512c990e2a633673ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc1458a5fcef9014e58bd816c96827319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1200061be7b1b36fce1567c0c2aa9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862b0582d6dabe503e584417c22c779321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e54e805c8de9a9bb78469c86523fa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055f321b0a1bffad47d23c4e7e70ba5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59f1fa72e7ee272031350e4f0e2129324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c18b215614a09515e609703f3d5fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1115dbf661d6ed993979b6267d6bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1070435ed305b931ac472f8a01777a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2472c24d7fa8be534fa1157efc26b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ea6aec05b48314469ef8d55bfb957329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b3a29a874bed03a9c69c4acc3cd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb45a5c75c276ab09c28ea663fbecc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9c5cd9aff7034cfb7bbf3ad97c3e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474bbd8dead2b0aa944555a8cda7d59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1828b48917bb8e57c017caefef82a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a34f9d3934c40f667a98a83f25bc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b9970f67e14e5f0209f5caa5bab41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04abc26a96a3bb0ec8f1ebca81caf6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3c30b4931bf6c76e530683b0d6ed1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58220e4bcf0a3c46c1185c61ee2bc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f5f398054655a75844e5cae36939340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc7e9c80b3ca44003d1662860f153341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7794fec3b5097f4c195eebd4d6cd01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485fc24029d238f89a7d45226285d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be32726bbeebec474d5bc360594a46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189a64a1cef17016bc7a77d2820ee7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c67301ade4f9990a0b216ceef0c127346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f88f4e447a79f7b104fe1fe21a79d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eca2acd52c82e117ac5133272df291348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fba3f1b6f19870b68ed3f8a744c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f22ad2101e5fce37925fd15745263350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db1316082422781f537b540487ff2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dad800ce0186744af8c15473636a7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbca11d29101cb5748a5dc5383f0bfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0b808f6c4540685b4172361f329e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cff9b51ccbc0aa827feb358f4ce0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602d88940f7b0f29de9dc8fa74362bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb948437254d577992337c5cf2fd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b8034ffff2b139e211ac4135410a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dc06f75081439a479eddc298bab32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fe56cf6bf5e9d42cc8a66a03d1e0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306d9769f22118b224a8973ee4829c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a9d5fef560f759854dbe4ef68a99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef487fb2f30782cff5e6a4f313ce242363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da37a8be6d20cfd71436e44cf86a11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70685589da70d5fd7da689b1fe6f2f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeef2ccf94fb53e8d6c7f8aea79091366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b151cd2258efe6a1467aff48e012835367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdd15193394d5a06d59d1668d474ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec494b8fcc17e30dfe0c93c32884426369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef120fe61a73fea139b083991bfeca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d88548a00d032614a7a9f2db51b24d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1455141188e2ed571800b1eda98313372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603d43977ea6986bc297d400df3528373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180e346292c246bc803360e45c68e53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d8cee5602d54f2c5580299dad8884375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b53c9359b554a34098c44292427ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d1ed009a7f311c2326db46502834e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812893d576befc97697f13fcf108c03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6da52c6139f558d86889322cc18ca0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70928efdb21cff4686ada3a3c80ec4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811412cfbf626a78134d38a715cf752381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a89074cc5f8cd5b7029567133c124382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4f36d9e0e46763e2f797a3ccf224383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd215fdffa118fcdf6176f51056cf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2edd0b6f8bf3a10d9e75ff65042742385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ddafbf70085b4b8e5215b5c601ea2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1be063adfd043d4ad79e192fa1ab0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b35d1ac632f7926a135c52a2180df3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e55ebca39d4029ddc2b6d542ad7d41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd54f93db2a3ef038bb75b9caf8396e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74308fcffd2c9c4e3b3e68c587dc9a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59704d94f2e280309c87cce1c8853b6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c782d9883d7c031d3e8c91ff4f9dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd52856f70be8c7dfc10daa0d92e916394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206995a66775dc6a3ce27b77bfef403395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f999fc073a21ea0b2039dd5fcb69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e20d56a043c7ee2e9c17ec51879828397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0e9d00265bbde906e8e4e4f35f31d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf0e0944ac280025acb09f6f17663399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e37d3e946d5e2b143f23704be12983400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651c9540de9133625fc9f808c76e34f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d234232ba32d5b1bd42bc862624f3cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8541ce2d900d6a84a8c1e3224e665a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdbbcb642b3d4c614f6ac5f7429bd2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c13b4eb44f97bcb8195654412ea515405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c43f48cee2a35f0210546c0798ece406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19936163decca2700c3b2b4851df848407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4675c41d1c60ef467eaa0bfcf5da84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962cb81db7d88740ed106957e2bf604409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82fbf7284eeb6a131b03718cefe7ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b58fd21a6a6ec40325bcddfb1eb452411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672cfd515cdf6d433fc05d9f3f50279412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e0429441e98bc49410e45c47f6b43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0b276cf18593f32671a45e61c8e82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554e95296d3d008bc7e7df3d98c22fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130623480d9fec2703d1cd162ce5afa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10611243ca127f877f6820f0f7a620cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68e0a027e6a78756b40370af8c4a38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa6b124e8876287697c4cf06deab68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7a20bc503a5bf0013e3711d288985420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc123d61f82f3bad9722e396444e9116421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749de89875e504a74d47abd7575c53b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491bba556ba61872d0fb925cda17f31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47a7ea6b0b1d8caae78363477bd85d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51aece94b22d0e685f29820415e5fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85487cb8cc1d4489c55c5c3a2aafebd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e514d6c02f1b1ab9c2678e1c8df4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8e9c5983e406093ac03d66374d2d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7e88761822dac3562c202afebd38e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4d271d29a0f24ef467295772690c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122456b0ba1e6ce4bb7962269995e46a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb39ad754164dafa3e1299d5b06ad3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248955bb1f4e9359c782aebc5bb3d2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a58bca5539105bd2ae0940a35cae2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cebace0527d300f8e0fa3196c9d531435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5675a9e4f916289a35dcb17251c7a71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7ddd17d387e6f25e9b94a29c68de4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c83be68c49ea4f63810ddc9c555e25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb6e5d25f7fe5d204707556f0c02eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205082d25966314063b593632bdc3a77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25cf636f6d5bb66f0eb35ee5f8095c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5d57dc7bc85746b230db6be2e778d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96de75c33b619e42fb94eb41b49372443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be88ed721f2bbfd248516f1f46f53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cd268ee66f7c5d889d4f7b274ff7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154775fe8b92468b13bbd301d366ff3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195a8c64e34e2f53579cda24bb299c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65101ffce53ec374c5c3c8eb32a7e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b107bc0f0ae9b3f841bb011bab29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b9bf373146bf6711d6e2466adde41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd78cab5b07edd8d939cba3369bf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49099fa97dd7af9c96516b9a3eac7e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dce90d4afe930c3a76375626cd19bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6894b4ad51bc0545ca2690e66fa68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1255e4e3d669af3a675f6ce69dc7781455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab3dba87c0a079fd73a206ac8ae663456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78507a316ca35425b4d87d0383e38a4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c8cee81c4075542c50c22fcc4b353458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae172d38a9a409c882319337deb658459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad978db358699e709fc5db982e5c8e3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018696c0cd393fa52f8b5141c47ae13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4c07e1f4e9f57c9216532f5a42240462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96b51413b4cfb3ffc6bbd359ba442c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e2da22cbcc78542aba97d3ddb6155464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68868d6d360f37487ecb2f6ee66cb56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be84977d63afaee88cf3274f1053b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385069c48c14abcc129a300e79953651467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101c6e1f3faf8161edc0b1a23d5ee7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fffc04e421c92795fe40d8c270b02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03636c1d23a0afd8b7a7350acbfcba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59a0be732d5c811ea03a2770b3bfea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256bc681534bf6a49edbf065522b566472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca2bd805e5956a574a361586c14c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2ebc1c17a5fc67fe3ef79b97b6975474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc52ffe4980c78a4f8d8f3229071385475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5ce07afc961fbd98d14660d42b1cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba25b99b83b6d69b7cd766016ca1211477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772a726efed5494b85f180c1fc15e3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a660974b717253a83f2e67b594d3ce0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9009917876c701c5351c537dd88f9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72226cde6a82a8107dc91460f66c0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a1cd048532d1b8eeda5cc84cf7d9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6b91630ed03c3cf46049222cdcb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002cc66c5d40dedfdf4eaaf55a824c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067880dcd99823baaf21767df614e5f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb5a0faab9c5b5cd7931ee55b85987486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e90c663204d97f23eb0115a7eda60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d57626f0359666f7454cb04f06b9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf5e0585ed1f9a3d5dfed39457e917489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72360113a6956357b786f0ffdc0f78e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cbd7755041b60d0dd58f8826485dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466afbacb4f628b477bc4750f1207f3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0634a81b11b18f202a33408bb4f1591493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaec1f18cd62f267641aa93f4204ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155593750580c810193157d9cfa4d624495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37990267887c6990fa904220a3d6dfea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83455e11d43cda0c639ad2e5838cde55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4c7070c441687b92835b3b2a2e34f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa32fbed53a41864c18fb32a6e1ccf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b13be68d22ca71c9752c434be06143500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff787f6d624ca71ecdcfc1976df4577501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973f9cf3ca52b78560f91710a3670ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763f04a5d793a1c4e78f2f0c4170d46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59049989924c69fcb220e57685defded504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b48ca8830edfe3925280bba931237505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000cfd198cb4493e0b1f0d1082ae07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e62083b92ba06a5a895a4b4cecad87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de1e780dec291d17262b2dd189f436508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81029e5c3eb863c7d19a77b21f769f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48e1c8786c23500636bbd3ce494e77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f6ade4b166e925208dd679688513511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821873e3830814843ed3c9af19cefb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b12dfe3ad80e2ab6a132266c3c832513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829c49322440ff9d63edf9988d865bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fed2a6e620774437fae27f958f9d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcceea755317661d70ac20cf5722b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a0b575b15824f5afa811871d04bb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc078990b78d5c263204305489f3f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca14527a4d8e87d6c524dad74a516519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087708a6b8cf83ed17475d8c82ef101520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe07650ce7b11c696e8d6470baf9ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c4d443b227f1e9138c25e03540b95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb335535c6789cdc38a42d8aaab6349523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62093a8b971f2c30706375df4c4c3ac0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b0c0300861019e35d1bfa3d679735525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991144f4a5b9b77c2b49ab4d65a41e16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088d09a69b35f21381273b4d08ee49f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b020b95c321708683db7b2013a88c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf243f1af760d55796d00f9ab1b40a6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa403810c6729c703341b730316c8fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c694e66a9429ff4c695c0fc2134abb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c4ea3f0b2010fa1aa5c537ccbd8d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7c548c157b8a0ce158590651a4d17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ecca49b67a99cae83c27c62da9644534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d83ea57dbdb2467882cbd747793c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a557452ef18aa9d8d994d9f97a126536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585cc7774491624ad0578c83486d29b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b35d2368ea7d6cb27660322e0b65d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794074227c3d98b13e18a6d5bdd0bbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec06251c5fba4d168b209308b75e3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc654bff2c1a6cd0635149e10259a431541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aab4059598b144634472a9e6b594a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e65cac5246f4a2c7de8f9f27ae88bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3643fa159367ea04046fac4cbb03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be793ed5a583ed920da7aa737f751545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50ec40a62c26d83728e4a64b2c1d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29628044ad8b280c408438e8fe780e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dad72d5b7ca99683902800097a1f3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bab3824ab1d84ad3390155a80f170a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcef50c8887bba68fbf4d4c22f7c13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aa92793aa51e17418785405770509551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754717353f4b10cd215f538977b9e4ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd41418a13278005e9cd98dbf980316553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee034931611adea9e4287db1be1b69a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d331a18ba9504677ac86f85895804555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97f4737031772662facb0bd2a5a6b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6426ce5fd4e4aa57ed6e583804aa65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9951a3186e942708c2de8192fa56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80fdb8b654aa28e5378ee52ef6bf24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1cb24c28ce23a62f184475d1813c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e659e9f0ecc5d2b285c419f6a26a569561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817775d31d4b307e5ba897feeb530630562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888f7ae973dc524c87d17307acf47a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeb86d06eff7d0cc1b1435132a3017564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8774a8aa87aeaac36e65016e22929c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dcefac4f68ffdaa71da3d06020a40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28f6c07dbf917c9a992a351ea2d5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b8bed63e2cc555b92a19c7c16c2f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42688181d52200cc8dcd8174e83a39f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fa7c412d23c25e4d7227788dba6be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e7cbafbe1f013c43b20074c05ed56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e3da6be4af7ac9013912a69a30573572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e9b59ee477b55abae6072b672ebfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb30d8948ef8b3a89ab4de93aefa417574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e3854e51d6748c90d0c2a9fd71f96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee785406bcdb7da400126e26c9ed83d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ea33c38c39f298ecbb9800a91b302577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2451d35813b600e3073e970d3f852578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b08a910151ea6a705f9817f101cec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7242d4c719ef2714a62d5338dd63fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b783f52741f069ed6f91f1705a1042581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5370939a069b76a07e5c96004e65488582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7eee2d8fa70db13aa3825436acd7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206415a97ff284b43d6560e668652b06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5e26d8f362a1c77b23694e779efb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6bff74d2be7e7681e7b418be24773586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a402a2b0f7ef975c240d93c9084161d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222659e3d9ead876663b8bec0c1ac6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47363e2521899abe2f1ef5f3095aa76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd056d107ef9a99b03e21091ecf5577d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e90a0a443329a5ab4aad35af57a68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cdf1d323821bdb1952ac4aa1a193d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca897ccc0d789d7f8a4a31c16cb1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2eeba814ab59bafb8cf44ba91b9b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335988d5f5ca0744c3207826272e20c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed209305135d889676e0ad8979d6fafe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde792266a6c5821621353078e6d760e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411b67aaff461e9f7dbab8ad997b472598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d63c84020ee68ac2257c23ded5734599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af6dae349c6a233fc523d110c21237600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7ccaf4ac8b4143ee4493e36f55ec8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de3bc107a9116757cc829fff03c3b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339131f2715a4e1a6e32090f2a02d10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f02e0dc4d4a76b8f1b6e52580a5a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65309f38791c050fdb50ffdd870add605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204ac7d3f429e73f85a985fb04468bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6ce762f65e54dcfc2b72b35f7ce81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae0ec1f15ed6162e42751cf1b58e77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e20da0030d68c1ed0277650f0f14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07c797d66399823b4b7d1948cf8910610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc234c067315304f21cbf62561eb815f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e111d86cb15e08636abf1d74540b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc861ed2aae34fed81aad2f99986e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f3ebd0792c273c3698f4ca575de7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9982b1adcc8b69cec88819d089a6a39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d0960189812b500df43b804e731e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599774ea7b5d80c5f3a831e5c55a2d8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00f91f048ae76177235c7576de4218618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae2d58433a9274a72af141d3835e8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a9c58ee21e09f3609e9b33e20087c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c229a6b3a8605c2dd2779f48afcf4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0b05c20f2446ee178c0bb914f7b80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f75a9ad715220d40a2e76ef4bb76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ef715b8c6c9b73bad7f2c9cd711a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bf2294db74d8262853f34f9f42420625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38981ec2fe154cd9a67fbab04059039626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f604d586acd1e0fc1f74d525cb74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a74a1007d151824fc8f8e33b29181f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0588721d468ad4fc61721589f66d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f8a07f6ab630d9f64f8ed8aceedf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9606b60ac5e2a21fdba8660e7f135a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21cd4f8b5aceebd127c9847b6be5c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811109f489de42f3080668ef4df7c3cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeeea061f2f4379f188dfd7c79c601634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41673e8e08b62dc255fd663bc5be9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ec65ff18a171cd17780e1629511b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad75cf96ccd5b8a3bbd9bdc9265eca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3c269effb88d00602d11b2bd3aa7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fae6ff49b4d6d53012e5d4d4a80edd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bbd4dc5526c098602960eca634922640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e849263836082cd7a04798dfdb55ac7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8e3811e7fe9784683b4419a530a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890806f61d2313ac3cad09b2ba2420b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5261a144d26aaad16eacaa7b528d940644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054889a5e97972c38ea28e10f504218645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3f79fde238a958baa1c364f8373f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fd40f03335acd95d6c13d688b1b73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a37692a5f9903afe52fd09deb632a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf31a0b152134c74f1c21848d92f3c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a4e6ec54019903518ea47d8393542650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8f2ac5b6a7820e50b48753c7ae2ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d4b586593d21dd53eadc721c5af9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194560991ce1abe42e545bd60f6e049653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842a1cab50fc4995ca7260c72d5618f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3b2c9007a2dab324107b38baf50ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2323a28dacb8ccf3d1ab55a59c9f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a93b49a29405c38a0f1711a56a20d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c52dcd1e29a1ca779e0514cc18c353658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2dfe3c66bc6410f9cd8f002ca078d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe82bc247da78444c49f19ea3886aa7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb26f7ea9cafc68214cda4d8d3188d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d3b7abe4a5530fad275997df3e008662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b76c9d6e7e043fe9b19d414876247663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d198d950eb27cd92b91f4541c60c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d6a74ecf36f6de47089345e523d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b9efb46d73a623a48fb4e86200e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb7e71d7df20321be9cb2ded86cb54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dfd041837c4c7a570f9e5211de516668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d40baf2e476445b71e4d9e0665a66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8103e6930c1037998e3b34c4cfba34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca59c86d0f39e84b133ff084a09a95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544fde7dc59253747eb5f79504658e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c794e56314168c761ce567de402414673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaa1e4256257a6f8c4f84b74f01a81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b564d073c97f14cc8a64339fb42b71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452fe18c2354c71794e4be54545d0f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf291f233b4b2b1e07683e3e1f1cf40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecf870f82e0aa18fb28820d91f22b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307867eab8472d06c649ce9358461f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be36db515411911eb4eb32a8a60980680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e872e2115160afc9256f49711b4eef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d5ddc175de260feb29f0cd9c269e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ce8223a8c34a24b80a068fbc37920683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b188bcd0c86553298184dddf9c43f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168622dc11f9f05e5c50622f28fcd5fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf317d279af0dd034a5934c24b979a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287af0486a231631df9155074f75bca2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa5e0780ba574b774e7a4e3908566f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf53dccb90c126a67c94e538514503d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f46feb700f447bbf3cc55bb35dfb15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7b98939c20dc214097b619f3f18b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12ff269ae15d0a1b57b923ec748c71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be1ca9e6f0bd7d5d4a132c46e8b06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed655bff4846970bfd8daedffabbbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dacae882a99a9e2dbd25ba62af145695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9510facd92fd7be0dc212d0bc50ce57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b48a2d8ca4072874b4254a87498762697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d213a31bd1ae0d98c4b34659f7ec4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757cfbfb7ea9394e5a155ad2edaf8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6d45e2513bfd1bdeffed2228cce45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d1ecc5e63a6c9080c68d61d7bf201701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c014c6f78cc4b958a7e9194029b2f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b9ad6356540eb645a09975a889fd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923d331b483812c7db18bed5388b2a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0fdbd6fb4172c04454e02c55c5af6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a0a24d0f69764d3b4f3051b18cbfc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a163049966ca5e88b74cd3219f4c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334bfacd9320654d3aad11892086bb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329874002f17f05604b800c75ab1c0b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a356e7f4716a2ef1f2f3c71a57b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a19d48b502a3e1e944b787172efae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a7bac834285c95f036e653da33d0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b4f03030a4cd6e6a324f0e28466d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ee2d5abaa8f3159251251ca0d989714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3771ac0a4ec7a616ea8cce7d3b66a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bbaae384e1c4e74dde482eb265bbd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a1b6d9f2a454d774064c3f0164b7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70624de96a82d916612ccb551b45821718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585ee33dee37fde54917f75c681b248719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920b9c553345912a3498e3b50922f8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d7beaab0d12e032458d9b363b288a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd05849567e96a246b10b0219dae2be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7677735718a183f4f18b489e077a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb4805b9bb794e4c3441ecc4485c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae33f5c15a49096a3eee9ba1614ce02725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770d76223c33610ad6d9b7efb74d8c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65380c782d61eaa599b270b43ee989f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b6fd565f7bddd2ebe5c9df0579eeb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a6df09e821b5294871177a15d132729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a57eb0ac5e05f52609c573d2b6abd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e73dab18b09971a54b6cc4da9ecf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976822395a89dae101135763073271af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa29de0e25ffcd5a028adbed1ae8ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b671fc53ce2498a457f78fe41f934b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b19aea8d61b2cea9fb13df95039598735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf2638809ef6d5f56e7e3cce8f6556736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736113b9aacf984c60f8b9c8390e402737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6ea03fbc1cad88dbf4d98dff2d4f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db43694f04a2984f52966b8c8e6aa46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc329b46ef4196d5f6832bde3016297c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c749e98c197c2adca2b6f1d34fa7858741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b24c6e0750960e9b70bf056b87f4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e6e31e8c106fb1979a080d7f39be4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118f6b109f87b10574208dbaf2f6e68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d6a8e3b25dc269ab5121f49145704745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0df1ad44268b7a8cdd1c74e1a5505746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fa7a48a2ec107adfc70622b42d743747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907eb038bd9ae786813cac37966e2a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c11f0649917e16506254ba07a4626749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe8f0487f8a17e3aad5af962ec6081750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5545dfac72aa0348cff3d5f90f15827751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf633c696a758a6563f7431a11091dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a139f657f00adee857ddbdfb004e7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afba641a271a82a921ac85acc5a8d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3084ea1835ed911420bf7a21f27b4ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd903ab38f7e4cdbe8ab1317b1eec3e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b8c3bab149b4d8c69a78f57286a3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97929a179af467e135d203556eb4fc83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92e7bfeff4fb8c3619b88173b1a206759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>