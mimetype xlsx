--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea29c979b098eef192aee14f4065421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e638e63b980751d12bb84c4d70c64dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763de5c7082c4593dc7f71952032f9333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9acf0577e1b8832ea3a198f7aac1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a4fb9d0725b4cc5e14b3addbbc7985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c5f8ada6f4a038f9fde303a193be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e2a3623d7a3cfee44b616c11cd0eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fdbf2712e885c483b010e49e124d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cead5860ddeddf04c15051e3b00ae69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297cf433f90333722a30c5e203ceb2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbef775478eea2758a691bb25c8397011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de664fdf373289f64462726deddc49c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e972459dd0f73b6b86ea4de4a2f69ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609c312c08a465840e808b498b5315314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c335b5bc695be73deba50c3a468e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3670a0bee3769e031c1cd394045c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642890e32cbc71cf02f9de9dc7c7edb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e4c05b6ebda2c36102e7cd386d4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be47b134cddfe16f10b3d993c5444bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5dad0991653d20dde8803b38e5f6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0504e266783d7150efd89aaeae6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f123726be517becb755abc9205e4c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23424371b4f300bfbb56a0ee712b7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4421cc3bcbaadfe7b84fd6c4586a4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00565079b48b701c0a6b2447ef99164f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c941ca8ea85d347645130da515e1d9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef8d6cf4a8d944a02abe5e9777afae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3d11276b097353353c9589621403828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904e53dcb1e924cb0674faf9300c25529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07a8926bf8553c20eee301212aac530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea6877d43e0b99cb7020a5dd6edf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b1cfcffbbf124e43a68b674adf9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50139b074f73510f014a517837b7b5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fdaa27aa08d2345288aa48fab961734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cc85c3de3f7abf3546e2e3cc0603535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434487dd45eb454e94aa7bf49370964436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d471ec849a0c7c1e018a70dd44934537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071cdfe7e3b6fa732ea9057cb845a0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aea0831eee92862af0ab92e54683839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb50fe8109c6443cbc8e98b79c2fecf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88f4613b8396f403e51b48daa1ecb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53af9c504ba7c20ef1f9f5a073cc23e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd8997c59f4a1d12e79092843adac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f36cd1c49a9c74d685781057d1e0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5711b17867144ce0efdead353004f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fafddc176a389f79c2b8af3a0b7b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26dd6aa990987a88c88f4ff5c24be447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7c53d79d7cc5c57b4a7557731838048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa880455ccb08b9d9b729a59ba89349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd9e2bda8f723e60975f468a03ba2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17cc45673252e27d52248fef9ebae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7705c0089d00ac741cc785a124a0ed952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b153e24736de6747928bff2634b80c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbf2eb6f22f39ecf2517dc98da218354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467f250a2551f38c6f53e6f286219a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9dc9a3e9ba8abc60817eb2a1025e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def44a25a1e20d5d696825ecb7513f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0bf04c8cbaca7b012e6ab3f8c38e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d44f01ee72f93d33a74c3fee2599959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dd917c428d73d8c4b9711e5544b1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcab4f90e9a71c5d0de3280f8fea6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e679621e4489e786ddc828cf944fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844806af5b349e39a929b983bc9c506063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24301ef98deb43860feb5bbbd698e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa46a5aa2be08e90be9624ca16303c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2275dc8c8d2328ce9fd063aa1be9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1acbe8043d071202cb29f8382257367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92927bc14bb7ce4bad258643cf250a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650ba881bb18f8e590d2e97f32c8d9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a834b71568d067755e1212bd7196270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b2c42cb4bfc95813d6bb50e7d0f9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde224e88d3838add0b59fb15a4b0b5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556740aeabf0cc50d152327581d5f77473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e7aa384658b4cf7e3163a306eb7e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421696b983107aa4dddbe0a1527c1f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbea9eaeb5a3196e3a9a56e4db7d4ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591906bec8623534c8886b441ac0af9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f87dd54063c3bba0fb2bfa5a9995fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0170e5b40e40aa49dc1147ed024708179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e543274b7143b65a8a47c320d6f3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d0b59155288ea3952c3e38809f0d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2c5caa1f6bff49ac71aaee9a2440482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211f58d43e05d0b26da34a933d5c09e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c30e1265bafd45fb029116ff39e13884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805fd062d326198a5720e45510a709785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c419fe1094f661f4a71025228ae5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148c07cca4ec0957531d5cb5328826387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf14b7f4176c78ccaaa96b1275f854288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9135f252e6b483c7cd4bfcb491bd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e6b0d340c51618adf0b7dff3797d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8900127ebe9dc08523d7022c96fd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26658f886730923874c725bac389ea6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569720596be74ab0316d1180950537993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24690e5ee80d04963142c5f54f4a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71795ef72f5efd71cd191b8e4d517395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d526246d6f42d1e08ba98a37d600df996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571372988db5ab505ec70883cb0a66897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496949ed4dcc9bab4d75582eaba18c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f473bd010a375797a11ac2af12a1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a6e3faedffacf1b61ecbf4e5ec940100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec653c0659be2db327e007a11ee48bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f6162fe5c627ab5dc5db7639e600c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780e5ecbab4027d731a3e600b4ac55c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87dbbd36b85915029c5009984a337b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225926a0ac4ec3ea5ad1400a37b7c62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67b747bee4d9e01f2670f3386df417106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3015ef9e708d78a212585890670b57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c23a8c866e6d9fc600ad568f418ddd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5989f8dcddb966c6d1ec51956617c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ef7a262336c4b0f0dd33a62d19d9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac732eb7ec00ae22ad7d81bc05a603da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e21ace093dafd28c1feb5a4158027112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95f3e8e56b56de244bbfcb7fb8ef06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da8b813fb5223014d57078c39eedf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca11c472e2b05298fe5686c5b5ac8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f792e5aac0538644d04eb2be46a28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63accdcba784ec34a505fefe3ae0ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a6b82d77eb1a0d9a70390e642fe70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe9a709e89345a4fdd410cc5a20c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f94849a15f2e2d5bfc6b6fb7eb189120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ddd20b28208e2c0c78ce88e035342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11922a30fe12cf7f5a235b2c132f3db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b8c945b16d7bb98eb50557d1a0876123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d9e8f9026a7d135aec89bd17f89de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb088e2512e1252f9dcf701e388565c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9e408867fea1aba1a2f09f465fca0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f3c35c7dbee9ecb03edce46713b29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c6f065d5c6e44efc82173a9b6c05b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc087a022623f0f58ab0fc760aba534129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b304ae77ad21393b94709bc380563130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce473c6a4eacfee705264bde45c4f5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4cc30dfe7985f5a65e1695af9115d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085ee2f153c6ece0f5243bc6b6b835d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106d379b9f681f574f35c007bbc7d0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb8d7101b9cee8ee83c521a7e6379135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468e84914c0c824e7026d4368b58413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbfa61b7cfa168098153657a2c3d05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d6291036b57c0d4ef248e24de234138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4c653693a3241e16cbeb5f9711cea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8bf7c59a37d55ca1b684fcff6e01c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246a2cd8e74b09d4e6bcad6de324f99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf27d33edc98ecbd8ec1c4ea11541142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533b58437ec2284570866f0edcc93d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b7fbccaf2ff3b3f4cc575b7b56649144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a0ddcced7ceeb2e7e32802033088d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff794e13c9e19d9dea4b33cb07b08f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399291d1500fdfdafae4be73757625d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee84db957b562ca155f64bcf6cfbaad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae022fd8f0d9eef352c6f344478e9d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0b816e2f5f4ae1a4dd9088620abe3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdde5bbde09f2fa8e2e621eddc79e2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ecbe5fec703c99367104e0b377392152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe50c4edb259a92ee500c1610ccdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c047adf22c9ca89bb15634a4b3d154c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb3cae75dbabab7910d7622db79cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef33be08eee0a43d575afa5842d3e9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2c05f0fa6a3bd5df9cb09e93c7db1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b843d55bb4ff2867db1661523bd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d9f9dacd7951b24db6cc337150cb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33217d48cccbd15ca6c2d07ff927465160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32afc0974a5e8f8d9c1374567208dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b8d766a73b7ced3bbc7e7cbd5493d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa99d52308b70e5d5a387e41b6435b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe1dff2965a40b61f2d815af503d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd1380b080b76538f4511fb4946f00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d933eb157d6098a1ec5f876d6df380166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce1c933084880a18cf014070aa6e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48239ea6f5cb3b72cecfdc9d3a1e97dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960415570a9671a65625e4440b1683169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9952fb592ded82c02b04b980728aac0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1617612705b37bad1f4f0a1ad09fd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdb0a3c80116443edda86735ad4626172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdcf70d06071f6c3e8e8f64de4ea24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcdc6cee4b91ad77dae8c28d6b2840174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca9f39afa17c4848868e19e4afae16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b364730fa866c64f1d47a7a1ab2c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc98140a4e1b87d5c7c508936fe8e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883533c1f850aedbdce272ef39ddb26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cac9580beaaef9236506d42c22b21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b2a0046751b1d65df36a68b6f1d58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f91902ae879f19c15b32d3047a5326181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fd37f923430afa7904e3b0cca5302182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199777e3cbc5208063a480b56170023183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed55120d309f6225701ece2c1783af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd25511d8e2b244e3dee062d032fcc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202340069efb213327e87f6574ff793186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d273f7bc8610fd297b86020904a7110187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23981f1753464508c524ccc0a98cfb53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266f2b728d2f1948df78181d44d8423189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c8ab74a1485c5119a748408493a6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5512e73a504cf134ef0019a9cc2a8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426af1eeb5ddaedb4213da0404e1ff2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258721040e2c475b061da81edd89d944193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92045750511a065edd692daf644ef41b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00841f9d70ac412cfab86985479c55bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039cd7c4df48fd68e507b9f6c46f055196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187eaeff9d5d94280ce2f9a320fdcd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49292a3a40ae8adb1b3482cabda64851198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb8178fe45ead71ae4ca1972414cae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161947ad78d819dfed7c654302f63ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9d7da6aeb7322ab3fb85cc507f56b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f808d073751a35604d1a6348c1a56c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31d939b619ef774a142701c60829b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b4f056369023aeed6ffc67041b661204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4074d8a15325c0261953d534bdfef2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657a220435f291592580de33f66da2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a28db4498e0a4006b38f59394e28d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aad5f5f2c67d765d20e222e56b21d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185800f1e5f7aa45f936082c0d618a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c6c9a82fbd0192b60107e7552fa9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181921bf48d4529e032b180e457563211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffefa5a73136cfb4115cdcaf94fca6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2384d141ff40f313c099be4f85216213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acaabee6094c6add16f50973fd2ff8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45174a8b5f30e3c4a2277fa77f4d24f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970ad3279b92efcf7d2e55d42e621ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfebec40261e0bb772dde2f375286bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990efaee583932ee1939585608409d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70aaa445ca36cace9136fc2d31242a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4708d6c8c172697db8b59f4d12d9cba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693a1a85c5cec12da59e3f223b31767221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b8ac6c7c698c0f705657fc1f392d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26dd35d67ee8b92aa01ed1cfc7f2a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1227c9ac99a2f87324cbbd2e6d85c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccb49f29ea2cb9e35d5793101600bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e10fcf288e5e2115ac9ab0322c963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b9124cfb212f8a1f8b9a3ad0f80cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7f79152a910ed5e7f73cea0e9527228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa07f90b11131a62ce844d6a62cf3f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2cba6b3170e135aa088113ea5d9be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3f217a5aa55d699e21c8b3b2661bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9601ae102d3f571d69ba897bbc79c4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4152ed5c8123d7a81ccab6d4e55095233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc62036f4cdbbe4b9ffd2b932dbb83d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab4ae512619423183a563160b270b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbb2983f803be31d21b685a691af67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d55c197cccdc6cfca3be8cd48ad74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a92bb9c2682005f3bb77059f1873a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc35f7a4ef581792405d1b224e90cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe4fd8bd044c39cf502abcab4edd47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc869fc0d5bd6f4e19e73b6d23008f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38768f71232fd73fbf9675fea13c8563242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdaea03896efe3cbfc96858264fabf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dbf3a20424ce7ef142c9f7ff1d4ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894595ef837a64bf9e5242e0b1e00b1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d7126de42e138cd0ffc291f8980a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb282fc39f4d56e5e0d303daa87452e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7623181f1aef6fea0df60d2e456dc3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00d8bc3a2a0f99afb430933e4a415249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573575eb61d2a72bf5eac491354d05a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02116f43b43155b97845fb992923ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574428c43133c7bca7a6521250b0eb98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6fcd328560e68e97faf1e61758f11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b4bd247e7f1683e2e3c012935195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16515248c4a77e0f8b551625770cabf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c25a61e8da9b7fd9b03ae9deeeed0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b5348530439fb2fca8917cb495285257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cb65cf05fc14b75384ca7c62a50e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e817fdd4504355ad3f3ad37558d5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fc3aa1449546d6eb6e3a435e99209260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27345c3fbd7c029401cfa8b6101d2659261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa05624d9cda79b465a0f3156f9255262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859321301273f3097cc68ed019988a4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0544f71c9168d3563320d0fbd338c03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737cf56e8bfb1c8597ea6f9916da2bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8027905adf62f006fed7c9075caf9c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d64062084ee4f66f28bc5ebdd3881267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d832d4d692cdf3171c7c563916e9ce0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8ce48fc7c71de1a5ac73e0ab85d92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a320931978b570f678ad36dca7b006270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89b6aa4155036d56eef6ab361b9605271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f120b643ceaaaee6c958fc26e77003272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6adf7bc50e1461ae40eb5becd67d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184107b2d8f8d6cb1e2e3f87973989d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02906ffd7f9de6854ccfcf29650757a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831038d990f035ecb54443366d69466c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64614dafe2939778ee180e406f09a99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a56709ba5b858a282da500a964b5bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f86d249268d633abd480b6fda90eb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcbf4e08baca6829332f667cb19454280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec0dd855b5787b129142e99a318383281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af95d93d1e89ea66b3791df0c9602282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f14db6f48e6128be014461830640a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16665cb70453b8fb9cc047709a38023c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c939be1525219681591e0edefdac3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe897ba2afb1b188754a45bd123f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e1c93227e68d55911507d36cb34e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649d42bf05b8f3b1f2e167979282a9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ea613a846b56c1eaec27c8f2e3e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d747f95da68150147b5db73ce44da0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a07fe225d3cb2ee01db9fc91b0dc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f295159408ab89319f4fb19c2cd4867292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5072fc2896dcac45b166afaf22f0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c97a007559bfeb2d5b3a1347e665b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185d9c1d2ffd59e57dbfb59d1ac7c8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80579a4ce78f45f863c2fb71f787b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e9d2eec7e02f867b20e061a32fa30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd897c472eb758f63091ea69241d9a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347160f2ae73af27e5fed9dd7fa40e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75f4c5142953ebadc3c10d8c334e8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9697620726a8b35b87f45fe8bd80a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d13f67eb4f3052cbcdc1133d41db0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f0fbeba61ecaaf2ab9af1fca5abd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2606b2a8211074428be765d1e419896304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d4b881f2e96426fe05de9d781499c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656c23316d7594a339a38e0aab71b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699c2043e6ea92fe8a7ad7547402c19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1b567f45f7cae84e74e6b5929093308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69319099dee659ab899aadf53362ad0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd2468baceaeead16d7598b99fcec0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301221f5c6756677db5fe0a73f5f0ff5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40da1f8166e459c0de0451189cb62c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdeacdea3adbdeef9cd751f7aa1619313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815dc1c5e48c3404c2ec96a4f02fd3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2185f8d1df296f4c2d9beb847ceae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607938e47b42621537141a34d1a7ceb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597328a8fb3dfab9130ce88dba4638ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb085ce7bdc28226828c923dbd11f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fe942dc26681d7f87eabd6edb3042319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787532ac1849718b61a15c5d64708de4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731a517a9ae851926b1d2e271c7c04d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198883586efcc901205856f00ebb85af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db928d8072b4397b90741812f3488818323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265a847f08e448b8699d3077cf5db32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554b51748227fb2957685a14b373cda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd4c7c0162af1d6f1b0c69cf593b0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4390618c008059070dfefbd61c7de87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae922c12be4ba5a90cb4e08741669e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d01e59f094483b32c0795ac350e68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82bd93c21238a0788ec1f7b8f69c9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5ac8e768c42d58575cfe51326c149331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28140152c769070394038ae59bec1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d402cb23c4994878cc43d24406232333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e975e5f9c8254c588e3544f1eac3cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc20f4943201762787658d763b3a21e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071779b0109ef25d036bfc838f1bf0c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ed7c21e44d1adb6070cfa634a7d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2508d2bff5ff703852c0571ac4fbb9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ba7ab88201f6d28b9d6c77a1bb47b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c147b410a0d5b7c5bf70f1098cd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa07df7b12329695e2c66e3c426c62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d14179a99c9e86f4db6be7de5931d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64f973e971c8eb2be85b994570de65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c754284fabefa1da18ed5cf772afd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d253dfc50c39904be48ecdbdf607e11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd061c6c7a807cbb0bcb7fc5f2f9fccf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113801767656e768ece544b03bc41f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e60306667cf08081be16192cd2aa91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076878b97400a7814e826b83425c5ffb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c70a17cc37dd4e3dbe05a20b5de56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429bb19f752d5ad774dd673caf9a3a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093401eb0d303dccb40978cbc860b415352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa7cde9e50438b67cb750f54d00f9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caef3285a50c08a76cfb562ca44096354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0744c57cfee4ab9ee704ec85bf53d39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e198b1ca24560fea4ba561aa7c31f31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889144c74f817ef43155c37247427e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2285190846279360284775d96c46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf634d34170a35b57b31ce09fe5fcc68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda713760a1067b10a0bd74047a98ceb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc82639773326df989afe2b0c4ff01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd2099ebcb4cb12630cdcadfe121f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0405a294e1ad5b12e8907380322628363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c5badae6907926ec8d5bcec250d5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d1cddd703841f69b1986ac0b86dc6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4f8a312aee8b5f441f9f01e49c0a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9757032825f5edbbe2bf5b5a62600c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8fcd95f0db0408df901748b4c11cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe6d821bf5b5f39eab84d2bfef877c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbf24fb7807c9c66d0d8bd6534521f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a778d9e74854cb30d7e726615eae35e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd15d6b08fa4ddb9777d0af672e021372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb4f7bdf2a923624d0cb36c803ea00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eea09b8cab172fcc70113b336beed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee3b5a5bfd3f61e6e8816e60bd5bf5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efb499cafe9e6a240a6f8f5fa38ff1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7923279d7b38f3251d5e6e7967cc56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc36dd0ef36d3625086b2e54065a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b63a9150637eeb4e3dec77f34abc53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba5b99b9793acb8214cdd26fe22aff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d62a877cf1b1f707a35087370441381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82d0deb63205ce71622fd393ee2590382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376eb4eed69f18bdbb74eb235b36fd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153c9473282160d346fcb9ecfebfe6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc6c9b20f7681d150005b92b59d09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd79ff7987268edeb78e84a81ebc28f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b3e4c01810e1d4d801cdb2d4d6854387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2ce5dd9180af21f0830cded27006c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeec2e9c76593647d42c2e19d4d54fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20b7ac44cc77bea157cc34f919c68b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275426c9e6cd8cff34bf2137e029d6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c5efb5fa66ced667390b695083bde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e20ed49c45aa66e52d2ab206753b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8f1550ec99f6f7548fbe12e44df32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0b03d8363d3348f2f6700a1fb4fdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73147d454c68d5a1d0cf19821808bcc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80a17384c879fa91024e19d7f3244c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbaf81a95036fa3fff5fc35faa585b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e21a6e5dedcf83e957602b800711a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e440218783a15160fb6509f3153a95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349d182201901b5b0bd3b3cb4c84ed8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c56f278a704c87f177f428cc68bbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cbb9b232716f6085c74c7ab9f405f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566429c40dfa5a2d74cc60c56c20dc9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de139abcc94a97a95079c575b3a0039f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293255105370f18f111736aa150cc51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20f822b5211294e59d7e9b68c242c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0e4686c3d5ccb79903eb8c096604f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba828a3dc886d54e2891c495a21e8722409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ee5614df603878baa8c1ddf211a19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551d971b772b1a49e25854f04cb473411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cca8d55d563b1067019ce542df8a70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f586aa7faecdf64c169886369684678413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99294a9612293f83938b51bbfe19220414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c16bba5930636f66fb5f5761dc20b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10612d7c88c917570bc92bdc03cbe029416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84b5c14252065b7a7ceabe8bb2d0a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839fd3d541cc890dad0ed66d8b4c2de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb5452fce48fa0549e6c526d38799c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468f72b68ddef2eb7a8d1278716dd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7db105112b5e16bad1730229b4fb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a32488642af424ba563e7388d21e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2441c4dbbcfd3cab47fcfb3b114e20f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19eadd39d82e6edbc417b28dbcebed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769d2347565c22897ebe9f4cf0caa7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cdc74a70fd5f91362899f5bbee09c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c9848f579906cfa596ec92a08312427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f33373202336e96c56ba38b9e6514428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadfbdc32f96cfbda72e5814f6a5fe5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd6588d21a24bdb066421f92b7468f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e048c1b3be99d63033a596a25288a24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301316196ee006f062da0df7af17ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad274686d0e475a2be90528a3452231433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b4f6f4b7cb6f8a2780a587a22d011434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc89cd10a0237ac733efc40ab3cdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2600990aafd4f4a320124595792f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b92e08d6bcce950ba69f04fb50e5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617b14c5816fbf8a5b57a35e734aca5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd92ae91170a521992d3ac3963488a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb2fafbf055e731c4587fe09fc1e8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a62277c9dbeaaddd6af7d9a4fff85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8ba73c013985b61837dc414056465442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba4ae6ef3e54e9e7b6594e058abd21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747b851b175c31f45eedb02d0a5417e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5de1c377e7ec2db1cc04d2717e2f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6921054d26f471bebed6ede200616d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96045332ec7f0243330b13689b2dd437447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133798091cce019bf3c9390b533b8ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce9c55aae042a53fc43285c65d07a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ea8babdc4cc00b813f05f09496597450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106eb3e6611dd1528745c81710cd5fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb41a63242a57ab696188b7ed00033f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a20eaeb818343a61f00e26d3e8b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e086e5c805f2b4f8721129f7e654c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5464315d8db11f1c9fd868ec93dee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0320ab03ff41501248760391c06d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d80d31bb2d3a58393400e25dd241ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72bfda600032d3534e3244083d1383458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243d5fdd91c0e102edda3ec0431ba69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a7c94af9e9652f08d78ca066e6c74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf5c425bb6c2132f697ab47fbfaf2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026133b84acadda71c2a519eee610fe1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a30b7d9748f2250e582b9a79e521ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00fe9fa3d1f526f7067decc1837005464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538006111b3d614ab8beb936eb2709e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63c58deebb29ebc6f3ea77deaa2281466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd17e29fd7c38a025302bff9f57b09f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6fe93a14d38d6d565e3ae814a701b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45044be1035488418656f40d9a6d49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788891738ca02a21edb0be11012fbe3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580a4a682bf371ff298f9fe5872cc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5b415b32312179ec59c9bf7c517a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba389db268eeb83f40f5beb8267cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dfbb17299fb22122656375ce6ada4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd567ae875e83114cefcbd4a59036475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f075f80315ed425e6ab3d4807aea6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6978ef2978eb26ffe6fd68a5f2db6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eecf8b94b730c47e920a00773e0f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac5ad76dbc834e6d9cef357dec3110479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe25ed121ab5a1cbdcb821e0e8f8e42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aaf7207e5902479fe7bd424918539481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13583f12e3eaa33fc6ba1115e6500c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fb55fd08978e3abaf7f93cbccc65d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626f3811374bcbc493919692be89abc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7230415e6af3d696cf15a3fa709e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab03c18e3680af6280832be72228e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e928fff0893a4c7d199717e8fa431487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7dd35eb9605e56f9945c0be5aac5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489fe2723a7b8a20cbab8d37e9c381f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8366b74e1179d6befd3c628b400e4ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d29c412b01c7596d3f38eea0511dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547b9b57666fe21c841419df49865b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb281a8c9d4dc3bac14e97ec672e7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca7a35ce8d0823bd719e2289a61ff2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106efbce590020334dd86c21b69732495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8022b099717671b0a40429f6b27833496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419f2ff0639f8dd9129bb362d13d3c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ecedb8d9b9499ab5e6a894e26a2f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312047de3190ed01000f2d9da2354f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e9e35d739a6d19fc3eecbde84ed5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace50e8cdbf3de03914f49c2cfa3cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f3e7515b3d984cf03799f8efe6bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4e03e045f31499c9ce46326050a65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b62df1a7aa13720dd2505434378322504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948a096a50f00d939c219bef831e0ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998198dd83031bb9d4fe9b3d9f07e9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8623a331ceaebb64a8d781d6f48545507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7201b0b6d122181f1e28e5fe50f774508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa8152e21c8479c5102165140fd84c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411feed30c0a08304f2be1fef1c5f66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62aaab704a50e88c14e8f7fd0ba27b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9022c33dc39e2e974b255c1ce10107512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b4996d5954137e2d9663197a337f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e2cd7a6c0847db8be9018f898aa3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57dda1ddf3465321581064550576f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737371ce01c454d12f846b73aa8ac9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ebeea8fe5d2eb9064dbad657e655b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a126855dbb6ddfa1dcc6b05d0abef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acb46d707254f8b11a5dc19202b0a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d63876d4b3f0c91953055a3a0f8b13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c054b21b9c2539aa18df042b8ca314521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ca38fba4823c1c54047a83ef0f457522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5658b3b3b62d73cdc7e37eddf3ef5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc752fc2aa17dfab7d0c85d7aaf84c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef31fbaa30a80a5bb5bb5928d6fe8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb731197521a37c95c2ce8348cf20b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c84a94fbbe2c3d308acfb0bc55dae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253674dc113208e6c67669550ec6bc5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d420f9ce26a9b199e4ac98dc875564529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a8bd989e42ac2e625b4aed6884e1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de418509a60cdea0df2a924b3b4ff76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef8f781952edc4c166d50f629175d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c05520c2e080e6f5ccefc771552a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ad80d8958d95e7f7d0a955d218fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaf7b78a8a6dbc12b45ca2ded7807c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dc22124829634ce0c22bbf85f03d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709346bf445d5d990349b83c158ea669537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b222fc15e4012f76cf6ebb399fab2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754e946b77d17626105535cec129f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0636b08349f790ffb652a4bd8943e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74130021794e0bd143fb0d225e5d3624541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e7c95dbd18005d304c1860422e1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0765a33536d4f63b671efc7c0e95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c355f476f74fd25c2e8e3c8b7bef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1fe3c01b4e7c0c62c48cbbf0a8304545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16525c23409643c898e55d5c7b3e0a69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a36dc00474c3190f3fe504123c439547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775612ba1901a97fd5462fc2326d4fe0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f6818e05cce791aaee7d6b2d406e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0fb1ef3fec65ac622f974e58c73d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1856526579e6560f5b4ab56e6b535d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb5c57ec150469454e716a953ac05f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb88207319d3b89fffe1259da5b4be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4483729f2d3077bd1bf3d7ab9549ec4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246ec8d3886e49ad9c03d68474e003555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7e01fec2cee040384f4e303aa83b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa3d960d9c6be675c510f9e5cdc74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd40c8525c8d3411bb0c0828e14ec96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068beee4859cbfbb0141793d145e35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc099b7ca738ef104dfe30cc19126660560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db28b1f5d270688dea0f5481a7e4c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cff70d637a6daf0cae6002065ff424562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd02911a189ff10f9c49be5ad2de834563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790a69a6207f89143454beed9436b81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16530fdafd142efef933fe6086268241565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613419278c0d3b22711b84a1354aed7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eca9c107336e86c4a763d9643fe6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715b80ad6ca9b61550c011c692b2894568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d7cb186bb6908da8b033edd78d67d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202414deece2688a6a25987d648618fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b7b9d16fb7ada84e4ec5a90a00f98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec6b0be06b5ca575eae48efa4d2ea7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174767d7071890c7cbbb0f1f579f2496573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec7cc6c0652e1f192a98c1ffd01aa9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9bc00d9fde177bc6a64895ae5beb8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d1e5d834825329a337419dffa0f21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de9f97deea08bb9ed18a1f1cf8b19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba4e853b936b71749675afd0b17881578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259346da9e0cf2d7be371cd30e225c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f808350da83c14f71652999da932ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f671ab25edd418d57cff850631367e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b96fde03b2f48db3f0acd46809d09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb3b721977df8b73ff272c61900284583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617afbc05ccee94a3c15c38fa25b6f23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f681c86a4284d4ed3077ff34690ac01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5fca18172d7831a5d50618d6ca34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74fd74672482059d75abe0de024466587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329287f389370ef473dc45bd1b588a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdcc7fe6893698d36870a1278aae78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29638b14ee256a09b809057caad04705590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c06946751f6bd3b58c12576d9f273591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cf08ca05e3e685f52bfc785fd683f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf965305c8d3d4c35fb433fed63e94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ab6964a976c7bee7f2e230f7b39d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b4827bd230de459f0d1157e4d76f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c023e2f45d0ad21f9c2051dffa3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ab18054b4144d0b867d9e88aad07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddb85ae96e82decb9860801360172a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a537b70986f377a4d702e9c9b4568de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fbd1d4ff5a19c94206bd94cae9897600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e656a8544ad248d62fbf9b5b7456a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8764ded77eea1884cdb7cb7ceafd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b99b6de132d58ca228689ac1bcd31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c965ebd9a622f03d3b2445af9ccaeb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374fd9b1493d120c841369b52bb5fde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f292d70bc61ee8c635ac71a0e2eb45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a8c3cc824c6987b2fa06f9d2750cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd953e3bdc770342843edd146b070d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c615895198731dc58d95b58f9e15d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71523aba535e1a9fe1024d5c1793408c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f78a4632c4223f13b7e673d7e871611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b431613b32b19febc92622e7786e62d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e154644815ed71101149f82bb981c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b42563537543b6e142450f63a40d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a24b57fee92e29f6182df8896ec0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4362fa7af8268af6a0148d1847666616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a5bb569a6912985a798c8656ce4d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195f7a571b1350d39d796fdf80fff9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85316a58e4962aa0783fe8d7290ed81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139d102e219b4c7cbf3e6a9d143c56c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c54794c3d298f8db4cc0fcb909e288621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9688f53f3957ab3efa2c6b65e35ea4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32ad49c4ff4a7a7536104e27f00261623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b97731d9df2e2990a852989b15cb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b765620cae3818d63056a200743303625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1311183313d6fe0017f239f4dc41b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293ff42d313261f60caddceae134aa9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8434a21e70c730cdacf74ce173767628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e102547693272102dc925e15974df8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdffb3b87aee6b921eede45b156996630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7019b4db98e59df1c62cefac668dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850bf675d43bace090064d6de4cf5a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f28c95b8f68108336a9ce53a01685633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f238911edf3984fdee6b5481a5652f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f204116531fdcc63e03fea68ce7011635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060286e08611e9818aae84676d193ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d6f141a58d72dd1841e3cb5302c99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb38435ba3e363df5d55ac93400811638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9741dc30e38de50551c6b8a42c8083f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437e3b5c9b04d0edc9fbcecb6b2cf5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127866c3dc754076ca75e65b43f46fca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397c3cb32a2fd67db79e75445ef48e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8c09d5e4506315b40f2c0dd727765643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd88ff61b10a98488641b8cb8e6580644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d12e220d8b865a351d7e0c1b1975645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f4654b2183994ad6e22265852388b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35054169928c39645c78b3fb0b81257647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e29c18639a8c9a9bed0668bd5bc6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fae041c7720c217564c19cf6f202c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e40517cedc01b00c84987f39c3a2fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffea92d4541fb3bbbe52941eeb5be6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8bd9700cee738593be2ead6e30f8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88835a808d0cc03c7a997b7c1dadc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e062099137813fb1cf035a6d5b3243f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266d5c23c577d58c08bdd7ab9f056f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450714b9ccb64cb9f092f07f5375983b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c5d57c0ded0eeaec06631c159ccee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc908ccdadb9e2dd922cfb391fff00b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f415b3883751f87a1e8c7f9e15ec36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1cdd7649b9285d8b1b5b710ef3dab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487311d681b372e4eb533ae17cdcc281661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e63c00afd217518ff0f0f56b08fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435aed7763bdafe8b37ae5711a723c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5abc2446378f21fb99cb6cb358f402664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49db5a8b2fdd90069c0679b402200c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a214c3513c0206869fb6c6c033367bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11c8b84705ff659c8edddbdb9ad12d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de596e3056edf05fe87bac3256a3d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377cecf6443fe38b1c7a407e21e7bca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638bbb51005a181948a9cf8a5562257670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6666f600a18ad960138de70dba9880671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e7b488648ccdbde5d8ff11477b9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d45b49e1aaa25ed61d6c69ebe89a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b099ae3dcd8b3f47302444e99e57da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d8ad4f0cfc245afc2b989b7c9298f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34f4d69dfa9ba13b9621a2d2b5b857676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80be7f6891b08e64e1893f43a6a5d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b315c298db4ee357c1a32e0aa90a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6a04eb70f9888719def0406492991679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2a73b638a18960f847868cfbd5d22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca63ac4283b6619c8136cd76c7e94a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b4bbefe4d25b866340267712f2cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89639495d4501fb99b835f71599fbc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef411ee384d24a74c2f1d5a5fda3276684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a20edd397f648e6f49cdf5e9316e45685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4d64ada811da1646c62fd413c7dfb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28649bb2d8cd3fe6a68e1e0ac24222b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44940c2290c1c06d81426cb1b9ae7570688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e049e6ee1494c71a61e0554f586ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bbf056569625d8f11ca90a9a12221690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826b3c181e173ba0c2bd5e31c940ec8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eaf9f2192db31f927a2e2ea506d92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce40cdd5af2fa4284ab2d85a496b3da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a8801d74294d9c5dad893944a171e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a0381f0051ce49563145f4d94dfcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd8af093cc5abff8dc03b8d6dd940f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b6c9cab0325b0859c5b3c27ebb3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5631c23dcbd98614700705302ebe0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31989b26bd207ee1e20eee71d375c1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448259834e80ea594054bac55743a668700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b55423a0da13a81b0e6cc1e3f76b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4835ee3318643a528bc78443c5139e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebc6a612d48a13508598618d65fe9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89f4ea7ce48337a7f60ac03532a207704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a3c1230b13dea93bdd0ca39affaa3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997ab83cd36c5871ee37cd30892bec7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6703c7a104ab0dfb25de5a905b7b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026d7662a86efdbe079b0afc4c4b1c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d134f666b620973c553a617e0201908709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2b0835b80de50cfd6e14965f7d10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566765856cc3d7f3a16bb79a4ad4e60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b301f1d518202240c23fdbdb974f78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e48bf5b1df2d2acdeac4e513dc71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42bf15192e6d42225633036436c6cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe23a57cda0c9669078b1897fa0497c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12f74904c81f11c661a30b27a3c19d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02723a4446a5bbbbb709c7826c7f4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41f0b991a1fa15fb6d90af677f2b49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f48ea755b66e261abbbecaa0b50ac0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be3f5da09feb780f060e7b60566cdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7def4b4af513e5d15277caaf5d8309721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f471cf6c2c96e544cbf44f44c156722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3cdbfdfb09045cba88d7f1334eab1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537db009802be37ae7ec96f5f09ba354724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c64a6df9eb7db153d2e778b00c03a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eafad604cd47e95f2d1c0af3e1c90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f6b5a7470345a26b39a9a6bf13151727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbf891a2dc0a428dd3bb1b003f0df6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4df1e4947e1f1804be424f532e0cbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512342dd49dd79fd797fac5f0ff33cd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6bdf158ced96c638218f6b0cd961731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac8158214a9a0d181afc166928dce5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a988490de1aa235f2509c35e5c6753733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d638cd7d5866098ead7ce02a58f6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb782ee74c2c8893dda8f800e4ceef6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d35e86681ee8c2aafda709799744ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1338f218f3bb3a379bf6569c396bcb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf108ddd2896661fbc9e0376be9970738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f737f344bd66d98e42c21774391865739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72dd1d23d88fe6322ad7a4cec70b9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be0642901bf99145d95f1ab4ac82ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d929959b809c0dc0b8e47d21a84f162742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e571307474e98ab0ee295524ad27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf08f64d3abc245d6735d03efdaba6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11201dae4baef4a03d37eebf60d75d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d66d1f3ddb2cf02be4c1dd2248dd18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bd642d10984e0c550abfaefe3aa3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cddb5806af337ed87eb1d53cb9991748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfec81d08c98833d808c87becdb8837749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0d384f0f7e0dd7c74ed4408af74df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79801707b7cc3105bb88ff826ca356ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c415b484b96a5ca289a1abac8dbdd88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4367ff6048fd1aaabde8d040eef16ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967bcd0e019df302f42c0568f88bc7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b8420bfd971667fb427eef1dcb22c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1eae09658cf204c2592337dcd0be2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5940462d4166f77a6584247194779757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c020071ebed4ec30fa28bd72327e712758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a01e0d7860d5e07ad3575368b32dc4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ee6fb9ea36942d0f180e6d67f5de51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829cb44d4dfea70ef92c1700ff69eff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cbf663c100be2b7ff093d049b27313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc09d907d573631f35f653789ae5364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1005009bf2971de6b2ed292bddf8a365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e60146072053f9947d3190360cbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d36a206edf01ce11b8171b8db2067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ffe900646a2f57d07f0067fec7bed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab3b9dd7aa88eeee369042d9b66e2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13faf6d7f315962ff1fbf41f4272dc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8ca41b8f682a2912449cd706e291f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773c2705cf0eb6bb211833593dc029312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9682d34f72127bced8dde78577ddba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4214ce2ad0059704862ec2cb94d50fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d35b3ede4778cbfb10a54d37fe10815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499a722f78cf43ae406b3afd6b3ae8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bc995da68f223b94049a14c453a1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f0089aeae5d21ff6f64a8cc71f2b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0976235d4828326fb9dcb2684d96d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd4ae7c2c0fb643d5e05d0f6cacc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec01ccb86261763b68c4781800fb8de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088978cb8421f014254a538d5496e91322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61ecc74c7597c103cda829b5b8da9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4871d640968853b280b04059eacc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f5f4f99091cd42bd9b0bcf8e4a8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c407b2eea06ffcee4f60cdd9a5aa69226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f77d6ac42c3df4de80d3f99cd83e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170370ebd84584a07c0fd1b00af195128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181356d567b688a6ff59b9e4fc9b9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797018bea642b84d4a7b11ce1ed01b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac14919c2a9826d91f1847b3a7f87e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b1c40c6a1078ce28371e6ced3a49232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0686c1153a5da2ee8d946584e22733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c832966dfa49cb4954379e18e64e3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fe31d14e10be53c0a0d4ec8066c0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fc889d53f891f54d8fa82c4e3707036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8cb6f286b863e192f0976ca4f764a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cc9c3889382db4692f3cfc97d536338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b38c07816e7c11d4d6a8e752ec5fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427fac7cca15df92a18557f453181740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e13158230257496571ad1981db74dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62245aa66d7b3946640c03ea6567b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3769e659c768620ffc92d7a236f028943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384202af0fd6096223605bfecec8eeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b17079740c039330e61bdd86ebde745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4ff5b9419eef94cec92689d6e2c4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6195fee77b87a902801c72cdc51f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c69c10c0f66bbf485a9502fd94f6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d62e3b7d1c7f555f823729a73cc92d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e7adcf8b5f96ed239b2e4aa3064d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b857ac35c3d134a18f2c20264b8e16051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05699ee303a8e0ea650d9d6974be1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3481494227b29a8c6a35cdf3f61439453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e6df8a39d35a8412f2799237b948654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b0d83008cd454bfb3e262fdcef9c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cb23091f4dba62e1abe9d4b62fcea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20411ee7c8b04c7d2e6d77e9e0f161c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fea238e7272d40cfd55d5386112a4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3de1d6efff1f48f6b2e138f69b18359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc835f04e3bde022140d7f62cfda25e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12e09d8a32a08fc4db7539bc493c9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e72a4e628283fe6f1ce9fd5945272662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e63f79cc1d16cc77ee0a9ca7d9f68b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011663ad8e02438f6960551e3978e0cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5d2d4bf26d3e8c59c2041a9f25c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc396981ac57c2a281e4e96ee3d857d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b5d11aa1cec3a89a74393f4c64d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ed8a6cc79648fe87d44aa29a3ece468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abb85f71ad6a712062420f5e8a8e6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0be71fd80844323d37d639812997d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b1e8b330560fddee6e281188eb3ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf5063403293a14b022da7c006a4c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed230116a73014195bd3b249515dc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eee658f99df0440ae8a01c4228f34774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f01978b6949a639342ecbe2d6e2f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e76d9a0a81a5ed5d6c8a7121dd04476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e41db8391db2f85ced0974fb5e33b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2297d71f7317c2f6737653b0d28dee478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519846464314c4dd7d93c4abeccb25179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe523b36c0167e4bf6fa0c3af5a62b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a73430d8445a0a193fe866058dde781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674270ccf3f7cf4d3cebd5218503fc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0b39cf46c3537767712785c3f6d8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e05ddad583dde1187eeb38879f80784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad08c5785896a6f1ae0871b40e4171b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1a7592954d3df55ec7f5bfeeb911d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9882c7feeaf85fb1a07c130510940d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25d3d2886d3367c491171510accba888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366c6abc8a8c207d1da3a33318e658389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f827c2fd0233fe59d20de9019c3a5d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dde8271c0ad12904fb78ee287efff791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aacb5aacb23448236bdff883ed6b5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721c711f01b738e97b2f0cf3dd826d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080f46695aa72d5058f08acb80ec0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ed3b926b2dcf37b280c2300632eb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef09a845d5850e7c0eff2e7893e4e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bed9506e2197af95473cbe2f97e8c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455afd1f5985ac70fe2956fd06df7cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260e0fbd4fbd423355758193d7d364399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0d4715b86e05c0882362fbb7eacb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544267d75ca694de8990daa335bbb18d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a50b31695f5da11719b8debb14fcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4ddc413060462257ab428fcccf389103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84b249991d83acfa0333aa29da2028104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05463721f9f2c6fdc0cd057473f998d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1629a824e011466249f445d6db73d61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0d5271ab009112c421898861fe8f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986535459676db263b95b227b5fa2e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010271b48309f77d8f4b6d7ffb240d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be2a6decfd4032402e54d5879d1a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97cfb279d6fad4f3a6f112f317904111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01e6ad25dc8b911581cb2fa61a99c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d453e8239c227c2201cc864f389b775113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246a29832c01d91ed12360f8a6b946114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e9d065e815ab1d309089d23204111115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077f56ee3c372cc422894d180e6447d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882d750cc9ba263111d653b6be4ff61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706837561a67cb75969fd185991cf28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29385cd95facf7c4239cdd5165e2385b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d2dcbabceec705c37055887a11e23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177973ee030b39fa9013f5c0b0e092a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e55fad14702984c360fc9728714f5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb8390a90850d900df1d978db946a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f02768c86a6569d66da1d775d11cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911319aeed755749beae32cb14d6291b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fafc6869289f107d94a6d2d6c740b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4bdb5cc1d0ac27216e30540cac87c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad876c214a5ea25a35fd5a4952a64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e20087b5bfed8ed1bbf70f3542cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841695268126a5a04e27ebaddf733df5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92c338290a6fb0c327f69b1f4bbfe3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dda7519c78e41e2a377102b7543599132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a709992a0275dceb5d311e0b6d272e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb55465a56bdca100514ec38c5f952c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1679b90cf9a0dc76cb3bc6f5a9ec3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1beaa7dd54037581e56d9215becae3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e0a7bb55273dbf93294a61e55d12d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274189620d288d55ecdbb2e1f7825a65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a5244c480342b4245dd1d7bb56b17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e81ccfeb5c8bbce09170df41469ae8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b220ac80d20beb69d7302c9bdb6d462141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135033944f02da848bffcaffbb7cd9d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e648b90d7851176b614df1b98337f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eed63aa319b66105436cf98579de63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72953c9a7282e5f89b876832224aef75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607e9daa45b8fe16031d2c767da3c65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d4362d9e1ec78d3b447d7be99715a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e4a5d150bf2d992dda1b969a26144148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da99f7d07d947c327cd39387eb011c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea7906e8f552b6631ff478e8ffdf8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc3deb258e0602f85f00c3c50b364151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d06193376bf421609c032d5fecd35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16279129ff354688e6fc4bbffd525e19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd4698c0acf4cff0b1bfec2850abe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d483b89a1e14434feeab0568e4f2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192693c31d2ff4206fb92c9476f99db1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba079b1c12f93357c4cfb43a42f77f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fcdc6f0b7504b3bd957136ad4549d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251b1ef42d30efc69a8578e8c285839159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12a6f9207317a828577b4240368046160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd15b48debeb8f5fdf71ed6b32ecef4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d27043cbff61906bbe2d69d939da99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a13d4cf66949bf8b83af5b81a767a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdceb3a4b3b67a888b43a0f2be6f9e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fd27edc236aa7acc25915adf78622165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338128bd9a15d2535bbe38f44cca97ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35496920c639d2bd119a84d9a560c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77bc7356f3041c0f39d58513502c7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a246df3bc37015ec0c31d0db1f265f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e69bd8ca86de62bb1d46dce0b39cc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb007431af5e733da1d3ef61de1f3b4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a3b4e55d1deaed75a66e7f100e4e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15268d3d388158f47927f8f076292ff9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f18c68713b74fd2f2db428ac3c457174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f7a96aa06fc8281fc136c8aafacd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c6b875fe2fd5ba25a734fe75a1a88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c60f352c3a000f5069c5e2a507932177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac2fa95c2b128f8102ebef11c3adca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa19892e72a3be4437c72818fe004179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413899f4662fc1d00402aec58a6b47a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d7daa010d463b7b3381a33a1069ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b064bed0df179a97ecd674d2ade20fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b6943c8e42739797007f8282ac033183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dd1c5580c7b6b88663048c163d709184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a69ba797ac781438a2eeb0cd12b6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f71c675e348f901e78768159e291f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf8bc7fb5f1b5096d817b46ac30beb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c980b324d6c80d161dbee6f5c32a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764655b5d4075865aa0aea07c4f386a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67e7f2351b4acd19e7b2219aca3b35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054328f5574c915155e48d75be5d3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318b9cc931129b11c30e3d46af225d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52197b736549e81fab9fc97e5f131133193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c1f7342188dd5394afc09929125a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd83b6cf8d313f1ac128f9ce2e2ce3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59510ae73e070cfbe24a0fbc81d7bf6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d40693a24c462544eef9fd214e9d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51ec7eb967b72e3e4a3ba3493e0786198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf8f56eb32a112c8081ce7c22bf8c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0492892d0b89a657640b89bc04f0f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf02c6bb696d8b040c95362bc47f58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4e36278f47d88c84174e77f1087cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77e53a4e32badfa45c0e08418fc155203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e62f1db69dc8de89d02744dc2c0400204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bed3da3aeef08df5e98884c745a3ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ef1e43e7f53cf9c4dbd5e35a1d804206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6d36f7e5757b76e6e8913679618ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324ce2d3538d9141e42b5c93209f9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9af1ffa6d7e5295bb522bf1154afa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caa8c46a0505c12029c7c561845101210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aadccf5fee459d01c6cad515eff8a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8391cd4abf8b0494e8e0d3c0ca5c3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23312146df8e22210ef2c2230d70d2a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a1c74910840e6d6a66aa24128823214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3235f563aa9fc04230a810f9d7130215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85a357fd322770bec5d4c9668bb346216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22319ba06505039cd2244f23867c016a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556264dc54b14d7d8a69c24c92b673d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae5106afdc29bf4837038ec877640c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8d746421281d30acad3839d0c4e54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26403549d9a0fb87c95b47d81b354e04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6b6f9deecbf310247885d888f16b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd92b9cf2395c078e1af654bf3e6849223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a808da44bd59fe5291bb43e6e894c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540d78bf0023d81fb06dfa9517a7c1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c523cb5571cb5368261c24591a3c81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf45d8b8ce3bf5f8755136b1f73438227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2048794901e6f54d4d70f0a79865fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2703f3b0b0e68092ecfe96139336c42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f0ba4d19daa393f2ee956e9b999b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d356467e8638f5a89e68ca995048dfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57762c45b331feb389f0b95d83e4c87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736c98d4225afcd2751de3dbe4f1245233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84df55e8e678c1642abb7f46fe46b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b19eb65189f8efeb7e2dcef01e47f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100507215102345865f9594ff0995864236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fb31841b7a544a114fdc0dcf1aeaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526efe18443ce9419ec8d4f07b08257238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dec2e2a47a198b1af6f51af90c5120239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d0fc283f918d84d4ddb1b82621e2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977942b44c9f4d836bbbfe56ab838a8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14379e1fa3820c4ff88885b617a6a3df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aba395373550680181784a800b9246243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c618627f06d565eaee356592af544d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116070bfc7c594ba291bde38c3ba42f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91723d3a794045b45b46a117dab554246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b29a0b548e16972aa543fd70de9d43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445897654b030c8c206637fd386bb7f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933be32a26443a76b40e89d725ccfe6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313bca1817ad87d350db045808f1c3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d4681185a7bbbbf5421a088ff3fbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3af7a770135d58ee0c529ce218dbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a17aaeafe39b06799381b50c6c2b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7f938e71b2cd8d57eedb800d07aa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093d33c81b6de5ff74b6331880c4e21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e31c033d46f3984c460e77bc2b6fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c11f2593501d7bebdd843e5eb106ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d8c56b966ecdf2fa8ef25733b0aa3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f88f582513cadb91ac31c628b1a77c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e035c2425648a19a98a8632e8aa012260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c862bcb65afb0b73785baba60094462261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d3abb0886843b1098b0bc7628df57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65910984731c38ca0c458081201f7df4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173540969d9e691a222d5682e8d6c7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e4e48ef9c398ff5399eff65587b0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca93d7dd5977ff83b857ef16feb0e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea612cd86a3b64532b3874565d4154f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073b98c768888b89a49c8a2d79bde3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353fb4282e07909d1cab9b8ea5e8389269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756334c46e0ce53357e15dcef5e28d5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699897b301438b6e2a04c4fac5a6bed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e7a3b93ddd99078fdf85b2b76369b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a84c690bf1c20e5404c001cc5daa21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa9d9679333196cb17eafe59356497274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c242a1d96720914099ab752fa3fd18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ce1224510bffe886d7bf63ca78d61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aee377197c4108081a87343379fe6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9736183a12defb6894d3f701028f5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb62e868de7f81bbd3c5b7f0a860777279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727102f992d151ebbac0899eaa316af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b2b81ec88124f506ee79a83d8126b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c484dbdd1cb4758daff4b700bad0ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200c650ba5548f6857d88951e58f021283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6f925415c5946e8d1cf4ea031654c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6578eba22d0ed8bba4a259ba9574f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d413e1fe99cbd66397d6053d8b45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceffe3dd83c9e87022b98123ce77f62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a1044bd59ebbbb6295578acaa4715288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe7161ecc4a23738744fa651324b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aae33e5c21b7f29503604ead4352f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dddee70cb75f7c1b7a0ec3f79ffc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4938ce25077861078c338ac57e56b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f3e7e5b0c618ad05a0508698d5e8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ee798053b4b89a5ea3272eecf208294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a744caad689277598aa63d5b7175d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0958d350396fbd7d1a7681a67a2e52a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480e665a79500ce4cb2d251933b7d43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cb069ae70c2744ab6ff002d2c1cd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3db3acffb1bbbeae5110cd0e14fba2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96459adb65f8215634dc393c04e71c55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc09dc762a79ffee34933ff8b9c518301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391761ba16f01a41ec3b3229e075bedd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4101e1cb461dc4df9843a20b60ece303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d87c56496170f5e2e17a6c164c674304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b535539a105b9cbdf1ca40d14b1178e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bafe3696f376634023f634e68da2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2515e4d34445e3d789ecd52e7269d25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290cf8e419b4519cc7cffb4ad758eac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b905872285087d3a08dd52a32c96c67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dae41fc5c3c6adb997d9862ac8bb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b04819feee702fdb4ad28328cf22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5007ee95b5b2cef136c3c3920430312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497c7f5470566802c88bf222112887c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2f9445cd79dfc7e08606290f72090314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee729d4ccaeb5714848485c19a343f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697ce62f7c336961b93e44fbfe41145316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bddc4f1aeffde233f1d3c39a6a4cd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f1e6fbb8acf20fe194f87a267b174318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075754f66175468aaf7d30a0df7f9e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db9475e22e2c3d128b314bfa6488f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13106c631ea19c865c1e82bf0cf5ff93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf62e46004f6404c70ae1c736e5e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49562dc2b6ea545a7fa37a22d11f7f75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2249400d92985ca8cffe1e76fe10e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f7319da43070c2d11567bd615d4d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f59fa05246e034bd946f640713e841326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18192f04c1c4d5706f9460b499db22a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb28111bfbc085b000a674c85078dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090ad9ee214cfb67a375692ccae697329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47b336c5fb79d831ce5fc074c2fd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd51251b5a96f042f9e4a4a5f6e6306331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47536a4afee663fedfb2375541ad6b77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c259944f809adc7100fe7883b6607333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a64381d58d7641109fa3cb8701e50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b754c71d389dfb1550b18576115e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96b159294ccfab9bad04bee98ff0b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d06df45244eff4b0c751fd879fa45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496957a21ef9c50571250a9d0a1e8426338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f995680cf47674bfdd63810514baf05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519c85692124c88c9dab458cc20ded4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113507690e3e53487d2d079dd39a5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a7166f6d07389154068fb8548992b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba6d10a59de418ba1c34a04d7ad3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff007f48015fd5312ca70521b963a72e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8442cb1c81526e1e3f4a13112d35b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e36ab3878ffa45b7b7d387e7bc12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78404b09461428dc9618ac3bcb3ba6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cacd20499dc9559d8573950e0a7747348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070540cdbe917eb0100bee5e2222f43d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62140edaf2344c2d56f958a5d7261fec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ee44dbbe534dda347f83955a9d938351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff9b98c9504d912c5d3ebed8804d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286270094ab861f280f529397b13ef68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462fbf73c5ed8c77bf8bec75743b5b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad80f0a5feb9ad6ba913410cd5206b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f52efff030674ad09c74d6a5c5a7ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5307bc07ba35b457494d4aab4a71e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404ecfd3da02094868857f4e344c46e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e59b2b50714cfbe77b7ecb5e7cf5db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a39917e30a51a8d658288d61789da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef59d39ab79329d7586c07f3af63e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb273602b238142365ec5d58a1e824362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061645ebc762794ab2e9bd55b1ca857363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bb6aa171be4b6c3c3de21c1fccccc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f496ada86e674a91689eeef81e902b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c328243c360ac6a9fa1c820e3dead7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39c9c65f653b1866fcdec4ac17b601367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff302e04d74969b724438bf6c0b6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f92c21344cd1ab49310906b33c22b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b92726f54caf73463bedfaa7a5266370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c77fd22898e0608342fee86328777e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7badf5609b7c4e09d9bb1cf5b5672372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566748771da40d3ff4140b5a78b86de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17103afc9514b778ae119ba99b3def374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869c333c68d00dc78c29ee168a3fde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc8f4bac29d5f52537aa51a2d5d8fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a78b88b8eb1fc299622a518552b83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6c8006b0c7a2672554eeb9dd16b50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc2efc994aef710a49b0555f62c91c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60a93cf2e0254b69cbd53aa3e65a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71c26869730b21e1c283d406f4c896381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac10ccd9cec2ad528d6547c245969b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113f47e0200450c99aab77c3f58e67b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3b9c608c4c9b79f4228ead36f05d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f113ea1a9644ae0f28a534c0fe1670f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e2fe8eff79fbe967a0ff1b633efa3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb81e62348baa548939ce4c927b26c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03ebf780deb2205aec1b1d15b4205a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d3f539436a0a2c6941ba652899382389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049d95c5b877e84bda2158447ce1bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7bc52a1a9f79f7b66d9bbcf31040391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300008f2b5207d523f8656f6e6fda6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e63056fe377dbdbb3faae6693e0f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb8fa960536757fa670117241bb63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f222b9d55328ebf90ebe3f2ff81f00b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032698264b82956fb07e97c250177810396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c628eb02618b2cffea222f4a854977d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c889bde5189c111504214578bc3179c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a7465b7de43814e4c526ba91c8e3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea123e35605db5bbc673dac21acddf33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eccd6e7878dbf8db38e720022d8ea7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15e74917083407be1b9bf2d17046fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201234fdba5d9efff839a049026b4910403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192a4c4c757438880ddb4b8d1fb9aa4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fcf9fce066f537997a61ff377c88c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23dc7d92f08b41a72739b42658197b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba2c7a4e8c55a775abbe0c2cc374a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b14fd49f52e3238d38b0b793e68ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1fbc383862407541c8800deace3b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed0cef6c3b5f35e24481d08e889aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df96c4228f54f3de022954b908ffff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17111371a33153a04fb438792679e56c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9baef71e03e9d5d09d38117e03869413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a426fb5029f3c8045255c333641fff9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeed2aec734c3d7bd427b3037cc530415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853015c194fc92432316b42872d455a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ce2421437d0e1bddaa8ed665d627d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8ed54ac2262023f0cf3be879c56b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f030bc56a9dcd7a02b324cab6252bb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965051951eb195ab5ec9a60007b30185420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c90bfa74abc5369cb555582ecd027c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801462f778d816be9772bf9ba8c707422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ffc0ec254854a7987043761c67f9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b702e52576b1741c444f659f6e26f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622a50d7707b094aff52b89dca29c24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34995b90e1a00e5a8ba15d91a07fc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad825ce1987b1a0bc007d2103ac5b8e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b80ea122def3903f62a0acc46a5b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81da466e050c67b58c37e079de660f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad13f6a9f59fb5bb78de6ba7b7f079430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f414ca5bead3a04f4c7383dd1dd51c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5fc60233458d5dfa9d26432f44838432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c8082640456737aea0ee5fceef3b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fb2d08258a7042c2ddc19da17b71a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014448519ab35cd661d4667dbf831bed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd829b096f566a4e085dbae6fe8ad5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b874f551ccb1205d216af856956b97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947eca7ea5d9980911d5f93132bae5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee0858b39651408ee3930d8a26003e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b3ad260fd9351fd6c7db3cad135c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1f6a3b49ab037a4c37dda9e4b6859441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3903e5914a6498da357cc621668495442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6b4971fe84b9b30570f3aded42777443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efead452c0ae427da69fc0898a4244a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15f7dc31fd48922c94bf8ae23f4e2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a1e7fbf6af9f8713e15e12dd04a81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56c259aad6e53cacba7c4793ae8989447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec7bb96b8c7bcd1833429c36dab721448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be33925b4fdba9aa956bbc3f0bbdad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2591870a0857e5a8c0d4f3ecabc106450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d521eec49c2fb0d4bd415947d75250451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3135cbd63086390f26f9173a10d1ac8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5ff59799e47e8e60083ee28d4faf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677deb8f8f96b8fc4c4258cd9e72662454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db368fa6423b656c72ec0b0d433d6037455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a0eebde331d16a49d06645abee76c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01200b193a1b5aa31dcb63496112ef2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c0b8ee5310051ebd5ad4f2ae4e6df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0075ca75addc5a5de2b4765f2d8d6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6bb2001d46d989171edefed93e52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166a6c63493c556bfd6781ee1a2430b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09749a4ec7a32e0aa763f1c71e8a18a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc3affe04981a536724519897a67c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eec039e168f6c54f0a1661e8e6455464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc4ceb6db4b2a1cf516f50455b5ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2361caa52504ec65f097e9ab19834466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c726fae8c614f1fc6dddf007e1bd042467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f10b5b5c7dc761cfa21dc4ba6b54e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc2f74c4bdf66a1a088f4ce7f74272469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af910e8ce79c899550e6f55c3f747057470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94362ec1ca25bc924037f1c955fe0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84703df4a7e3ccd855894256840cdaae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e2d448e748d9e0024a9e3fbec5b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb65e8a6b6f866dffd193a54d9c0a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5f0af7d5fbf44086141d5d0299614475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a36ebc6022b795d55554fedaa45c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1811569bc3e43e847915ec528ede1f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9df2e8aaf8617bd003c1deb681a6a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb04b5c1b602ccdddd05be6ea4f189479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a8d448be6083b90414d8401ae5e91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dbc5517c26f0f3b3d76cc97e1d3ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e8be1567d0ff6b472c076f8965521482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2945734168d0e6c3ba6477f843ff87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7a9e67c521dcc809df2b636fe5f0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467a6bdd58371144482caa77de31441485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0818c863940558c6feb66b93acb63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f5a7d7956a27c7f27ff78d58a8f26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ead9a1259a5060388459190bfbd65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115fc657cb42bd534091f0d0a28b18c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4b3269faffda33526e791c2a1b7e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc791bcc6451269e3d9991f56cb028491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdac9485b23e61565d929ec63dcc619492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1b906657621ac6bd888fb86b9145493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca1b1c2bff9ebf4f87d4fd2f9fcc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629a1bb73da74cf4fe7d58309276435495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc07270ae03f45b14b59c35001b29f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa9f6648401962748b5b2f8830b3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf39f6b5dd667f87b136a2b209f46d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005551c93a89da4ce8ec71a1ca6b6b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f6e1b3d6eafdbb5aebdcf6b78cb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b7ab4d474efca394979b2ba030e25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af6d266fe92eb01686f500cd62c783502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e86798eb01830d558f4a981db4d0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563df08a29c4bc96433dbfea00ac7dac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113cfcdab9dc5355b450bcde592c1d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9622f2be921dce96c19932355e21f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921409ad753d1eb43d0389bf57aaf549507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b35bc6decc89e4165a2e31f1fc69c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e015f5a34b2913aecb8ae617f2ac23c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224d516e04d0bb772cf22d4c092d029510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeddccb1a780763844ba70b259adacc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b847920091d5b16bac992962817d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1ea37706403134fbecaae61ac0ca7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b844dab54bc70aacf2c360dda531f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b555efc26c6624d16f5c66d74b4906515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e039aedcd336accd211690dd1072516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d6a3f05afec55f63b20d4043c2e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ce9dc5d2192a638647ed9a27a5373518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94437e7c8e5faf92743e7338b275b72b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2e2693ca3e9fd8d5eeecd417f994c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e941cc27bd37b5469fa4ba7faee01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3b6bf0537fb6119fa5fef1c7af3a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8602c74d4912b0886c0a8e37b0fa5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf167f98f86490cff7359ec51afb63f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8906c1d5469b3cddcb94f13e997cd0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5d33e5cb2031bebd14d7c8b273edf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2386e458a77bb7ef4c0bb7b96f3ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988edf0a71846e459dd7b67b4073f7f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc4d919ec0dada58158507e1271af9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a945adc69a4aa785b950cc122425ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f7c1d1c66765c4c6db09565d1d43f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe6ed470f387c43e096ef67ee0d472532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddc2388fc2c4fa98992d0aef2ec444533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e478d9d815abd4b4a2fbb4d7cf5ce9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c876ee7aff0625366c79c48e2b09b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53c108b34032fb1241427aea62a2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed3e508781bbca48b6b66ae43a02b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d292da9d9df02fe55fa3c69d67946538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a063de44ca88a5d988c4ddb562bed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c211fec14f81d8ce0391ebcb853414540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf63fa56e27e7cfc100a5f3a876e3fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a02731678f74fc79eef36b9f95d7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b294f5f631a0377a1b54c11c92132543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96c6986bd854d5b47c3e10125f2f2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe7f92d22159bddfb09c5076b35c3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5a1280ae74d5ac39f70378604f50d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c4ad560427a6aa88158490b2498d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340791b44b41b60c54770bedc2feb16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7944ebb58cd796aae5080811186635d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebff3ec3f6655ff14ff4b9a623bf643550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe2eb2b1582fe44196123af406d653551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647b654530f88ca6bef138e9659bdcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152bb12950ff90c5a9fcb177298636b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf9908e679313b5bc0038dc88f96b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93509190063218ca3dcc1a56c70506d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619a45338f5421a64575b0ffe85b93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e27b41b25dcaacf530b1ba314bdd87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b72bfed886cd1b6b40c5df74844f9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4558fd1d65880feeee3a27b0563c2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad7f6552cc3a8d2a950649b6e9b02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129bed1c23d347e67ed570e13001cf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17461e7d18cbc33b72995e75cd9afe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1aeadbf723f5bf41a60c77d36b4f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee2cc928065752dc5a28157ab7c78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551eeff77f7c7ec86c191d9904aa368565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d758920a8823338e1de0e5dd058fb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50c64779209950c89cadbca1a02491567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13611335fd1c2709edf7e8d3abfb3cd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eceac967e0d557db4568d1b4c5763569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9069713ec5fffa4b8055bf94ee14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9dc3bb3a29d2d64eddc1d97645bd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe04c2060b20943ba18292900ecf8aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad188f091b8fb070942d6228bf7b9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae86053ec652064affb2a13523ca753574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791749adc93426a8a7fb838781d6018575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664b531f9f25e031b6055ce1594b886576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ce0fa01db54e55ec50a32b5a17f8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025947c2e4a4903a8d55e654f6e27baf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c205a458efab28dd0f07adfc8a14f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077bf9c2a0a1bb57636b755dc8c2b7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c29e023db0d7fe8a70dd228aafafc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b3697ef846218e7badfbe3b45665582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54497c37f7344588deb83adeffc773d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06dc00cc06877e326d432ba6280203584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d6f8dca64f0e1765a8f0585fdf909585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881067c758873e46d438370425bce04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe150b7dcb94cfaed35ba4cfe63a76f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170064dbcd5b050ee6c4cb2ddf16a1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5744e830112e27ba058f6005560f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b695707f03ca15c6e054612e0bd75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e222cde71d66fc454f2fb6d55bb41d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794a68c1d407319943c5ab0b791b6dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306818722907c86e5e9579b086bb11f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82752a7f6bfbc13c7f065ea2a876b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a80afaeb46d0c8c015bbfd0d37c18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eeb78495cc839d4c08c22fc7d8ef7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159735a46e56bbf4e53065586d84e56f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e00ba848beb5c376b31eedf6b06b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e90037a073310beab2c762f8192a75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394c2244b15ec210299192f4a8c7b3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03df4a0efbfa1ca669b1f8dfcf00fde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd479d336a870230d95e97c4cc5792f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a9fb9edf627cafa2d674320161c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1a64ebfd138a4f8d6daba3a0174fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b178a4517840ce873591b9334bbea4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eeaecc657a097207ef72c393c06d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39932922b47128bd5e5dd02088e71266607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b52645e2393503e30d7f4cedbb961608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eca9090e5ea451ba1130158b68ea8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68747ab5a2fe9e5b62acf43f8c84d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee41993123c2606555715b4556aa69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fbb0d67a7f5ac1c8179999e3ebcbe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b0540941f7536d76a04f4d75ae8c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f101ccb9210886c922553e291d6b58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8068c6a34fab06d10674b3bba6be0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3543d884918d7e68c0a74e8a32a95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004764dc0ba0932e4b76c56f0594c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75869d7607e1a63e1e111ac7b26d16ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de0dde63a8f22dc88f6f0d5cb42207619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42e13b24ec1ceea8ec77455e9f006e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0163cf826626e9c4c77470182f8b386621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd6067f99a19fafbf0eaeb92009e98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897da7cf60d0df351e770edabf22bbe6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e5759a3163c899f15d8e656fcbc50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9850907ac972d80e4afb5ddc2b17fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c0cbfc98092498947861beb86179626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf5d1390362fe6da6cacf4812c54a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52a3ccaad5e7fa75256e6aa50f3780628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb1442810a762e2069df414548581629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f7da30a85dbc09819c64f679aecc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef68a3f9c5bf819ce89cd39508f8d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc2a324ad5a1828f12fcc56e51f172632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e664b2cad0f33eaebf795b2909010633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f77375b9fe30556c6e90e6ac289d1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30603f34601dd95e975b5cde407425635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156c3b951ffb37abdd3343449daa698636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24467648f888c3b7e084d59a0ba94a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa00be05442257fcec6542921575803638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14400737baa17c8aa5b795382f06c96a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754a0d40bb509c38d96283a8ccad8a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137d72d2dc8b9a65c1f7d4bebd141eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f708cd8d5c7bea39d958d67706c4dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1958013c84cc075f2e3d40b651935643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed71d1381085c01b953995fd78f9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fe3a7261ea65114e0cf2fd163c58b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a63caf630672c1feda9f02f99358cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36470bfb8417219456caf60f5f5af26b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3506f2b4ca766f78f75b6ddfc2742648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada20e1ffd3c933a897234ff33f4c319649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f9c0a200b74f2c6fe985d3d39acba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eae96122dd359670a0b8613f5f8b49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60b86125d584d8f7ca6d472ce3848b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5868726f61abe1f2441f30029a1ad5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0190d57f7cd7b0801a0e2be3126473a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056997fcc4e0d4683cbcab9bdbf34d54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6100918ad8b2baf61d923fb0bb5502656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c436bc03e54d8d3f5cbcee5cc56bc7e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b313ece1611c606d971005c2a80640658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac724b66982ad90c1929c869454f40ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ead5dd3fbf1721da0867c6a45b3e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39bd8d16d241e8c3e19566d6ddfa8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad89c85acbdd2279235cc8062a9492662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71eb6c68e89cb896b56397a3555a6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67148abb862c8854c68dbc9133089111664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed31d2b1a9db718fbce5e2e9bddef84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09e80696c8b8fa1c904271a989483d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767df1fd7a5f3ee15e77f8358a51356667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308762d9790489d01166cc56df68869d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6058a606e7baacb3eed6f795272f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54799605d768bff07378f5392e14f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7dbfb8ff64562a131cbc2c8d0534b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d5eb121aa06db0d4e68e6fc4362a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df45f249e379ef84fa7c8f3e359117a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777803db86d3ac73f72781f925a6b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5bbb0d95e84dda0448423883dd38b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc566d9cf97a6407be16a59284494c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66af3b283a1fc50295407643cbacb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c36d896b7c45f11295f3e4eccfe616678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a5010734020bcaa237744cd8c379679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb784b5bcae1cfa61159e2d04a04832b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf718b1eb15218148867b8b63daa4c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c66748f192ba13048845c4b4a90f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaf66bd05fead030e0d70fab70a65b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaefa4ca2949207544c621c6f75570684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f6fe85965a31c168442ba12898bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c51624f018aa1ad7fefb746d8919da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2ee06bf0a0e34aeb9b11c10828b64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcab059d818774a7823d39409c116e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f6c272d3c93c8c0c91717806ee8b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0806739e10f07c009b58053f013f43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781bb5cc7f1bfcdf045990cf389d394691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1857fa72ddb12ba444239359980008692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0a9db59d12854fa7558702fe9af4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaa5b0e422e1bd8f98cc30b44d410c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab773421e4d62874ca8896580f550c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec76029fa5c54faea6b3370c5bebea1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d14cd627869bb473609caef5b9b28f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ea4cf9923e24a0a0c33dc3166dbe4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c849cde3d3c13f4fcac0942e762bf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd345ec9f7f9c24d0a2b54a310cafb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c5bbd68f146bfb588337e2a29428701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3345a3f67031539edb6a8b57bbacee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e6d6c5828af9157d41da6f3988e3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3063cdb96493aafd289a1858a86e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e54f0167747b6b25df6dd40d898a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe7e44d1bfa719ac8f903bff2e0b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac465061924f25531b459072a7d1b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6083231ea4aded61c5b688ab36a7c8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8e4dc16b9f6d6182dc2e9e6477d07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82b08792284650ea1d087b97084f1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8518f7ca5523eba195cfcc75932c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba54f5aa7eb0ed2dc7062e736fcb5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cde076f646d302e8701a52935eba4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f741c067b3c022234f5b17f25f563714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8e712e92331912172393d816c9d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881269b849a0b2819bd7942857e1110716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615159444618b2191167195d54025d49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e91935d74114dbb025489a2f16c7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88858aa80653d9f18975c37f1b93f9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b77230405e72f865c2474947c1d00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a64c3cbbbc7f75f06355d165e172a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919f4ef3577aae75029a0016e973528722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe34d9eca3388e44733a697e7dc8e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497137e2eaf285d744f23830d020d92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a6b9986be37281858834378decf0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cc54fd00241804c864d2fd74e4248726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f590bd6586df322350b35a13af51777727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebfdb5af55a852046edade5f024a0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f825f631672740f076dc060672e998d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f927235e1afacb088df34d90e6b66b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487cc6706c1f566425047fa678fdf01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1a28a443f06873b108b600080a3e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d4a4cd7cad89e3ce9b5fe9eabea7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e79cc81fe76a4922dce0a0a1e4f794734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35573a4da5f7242abd36d6902e20df3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b233c92477202900c5a69b2d39233736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2327346e49f174625bc678c1b2bb4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3d611c9a1868e70588c963a503a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ffd34a6eca93d5431ee61e50da786739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc22aca393fde89e76d3addf4364f35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936dec9fd6be0b88a1700c7db8eae8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cb29b562510cd50306cb9fb727dce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb4f4b5c5ccea5bfe20eff1a95137743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb76e18d781178f9412bcd27c4fcf8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74745344158adf2a769ff2710d42ec1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68891fc1acc7c190b30aa2deb9203844746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d0b3d03148d9b88f623241f6668e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0199542d1dbbcee151f19c85c5e8af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e88b9ee8573eb2132c271d49c88b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188789ab0b7f6d64900e92b1945084a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a11907902f27e341d915d7d4aa98c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952361e2db8ed87736fcfede132ba684752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a491a0b698e8bd1e875a775232a29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faddbdf7cc4dfb4cf298add8efef08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d018c6c98fe448968c46ded0622cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25791f852677662ab0588eae386887f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b436788d2da20c3f053fbf5358aa82c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d8212fc6db6cb80cf105ed7267cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354e4bcc1c357a7452d12fe92554527759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>