--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47fb96d1f40f2c2210f7bf0af0336f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91ef8fc246af571480f5c2859b8862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f1c75fd7e315121d65fcdc7b272e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1923f69dcb1139f26c2f09d7972bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f447332482b830b75f3db97a939c0155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea143b07f5bfa31e8adff99294bece626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036bcd5ca4f14fafb78d192f3aef7d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f81a9923f95c07539d634484dbeed98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1e49aeff9d4525793fcc2fa40ae3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ba1fe2cabe5545fd53a28dff391c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0514069df3a73d6bb1977b173a585611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2d226a16e0bbbe319a7c28890f67212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef56e6d94cd6d746fbed2b1021548a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812d557560a10b39daa52f7e592a9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5877f5b3bfbd2e716b4f364f8680715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911fe90bf546192f44c6740bb6b9f8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5570ea852b63f7efba4e80e7125a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a6cff2b0daebc7f53cbb59e27dc1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e94cd1bf0afbf921dd0a6ea47034d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c62f757287083a04764f0e009b221820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f269cbc731f48d33e6e462dba7498f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b5079cfe58146435a8693bdc69a0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162155ca72ec2bca3a11ee45ee0ef6b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736991746eb67954e0a1c13a009fe81e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8fbd0c3e178a9fd16663727a28c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9968a3f17a208170dde5f5ee59fdb8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c56d9ecd88909c3fc85d8165c8c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79665e95d967c644e6fa6358541b3cef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ab9df11d0902ce62d0496f16955229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f53b47075b8972c16fc86bbbe918230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa3d5a2bb87274a343370dc99eb46131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45df0f7c620b5b7a30151818a25fc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11762eaf9ea0961e70a13f48afb1ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17597b014fd65fde2d95b694db7ae734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0bc4bef7a05e5681ee6d5cfdff90535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e75d35dc2fa9aff26fb30af9808c7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dc9aafa5c2bc3a84befde92bc2df737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad11e0adbe15a8526b8bc125f93d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0b20c392411c229b0336eb3d8847839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3783931a96afc634bce9b192f4f4a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b14f613dc903ee7785c7c9629ab61c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62128312c523e724ae5d2ec755de55b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f605d4e6c8e92c1e9d12e40e7134543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70938e06e72b523183d9c73d7f7ae8ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a351b5c660b45ac74d3f4d69b011545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b07eb928a27ae98a16bfb2c690d63946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd323774f09e33c26d393b771d3fcce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bea7baaebcfbadea5d235f6c2ac42848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad54beeede96f1b3cad81ca459750fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4cbb55a6b2400a4eb9319de624f2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892c1e1f43c24edd3956da584dedc5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6248d01ba2ea66bdeee9305bec24e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed637e0585217c9f45946b76a2a25f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaad41e4b68cc315fc0d58c43701e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a073055ca978514224ab2908002aba855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b6a8f620ce3cff43a243c2a022d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d299dc2cd59828ec7d9d1c8dca6ed4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758b8f8f385b9c77a7a9fa9d15fd53c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ce42a22775173f9568e584b1d025059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c036d2d5022f758381392dcd5b3b4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af74a086feb54b943e634c0b2b64fcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c48fe92dee25acd7883d02cbaa0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9103243ecbc7994594e1fc38d9d1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db4cf12a21cc136a00cb301b1593f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070ad8f7bd475893c411a522d9828fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee59bb887b201c46cdfe59cec8eb76666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e46556fd68e79b047dcdaefcf6f5d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d309e3e3b0c51a4d8a363b31206b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f4391c1b3ac7f8ba49adc1c0363169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93425bb73da1bbd5d13818aa1b4e9da470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d0122e89da122cd9fdd1a8e21aac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea04412688190482d1689a7cb5fafba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a408a090f66b13ef069f13791f36f6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19374ac2b4cce8aeecc7dc22515803b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5026ba1fc31852c1431e5f52e41a0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1e624697ce6cea1236e8c392728376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0882f4bbf64c2a4e3bb51642e3cda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821108e292ca56acf6291b4fe0344b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c66bedd140a3e123b1cf7cffe0da579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049b1b589a0bb2598ef43bfa89583ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32dbf9df4ba691ba5c7e61d93d88c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b79bede03b568bc88d6bbb884fa882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49452a1a1a141bafe02836b2978ba7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b41e53df8e41527f66b63e0c59b8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9561a7bba668b034c1b3e396c68f96e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe10d9932b0386a68420775369d38bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f92137a14b98d75ba081544501095287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668517f562f340d72561a0acfbe7c67188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f419ffaf55fd9a770bd7052eaef9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cebb0a49e1161be86acf4d61d9e9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1d379dd1d7766715c59dde36ff0a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435210bf30bd0339ad50ad70520be6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec7734d71ebf6706e3b4ec4c84512793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee140227e78d902847e22eae303268194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96be714ed60041c3d3ece71208128995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1730bc127b99ec19239ed6ee7dabf8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf859a8e509f26367e06ae9c5aa6ea5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d296589643087d2fbe82ef600c0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d0692f9435d96d7cba7ba7751ef6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fb9ade90d2f35d1f4ac13280d85ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6e2b4469ad48b5928eca57ca68033101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369badb6ec7888e55bec5220e97ac075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf07f4130d46c3c0961d0d2422d531103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba7da28cd7a9d548718614d9c35fd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf818795e1ac537efc3df019e97f8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe13851ce7afcb7c6e0d2bdc56462c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c68776628bb85d3aabe644b69e8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903abf90047dbc6d165296c9c1d8a93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d596366ba115e985d22c44341ab251109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d8321e99705094a7b9d477f6e7e30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e389a4dd3115c27b6dc80c16d1f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c261e1eb45910f453e75f8a69c948112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab61307b4be085de1201e29aab3f157113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8a2cf5e6ab852349dca2f8076b219114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafdc2a81d7a86be9e41b8df59ba315115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0640e2acdc79967ab0db3330550d90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870fe30305b4e04035d1fd999ab3de4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4d2b8d6189dc915c77d0600212b85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a9a0f10552fea5a8cd965666630a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9698af187b0c08a933bbd1bc2c2be0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ef564a6171bcdd099dfc10bd90346121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5de2c45104a9941031f8705c6a73f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a77aca177947582d15987e70dd1a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ca09194ccdb195d66d7dc4bfb1fbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cd6cd60712f684aba36bb544fafde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde8c76032df74c4ac763dc507d0cd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608561be46528909bf41324c00a25a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc651e3c3136771462815986a689d86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010ec22a6c7f0cc3a373f371f48159129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f42c46996c5083c721c4a8370d64e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afd9e6dd3ba7e7d113515404abe867131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864f5c6405572ee436e2b8aaeaba1b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9aad04c1a071d8829b58170ca49a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f9a11ebbcb3e3f65b9642c3f67639134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a8c2d52c5da85c456ac0f5aa5c1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f17044c587863fa29978f33a93c0e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02315cfc9b114c5c18c1d483ee0c9149137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255b4ce6d545017657fceeb5a9898d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d830be0ad20251eef1ba8d97aab3bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b97a9d5edac9ae1efc212638911d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b23fa85e628f04bae7c5237452d67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf87234ab17b3d1ff3111ee09c4457142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b197ccec36689c958375972af3ddab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5142458c30d973b56296e78ba34dde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99794c72728448d44732c725df431305145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dea013eaa2248af0ef09242666fbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e81ccb46d4ebac001daaca3fd50642147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5877ca6b6fcbe896a5ed83ee0727c18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da82e90e60638e1ce2b051c3786877149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563e2e80784a1219d4725c1b3c41640150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea5fcfd34fc49f22daa372340b3490151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cb2aca4f48bfa5e6c2f45105f766e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056ebc04a89b8c9b3fe14281ad598c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891d172a7aba0d27c772c806ab5fa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127151b5ea3700d97e66b4f213c97e76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39fce2bfb94c7de55b0ea51775514156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099dec55ff1b8dbc05824ba1b69dc45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07faf9028fe22f2bf599ed92e3df4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2459536d18007de54607aeb624dde3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45f73b1804af44954266dab2e9449160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9be71c5abee20e47132cf900a77e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e6e057262ba7e3646bfbbf69e903162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d93ec572d402c8f4ee7c700d1712cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b20d20d480fa9580eae8a53d6560164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1218f662c59f3ebd18ab492204e9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cb04a78ecb6ddece33bcbb9ce52b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb9bbc16b2885ec08fa85d16bf5c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee37aa7d1014d2c0ae222638a6dd95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09214dbdf8d02df74c54b688b2f0996a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686695dab12fb50a7df48409451d21f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00794e4e989f8fd03eaa78bcda49e7a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde8ad5a4c5c75dd21532a81b4900d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599da9340b1b0eaa6c8a6dcbc8d7ff1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36343312ce853e717765a051bd9228174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645b7e68f8701841405b38b5cc1bc75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feb18beb4ecca987dff2733c721697176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cae0d9d624e5b04b42ccbef73d807177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259766afdd7e8df6af9e92bae31702c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8da3c201db229d8f9bc8c8237f69e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7794a788461a17edb0a99bc664edf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375184642980a0a117c528b1c126f277181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4424f18a1304aca66ae68ced641d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55044772319a73a700c7f7faa7e9dd40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322995b7e14a24f3519890251052165184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094f4abb01ea447347ee8ef1a123d3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc489fa57846203e82583806a4268d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1211190a7f7531dbaf9c090a028f62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02ff9be3766608dd30eeadcd64256a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7508f8571f892dd059a1adb980cd69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2bc443f1b5e842a3fd94a10a01d7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f9bc196f64cd7126cb4871d771049191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61796848f9d31857dcf415e5e6d2cd03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be84f24c606911c30633c36e0e558e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b1337cb9cc9960fcc81b41d93707194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47facb9148775e2d76c5451c9bd76b0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e06a8eb2f60c8922e06d084947812196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb3048ebc8f5bf4f68971eafb3fa36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85bce0d191a457843ba9b26a616aa6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f950f8aa94f297336b7ddd141a6788199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0307f4206f51832531a9de6bafe3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c9ef58b4674ce864534dae61c9389201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac44ec19f77d480b35c2eab8d22ec6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3795b8a08d44dd259302fb58260450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5126b23c28ffb3d916527c65239e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b11d9b5865b273dc8bf034829e4af8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f2d71ac1bddf4668ba90d1e2f71f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a1e3ffd125fc112c76373695cd7c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f6bbd9c9211fb3c648db75c523e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60401a8aff3cf2c66b3e939e67d7d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa9ad347719d7325a7493fdba22306210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31cfc17eb6f4310dfc79e196f5260d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851301cf9f565974e1962c37c79d8b78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf4ad733ca3b480eeb874411975291213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b37369f067bc23ba166bdf68f9ce24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f12c9eb2ca00365c3a0ef3b04acbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165169b1a2f5d5862e4492032e2d756216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997853ce1b94281f13861bd614c17de0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5c80d9b4bb8bee0ddbaab342cfd3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674b00cd1f01431b8fe221ef211eb69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abacb87ae6f3bb674909b4c27019d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599142c1122becbe41769daafa827f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e88b42228dc1358338b9108bc0c44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeef812ed57e40eac7cfa36f331660223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22df55e5ada6bd298a3f3885c226c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2af8eacc29814ead92e4c62f85a3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50240d7504b7584c513043c4b50882c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1e6ae2deb63d46252f41a2ede3955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e9f38628af294bf17528f121df41a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd674d4fec7b9efaef267959fff614229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5ba64db397d57b182752b1e2bc00a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887671a35e7316a92008e69fce7f04a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b4992d5b616d532fac6b62baeb386232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd42f5aa5d20f6d7cbfec1f34e36d70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158fffbc2e9917dcf09a28cb210083c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732462177b9efedb0b765c7bc06315dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631634cb3e54a55e3bc393ad57a71b75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299778f2193b2d3272332b739fefcd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da61c59450c6b05b00db916f2677d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395952d8e100eecad9d6bdbaec8b077239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dd80972ca8702553c5ede66481e56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899f99697524d8e05a3ae45b3e18d78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb1d45985b7a51ee38b77436e61e1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eb303487344d0d57d77bb0fca4da2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7b1b264e75fb471e1132747f0e0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ccb8e95e4f6de02a660346eaa6db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7d40ae916c0c6ec9f09d6f4164d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd293943d3a4c4853845a14f100bffaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56c0b9e2046f6b7d34fae717cadc5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395c81a5f0f8fd3325796ffb4be9f9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d18a46e3c4a07ddaae4e04f6648b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7de6861d80045bff50cf3cc0392e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180344365cc314a1452db78dd77ef2b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35b5cd0196d55c00b7d88c20a0e764253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b121dd53cd235689dd7530c40a8b802254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb21adc5aec6d12d871cb5663c9047255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88a9e22306b8e66429a45b5164bae5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e9cbbc3ca2df0e60bfc891e46a5b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1982bff4a17ffff432f0a447e29f96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1366c75881f53975d6061adfbc5ff6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff42c1b473944475db81538574b94d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9686808f9d2a19cd5614eb05204b1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f530415c1691d58d7d381615e1ded50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce71658ef49bb9c66ed24c8a2c7036263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a838f2f12ac5b08acd7e08528c4d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bc640fcefc5e68eface493abc2006265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a99e9c26efc932f279f511b02550a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f65aa4923a87946bd8b5fb3c388e66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe694301b40f8bb37af65b672d498031268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4784715b9f412ca13f39a87a59d810e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec015c12cfce1f3c8d1c8d177e933a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec177ea3403f6dc58c23b75f1a20f07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba0e05e4c32e2151d6fce84e9341c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb81daf16a05c5810710de5f625898273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c8efddeaac48877cda8b5e770f3bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ffce0c0452390a73a8ef278ca507e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2d3e50f459e20d25e7f8001f51cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5633277b6bc52959b23d0c3822be0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aacf9e8cf298c14e31b82b728a1bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a37fb80d8938f64d2a454991caf040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c7d58e1431739a303f148b70c2fd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a17a0b2297d08a2c39e0e0e3b9fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8de68377db1efabed0679057b7996282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eb0f1e08d937b7becb6844f640c55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0683ddc844260a21b2a12436ce73a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291e2e99aebffaecd8ee8017501a36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff49309d3abdbc79638e28dd5f7ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae835e875489747f328ef88ec95c35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c249d4e60766445877b56f807d098288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dcfacc3ba54789793383a1b40ff95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931f3a72166ed7f15f5ccde963d3dec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274b5b886cf6ec18b21f425add0fd0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3779d81b65c5b70fbc92eca046f6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18b0af3b3b87254e147983ab957def293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463e1458b01ee5962c74247c7a95cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7534a575b3216509dd281e9949f141c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e27b6dba785d1dc9802dd3c5e4f91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd89e66c1e5de3a0ad9bc8d5b0d5f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a1df26a9f4f148d7ef52ecfe02605298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002a683be17ed1c0e5cd5834e0ceb83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f464064c6176ff46e6ad27eca11dda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90843df4bfa74265781486f6d2a0ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97ac9c837d4356eb38d6cdadc41e27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf30236a59558cd3268e9353eaf2cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2f9234eebda5f62f3aa020d594831304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8069f2c564ec5094511a8d516647409305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0bc3c77150912df51103c3799b7be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6395ce3dc449b524a88e349a4f73bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd6fc09fd748ddab2ecbc78e1fdee0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46170999f4de13c7b699a75651191197309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd351f87abea139976bfa5ca4af50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd30801e7f6ea2e7da8e384805b9bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e7771b98d8892aeefee82ea8fc27b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d6475999a8fafb5211260bfa41b45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c91c392007c3e00386ea128f841a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d90cf03b48cef2af13e8dace26b345315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8de6e1c1b7d60d0cff97e0c107c48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5c0f32fced7df2c57d09d7eea9bbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004c330116e83bfa355e681b60198f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc62f94b941a4745e2e4f11d0a0b052319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6d16648052dd64d1edd8bd3c62f5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81502be1baf7cc05ccb79703449870ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485044f49a5cdec120dad6c340320f59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8aff982027d10637c54d52a12b7b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0bb830c76fe1955527a3791fb7b06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273172a6102b9026d875226de8600322325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39670bd6f94a795e4b6a5861f80f3156326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387ad2bf61b2b0b6448114422eac15c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff389d154cf8eb0851ed371786ce76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c74d2627e443a760d8882658a9df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b84c3c92707246aba393c88302431330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58864a0dfb2787ce1b7796dea12bfe64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda257efcadfbc8195bccda801c0417b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dbc15011ed753554a42c5add7cbc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321145f229a0c966a167d8d8ba6ebbfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efabba72bdad187a60758d31669007335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe29de0496e503a5791d996da772d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4149bb8ce205a7c6f8093d69cdda98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53624176cb34aa40f317447ec2d95d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119b0eea3ca0f3925110787ddb187b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d3583919083daab9d0c2c62dd4fb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e5d6c029e5198b1a5eb98f130a260341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8439d2d53f4d627d2b5d53d7ed028e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efdbe95f5cc26680b1fffb5268a81d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bed398f711ef14694acb677fa4525344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c8ea4021593c3df6f7477cb14d5f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ff93b8afee82528e1dc51f8d4b02a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95854b68ef3fcefd75f27522401455347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f049818f11b0b720667922548fcd095348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609cbe9b996e63053de46e4eabc541c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8748b183a43142e2de5f92607a5bef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0ceb57b78a8d2d0555990f787f9d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f63ec1f97c6fa313ac2b0b380fa346352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c14077734e96fb7de3560f82318524353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06adaa81656012c7e8c61f3f5ea1f6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44b3b9375b6db9876cdd8131ac0cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1db4a17d0cd2b2bd5d62015d1bf07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fb86d42f7fb9ccf1cbc91845f1b26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c5428fe54c5d3ef7258f410106d24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfbec21b4581fe1e8f00e0e3c02290359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc03e75e217baad4ede4237c03bd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b397aa32226ae6761cf87a1f7e2682e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7349c960d5ce4b4eddb952bd51db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7eaa0cf8b0d6d0c8735c9b38a428363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf1293f241d08b6ec360633cad5d00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc5448f1e2f57cd4705a51543f1bac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84022bc11423fed7b7d023fb5688f362366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77956e418cd36d1919d0a4a33da61b9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d5ef54918b0471af03866eaa62f9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe45617f6d098061c25911afdb5678369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d69b2938b1d5d6786648d9a052bad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbe206d20fd23fbb0785e09c401b5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9004449f46d392d76d96456953d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4263a3a5b24f29d3b966678aa0dd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4986b4f827083534935889ea20c5532374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c250254f14c4fecff3665de00476fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18266035ef86d954c3761fd5515bb4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64fa8db558377da4452109e5ab5f33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf47e0cae52af8858d6bd2419107db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da97dd9cb1e60955be71983014950f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8f08b6e455400032ec247357fb763380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587864914fb02f1439656241cf4d3633381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111098fdd394a8e115fb59b0395abaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4600c1ee592bc655c2fe717f7947b96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383935656cd66be610ef274a74a6260384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeaee47cf211abf1dfec6066dc6a79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499df8c4b180c54ffbfe3fd9a558dcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2fcedea7ba74c764c85cad9c1df86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6116413640587e023b444daa1153e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd4d75be901eca8bb2c138c79fa34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86ac159bb254a4059498feba2a82fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e2d75d992a087139b81dc961a74b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992a622865ef9381f4deb95b91b6b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8ffe76cd43ecdb84a68645d2ef75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f6fec72c45bae2da0e15a273b144394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2522823c2d10fb722688a6db83635a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05983b297f80128a90534777b44fdeea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d0ef5fd3d4d3dd5b34d97ccbb51bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b87880ca7de80c1b71dcd4b77cfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd284d27e0bd71b915fa5ae49aedca96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8387698d085abac9fef63be9651e27f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a5797f75f95739bf419db44598053401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34fd3c72a6728bce0ebfb4efbc99fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede04484f2b52f5802ca574d855e720403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298faca33753c5d64d1c3e562d0058c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922485ce0c1c075398aec14b7253d9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e319f6421fb6facdefdb7a929db9b12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416f71d544f9b4aeae403d3c3f36f35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c80fed0ce3bc946a0b6cd784ecd50a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9aa28868dcb4851598cd9255b833c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c1bfe8a02ad205dae0b9056edbc68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aa885dd3b5cf11cd9b87724a297ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb18e9d10778e4a580563f901b8d71d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a79dd5768f2b29faf42a28a7485ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b708dd91f99b6b38efd98e6a2e1eb41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c13e6e384cab30825df8336dc303d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e550c5ea1f3610601d2689afab8d9b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748879ca6adcc490e409e272b75dda7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28c8f7950d9782d46d1859de1574b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5485e92e8e998fc9192c059133a9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411b0c0b170db40bd3b30cb2d22e056420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d53039957d63a52f309bc9b324d195421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd498d756d051fa401f835bff94d65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15e915d927e1f8596141d77b9c659b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ed0b9ac1d02112b13d3d8d5dec869424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaa1d11c0c29ea8953685c55ed4399425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1ce83646f9e05695c8c760ee8a86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fe88fd5adc00349385d4f5ffea49d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8133bc002ce38d62f0bce3fbfd60f6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a3a952b59f0100559d1b0a3aba46b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8281034a62de13e12b0f75c5ada31de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e7a13beb25f56d1fe6374f332a22f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd378090e5c6447b77c87e4907c3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b0213cbc97afe7e8e7034043270ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f157e3c7263d5db247c0f110830ed1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665806393f682aaa93b551448d3d85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dacb9a755c021442529d578428ab66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a3047be267d6c8560a2c09aedc16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01edf96cfd0b506cbd3e0307b8d830438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8decdc67cb569a1729426e98484509439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932a200718783ccbde50c6b9c1e07a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2609ca27a01c4f491609c7fc032cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d64447dbe1a6240cc965ae4b77d4f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8ae6edda20c41445ad2a6b8170adc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd949bd00ee92f3d488c9ae4886df5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2244fa9e40c848a95b2188b21f6b83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8a4bc2a37e20f551cb26be0e4dace446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b8e400a8575db39b52c5781fbaf0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac7414d8a1b273fb699fb44f3a2166448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b33a9a152b1aa25eac5fb33499046449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48095d9ebe1b34e2aff54496c5048f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d804704a1882c20df32efff9f1a8044451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1055e48704b5917c1f00ffe1d7248452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911644add11936562dee8329349a888453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97af1fc2c872312f5def24891e306a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9cb7fed83aeb5ea55827b4b7904cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4758640cfcc355a5143d01ada764ab3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af04d7bcbf073f0ac4d4d62cee9202457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9663e21d1ca94f9711e2583d2e2ee9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee169624bb87c4f7e11b48c1c5b807459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990334b55bfa45af46e1fed0cd30049460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac1b2bf08b0b772bec0e36e26687f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a394a9b5d2fb0209c99d4810c92bda7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b5fbfa93e84ec42fb1e0c275a82f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87084ebb978b15d01f4ab22aa2a1fcb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23c08fbeec72490ba3548a63083eb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa3fd99d325a05fd614642fbdb6917466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633781b511baee151ebb280f4a1c4266467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e11dd9b3fc0e350645558940746add468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ed7879684969be97b597720b1ac42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1b61af124c5d895096650da7e2714470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6e33e3f008f95fd6b8a39bd60a0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd193589cbeb8c87e9d8352cf3ebf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254c0e838ceedc1f74599093cc45d38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7982f58b5aaee92cb1ab5482e6fc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e7f1f278ceb09302a6272588aca1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b58203341769b661bc0d6c39494c2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d52e929cf21b913f946c613c81865477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7683446156936ba0a6c89053706c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa735e42bceb3265c27e12a11d821479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0630f3a5fd974605d7a7fa2b34a8d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a63f9677a35df9ce823edb3886a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b4404379ee8156016e5406199e4ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13374eff523be62ca2f7d4417449eed2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286ac80c940b0f01b57ffb6862574fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d4dbbcce58ee2d4ad2649a5550f36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdb8151ad67366cde47ae129e55202486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd32a61d5b714c1a113f2e886da48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f52d4218a0c2e6e7402a1c460a0ba1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0ae2823d2e93b4bb99c9b8b1375fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69ad7db76784ee991eb2ba977b5845490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4bca1a15c826703d5e239781114d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2dd92e5ed8001275e9d7f98a10753492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec902d861f2dac5908ab6b79dc2a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e9ab7b1b4767707f0a6257715a87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beaaa0cc4e26501d1b57963fe0be65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87539451d070c7fb8652f2f4a54ec3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537c65de53574c4a60687a8d6f35f77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978e31c44db29d3623dc3e7865e6498498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b809b2489a4a28fe6d4ca6210556ef0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f14cf3cecfad1c3100df6fc1af099500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034757dc92798cc377d23e50ed9d7107501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237b500e8ae35cb2dfdbd6ba694fd3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b33768c01fa0acdf24cebcb08cea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d051a4ca506dbb32d10bab2e0058c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a205504eaab9c3741034d41099624505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49639d123eeb73b62339cb26f1f2c88c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728c8005e725dfb9351957fc559abc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ba448d2b73e1463c32dc36cb7d092508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fcbcaebf22a096c4d3e16c498d847509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f15fd3877856f0dad934231f81b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d57533e3a19038a06f5db0d05eb40b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02efd5fcef6fc942807776c5021ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b75b0722326168b0560ed827e7fab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f9527f38292100a425e1f3bf385e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785b1d8084f4340c9d1bd6e661fa628515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4ae8cd4d4b0e368888fff03cdec80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27190d26e425e05a6a9c253da05207f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e922c47520aefd40fa3c73d6b8b15da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d930a4009184f220f907deba0d96a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce302fa30cc6131c90612a00d2386047520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62ba43a9a25639388e99976820cf3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03d12ed281016368d4af93fba4e3e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413278477cba953dbc7b76f01b0cbe5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f32b5cb9c97292ee3f5408c87a421b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd58aac47047b7db70a80e31c5672c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cf9c8d8d10d0732355c6bd650b364526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb6fa5f944c3f62239b539666353d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4886c4aac55216c22ed7b056160f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0929c1460dbd5ba72871e281c4f0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8223e93d382d6dc8fb226fc5e7748b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858f4ee61d353c91d501100a5b2127531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574bb732618eebaec1a0fd5cfba2157532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3028aa129f2572c015235afab17707533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a63e799e72996e9baf37ed4b24fd0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76cac59b8fb4b8100a96fded64588d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67771016a33f903e242e86c3eeac210536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e1af711d35c766e2091075fba15d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b04f99ec920f384254d76011baf16c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee1a4b50dfa2f7846cc98d4810981539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113325c1a1315dcf66360efe4dd745d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de293ba8aaef707e92383f71efd28870541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51a267c2d8ca30f5da12807166bc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf79b2709d057bf24779cd255485435543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fe5eee9d91d6575eeb4c869cb3254544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7880aa63aa669b54fdadbf80849f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f7a3b038686ba359643becb3768e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41335b0860fc8fea8e4f2cea8727ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f3c7a5f2dd0609c5b488db99efff7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa005ac72754b2433ed382584a715abf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f36deb3e453dd101760ba7359edb69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a88c051180ffaf81943bdd7716d66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15aca69494cffd6f4622a8e17289ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f615b8c383b1c8880c458f78c7033f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff24bef7f1c60c534ffefc05109867554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f25628495e4ad58cf14d9bbecd9713555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0ab555ef9315df639a786ab34fe4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95ca1b2e26e8e715f84ea84f962f42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef149a43bb5b63766096a2af39cbff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11bfedeae4cab344d3ba6c3ea6f7f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f4acba7c70f211f875612fbbb8ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab5e0272e500aa21d512e0dfbe1d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9612d31178792111338eacbcb29582b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00063292841a57c991af73fe4217d7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dd47044125535da7b8f176023d706564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47696a2eae047e39408da9cedb68c15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced8345a82ef8f77c6250c3889f656566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9fcc439d455b3f9c392ee059b815567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdeca75afa4e810c863e4aea93278c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4387a86ca9d8d2f104beb580f724ffa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f22b3b1f74a7156e78ad395ca7ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fb83dd82d45c21b9c284f7ebcdfef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264bc4c4e85b4ede031b610f9645d87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a8301430c12fff2627b64031b719c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7396da411b8572e8a4209e4d017d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a4856bf028ecb35808ef55ea58d20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76014b4aa765fb02a4a951931977b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c855ff000c190950130c8f8a144710577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a70d6745c8a863192ef7a8b0c8099f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4154255bed5cf4c323efabe8ece5302579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b46285de2338957ebbbd96333b52d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89c27bb3ea36559eedf6a9dbc3035c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd144a995dd1cd6c10090ad962010eca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4736ad8070e418428bf56a44a1a038c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3226c2e11c9a499f84dc65898fe1d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b9e9192ac73caf8066d390718a3b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9fab85523e937d248b9e86877e6d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe19b1720e52c5b7bf6b6b52797a7c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15880fb2bcb45bf02c15c14e4a2980588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4ac68534cb24670e774979de83365589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bda83ae115dd09d85cb9afa696de6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d168f0b2f94f7049c6d20fe60f8120f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdaad99e108c4e805f67a71d85d25f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5de250cb184d493733b017c7de7ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cf9c2b18c669fa7cd558ae37d9b4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e2d520e45e4f863663908c6883461595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572a19a5d0200d18f7e072d00d8c155596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d707627dfc16530416c54e6b7317dc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4027c9d65a020ab2bebf1e60536358598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96b7690a9d6aa93ee80c1c14fef971599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f880c1388e7106f977fccfb264acd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffefd62a36317b78cc04afd6066095601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdddcc904246b341c01995e30ce6cac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a25df1503f8cee7a3574e12bdfc53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951450981709e75e4b8a708e337585ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254264ebd475a7dd41d10f8756951cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce92e9d52fd480dd212e629699b6a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b8bd2b0470e9f4be68f789995197f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcac780f61ab76a2c5336f3ccfea2a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3370507cf26ea411d8eefdf85fd18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f8fe5ae2f2733b55452de2336c8c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9770cb1bafdb56d59a30e20421b86a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f507c46e0d4d79ee15b383b6bb850612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd42feec72edcb74be61d3acab0c3dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dadc59447680d3b7e36b55174ea9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172f754b6feeaadd5ec4577349417b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a43c7ca2c2db88206e7e939f0bedb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19039e5c9e9986ee5babba60b6e475c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4881e2b6c549725b4890e4afdb4f0b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfc6080724e8e606061ed07a07303e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d4b4de5ea5d3db18c04d566b99fe8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0329c6e7df7166890c11b63312ce742621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20660bce4a5fffbb8115b0dd960bde0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc1fc401cf50bd83440f4715787ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc134c8ec2da4c2ed1d56aef7d631d2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c6912eec15d52a9d885aa9bf9d127625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32b22a7c6343c74e6733c6985707e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e6ee98f42bf7bdebf9d1288f67cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c690c6e51cb6f9625cbc4fce9a30e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa7524edac1d2337fc5dc4d9e9c6ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18336ec32fc3b774f5428defb114d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474612fb32009c885594a00f06a360ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651fcbde4d36cc52fad908752dd21e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f894bb49b5b32a90773266dcb15b236633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a87db235f7a77383b0da4d4eb6dee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94a32651234f0484e5772a0db2193635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ede2df32117ab0e08f4a5599767a0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e0633ed11c6547aa771604abdf0de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e87baa61a98569c96cdecbc8b48cb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e776129c29e0988123631fa9692de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7750b6b76bb413262b7cac3b80025c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596232ef66ed68f4c2aabff460d6cbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f141ef1e3a64be607df88f536d62a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbd2ac8bcf41c46715084fb146e1f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8215f287f52821734296c40a0aa3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2540fa6704e7abbc17f63da3dafc06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580603f664913b6bdfb2381da1a355c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd731d45cccf47811241fb56125589647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1093c7ccd4ea6ee503f41699bfdb03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96564911f8537b5b06bf3ace9e4eb6b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d96cc4f98291fe04c31fbf9082e9e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e5f285a5f14b8fe4bc941cb2e2c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a82964c9bb0c80c2dac50888127f0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8de443a1954881dbc6b3e9e36bb344653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befee7f24c86017f928f10be9e784397654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460068643c8601a2683d198a245030655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2397c4645b2bb4bebdfd9a5c1a001c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbd96b9572ff537e584e22ba6106a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce32879c135de7677ca2cf21ec850ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d2de4c7608d1f1fe7c20688bd220659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827d857f0d167452746ec5c80c8f0db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349cf8758496386cf03963a1631101d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b949e9ff63f2ce4a3c75c0b2e693b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699deedc58d6241bd0f2eaabd13417b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbac019a6556d36f2425a533697967664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34ee1574156beb9bccef8ccd21e64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336710df4734c88055c06ee499f10f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eba32b98d6ea3fe75e53ae9ff154b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579676d96b15874246120b52ec3bb997668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d91c02ae0bd5add26a6bdec512db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7db4f9dbfc68a841f648bf7cec8f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b744698c88b657bb4ff5aa1fc09c57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cbd0d7b7cbd08b80ef66c8aba8423672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f8146a15a0fb70b75de4714c47d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944153572548f24fc5c3a8c58cdafe8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb0fb2b736ad5e9372c4fbb1a2094b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c826db2883fe8ad464213ce93d933a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5020e836669096c4fd882b2932b4574677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc638719806ae370990f0381053bef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b064ef0d96110c2bd46b9ab78e21a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53c28a0c05751887bc4aeb1be0126f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77774be7a763ef1cfb69c87577611245681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6237996decb5b0fa4f5d0d5dc8f1fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68210b61663f88ae5ac2a2eb7010bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aed05ad608282e6d9cda7db7e6c4a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d62d3112109a9101bfcb4c70ed74e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf3274dca3ae6d788d6ff692f88469686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cd6a31724d522cceecf58111b902d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36225acbb2f8b76c10e48f0bde8fe64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd153f5c4a144289705807418500577689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacc105e67b41d8754962a43c709d71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d84034c683eedde996a8c93569755691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f8a938066d6137050f2682bef249f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf08db3bbc6814af10a037df90ba43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121013712413623fa767d256fdab206694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d3f249f3281799a2f67e595a9e5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379f6948b71059d6e32f944a922c5ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ffe9a22827331fcdcdc53e6f5a7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbcb9495350bd6ba303a76c8a21437698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212c44c31617f29e113f8b5352ee5de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bdd8ec211892c69e4e0e72eaa51f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1a14ae13bb923f743d6f3c0b03a4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f7d14e2e0adc5f13149af80e86ab7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18caaa0f4f5bc2419b0a8f6590d40aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b18a5bb5970f7fa6f9322a0f65a8f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f428e70e5e6bd84965b4e415555e28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc68275725109d9a24776254ace563706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055703f2e1d1c2995101bb71a96846e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f854609c5ce326336e0b7589ea6ce0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89802588dfb48368a40da6d2264ce222709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d69b867213e44f8f49de427fcb2329710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a47638123cbf989be8179abe6cab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23b1433fcff75dd4242fab40511754712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026a582dd3fc9120aa6231c0e4dcde0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeff22392f95126e71bad01081bfbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da91d0110b4056a75736c9a199223b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55bf4d88d29bc0262059f5718d8f55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0883ef3e6bfd0566bca074494e552717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e2de1a64ff9a04565464cf15176d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6f574a45e7be0ae27d299508edc2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc93ada9cd9ee6c3e4a5e6df0a8041720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f67bb120b8f23b0c1151e323fb076721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f63b749fd15b87c9cc011688627268722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ea7b295f53dbb7bee2b6403682477723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42e98326768a84361f867e2f1782d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa30d495b5a0ea4026f213fc3d71db6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115da13a0d6289107d7f42bce31e699726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0780cb5c0a6b5aea9fda2b51b17bbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73e06ddf606a2462e79414fc85ea47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04c317d9eeb976093a9b1ff7aa171e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e323ee0d49a4e9f743ed4e74aec2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099fa353756e4c63d031a8b6e943d55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a57f35b5b1031fe406b0613d34cc7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ba98a45cf845559c6979082b5e5a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48205aa07ebff1bb05b7614757c1800a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d5c2711a41da224adeb6d88b787f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe758ddfa136d7c96ed58dff6fc5be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78013eebbd107ef2484fd5ee0c3484737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28146cc5f733d96d4a894e7ea5c497a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a84a8f3a9768e6bbd15639ae40421739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f3a4583fe9373bec7c5eb9501bf3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b890791d1dedd6b93e2002b38cf488d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502c87b3562abcf8ad40f164cd83227742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122966fe045ee20a334f94aa4a7a66c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a86ae0749e8aed6d49b7dc2c9e88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20de3e3028f26545d180180a7c0506745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c3f3aac2434217567091e5ccb83ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cac4f5c09e865337cfd39cccaa199747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537153fa378c8965b8351c8b73fbc719748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402318f187cd45d3b3e7b2b06e8d1d84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b276c3c696b9f0d46d25d9a7b35ebe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c69fa159e98d5819d9138a5943e7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431888242afe1a1d916b584fd0e4069752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b3def4a77f5d4c8a17a23c242e0d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb7456a1e17c07635edf16be40abc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d64ef067f780495d99484e0a6ee870755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf213ec9815df7a8b22c99117ed3d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c14b9c28b7caf37ca6b8b0675f8f02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c7181c94114f8cafdb5be13db8c6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4f0016704d191024c9bd3fce028c4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781b9c5867640be3c1051134f96711d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe02f68e8041f461f42bece2b5273ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c882952bedbdeb2bd5ad5e5e8f8fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02c85c7affe63ab31abb211b470c4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dfc07c2332d2c2f1a98605355cc445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd455ebe4fd0450fe5533141b1cf72b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ab663da8d311b442c9d29effa71ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b57dcd0f8d0b46f6377ebe555403e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235d7310bdcf9e7b858258fa51b4f9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daab0145a6ec9cf9af1989efb53d2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab5e48d7177eaeab5e4f9b3b09889011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4322ae2be5f4b53aa2a39af8660b8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db437f021c13ce3f955c5c99f780a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c120b795d572c5e0c9aa6287ecebe114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b81ab21c9bdee2b4a4214d32ae38fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651a97a247ecda9a46ef76eaefbcf6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf333fb9b88d396f838543e10f9d9c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc34fa13ee8729ecc1c698d0aff01718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489aa575c0eb5cc721f894ab184997c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903b9a361a1261cf0273305e2d4801020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d98830db4360787a1089410b1748721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d565905409e46dcef249fa33e4ba122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acb4cd4835b91ba9d62f9157a7541323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3fa0c7ed39cb74a3863ac0d9bb88524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431101031d82cab51fd949303ce9626925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d736bbbb9693a23fb3ad54551ac626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ba3b40e684fd36571fb66b7d54c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cca43431fa763f3fc259b2b837be9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6233ae2685aa5eee88f4a13f383fb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f4c6d32847d93c24f23ed734c7a5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e3c57e5c440516b07374ad6e4699431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c2d7b07396680ec7656e8721ab94b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc8d65d7bbb642480fa8c3ab231c2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa7c7159fb35387ee289eb3a154c8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7a68a0497f8a6d1f2ab810aa58f1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ecd5b3fb91cd611d112fd4978b93836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127cdb064c7e010e7e1602a21c2e05437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99768445f122a6a7f74a8db962ec2bac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073c3cf3fabb92011263be4a484d48139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e6154b84eda5bc86e30330c09c25140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d56e8cc184c314464e108ea23d41841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eec348e3e102364c379b974c3cfc3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36888e0b18ffecbb721fad1c294dff943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdeb5238aad0a85f1b5de82258fca344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323dd4908a0120b141894c1c694015645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f328cb3abb246b1c955630ff235f91246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0931eb26e174035cdb164e7a6881747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85abc3453e639df6fc44d81aaf0a0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ccf671867e5476daec92302a67d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ffdee4dd2dd6c1529202e8194651650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580fb3e4c6796baa5308f35bdbe1dda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007bde25a95237c76c03c44c8e84b9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585deaa1cfa0d6db1ac737e796afc74e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10440851c31cabd44be8949cc1f949ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e058808f6664aa7c08780495b83055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c3c3e898bf12f3c9f273701bad22856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6afecee8b4d56328d9d6e00928a9ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48948214be98af8eb25b941f7d95d1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9311aa91180de4c38283a8427eee259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c29219e89ffef1103ffe30172afe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3d1e6a2c8c0438044c210f5c4e15161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa77b4e3955de6e7bb326e8d13a1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9a7c62dac0c484d48c269e8fdad163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef94a9068d527a3e4369c1f62c30bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94158c8c224032715add9bb2f4af0ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a76a6642dce0e4281d6a9f958e81f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cd6fc5ab52916a690666c1a7ceee067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c68e2f4328fe2bd6cc1ab1ee28d0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357e16d91d24833342331ab3be6bf1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b4ccbb437d59597564c85fa2183370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e35d369d8ed776a5ab381ba1476f1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602998ce591629846a4546989cf500072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a00b4048f1f5bd8680b9b3b589b6be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eae0a6679139735c367d8addbda7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffd0b51815c3582f71bf50ae04a96975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948e988efea01769d6e6dadb92832a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb24427e0611f49cd6385f32876b0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538a077f607f5c9f98ff5e0490bf43d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8f38ce491af9c6b89ba65eeb9573a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45870df2dc1a63eb8b47febf071a707680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5977b23366b605bdbd3ac012f7cbca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e6ccea92cb2d4e901ae350e20cb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d8c8e33ee3c1c71cd0ee2851c447a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e6c166545041f6c15c61c8591bc3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085ef9f524f63a266aeabed61557f2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8146b1e627573c5df0ed04645e08c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41bf9a6a1e36bf94c08ed4f2d0ca8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45e8b0e19488e425a00ed241d46cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade78204235f54a9e8a01d191f968e9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7bb8ffa1188c367abbc2fb689676690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2faf5700a7f727147ade2af7c4e5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d93eaa06f5262913aa00e8b0fd028792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24df355cb2689dc0fe269d8b0a59a8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f51281dcc9ac0ccb9fb8871b8af194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def6deca1a2eacbc2d62ad5227ab8b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b87ddc5cfc8bf8070d2f5f1c0eb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3992fb54eaf21d8d7b3869e6f41ea4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033adb6cf73e1ce12fd69e0b5b57d4c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8282df456b11bf6f922f87640c33c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ee73945cb0ac576c5faee3c25684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad3849778c729056508148b397d9a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b88f5e5fa68fc82427322d389df24b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dc98e0aa5d48d3ecbf737867a97e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19528f41abd55c48af8b50693cd0b14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a06fcf1858b4cb0a2ac002f4b3582d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fcb4077d9ff8465faa4361b68f23a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab085f037b8e10d720cd0e10f3eb944107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c5a7dafffe8eb7d7855aabb4134c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c853772394908fc561b628348efd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4703e3f7814b3e103c7cde520e5a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89055b3a3bca426b4812d2ff164999111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc86517b37769d7f4fbc05800785e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bcb2d794fc2af059d07f16f41dee2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e350664043cf402c53a09c01a2c9b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab5b62cbfe1c587f9b005a4ea179cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7a58e7681d19e8557eea8402691b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372148a39bef07f476cca7205bf28fbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583974148cf6d279f56c8bf8e661b5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3044b9df957e05fa3fca0707844036119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411340fd6f47a8d2d2e86358ca0d2d85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5d79c17d28afa9a20a5cb314ed0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f084f718a60a30304ed3ff5285914d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fec7b762923d969005f5047587a68c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdae2d6a8dafe58aa04c084dd65058124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cdbefa90138ebe09dc56c1d9748fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6768b423d5ca39fe8eab9139acbc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf91d3f99212bc8360d246621993c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a682fd72ebf2b5fb967d19f2cc33b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dce17be504d08670c767042da60e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b6745fdd80b7fe49ac9675bbd0a3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c17e6312014b57b356d87ba67ddd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5bf1c5a7a443710752f589a8c4b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c0c91c5dce1db39a52e799202fd49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae53fd1001645f065cb601b7f1d9140134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874e0c0b80f322e89c4b2e65fb8a4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e0aacfaf9542a5d6d82126159a76d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f516d9e1d6eaaba32fd6114b32152137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30530251eb9c27ac44594587d627cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090e1e9a68c4f763f02a9508ee00e6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb035933016f5ff4cce430996f3aeeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1553963484c103e10a4a80ff4572141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e14aac301803b87c7fb00fbb832c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166231e482e4e93f2c10e04499a6bd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253e33c98aaae9a9247416b611eddc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d232435c4f802d331765afe218f6678145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc8f43ce1ade1b4fb8432148581d1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe83139f22d454285130e419dd704a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d103a897a538d828d01241693b2a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda9babff3c9a747c67a6fe0585ff9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f198fc2fa71e7e6b8597f422d8d36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce4d04da474ba90fcf194d0e0cca9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ad216facd73c6193dad9594e4eb16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd6100aa9b9b7146228813ab5d0958153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf706164a57ecafb49e9a5a21d086c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac00fb78cb766ad856f1394f5a433155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b5c35f9ef175d2776c90fb04aadf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd66b93184b5915a1157b8ea4ba990157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9125a1ea48553aebc18fd8e71105d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0db78856c8e27393b6ab25a1210736159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66f9e96cd1210d3738545d8fbdbde9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1cb98492c1796dad3158efcf837a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb967408ac43bca026268a92cc171e75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac57299b8bac1838950ae302c032d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3986746d21f134b7eedbb87138b7c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af337d4f84816f6a20cf356b48913a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371117fabd1492816f0180ac718b3f19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f91547915baa1a2c06b988998de63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6b7c7b7cdc1202a0900f3f20e7864168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc526b0b2c02fe68852d5d8c2cf949d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583673fb54712a33f039ce5b137e6469170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad023ea1f8e4649521494fc1343a0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052f0f26fed213e83a836d62181e0d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca95ab3851f2bb14016b991a4763e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aec7b01d4a8f60c872f61621c6f15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697606cb4115deb7aa89bfdf66ede58e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cb24022915da59515471a0fbadd44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beb08fe2fc75c29b1f3ae4c0afe084177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405d91d62ba55dc8a79063b2806dbe6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774bc67ad2e1d5432bee9607f56e3ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebb231a677a3dd2a7c2780f6707455180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e79d578b8af6d8c18db832452b606181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d30eab6bb43f754530d54edf68a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9164a49aec2464a354b6c82482a9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66151341adff6bdde06189a8a13c5e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25ce69c19361557518a642ea41f1d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d045023df38b740baf0fe4c4144a4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13805c7a8114c6ab60fc2edd4a24b617187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc32efc86692f7ef376b09b23bf34f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4b3608e41ed77db1bdb3078266512189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5adb7fa52c1eb2df597380a8ef955190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c43e9a22b13174795ff41c9d249b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f1946670bec7562d84f48af7ded2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fa9b0b089e06f713fd899f3195890193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a79ebb4fb2e139875104c60dd18ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c56586122028319c236366fcea565195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0c50edf45cd18503539222b377e7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1efc3b33a9a2a90244bce6f322568197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312955664b2fe20a41429d77ae9d325a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368358773334e965624ca2f04d16c57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f9873ec2b3e9d4a6b505bb1ae80d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c9f1cb4e3f2678c45a92be3d019ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e9e564727c9b80f66fd124288bd60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762918b73792214a4cebaa540babc40d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608503a929b1d0356b1bf0852f3ca0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fdf70bc72daadf7448bb58ec9bca4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbbb5455f60da9c1b4d503941464d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9b841e04267cf378fab17eaeeccd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c93441a9e208d424da7478f7f1a2dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addf995cbd03b84201dc2cff3dd8eea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df26e8c32a3b8adeca4ae6b09e27e73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ce97eea66aa52a9416508a1bb1a9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1abee699f156711b5f0be5656d2598212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de42770617a71767f516162b488014f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac35a37314c387b0db966b93a8a1043214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b168346f534d7445fb0fa94c0f98cb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f122255e99415a2cc726dc0d1d26be9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda1156228115b02b711e4a6e323d2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc58efa845610fe80aa17df1106dddd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011805c1fcc244669133e9be396b71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9f47ad1a6bca3e39f0696e739a6b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc62972c05e08ce425275e02f1b0db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8c047a9fc34869fcdf8c5c3bc2b58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df0a1e19573b98ff368668d17a84ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff9b71ea55ead970b5fad57bcf083224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faf70c93743c5606e2f0d01a248e00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886bf5cf2e37ea5df0a07e688287eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946384781c749f4d5802b2e25edf1af3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04762ce533ac32984cb1c8f2c4bacc6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90488bb72593c5329d1cc8a245e73d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417640895a9236381f78d01a6a418126230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae7a1ef3f76717359b95f70d35c1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6531486f8d73c4c19e41d57365769232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebec7b4917c297ec16b2f4ab215399a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d540df57898a55c8d7683fdda783234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005858c2e99ce4fce75638dcc69bb3bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c47b8576fc364de0e6270a28519d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9efeb7803fca0c542aae76f1a88f3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b048a4305fcdf96be0405a5f9534f18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccfa1c2f42e3dfac1e2480c2a187a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd36f604df085356531b277c85eda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276161290175b51c6afbdd672578e6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9d6ed945bdd1d522752361b261827242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d953f2aab32b0cfbba3dd8b4779b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd9570840d7bf293dbd3d9c3da40f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8158956b163def541d6fa9d9e05f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c169538eb77fca2d517ae54c150ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f0197bc170060c8449316ea8b5a8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64e5e25caa8a1403fd118db4f2cf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc3c7cc449602168db63ee31426d70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508d2b0dd6dacf6eae3d9305ab8dc2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cefa69009afcce38ba4fa63825403d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b27f21d5e496177a3264f7574f8b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14c9b64eb560591658f4772a5510af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42b7d0ffe399f1765f6e43d65e9dc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad015ed99616c5ad5c5c2931193e2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a0f6221506b648631153f31f1163256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd49a4125ee565b3799f0a1dec01e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91198c88feb30b0640356e276ea2860258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dcf5e8eb13817beef153cdfeb4769259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce5123c06e877c96e12c92b169aeb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3970bb7b0183fc7ca5cd350900dc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f87a5f5080de8cf6f9f2e368bb09c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a51523f1ac57aa05977368a06ee371263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930829a283889774e62c10f8bf0932c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976c517dad8026ef09bcf18e8bc92fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ac17c4f4bd4b3db1496752ef2fd85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab44d35ad6701bdc65c06a3875cbc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf14811779db0a79f53c1d3603377268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1253346582ec09b49f5424b6b9c5cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f568eeb4e03b102a41418c28ce68fcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b841a42e3f0f6d955deef17b7597271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d7e53e0268f3d18c91f086c7f78d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e905141eb703339aac918fd671dc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa41e43a4c9bd6c9b7eaf39658dee70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c3a16c0c08d3735b885aae969e54a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a29cd239f7bc8e9b4a40dc5a1c5fbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfe7ec56a61f8562cfc49dc8002c20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a80c70e4400c6348ffcb5db1774c49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464598178878ed61f2bc17e6cb85cad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4546da7df5e8d903c0210e11e7ced0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd28be5874c7d90d7021271266ce37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d944f2ed9cc5c1a7e16a1ae331931282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcacd52dae50ad3df575e7c3efefda2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a11afa4a33859a513411c84bde059284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d63c378a375eb8186f2bf2241f78e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d55d807cb9f251d80176d872b96f61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064376b0e92d58f7ae96c75a980ae3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa17d71eb5b5e977445c23c34cea49d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a84f8b6663d63e6f9e9594a67b935289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ce4b94076d8bb7fb4b556cbcce1f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654df02197726d1c8d5acafdb5a761c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac9d4d7ff6efb42116bd6a6efdee43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567907ab0cae3ddf6191a2a54d2061d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab125b7eed23820d0a85c6ab55c75f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92aeda376b5b51939ed8af09e3dc9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aedd37c5b543710f603db3164648e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9484bfad489dc68d3c25ef5d3d07b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935abecf360ecd3e21c7186c0733da6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa8f7ac242e60d81be8d645829ddaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24873e4be317c5fa27cd98add63e340300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a3f7f86af43b8297aab13b7eca5b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de323765c80e5fec00c3abeeeb011f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d0f31557c74de64f071e07e72ba1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092fb29e0397c4924d79332007c19bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e8a86c2234d478ea2e385d029d893305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a10279da51e18f714c6b651859a26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa056eeed3956f7f23b7860714e86c04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b23684145e6fd6cafa5d1cc9218a6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9261d1dfc147e39dae1c85bd6db35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538f89970ef9acc2483d1b05574d6b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b6dfbe77699850502953626cbb83e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1800257e5c5d9e3fd949e386a4641f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dc673644ba53fd7198abfebb6ab59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc68c15a964df2d42ada386667ab3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28337500377fc0fc772c6899251a009315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b1240f537306e331fd2eb170b9da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce617b6962504c7cee6d6a7e48dd2cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4326a94cfe9383b4b9657309c48d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44ca03aec67eed965a11d7f5ca7ec3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94367af2016c78be4de1d6ed1c8118e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3beca8d77cf63dcfe24dec8d586f7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2755ff72a205a88af76fb5edd5889322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5089442508e9141c2d8c3fbe2323f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ff2bd07be0f2c5dc19d3b33f40e80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40373b3d0fd27fea783c8bab0984b660325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c8a6919cdf767379344b4906b18f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf406f4f9125a758f8fc718c7227601327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb0e40dd114b703dd51d5db31f01f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebda29a65e945312fc089c71550fb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3209dd9834b91a6f801bf74b241c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe628743830b80fe92bc63eb7ee3faa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dcb4274d27730f2427dffd6e32eb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173c846f5b59f9713327be3515edb3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212d27d37d5445c41de6a519db8266334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e543d5e8200c531174df114a70dc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1695575f9b4335811477c24b8972b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68722c1b3ac6cf0875a7cfc4dec8d9ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72169e545ea4c45152553f1fca54601a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91cd0f24958f77d4fc7625c42f9641339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223492d530b25ad505e3612c457e5680340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e819812023087db825daeba4beea8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec305a637f17030a8dca7fcb6ae6e99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1734808dcd78114b5f855699ce6460343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0159bd0a380897a9f8555b380f6088344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7244213e70918d74553573ecdb67d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6400f10121e1b3b43778d75da2b8eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449e78da3a7e3eb76f73283780fd490347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad116302a4a749d6b218c902b711faa0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377a8d160e5e538dafd6aa229807804349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74587a664d9c4928f2c717f64b925d00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2420e3cd140be280b7b61fac001baa1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ed78d9c2a30a59e37988ef9acef2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e43de1d01e478b1e00063eaebe6dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0da47827417e9bc60aeda2e9d668da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1c5ea0637f423a55ec7f50c07e92e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe07c8c31caffdb70eeffc3dbacd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d69dbd2d3b23038da90419af5844357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab67cccc6be812c8961798c33e0f5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e3ac165a1b7db2d8af2b4a587940359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58f38180f7cff080b60bd3af2f38a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f868294fc7337b844734595b85b20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b71c6b8d4c657b8b3390eed620819362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005307d19c9077c6137615d24512df81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c7c02a92242a24851ceaec298ef49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ba85f47a1e3c8a413cb4b7ae1a9cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1516255d8bce86688dfd19273d7b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cae380a90eb3cd0ae86a02702754a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355d5df2a565bd1323eefc38fb725c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f292b9d29a7d51c97d454a58c3b439369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84718cd20ddb250a7d8da7033767422f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8100b07f3570b8354566da2d87cf38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454c747a7bfaa2dcbfc76363c6b4b82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b451c69d0fb3ba8356030f00d654acf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b461368525d2c24d063f261bebc8741374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f6088e7aeef690e0d17d9386bda41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbf5ec7a562a7144ff71bde41a843c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca8cb38fd43ddd93ebe792daf04310377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe5f2d4afc1d4dd855cdae17b2dc8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3e1471e8fc0d9cef8253deb730740379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d39c07020d69375fc93238fee629380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc7228f3dafb4451b8fe6449ca23f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55f62a0e2972e4c035320ae4af3c2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a1bb0c703dcc8c61b9cc710d14c1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f461f75d3ae17ec185f0cfe6539d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ad4057915eb9dd801c9b75b2a34db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f8b3bf86c5511052d9cd5d2a831e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60d8eed272559fb4e6be69f7b8c36f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9ed6c257d9fa096b4f5d4706f04a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a28d381645b6c3dd8218dbf1bb9928389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb556f2df6a73ca1f5dcb535ccc5b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d6bd8dfdfccc012e52159d1b482e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6746bddde196692a75f7d8a3af3c73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5680290885743e8a90efbd3f6b88fa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c0136c262011f12d81aadad82d7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a49552e89a64c4d1eb4e323fd6fed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38882865e3389cd081bd05faee40ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7237218bcf878991a0e7a344796d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b6273aceda2d7166516b8a38c9665398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e3074485d2c7e1ee01a2b5743711399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54fb922bb8901273e5e685b83a4f02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a04cca1deaca349933216d353dd1db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48346fc83f455ee18732889eec459b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f28df965ebd7adf85a8aaa58740f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f4baed18a0ec808e4b298d3daac0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99335d8db291c1faf76a1527ffedda1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca95ad3150f251eff1076a748e57b18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26079a3848c8d004b5a87f60a2b9ac44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9992329960090058aab1804bbe487dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a4d271b458f61c9b8680f2eabe60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac67a596d57fd2aa9539c067b343ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9f9934d07de862ca18b89ed7aa3ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f8fdcfe5be2dd0725ee4f7f34ea5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0433f10737e5efe76fa7f28e1d5a6e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e499bc1305dd5125e7b57b88a192e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e860633027a8951a1bf583d715fb92e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5f44ac4e075f6c2855073906bc129416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f25e2ba60bd3afbde665ec9aed55d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92377ddcf2e007e5ee54c741a0ce91e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593afe56c695ce12822360bb91e7c25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99cc9b80cae69d093a9a997430d54b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e4111f455b1335621d1d5568c006421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2003b4d7eead8a05052f45ce04696422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfb8c6a2cc1ffd76442338e3e861de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b3a2576b907393f8bda2b10873493424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e519d6510661bbfe92eef1969621d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cb58c5b769f9f46ca671ad9505e49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b483816a6434f5adb368f8bee5ba7b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb4197e6e9699ef963557d7e40d38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd19e67ec8b7c085cf7e622081457429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9706ce7bf9d476bf3564f74b67606430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61565c0510f366e5ab484bba898e406431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdbd42ff74c67f961cb75e3e7856e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b36a9631053487c08a94fcbd929e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfadca5af113df5c0d93c522642b52f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69ac200eb28d5dd55c5d30247c45ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c0ba354cb5d62470ed518eba8789436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0529128e38dbc15e2f0cb86165053d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853e71eef30b46f8c1451e8a2d89e11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ff5721e2e1fc63fed191a8043eae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83795fe64b316e5855435d02a13e67b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4922c5ebd5991698fe1d20dd38ee3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88242a48c1fdc11e2c93a75f5ca34aac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d754facf6bf88e0790f7533486e86b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91adc5dbf53a7721839b57267b71b51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393091a61b769a7b7086878c1ab9b31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92684b310b6cce32997506a6cb1b560c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bad9eb1ad1c2211936063a2c9d5bd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b1a995e4b7b30a7cb5e8cf07f4e8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427f4ec42a7785854464c6844ea5227449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac12c68e9a9240e8888d6d3f7a8918450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283811c262a51ea3dd4bd2ad959f933451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b3f5f85bbed5d984702976a11a4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e45f6f19c54efb14eb35a8396687a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce697e6455b3fcba7024f0cc930b729454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d396f35866fdbbc21d922a6472c8dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b57e119af5d236df89fc75f1b7943456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c253ee4e353980ca0b33915ffb6634457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775450531d406d0204732c2ed7131dbb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c1e97aa4fffce821548d98b589177459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376c3e82ca3c0f9627063ddfd6393b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0d25c02b93245bd5a18d32332ab4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86084f5f9fccd77b29223287b12c158c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25b16ad4d54da8f44a8826f07853d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d84a9db3f3edb9e185645a85089f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de77a0bf391ea1b2f325d4e7d792015465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178b10f469de46481163039d519927b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229411bcc77c56c0c48643c2ba3daac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd5d2734f133da024cbd9f76233bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173b172742b8781505ed969ec88f30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163937dfda600b3bbef5ba7baed6552b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf203c34f4d1f6cedc9fcc53565d28e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ea00ec9fc992ab3e79ad64dc4f6c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f47fae14ed140b58d3606533648d97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d9f4f9ff94a7a291422a5d46dfe22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417dc62f2b1a0170e33b0f8efad2b13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef44c48b7991f9eb1806ce2c2cc62a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf2b6840d0510be2c48b2965d871d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7d2cb122bf1eb39369d61e04d6384478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb82dcf1bd86e68a2a7db2e44e7dea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ebe03ae334d12a5a5c2e51c9a3997480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd564185d92c02618d0ccad2c2717d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c16b0260f086d14fc0baf73b6e228482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc1bd80519072ba1083ca7d63766c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd3db1b5733cda6c16cd61f2d6e8b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821acf8fb82840cb9cc1f70de7566e0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd408da32ae03709b51f67871ae929d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd34017e0c29800db93d59de9ba5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9559a627018c1b7ca0aad3a40c301f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfce8b8f89b9576b6379ad1101320d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aacd0e25480153d7ab097ed80dd5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbcae1018863ddcab9fd726243fbd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc636e7cb3a43f67d0fd9f4ab6f3c68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a17af4441c5c1606d95af6e8e99750493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6902d86fb8695809408fef3a1895d40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70464e028b936fd6df57fc7fff6753495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec330af6f061c58fd323f6239d32fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adbf865fc379e3b99ec4eda373c03c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac9fe29c66db302d11e401f94b695498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68ba0c6f86caacdcb296c5a49a4acc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc35fd46dd334b0c2e351ce6cfa5dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e974be8d36e9066788fc2442a5469be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80ac723946631010864a7f19452920502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4fca24161a68e0b48df1d444cfaf1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854427ed7c3cdd612819e7b1c14a6d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a54cfb76a9931948da9cbd8c822ba1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6009e48afe707541259175ff52eb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655be5d1717903e7ac651c6a9deb510507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316063dcc4220a74b4be2ecbfd61807508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983108feebe7b56f8dfc8a607bacc3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170e8bc2310bb4acbb6dadd650b2427510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50684a1af975733544d91b3f9ae3f093511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d12caef5544e8f0213ff9f178b4ac8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd04d8f03bfedb8a795e5022b498e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d22b312d7f6ddbfe2aa2d5c6ac7d43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d23aef7113ff48d5d83d772c143045515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9c76d1e6298391440cdc40f875a94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b9833ade2da16c57adc410380a9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1255ee21c9b4bd2bfc3e0b7b9e0a3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ca034a863f1dbb8771c4291b9e72b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619c25d8b0449ab40acecdeabfa254f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d93d3bbe949851c0b726e5a8795943521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d412eb12a64192d1942d65281dedb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551bf11572e5b874aeab74460be5d28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53c01b414e877d67e3ad1df886ba57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3330ee24fc30c5250c510ae7500aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb24e6ed498692947402bca9fc808f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77fb81a814b19634fd8edda009ae19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c1c43dee524a00e93ac942930ac64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b93aaab90350077dea60c1fc933e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47103de82b28ad0ec6b3730c0aa62405530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a5daf296b3ab1940ba8df72894aec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3975556248798c8f3abc746b925c3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cb020225f553da412e2b0808b4643533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38a773465d9afed0ccf6c92939078f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bcc952368022d8cff86eec74b058c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a2f88d65e223cebe1edae659fa276536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1501929c9ce3420da9d26800be88f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb885f360c07a78bc6d3df3d7e44820538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86861712f08ff0a52b19d6c35322e563539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b1e23768ae8c8236fe598665735d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec391c727340509ee2d9a147dcc64f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c105eada4d82f18cc43c640f3fcb33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae2cccc0bb2443421b5dc76c2cda91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523adda74b03c400ead7c7e4e3f31865544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbf3aebe61fc64ac9e644f3329900d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb286a711b172ab7162e459ef8cfe9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6803920f51d0f714a2af5430ee0ab3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7c88896091a926e55e87d3936a44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a3616a374b973daa17c7488f11b70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61228595cf538b0ab2f9f64462fb5540550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355f125c5b6a43834023fc2a46e765d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51d2a64e7e453da418e021caede45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e752bccec962c58e5118aed725c65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9209f338ea2aec5de3103f74d8fdf0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac2abafd1f0b02504c35f58d0a544555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6703d51760be4c5f8e833ce6877ef4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46022fa66eecdda2af163a94a0e38404557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847ab8d98d2f11199743691508200d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37195220515def68ea52a8cec08ac99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2008da345352bec9efce1094eb3cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e6a7a4345fdc1d8d84827db89fa60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de28ba3e89531487639a4459ff442b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba377f267df61874d3fd5b935566fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b05c747740dad8a38cee7658bb9b18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bc5f60c342bd6ef7923c85fd064cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3e5bb594bc7e48d35047e8248bb74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3138b8a5b4f81acf7429e552e505b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563c4bad06151d4c464a22d1f8404e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd4dfc700ae0c01819f7d9d97ff55c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce95f06e50b9e053a69946ab130095d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5963a4ec27778a5265ba456076b7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49e87397adf4ceac2a2123cfe0771f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710709a9fb05aa37faae0221d5cd31c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420ba842510c19594f504fedeeef278574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a5a74ab08ae18aa3c87bb52eee78c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d5e2b200a7185864dce2bf6778cfc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3f11876f8c0429c70c368848debab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeef87b839ae566846f721fa6c3b9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f174ff648dc750a168703dc5c0aeee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468a7cecedf037917679ee7e5b9437e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295baf883c7d0411192435ad485852c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e7b81187d7e9761275641aa82da9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb82ad4862f51a3ea2043d61c9753a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20d9166689976cad1f25c8e6c576f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945577f2b7ca4ca207dd0b3f3fabb4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ee0fc4e2ee059cefbe6cfa9377790586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c23b5cac7d89367512f44d30bd82a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e85028cf0d6d5b0645406c05787ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20e21310b2538ff0d005d2c3d40d79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3556585a77d0956decad2dbc3df466590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cdf750e8e22b150e108281bb6a752591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644a6d0f570d3fff2fdcdf9647dae08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0bb3603e73f9d8d0bcea7e0766560593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed91dbbbe5c602e807d07dfc4967865594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a49e0360000f36d97f7330293a58d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0834736f7a2cab1115b1308b7cae0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3461a244eb4f218c49840da19f98fef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f7f565076e832e8357feba569130598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c9e6e957ac67030324702b7c6e377599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dec1c44cfde9b7a74656b21e67daa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ffc0ad5ebf7eccf59d372471f5e76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135751189c82421af091ca0319d6c5a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4c1b9650a88dcffafe1e918c5d8a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961e557f1a9b1877917cdbdf8c0fb67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e70d02424029db0e5a90236e4a5295605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedcfb742a67f5df5d8bdb694c7b10d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b3a89454ccf363fd388101eebdef1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5cf5a597ecbbc97610d37c8c0dc25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd255e9b996c99cfc397cf91a070d62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c64eaaefe7262c59a159887197f7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c8c8deed6c5170f25f303d45b95a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692e2678adc40e1fb293f245879a627612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3356b5c8f79025e50253778a27d3d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8c3f7b43add7b2b7dd84d901c371b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4021744e3834a5f40e032c555864b7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e88eb2b781e9a327a995d9c4da29f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008499cb055a534021e8393602308234617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7e292624f18c3c84c9d5c3528e210618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0c00d6d628931ed15c50194dbbe8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c956c761df3e22addd80e65f0b6cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff2f1113f114e4197807c1b7b8fb55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41aeb51a563db5f59752f7238cef53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b99659131c16c077cdf88aa4667fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73988c316ed1005fa97831bad596789624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49c9de53520a92499ac4a62fc8c5fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd7857468442daf65c98ce76058ea2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c03d4b31a849c622c7440aba608125627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824d8613e5d7c040625bb6631568e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab371eceb13ed4ef8986f4a621167fee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df069e57622d20a439daf03f0702c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021076bad34a98fc2809a4045bc8f6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9206f499751651d337ea5c5d9558e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa91a8d32baf3fc8cbd33957467fa32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dd31c0533178c9a89671b0c425149634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa88140fcc844ebc66e5bdddc1fa21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe81a43e99a5ea1397d78d74fdfe94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a0d7cf7cffca50dccb9125653c2e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df91d0613b0b56b4ecf58490c897be7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fda06a590f946648b5286ddbf7acd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d21d662dd748e92bf5784771f477e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60c6a08a3812f55d4df55635a4712f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b5ad8223e5e2ea292e6028ee618b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63513df8d87c9d315af5bde06034f6ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab9f02c6cb3bf5c91dedcb4cc09c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4754ce9b0c5f41e3f0c8c22a68fa4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d6c04a141c03a5db2520d1809000c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310eadb8f5aa238be71982daa1c0b80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7bcdb76b5bbd3d5e1b579e012ee15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1a0095374adb44c0189a2fdabe8bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64590e29551f5ce127a05d6a4616ebe1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a3aaa5445fcb9830e10ed98477c90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e104dcb9308ac6e82c5a2eb68c186a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a90255cf425193655b6ced1f6037653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a5d7a65555b5d275d2e9a9e30c300654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858eea1206cd3d9c0a560db598beb6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a4ae37f7952526b435ded0c25d97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43de730070f4e50141492443ac6af76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ecbe6df24fc14d42e3a0cac4e3f07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d3bee2a83adcd71eae34411dfbc11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26514fb000cfd92cddbffbda2c8df0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115148db941ec4231c7b27ffa8cd8e5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eb5465fe5d75b0304df8d30b81cb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768013e62b6f57bdbc0a3f9f6d0ec892663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcea02c1f8079533c0dfb8c0a2dfa4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e83407f71f8eae9f4dfd6362dd977665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212a2e5238e9bc42c94bcb31b6d5837666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a83828cee67b98260bbad9380d50f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f5bcec4d5787379f00885bcd60ab2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb086b6024913c28e808d317ff43cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a5b09cbcad1b4bc35168b184ff42f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352c1b0ee53d666f19eb43dce5e4084671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c8afbf3a3a83951efe3b09aa9e5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d5646b170e31cc4f1c30d130c4041673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d90ef2054e93572c51e7451937e83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594cd8751a22ae66671aa17d693a484675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361b8a485fd358374d325c7cd0113a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686155d79c86d243f647f1c0a54700677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94952074c7202c7f3859dba413103ec7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43c76bd928cad452b03eb894882f23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eda6a89c96a174594b306ab885f95b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8eb216f379df2478a23e4c56cff20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e83f716aaa43698a5913e6d4ee932e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2c29dc1bf9c8a62980c5c81e6bedb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f841c09f526a73164f363dbfa9c96fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f246916888fd1edf5b9ac19d487e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647b563f86921ba7adb4acf62061ceb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505b36554c05447188b0475a2a291c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37003c3f412d116e98b2ca286a0dbfb3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353d45c8517797e4d16f3fad7906ca6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536e9e2ee68eced580800ce07d8883690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e847cfe316ad2dff68bf7a06179c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f50769c2a38d22f96dbd49bd20d445692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4cc31928bbfcc70e259352143e15f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792edd1ad293b9c08068749a766cac10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3769e86cc507934459b0413ac21d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0292803fafbd6940bc08ee6b246cfc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422aef069e9c4a00163ff4cdd5a6cbc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea8ec6e627541e991ae455f773f868698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8d49cc4fecb39176b33671b5c2604699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ad42169bfe4c40515100322ea7c0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cda7f2913a56c1923899990d9c5f08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b51c712df4b48a0d3f0e1b410f461a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9aa11da8904066ac1d10870692dbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144e82c13f0c2ca48c6289f589e6f7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708712fbfca32c13e5cdba850de8aa67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a675c00f9e93a45fa1356eddc7c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4bbe164b03d05e88007399fe91d89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acbd5dadad765c067d8f95dc5572f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebb4e339e18913ee16bce8639887de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31630886e9187c681ba7f9cfa0903b74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b4a17cb03aab7ce3d96c749d6400d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a46af4cf6797f8033a4ce81e282fa0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74873987db6917604a15094703b5ada713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86205ab6ee7537ae7d9609427625749d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf73ed7782f15c299231223ba1181c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7670bb474e65d6b287e50f6d3c9a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8617af8211a482dde30535c8103be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb860ab21a672244b39a5c0fe599ba29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f04888810f0e987132f54561257df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60726cdc862ffeffe0a8c61b88a8943720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27733c933453b416f13e3753b6a8ba0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d70074680facee85d26b9bfc7d540c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a626bf51ab12d826c9fb8031c42ed0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd309d43d8cec45b6bca00f2cf18791f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f86da098cb24efcb1534a62f8e2724725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad2591d157ec5b6e6be031d775df7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe59c8f9ac855eabb89fc7dff81c927727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c65c4c91b603366d7c55189a246c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47431888094ba4507ef504e662a1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d86d9659c72ba45719ea97a0b06d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ea5a0d784df73acbfe5938915aeb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d18a4c99aef0553d58d495ca0d0ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b78ecf6e1fdc8d264f2da991c8f668733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb75bfda5ff43169d5f9603fd7739d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3def1e2e1f88dad1a147859259dbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659f863d8dfe79981aeacd2cf3acd49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b4d5c3f12f4cd55dfb552fa90e633737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e74c4a63cd00b03872f7a31a6a7fba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e8326e876f55f45fa6f56a8b0a9ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874939ccf284f1e9bcc6277ff310ae78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82654b072e120cb50b89905460c4b5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a979788685c3869d4e0014fb336a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658879354ba2c83528c0e44acd160d0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85ec7b463b60dca98e7d0a94fae407744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f88d7c06ab4cb3ffebfa380dbcd795745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aba4b7e5f34f8e5b869575e0deffd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b819a9fb0cf27e50884cd27dae9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cf7e278eebbfe4dd74a6f01b32928748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117694d8865cc9221300c67f37ae2b27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3fc61389ac8f51dfa3659960942fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e54c70de232784e517f9cedde3255751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbaf110ae32097ea1e019995847dc8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d083eb5bb53577afd00cbf6ec6fd53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b3b0cf06bf42609dd612bac1463a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2425a50dea172a7e4f7243776b138755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced9ba94a5ad252bcfb4422b0e38d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59d5f3dd7663e811748310c12d50b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc818648f3439b42e0db74396aa430758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a60114be8acb8d371674749acba7d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>