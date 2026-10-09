--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296eb1f9f427d16e2b180947777c8351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b90439356756428fad13bf474b20512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df57e9c880069ff7b067644ad124133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d6710305369f10696cccb47c4b4004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b873927d46e2eae022bc47d7549f4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839e0d210769ecf5f13f520bb2f459f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851fe6c38d9478cfcd18390bf69b7727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd76f34c81be824827af8f088754d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c09fa4cd24d028f3c510018676f429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f3577ef67993fdd4bfa04f0e2051e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b4bc0bc6d8775071bb856175d653211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d2e39220b2351f73bd1038b310f4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b2c67f3437f6e52d734ad3292426e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bba2befcf12ffc0b96b779057e9ec914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9ed0f415e6eb329206e2f651ad8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bc5fa9d916cf54f4d8b558b978e9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af102716a5f092dc31a9eeb0f5c78e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db59b975d891b2d380da9507fc25a3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f05924b159fd266f47b35f514ae53819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc2a8c86a7a2d8ccfc723f1da9bd0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c563ba6503183dfe9ca6708685fb5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b5320acc21be8d45be774e0df3f1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d3e68ea16b0009821a87221feddcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac0ca0e2871382c09433f1776db25024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3815b394d3db318234188389cc6bb8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0316054292ca6bae230231d3877e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a1dd4be0464cdfb1f49fc46261aeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e615f317bb040bcc237e51f3e87d1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a59265d91813e947ea69b86c77cc7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27585d4fe2c667936ba162b5d3e2dc3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16c593bc69559e8826c8dd91e6f19031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8ab71b21e63aa229755277073575532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4baa63c6dff336dd307763668dc8cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d64d0a7f5d921965b02e4cd0b5e8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7892897d5ebb3c972e852f410ccdcd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ffb7bd38631058a338bae0cce2e7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dbae4d5b3ddf86e1f0d1a82cb53e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97663682061899ecad61fafa4100fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856acf1eb3cd98056edc52cf1a1ec3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fd585375be3619926d0446ea1adf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc6c700ae57b593c354639bfd32bb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc26b2bf6e4fa157ba28c5c17a44fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237cc6429e3544cfc2a1f4e05da72a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee073160972da9ccfab32d15ed928bfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648b4b4fd30f9a678f32b3bb3191c3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7240ff40a5a41fb21362a838a0a493046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3888a28401ff05cd6ba03a99e6557247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888500bb814fd9eb8723d30a1c6178248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bc1d46de6b31c529400d5002ae87949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff5a944d91cbda6432d0ed5c0a1ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eecb270b62beeab9204db296d98e1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b792d63f7cc9bfa106643586830719a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380e06da2d26401dabfd71edf26fd1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a19c1fc67de57bb62421145610721554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b0d7f1b1d27546ed5cc05cbee4e3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a17bbaeb4ba28343787da194f0f51556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfce226cde7e9caad3c0d4fd546df4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1f3996ae1c9fa8591ecc65a2887cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed8e618d8b1c30b0e571e0029e090a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f97d462e7e2b92a52d0f22a1e15b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e6927c0dbfdbb6f61212a669c3b7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a79ab21e6070db9412a811f6c8a2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7b1902cd0582ed1bffe07f27c682763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6addac6165861f27fd4df1edc482b9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bb4f9e7cfe157ca5b2e1a8a678d8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518234322eff175347f05ccdd03e41f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90935bd9bf1155a4a012eae3d3bb26967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83327e5794a8f9627c728a5d9acc426d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096048f043bb82bf9800de8e0b60e2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523bb48d0130f4f6a86cda84deac38c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71501c953ab96cd5c58cff4db459e7d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d24612585539c9788f44f47cd74a0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980198ef8c7c618bfea596c64408f3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bdfedce186a68aa49e29c72443c6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26638ddc076e2034c6ae11bab3424bd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d49968b1e90981152e05f5c307f16176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a06402b2abe1895051d2e1b0193677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f02854401da348fb97f4903787c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb9df47f54deaaa11fab140cec8c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f5843315b9e6fb828744a674ebfad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974071d4cdee1843b3f4594efff148281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40a04ae12b8c2f525028546a6a26dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bf6414e19f6e34345f0bc12031ae083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6dc2906912884c7b2aadb34c540da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25c3f3e54a9fae435ceabaedc5d2db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f6a024ffaece347bae150fb6681086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfed0658e05b0ca784a8355cd18db3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207049e10b9176ce5a4339f4bf991a7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdc9ca348e443b4eeefa22129fafd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aac47fb689fa6b46aeac4bcffe24190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388068d22667bb2866fef53540bafc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b425ac7d13ae8d0089ea0015c8a8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99cb2e3b46b9be771170a44b301a0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72289f2987d81f98477afd7b52e5709f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97591fe5b8110532a6b7fbf7428abd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f93d4dd52f6d4e26f0e4182bf85e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35272430086059145a957a5419d4d02d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48fc5de2013e20aa4f39c474474cef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c82fa00436f6aaa7672608e6002e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863d5cc1c2eea07d552cffbd385417f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d143cbe62a1ed1fbce1d2b21904ef9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d35a5a9e43bfadb9169fe87b2f68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf707623d81fbe562fe8124c4204d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9975c9fdab3323204d78439dcdccbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdd9671dff75afb0cc435a83db6aaf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66da0bea1bca4ede388555b35ca4b2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f236eb9e28c29631bc9bf770e280f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e508e2a5471a890cd20411e8299896d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae74aba10ff38a1195622e5fb83e85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbc2d29ec52d32056e3282e7ee17c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761437405bc516fef083f514ec704fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39fe7fc34aec2282a3dc2209795b82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2915981750a0e900274fd71f223ddcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e746f142ffe6eaffb2a8e9fd519d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8ad999073ef5caabd9876f65aa41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954735c468fda3dff6153c7d47466dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2683195111312cd275a79d7ffc18c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074000ad6de84ac0545868fc6155116118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96159c88572e69841dc1958206dabb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff06d85b3d57cc521a8a24dd467dcce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692307e22bdb4f860c306840969ac7ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d28ef71d62087666b14863ae98f62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa6406f620d70bcaea76825fb5a481123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6344ee686f6961a7f65072da79c920b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa852af4f7e2ee65554c7508a2d3663125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce81468c54a50c7c7f4fb6fd45dd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ed82eaafb77faa72c9dc0c5e33dcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ce1de1200b98413b064ae35bf3da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0426f5389714beaec2ad69344ca09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e03e33ce7b1743729b5e03bec7c92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebe83acf4954e38ec688cf174ad38d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456bdfab89d5f7ca3997ef668e3e006132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a49082b1947c2106ecf036f1f90f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea2cd67716ad748d2b86026b5746f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482ba7db8cdc84635032522757834a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd4b41a8fdc8e8af07baa12543736e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8dae0eedfcc1a16c8d39d7d1a398e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67a0bbc92a0fd7432e437a551353b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c604d4cb2ee22431fd021f419a42a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf9a5e360e3cebc5a59ed38e1c59c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6108c47a941d7eeb52c191c42e3b08f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30305f045fd7167cf0ecfdc645e60d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b086eaf93d8ab77e00d26559b38472f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b61e3e5795d71b5a2bcb08b6cc5a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3241b21bc59ad56e27057bd00cbefb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba6cafa5c9ef2a8fa282533c7aba02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1107e0ba62be8d4b3024dcaf10987d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2d9d1d6c7eeaa5fb767a518cb4cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d1d83e3f73e892af00ba680440afb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1741ffb1cfa4cd3ea119fa39c562109150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2ed4c4f81f4b944a846e520301bc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a651db07e0b72a4d48b4d95ae8f633152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93416810d789bd87349a8076dd6985fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567c7aee5b1e7888d78d15366f36ce2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f30422c60da80c48f7ac07fb4a634155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f50170c47c16124333e927b7d34e73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140165313cfc849e5099d4de3664441b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87934ea9a3c8cce1ace64e4ede59b4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb376dffa7536f2de7b6f1bcfc2bb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298355b16916f5118a60a8dfa79603af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc02211659984ac78dd845f67b9a86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e1758517bdae9a25bf8c6150c858e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aef3552f1bb5dc90dfe02125446dc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710ac256839959254902e2f3ca23bbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42dbad20bca27452fdde979a4f125a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2358ac420c559a7f70d8e575de4055166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f53f2c287e28f5d4e9f09ca801bf0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3017c9149e1a79b59a55e79a820cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798b2b9dd504f6fa6ffa7b84ccda0c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a2b89878c8ed270b55a6e2bd24eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a534c007b4ac8ffa244bd01db7770b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a990ad919856bd95e086f9d9fa7bb3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a891185f56cfe5a3263f2535578cee2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b61a66313353f47bc9503c14ed77d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d36ab1e2f4222f26df196396626e19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b76f73cd74d5f4c869d39247f6e2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22941871dd03c37b22646064df4fbae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de9d9a8fa6a9ce89d03cedebc4e596178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df87a57f5da0b38917620f46b4450bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a62158fc7cf97622e01f2fc52d7d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d705f491a2816ebe1cbe853f8ea0cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99105914bd64793f84b96a6f0aefaaf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a3b59758bc26f4c9aa07ca01507d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd49a800654905e64a05aed5f381b36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be165c0cd2af3bcf18c7ae1ad732936185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f610f763a3cd73f3d54b5887029bf7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a91233c405fb9e5e2c99b6ed2da144187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faa4e1cc927339a6f7b6455cec65cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d07d445a531c7527a393dfa754cc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14730870a37a142075729ebec953c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfedba3cf477733136ac3481758b70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfa8aefe02b4adff9a44bf9f74d3bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e8fbbf0cb5312278d84d6b8c25d4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a6f7d1d697e12a432f298e184383194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c5716b5be4f9defe31adb6fddab83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cbffbc0d3aa32dda7a5af449232cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4148f9ba81a0ccd60d91dd9b4a32024197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55bc36ceb45cf065526e87e28b4ccf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5a66aedc7b7484932fc09db828e76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf8efbe916e2112b043f1360809485200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd0adebaf37484f2749a155554e7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74a73fbb904f7b566361aecd7d723b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02ab3cc78e72e0526354593b7318c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1e0a8dbdce4ac629c304ed983cd87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865690d95d4a2fa46643d07b1c75a17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc497bcbb4c07b95d127be49d9629206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e5f3d9df52415df7fe04b7696a5fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82222b5f4a445512c8f9b1b3ffc4788d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cecacabe51ef4d7406c4b5cf91203f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c223fe4fbc24d6b8faf18f2ea56f6df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2146d47de8e4d90fdf2a510f807c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeebde270997da15259b2d1fa1ab90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca41c8bb304886be6f7782166e76dfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c82ae262919c6afb2636dfce982461214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014575b1be8851d6a427698c74a4b4e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56923ca45c57035e3147325d270fd44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ea6226ee35d02fa76edf6e602d584217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc5b1833161bbfcda30a64e871a776218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9bbfd6ef74a2303cf9b39e2f56547219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90abf44cfa68394a8233271a24e9c56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9a9d969f581465d7c40a42a8970b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d63a21b86cadb566b6a655dea97de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19677f5e95bb687190d04a84fcee2c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dbbace3deefed90634c9d8cf85b33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbfa0ad2be86d35d42407b8c957483225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7468a479bfdd86c8b093f83eb8600d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b921dd99f510029f631486c8d818e32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad286a56c3fb7fc481c538c47700438228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fda056c951e9d79fd44d7c79ecb15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28af44a5dc7f4274ddb9a73e96b490230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de815d8c81a4bb3f7032310a8f782ea3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dd6e7cf27c6a58f6591f74d90e7d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0155d11c69581117f5a9260cd436d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940683debd67980514db0b453fef061234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebfc62490e125d7384bfe152ae5108235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca155feb3fcc413f3cf371134831615236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264224d65d38a46f49abd7a8b466b770237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e14f2785d8271e9cf64a185f620431238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0023f7a38d8ba057a64144c50ce5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadf08c6a51cdd27a98968557385099240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dd5edbb974f36290fd663f1df4f36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a10512e25346a1bec17ec1b4eb244242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1428e365389500586d7f517f6d12c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e795b9badddbed1c12e96c3766e68e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb440ab01f783efdf4f3d03fe31944ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a473a0b7cc5374379cd9f96326616246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ee8b469ae9e9f9cd06741b164fa1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e98cbfa18abe66667c57f8e55675db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e17a3d1122e0c46040fc50eea784249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee50c92b850e10bce3200653cc77821250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbbb67299169e32a0be066673a398c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63097601a1f4456aed0f00b80cd3cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44dd18a6fce8fef4482dafb8a6f36e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176052c6bc5050c9e27a8f8e013ebe3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1bbb530cdb8bc8ad9f08829143c4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b9b73b1083935e3e52f0378f2d7fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b4b81b24ec3748983d7280c669c3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84a397be74e21808121dd1e738787f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1029c8fc6773b0f1b5bfc06e62a8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490038b17af25cb6a7ff5fecc093c6a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109404c03f33e660e8e359240f94152261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5390d0e9b14e1d8684cffb51191808262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51c9c8713edab4622f3bdf3fc9148263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac7cdac2461b914f2602694f6b1504264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a907e5ff65df7d3877b7e91f31aa1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db741fe5111b5aa72f07f2230930f324266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ad3c21cfa3d423c0c72ca0110bcff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe546ac22c072d062374f3701c6acdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31441433105ca9af15db643d85bf4f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3d7b13580b8739f8cfac60bb0eb92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8cca0de0b7c9b496b114c800272e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d19a53638210e1c6984f70d1bc53a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225838857c982ec850ee82807f6764e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce4abc68f0315c118499bbb37e03b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c396045c5755221c3a615c6b56408275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dde5eb8a1a03ab52867ca22dcc6869276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d5fde5634e60c9bdbe1d17c71801277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db70b1beb3f9e3ad4098fc73eabc440278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2832f1df44aebc9feb1650ce8b72182279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7c73ca79ec62824f2596e5ff11cc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237611936259f15a72bead1ad36d4b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038c272933ed9b409fc1273f5047921282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eff6c909d39660e658f1881d70308283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b979ba2b1c8fe60f03ca0a32ac0000284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f888123874f6bebaab82a3d1b4f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482459e7546dfdaeffe743d21fbfd45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05365bdde7516488a61329ff8b2456cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f8b33942b3820baaa534afb02852288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdd675281df993c36bfaacb5f42c89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12dc1c4789cedf15e4bae54b8b3ca7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81d73835f4f634ede5fbc5212d5408291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13248540f3390ede8b012cf0fc822104292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f72e7fad8c753e18b8e76c1cf1772293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f88b9caf835008348291dfaa8e4562294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11683d76d55d629b0ade16cb47b97873295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f27c3af720abb6214941a46deca1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce13b44d047eda2f53aa09dc1489aca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d80862d06cd97e0127861d7f5b6946298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628827dbc96fa936cd41c00526b747c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ce26bdb5c6d0792a91e19eaec775a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23f7c9957f96a3e0f652f3ead3d1cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f985af32bf4bb07d1addf3e4f1fa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82acc85b67796824555ee64d7cb9cd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a7e3d7930e95b71b75046a0afc09a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511050c65d6d57201dd932541d0e1bc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4553599e92362968d8d94c0f27f36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc83258329aca8f3bebbc18c4c25e44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79dc37862d1fb5edf211fb635163c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91858581dcbe91f33519c388937bec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373ec5673b17b0dc9c835e4f73a143b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e8acc08e3b8ad27ae7935480c5f2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f193ffac85401a3678f64f49e3fa3f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ee2547f83c5e6dfb81571b0e453af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11290d2b85250141050cce57c1293fca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0181c8970c84eaec59b63e461aaee8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3619243afdb8d39b8c002ae46cc58ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655eb5c4e41bebddbcfed03d5c4d28c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716d883acde9123eda69b15e6ca1ba5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66adce840e0ae781b8c02d6835ca529319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b585af473494cab89fcb6770f3c1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfee1e0820aabc5e6428ee10cecd68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03d1f94f2984a9d8c270cf1e98975e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e13d2368e95a87b547dafda593b225323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0f82b215567ce2e3663421e3bff15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7494c3b98eae40e7c0bc25cb3817f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a1d3c2fcdf24ff50688a95e1d324326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a97bb0ea1450f2a085c611069ea00a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d31a515273746cd94a82da94172bee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b949a6d902587283f7195eb10393a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c407eec91cb6044cc9fabf4a84879f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc7f795d4ef96c5e94809147aa3b25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbca6407a23fd8dc91101bfa948f2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83678f3bc3c774e1329a6e5cd6e14118333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e08c53bba0a1cb5fa0cc6b7575e7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39d19f30be5356be7f04171b97b7bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371b7749658e5bdbfc7d0ff6bb35abb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0411a04273f67d8065235a0deb605337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c3de5689b7c40c1b925484442025338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d3d099323d5a66f466dac01cd2ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902590acd584c79f300e9979eae888bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544ce2ed827a3d3f31df368a36e3254341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7eaa6a17174cba626b9494f0e2cc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b66852e6c5632d089daf3f70ac6dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c2eb2a7b60c6c326fdf9c464acbd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119b9d64bf92f802a25eac795c8d10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763866f5503c8bd72f44fa48f724f22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556af2ca5d6f347defdbd6b2ac15d6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfda1f30ce617743675b429addfb124348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d6df6382263850b43cff421a47fed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2813bedb046f6205b2edc1f4c0a102d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc529c3b5b0159aef0167b347d04e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e4d1304bbb61cf0f57d32d994704f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f89f5bf64bafefc21924abb50817a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59408bd1b8919c29e02ad4bf12a0f416354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb9363a4264259d4fc3ddda312144b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e329d08be23c3d8854fe4a015b2135356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae0aacaed2a38bca7b1f65deb6ef1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa67ad1bb2772b5d2a5bfe913c030e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc946dd620279bad8cb43aa9b7871b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf5d7fd3e1a968b3fbaec598896123360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009150ad39de65ddaf10079728d0bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acc811380e896f033d9113f6596871362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eaef936b4bd6b21d61e3614495fd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e84a4354e78d55a1b331cd26efb80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fad72fa9d98211e73e7ca0fa17d120365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aff705f84a2d1c76b3a9612086776366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965f0c471569aa46fa4b372c2aa80c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8e9db032de23436318fb361eda6ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf9ffa4b1f0c45817901eed048f14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679164b71ba6471431b2d9082782f887370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ff6c3af8b00036055f69dc08e1cb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325db6b424f390864c1586f7d445357372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4504937d56987531bfe25eaa5da0618373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be20430e3bdc42d141a20975bcbbc49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c012e555dbfef0c3c6933bc147378f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2b7c2576e2972df6d97de8f8409de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f98d9a87f44d6460fdf74cc0739a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f664abb828fda4d4ba855ba65bc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd867dcc7d23c280eebb37fe5235282a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1042dd3fe61beeb86e1ae451b993a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cebf35bde7ca3496e00ffa7628e82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accc30aac113b3ce883f54941c45734382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156646aa6afe688d60f0b3176971558d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caa08e3b6eee19c55dfac19f3f4b06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87a02bfe30b19d520815b3be326b13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf6d63425d79eff287f5ba8958593c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f861e70f3b79696a6f1b8a2665607387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45faa180e02bbb2365366e5e8e117a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad416d4eb74b0bb7c81c7b667a0eed02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29795438e536923875069f2e5622356390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166e9e4af1879699170e0670b964e92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6584ed32c3c61052f6a71c0e8c6fb1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f7bd798a6428a66ecc9fd4c1522fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996b63bbeaa42bc6d77bf4dbba9240a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98706646b107651b7917cc80abc8b97d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207c9a3e218d5ce8ce9cd8712e717e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3babfa4f804b669e91d6e258a2e2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05c2a1bbc59b10f23e4e37e17bc806398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a8cb06e2caaa4bc0cc455ddf3ccbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba480a90821d916ab7548311fcb9c4b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a469b2c91c326b7246abb16cccb473401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3577e001cc6350be0e8477e3c7be2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5b7dd31780da9e0d73e5c3d40cf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97485a1c38f705e0bafe9174d121f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036daac75f2156cf49e9ce448b7302f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f4ffec9b42c6410e20c460f675526406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd150559506ccde793a0bc817679ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efa8e575105252327b10b15075fe35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55ffddb6395b1621bae952632f351d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505e88f0803e4a7241d7afd69fecce6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce87b293e6b0ac9cb854169c5013bed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01a2a590a3d8d0c41564b11eca2bb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d286cbf0f57ac95be45619a7fcab1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05db5e2bce737ccb7e67dd3df962a43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82170cab67a43b55e44f8e10070fa523415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c52cb39196772a313d15fb27decc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93afd363a6329e9a0675218730f48e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941053272739d4f35437e8a46391053418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762684aa8423efb065c3f4a295d36517419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3ae33b3bc04faaf653a5152a1da7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9181630652157da30d8fbd06a21bfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae883b74512c0c6034108ccb49fedd7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a991bb15760bcd6099ef407534db51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15840632bb02b983eaff656b87150279424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6906ba4165626181f4c9007f490c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b03bc476de964e5120956a0ecfe65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad61d6613f39f711703172f49cec7b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a803cdd4e1d9defdb256ff42d12922e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee54ad57c19e37045bd1357b625c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd52e56370bbbf738f23ce55b173cfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec0883d7da0778132e8949b6b71731431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b6edc810050f605972c2dd36cfef7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6915d537f4b58a3608761a518078e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e165e11469fbe09b403c00aa3cd5a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eda10a7e28620b673061b7c647fc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e625bbf8f2d63d4b1d98e5c0b96b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc5a42a0e83752734a42310122be83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa11d09b6488fb61b82fb527f9fa4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770a465c794754848f3eab510d7eaf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113a042f81e180ca7d8393515a3574440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db769d652b474b1b49a5b6844948477c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33d69859d46a13ed631009fee40bf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656eca933521da8158535703e3321d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e538563d200479181d6e13d0fb2a8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3e63b7562576471647d3b8eca904f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46bdec41e3fb998a149fd354e3e235446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2f16e547c2b9b6f4dbf6b684494f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972c605cada2137125fef7dcd91a733448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff21bc3c9ee3de5ef44b5a370947694449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538130c9afa16a31981eef1cb1e673b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845beae5f6a22bfdcb16440fcbe61370451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516e2984dc043891f45172e12552147452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743163315e25872084df1fe8833a61a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da856d0ca22b7609ec5ec6b0a2f69b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee0f8137e07df955219a33ae989753455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f341b19a20820baf1ca0c3f795cdbd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73c4beb1a0960caf52d2addb3396e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b119d2aacada5bcfcd2076d3fcec273458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f646e9c5990d4f4a961108c995a4ad9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0908b0992d4e206caf5b25f2ba37e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ce3374ba3cf4c9bbfba2b79b7a03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f98a9ddcd547c477f254b25fa709d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9600140d3976e11066ffff6829753b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd433c9e8dbfd6f9afb309d25fe60626464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c19b8bd0b19d4945cbee4e14a4834465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164a05c22e63931e1a3c84eceac859d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0682b4518bbb00d93cfb90fd16cb0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22750cd6f1dd1feef018dfedbe6bc87a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ac400e82baf6f15dd59cfcdf9e073469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42268735d8862b085f988b0f8acc8f2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b50fdc5a32a0f21e5241916925e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d95eb516904fbfbae8a08d7bc9b869472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630a0c800e4c27fbd043093190907c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416ac794b4e46104cc6bdec4fbc2ce0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd2e0e9eabc5ba5cd001d38686374e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed285b715e5760a89ce88f63309f095476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e5a15ec430b76f547f8a53ab58917477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cfa76431fcf123a6eb048b2e49881478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc598f589fefa3e6347248d12564b50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed371bbe13b9cf8e095af393d0115ce7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775fdd02f056cffde2a8705988990b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1933273b09a503d54d2bb1db17e1676482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f0ba30f5952d1982e49fdc1ffaa78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4ee5a4c1e19343d76c782b5af2155484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f54c52e79f070925ba854bc699ecf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c080d6c7aa34459282bec1a1063999486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ac2a7bee32a2f53d206b21859c5c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f8451716ba0deebab553d4c73824488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a845c6491b18df1d8e4383fd3d4f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696edb15e64114fe275e2e5aec5dc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e57c1588c9e67592532ac5ad647dd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6444cd84dff7ba620878f789b4b34a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c287cf22b0ab365da3103f1aacf3ef9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2903e4a4ea56f3b71f7333cec7ce1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128425335dc2de067443156dc2b9a72c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ef91134a0854105c430c03818775496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e52c628fa2ad3f7bbcdf376ed5bb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b04ec833b1a5dc7aa5705aee46940f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309ac3c794fb2d530b48d1bc73915a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f536b789337d3d64316945a97b6ad0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abe934c4e88d6dd3a6cf5778ef6752501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ebc72ce378352eb3af0f2e17a0d45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309197baba3ae4456ccb1bdf8d7eab0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648c6a2c6c7bc8791e44b806860540a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee0cc0464a0218d87979bfe26c77a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d610e4ab312b842e1adbc7d0a01e02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f07b47b202fdf83871a7d59724e62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c9c8cf99c7f6dfdd6e8281e760975508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625beccaf965c0cf5462672f9ae4fc54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ba1047867abe10b2666e22bbfabf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caaa57c6d85b57bd9adda689151f82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baad3344a4e1e7f0fd867f05c333b4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cfb6c78f6f6ca848fb2861ee0e686513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b886f8953c555f6def2f6afc579ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15163dc54cda51b2591325b92f79501515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9503b8c81e2db1fa555919aeca4498b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9c3ca54e262356c135b51f9f6872f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb2e4304a700cea74f9b5801c0f236518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d25e6fff864d0082e0304b7f8ed0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5778dd9dc2455f945584f51f8777c44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d016e8162a21a8d0b9e84e7ed0909b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47221a1b733a350ab8d3a7390a79bac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293a3a8edf6a21c8e238fe9197b95d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbca689e09103cb301cb2a36e50c1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ccb6b3ffddd1056707e981a61078c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f507ef25d07bd2897a5a77e07de3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a960e441f42ee006557ecb2a70ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b762ef74db8633a6330257a9d8b4d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e4153136e98826b4c374a963f614529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943377753e07d032f0a0d2a7b17b35d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dd7dd8b1f40667cd734bcd41de8a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275c6aeb7ffe05404e900f8476f6eb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123380d708d63f2cf3f81fbc656a3b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60720bea6a48e4ee81479bca94b3fc63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92605536fbec6fa663dc024584e529a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2f13707ccad74f965be0d712d47f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c16fcac03b9cda10e85dcc493f68f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f2b99e38da98e807a375e4cb6cd0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1b92263b51a03b987f69146be47cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52452149101894a2a6bb824a17e77679540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a5ab2ab6349fa4ad75f4059d1c384541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a0bf94357ae7e86104b042475c708542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c7d4430e06413a90eb54b6d4313a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183a51da6974fa8e7b77493daa44f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5236c9f795e11da95a50d5b81428da3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724a799589e3e4bcbceb1b30c93065546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f3cc30bc77f8f4ef7466152fec58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ef930cce10cd8088eddca4bb481e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb606b86ba9dc11b1bbb3f9d8d8de7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf5a02aed3726d0cd4f7cef3c1a608550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245ab0831b98f5a3ae9c72aa0f3ddb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995fd7f73daa77495f42a08ed7abdbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d5ca23401a28306723d00175bed02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bdad27ea0133f30ddbd7ff3682c67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618e22626ddf88e5b09f21966d950cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758c6b6b40a255878aa9bd51bda699b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe1e13bcd5e661ce1ed5f466e1318e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba795945a8dcadf7469878261c292b9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60af77fe5f84fa7d0fc691a504ac16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a010956979739319e577d0ab7946fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18369f7e6cbfd7e9d09f4d24a28e28d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d4f986d1d1b39257f5d6243fbcb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce5da54c6863b5d4bf86b1ba7b9402563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5f5041745414fedad19a6f8930e0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff50d844860b43094c407184b54f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c9569041920c7052904a060781a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae980f79171afbca3ee523c6c424da29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf169e8a9504a73f6ea71baae2d380568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8cbb9b231607cc96338a14e421dcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2751bcd1500314ecc59636ab278423570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7390dbe364e9ea91485c49e2c4e07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baba432812fe4786887af2b6339e4ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da452c9e692afc39114b091f6cb9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17304c8c249c3ac7e569b0434d1bf969574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abad29d0d683439031dfc8b072e536575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4286afe66fb82b98504229a4e1e8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d46812f35b72113c44a30d355da42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8add58d93a2dd92e4a40cf8cbdfa0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f6a79dbf16e0a2ddc70a63f607a19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5638e4bcf518b87e98fd12e3e9697580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767405efa1df3d572f8db641ccd47719581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d410c40e48c3dfb2b15b4f7f85efc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e7eb13ad34a46e4fa4481f866f10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c05e0c156e6219cc0c496a47ad10e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde791dab73f16f08b71382e046326bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50457ec1dc35e8ab9a3495142e817a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946aac8f34a2177f4b2d3ba6cffce52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb592c26757b2ef1b7c1a1137306f43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c237beafe70d9bba4d226c3394cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10bb3d7d67cd6168874bfcfb619668590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c131005053e74f248cddaa8be27705591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94aef7c23883dfd4b0e09a7a09aa6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb89cc1719ad15c7d971a8f3205c9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4db3ebe0d2a5101e92189a8e1daae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b1298dc5cd2e7e47600ac94b05803595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f442d36c82fb57a71252a421079066596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d431025cf76d495283c699e0cc4be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e018387179117135c8d758ee1499598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955e7652706915ae1bf7062799bc56d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91e64ed2d4d539961df956945e22c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27294729050a998aa9fd0721d798fab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffab1bd047ce2745c2c44da676b648602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5db5fabf3e974bd88b9d7e25fc5270603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82209093f5efa66f6b2c91ed1192d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48fc977eb71159cc0b58cbd6dce13f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df23515c2905be44b1c6e97d8709ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b834361b78297f625cd23845d5b56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914b6669d1975b7d15d48301c23c417608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7fa3d76e3a3a2d14d0072e6606e96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8f5cf743fa00c7f6fd24bbb6d160e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0326189c4e81a4f9c695da6d75b90611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126717394012d61acf47381226c3db2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b52a1f6bee2a6c97be7db2ae5ea0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce227132449c0564c7ffec2c92cca02e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c45d79ef541d60130b8a0fe788109615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb00333dbb902c3b81dbf13e30470616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582786809f2f687e4c381513d3707b6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02910bb0db721f5a1c0c81a90dd05614618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359b5d83a65be1fdeb97ecd5164a7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d26d5d2d2509039baa99f75b47d1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16131b932e24ba61cc687d4d18c4e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e732fec3580adcc7d084c351a3f007622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e54aac0ccea8d50cc07265b0b849ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231429707a22cdbe2a02dd5ada4df627624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111a1d2e3078e62feb4db1ccf11da7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33deac640539859716e1b0335869bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1e5c3732dc15109e0c531ff8b24a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb07f1cc78565b9a3c3ee6c07ff05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859df71d3a599a9ed0d165430c576a91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe9a08f9e786fee1f619050f2be0b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc23ae8fd5310d474d9518c420f90e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cc88331669ccb0fdb660965eb7ecd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517646adbfac13bf5f3314ca182ea011633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb72e934719e70d76ba269e5c386835634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd9eaa37f34b21d798f37bf096d2fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17f45cc3f6baccdf499615c418f609636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ebdcfd6e05908c8f174729a0a3bea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b110210f942bc230dec29f75961174638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea101c529bba476aef5e07977fd109c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614bc18ee6e9753a629243d2aead88d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588aecae1bd34a5d506750622e034ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1939b325f2c07cb1fd07c9bfc6099642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e54eb081eafaac93c44707d3c4aff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a43fb2345ad2b65e36d3828e92ada644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62adaa47cc570780293bb522840196645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc273967cc09d64c1660b8ce282a032646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b48b58825dbb4e400d4b5a5c46923647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cddf43e33c1c6bce56c545566d881648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef259be0b3848bf0fea35ae117554ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d81d951386488295b0994b17de30a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87302ac2731f343cf6bac0143c427b20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c521f3724711f93b6aee5293f768a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42ca30d78e627a8414bacf7e7235c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3679d9365da0c8e0276dd6f72c9ff1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7cb71517b663ca25594ff60e06ba0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772bd87fb09c9bb7439f085ae74195656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178899d90f2730372ef6b5efbce86582657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e098c24a808de7adbb09983189cdb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496f95e6ec23c3b84ec7c8c1f6e06bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa866b09b3fe5f88101572a4c96a98c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa70de3f9044b7456d9f71843c783e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eca8540171f3cd9b38397f271ad71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff1c00df29c54cb0cf0b212026520e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22ac73b2732a379fd58ab747e3c7bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ff10ece78b8a8f0557b98de27612f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315642aacd5fb890501b8ca77a50ea4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0843c809cb1c3d9bd8a7ce003fafb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fb5ff88a59ae9690792387078e661668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e7619995b50ad8d30d63293e52a6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9efdbb10de1de4c0d536535cf979c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe27a23490bf93be1bae5e086800ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3b84a4a84c93ecf636aa772a79e69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafce76d6dbe87b33ff8bb4a00e4fc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb3fe313fc234445826adbbb08360e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f0dc222e66874505102d421ecbe9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0db4fcbe83a2e75a7985ad715a2e9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143464ab313d58b9a3b13d516c75af04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a0773f2f3323cb632786f0f1bc066678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b414b4b0e9dd906b379ca13f5bb70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af1a75e6d479fc4942fdbd03c3c9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2620ba6c78821e7e8c9a440e56672b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146020f5efc396b8bc4a52e6e9fa87d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab551a6613c68bd714b3d051e65a40d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdfcfc1d817e7d1da9ff288d648856684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447942d95efb952d77e84f44dcbdec3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ca8340a9b18ab7031640c59907af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea07147acd628174b2cda214d26e94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d67a9d98b5ba03a2c205ef3d92d7e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ce9bae09951b610bb455ae6582ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4a52f678fbe154127fd6cbacafcf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221308f24503e208679cb2a926c197a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb870fd6f266b8f8d0a3259c21083f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830abdc6430b5fbaf10ab84118f341a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace6fd719d2705ce66c24e080ff7645694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c985983020de1e3dba016ec2a52f6a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8db7ec589945645e4ba7728f320c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0b7778148b1fe30e9b8e63e794978697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0145eb33ef5bcf3d632be94ba1bb707698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570df51c6950f56f3a89787d76dd2eae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e43728befeb6e20839e2edacd8a86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ef088812535c5664e0e56be622f28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2fc380fd627e04b5e06903dae63ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a7c3c8644051e358f7612af0cf5ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a778c6b974b0cf2ab17e52a7f9f08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905400828db6267ae2e0345c06451fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd63292f1d3fdd728f11c747f6e5da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790098bba0bcba31be51d17cadf55fc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8588e89692268b19417e0bb37912d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a736b57d41273d423c0d076955e576709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06bace6638de5a7b5d1817224e43d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c5bed2b7374483dcd63856a0acaa7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa8e7f3352bde7aa2a9804f6008710712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b162a7ed8f191cc7516af31abd7297713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e1265f84fbd8275b27f14b59dbebc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f2ec54d7627b893abe00e3dba22ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aba3428adc4e4c4c4aefb6a87394bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a7adb4ac63e9577adefed113511f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47d8a27e6ae6bf3dcd667b259d49c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7fcf7ddf0d4ff238f9a1535383ff0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcba1ef5a5c8c7f4895470dc51225a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c258cb49ce2da565a79215c9601099721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14d0d2072ccc597dcd4db17d6e2785722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628eaf7f8ab2570b0a16a2e0b025c37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aef3671fc0de2400bc845eb14ae088724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce63e4daaf49c15b2769c0ad6160676725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3176e18374cd11539796a534a172726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49238963fc6160d3a5fc2f95f2f59564727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c8e29268ecb02db0eb3af18a642e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d2ea3f52ede239568756befb589ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd007525fca9bf2472568c6ab787cdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8b16993415da1a87488d09338eda2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086936b69c6e7e360c55dbe759af800732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382e543a48afc1b5e2131e716c3ec3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118973edc4e57df5d74cb2b63c8b81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4595e321210c7e6d7c9dd23f9efca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aaf6b20774a860b32c75b95417aa5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ae9f4d47260edb44bb37dd0391a4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220626a2333c1f11031f49abb4e1dc11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cb018ef05008769e83d092e660b6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c10ae224ee979611051ba12881c3b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58babcd3b10a5ea7dc8204fef7f484de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59fb200bbd768f67ee85569d10229e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4944e29d6d5d09abf77a03f3fa65f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3b3d321077a41c0969919025a26b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dceb8ad42795bfb23417753d3a36e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ff8d17ce0adfea4a5303364e5b4d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e82cf27e00cff8c11226673d95c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f9dc3fe46a5aeb6cef043dadac18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c56e62d5a151b17c9bc67cdb406be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aef1d6b0e9e7393fd598c36dea1e4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2abc4cecd5ae04a540375e1a966fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4b8dd5150bc78ab896e80834bc667752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb346c339ed7a12b45951a630ae27c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc490fb429d1f6bab7d431cc27f57c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c28e58cefa3ab68b43e777f4ae555755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5b712ca7fdbb7822c88ba6c593abc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a282e0b67d6c3d6728f65defa26a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadeec7d9c40c7b7ebe605558afa5f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6ba0a9902295f5cd08d2101b03c4e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28008bc2767cc4fbd2a1b6c1055cd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736639aae05f1e38cc9e125b5160b0332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc23137750124e4033d6339157795f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90518b4926113d084929034a1ad260e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1cda1399864a25b1563da4dda04235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad668f57a92bf24db6a9b14beb8f546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a2545714c5980e134a3ea48d27e037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1250c8896bc10d9adf0a54dbffb1e838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea83f6ff222973a3ecec80f358c64a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c40292cfd2be29e99d6338a1448b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1185839e5bb75b0f3a10640b701074c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63a4a77484327cd2c8266919f7983d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8049b3f1b8b00f0ec3c78058345b68813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43348d3325261b7a07647a758192e4ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630cba65f2b177a20bfcfd9320c58a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a30b6ddc53499378575d2fa8ccc75616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc751a733ee356a977284fa829b0b4b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e605364c2981e141577b075dba0404e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715b2665e0d2c1f7d7b9d56a6110b8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d54459d39693c214e50404b4e8771320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188eb2652969e010e8931aa95c5ed521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804541f0837c6b7136e515fe971f463322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf7068cfb7f7ae44a420fbca25f56923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880911af19cd583f5f0d2d7dd1e48dc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd95f463a0cf5ddc0fcd75a2293ab625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e83103f17282fa2760c8b0cfa0bfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea8ae77e20cbf11ba2a35f13a395e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0ae785454e295ab26569f088f305528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd285d46715cbca8b5c98d857341e2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46102fe8cd58316ad6cb7d0d31043b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570731f87235b126e8046e98a78b9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af0993c161d21e329108f92330b1f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32a87d28a22bf8fd350e925d14b53e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9fbd9e40b5e20994ca3bf273387e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30608d18ac648c0f9386fc1d9b6b2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e23ef2d7ef14b4ab11d5a17499e6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fe35f574ce9f4fe6fdb3e55e2b6ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf98d6599310f0d7e582084762fbc7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74427e4c80aac38917a946e41ce5aca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279e43d0dad98ee2389f4b8a80f9e2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b000440493788fa2b87652449d70c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34dc1aa983ee7a42b7679db36b7fa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b91ce4206a515a82597615fb385c7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee8a10ade4bb7904c87a3deaa61cdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c50bce1cd3fd7d07c9a3da5ed33d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b11295aba6e1ce39e8aec64ccedf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974cd7708d989bfe2531bfe3d14576847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea01543f3d79ee00c52cf44e6dbdd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9f17b5ac072c089e27230874a0a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454784625fa46e4d1d2956f44926003150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b2d2838defa71f22dc5006dcb0c4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011221d0ff4ee3d4d27f3c0f2b9871052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d3910d80fb21ca0d74ee0976182ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f2035f4d72ded3e273f8f264f0b7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198d0a25381b583b4b2944a96eb9c6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4248c5d837275abb2073a593f87f05656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbccb718dc84623491d007db0f010257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6219fa48f17164b22be81b9135a8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067a1c129fab7a0fdec304f23fdac559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a4579fe9fa6af92ab5550b1c91e0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa06c23bf98dff9cd9fb714ce66a02e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c933705304d2204f76122171c13e0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161cc93be5c5955050b30f8f7e6301b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce4cda011be7c17866fc1051b4353c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412a9ad7bf755484c1339d01ab0faf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b60eb58e2e88d64adbd7ed6d3b41c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb04da8f18a96f7dbdbecb9921803967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec907df01ce1fcc658c823712e5d433b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2ab01e8640c67f96fb3dc943bc67269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf05df8a2744844f5adb43f11cf82e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89473d5cad2454a2c41bef653dfe0ec171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c621dc62529421d07a7d48e07d6af672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8369e354bd1c3c23ec09b40b01a6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33d86fef36869e31ffd201e147c85874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a036b4f30550dce14d320be94b7255575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1aa2feaf17d00d978c7d0595fc4c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94c2a2b0647a19c2cf05cc41f6188d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abac81d23fcaf7267cfb68dbdbc27178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663006e3f9c9cff1c3c4c17103bffca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dbe3f5d94fe9aca69277f66c1e55380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c90047b4d2ad948f558ee868d96381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9b577552f710de4709d3d781899e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e233402c44fdda94c5b11b869729e8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1100ac0a08714b175b94afb868019184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2842dbac3a780968e52bc96af907e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba778f20caaad768b68e09f76aae939686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbdbc9c3801ca0857dc9b885d874a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce6fd989565d4b0797cc7e0c5c89888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e7af2c42be64bb3b2e0078b19211a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7adb5e1c64e5ccc2e2859eae648e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10530c4ebefaf72cb402065dbdd69c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b6ec4c7f33569a9ee8b2cddc33a8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d65d41aa39302f05c4bc908c5ec993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94fb59201ac05112702af2a4151b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850442fe1d7108bbb2471debf3d158795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c86f632cbe3696fa3258fa01aae6c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155e5e6a429f30e116d409832252cf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc185dd3aae3842274adef8b9da4344498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a288aeb0f52a666a018a0c7c48235c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9dea31f0e8d7646a723e26ff31882100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c71ddf7c4b67cb6bf8fdf74e27abf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483189f5466570341d6aea30768f68e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd6fd921a305fc2987e1c57779aa6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdacfd7fac55be54b783e621849c085104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f37d01a146ea6bba06c89be7c8b4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6605cf1d6b4fec084ad27b7dbd51750106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad44c79e6056a02b0a8b68fbf8db7f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf2f3c51affb55377983a1d6b880f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ca981d787299667586215f2f89ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d17f0ffe9347d507a630ff1b0f383110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7c4ff9173e4ffc7ac26296abd11b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550caf5d2dce4f1fc8acbe439902b17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e448691dae9adc71a24efbc4c4a3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3dc052662a20d38ae926693f5578c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58876172a0d1a929870880c20c5f5afc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a24123eb26a7dab5f56142630cb2b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f36b35a8a8c880537cf5e9b1934c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b518453eafdbc56756287e9745738a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c97241f354f8006d126e8342fddd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce8b5ef1c01ebf8b53bddce3480de3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05430b0afad5de1348e8f64a5f4220e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712d20d5ee3cef05aa558c3f11f928b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759674fbfa6285626274b50c015be9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616f9fcf619cd1cd233dc833f83f843124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3867ecd4bc7c24bd4b968bac8b575de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1ef62ea3905fe774ae84a37cc0237126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e07686edff6631aa2dd8d4a0fda086127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a381955f337af835a2036f7069208c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb507559bb2c3f96adc65b8390699ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e3df7253e12d8db8182a985ac1bc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac01f278fa6eeeae09f6ab573081277131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6a99ca1195f379b751d7064c4878132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e9a07be70ddc616b85008b077f693133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e1fbfa71d7f0d5d49909dacc2b547134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e87e48495258310deccba35b77709135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25865e7ed9ecd4ba32804f09f2152fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd44eb2c4293bdd34224a8589cc1f1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510025f57d793a5f2592cc1b8fc9826138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855e31bc811074ce758ffb6898a45cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0a144c5314d2a97d153df51f559d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad3a3c18d5e302f410a9820dd6eb90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11189096a500bf04735fa7bbb074060a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7872ae0ef3ed6a4f8bbbca7b751ade7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1fda0756cda1db05288d3a2014599144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2db7df58a11d0ef64b51689a262324145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4e1b7d29ecc9cf56793c967efd2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179b4f29777134cd21da7895dc6994f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cf3007a1a4eccc5c624acd7cd33fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f667e5fc8c74de7f60f09f8c3da7d27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40fc18c4cc7278a020cd93777a723e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876ac90594104ca4d047109ed5cccda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ebb5bf9cb67a791bdc80a4264fb06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8807ec974d99ac80f7ac7f411e465153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47d99f49e9cf04dcdfd75b8eeedf04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02f14168d19dd90b99352f7f79995f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac6a29eb7336e2a5407e2d64937691156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e126507848dbb10dafcb04a3fd06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54fcc0ac3aed7fea227212203e41e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181cdef6db64b33f140e193065f27bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78226ec7bbb348a64e33d353d804b38f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100a7db97369864981a9f653469542d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b358315b888bfb1cec7abf50c9aa76a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed6a5a38a6baaf765de993ee9893d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c32a4a6f7754c6fb6b4a989e19606164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f62d1db7112bdea6d71ef51fc469165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf94c9edeb5b5406031ad39a322f24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33ef5d9341dedbf460334b7f1f161c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005c62b2ee2c33297d5cd0dfa27611168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b86d6a854620c397742eb38b3b2ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f2ebfe2a969c1f81422e64cbd3792170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19157c822ca010c31868422e2fd4f8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731138b6fc663e3f63848465b9950860172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fb556deebe7a6ee055532ccbe7b45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5e295d7a2f04d249a511a077a623d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a45375cc2f0b462ba607ec08418b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aadb6021caeff252c37a8d15bf741f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb989dfa4a6ef4889e2a17cb0360f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ae135d6514ab9ed5470bd0a3f2e81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aa8d130527ee1a2ede56ae5c16856179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e317996cf17a62bba7a770163ce9af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1f7507391249799405fcc0efb50ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013590c58e29a4508e06cd8272e205e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745d1a4820402552750b2fc52f76d19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90188324b2a438954a647960b60d5a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad931c6c728a16cf261b71175da414b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6a29ab7c4f1d1df4620ec0ae23c67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e6d51a8edda8452353f1b2d4b70cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d556dc388a6463bbf1ca02c5f066a55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4fa54effe0e662f8eb2eba4996b1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296235b130afdc916c4edd9790cbb5b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab5343df6b2f69ff455795c00317f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384e18fc99491d94a3ca121eee765e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de454f162ee85bcac2200876b4c97af8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7543b3606c354c736020e8ca0740ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9d9797460053a47444f66587a6397195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3670464b3943f69fa8c4673384cf2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906242aaa2cb1ed1ce8b6d902a650ae9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55488b2314bc5803cf68ef4fac7de2b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f78649fb5107900880e751383d31f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abef029960947f236a66adbc038b517200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ffea3f225d09017f64df9b38e190a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfade6fa8ffe50624a164752890239202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b51d1029878366ea1ae2cdac07488203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed29f1d368887dea94f4bc50f0d2f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead90e92a3d8455db9ca2fb0796e98e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1e962be192c0c03a26a42998b63e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9dcf11b3ed7b1324e9fd10ed006cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578c48d1bacaabd9571e60dd3e47d32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042c86b5eac274606e7d99c5dd01fcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b1bbca20f8a60a34179bf2eab3907210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ddd841ed7debe5a6841d88ba18bb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1472f24055eb95c338b6769924b390212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc9756340e5f1796342eb1a79aa9e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026126c45631fe57a1373c5b07aea0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45938ba418ce690ae6b03f70a9db0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbefaffb131c7697ac50aa1c1f3c4f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38805144b9408180edf53c7eae2a6417217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30713ceda57c2e13cd4bd84a5083de52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250619a0c1fed4acb52e8098cf770b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9725c00223f2e83ed1184aa3dc2902220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fec83b4e618144da57233b49a3ac03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eaaf083e56e4c17e978d58e0622d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff512f13b0241a8e18a0db14613b7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a655623234b51cd3a7223842a622a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694664511142591362df8f4fb0f751bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa64a74378c2793acaab8e7e0e6c66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335761bd4b1e80b814ca09c36ed7fcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac95f8427336eb3408edc64808ce59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d985419208a8aa8b54ed00f9fa80dd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ede0a786330d2ea88fe82f220c49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f0cfea4f3f770a9a352b80197725e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d6e80a5cff714a313f15dd746e2d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd80ae036bb5be53524a8be55bc5a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23457ed224384262984c175e6ef732a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ae83ae812d8918019291d991fb3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97b1b57448de0044b4fb5299f98af7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5b30f1d8c9f4fd98e961fb2873f52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95055d230e1aa66f139c7e13d388e066238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e622c52592ce485fbcb272ac4f62e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b31efe731d2d8b18531028bbd65e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142f861aa274d4545949f7ecc4d441241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ec8307a46c1789e3224a1ce3baf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532f916ed2805a939ad321930c8e5d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973dc240d634898116499e5a57d27b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcfe64ec90f4980380abb311c4dab5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc39b376110569a44626f1414bbda5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d70f87f5fa6e4fe2e1020efde624b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544a063945cb61b37da1c3fff77dd96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61789f466229c0c1121c11e0dfa752f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fdde34df7c9bdae41b7fbd7b01f2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee02b4f50da8651813fbd9711853c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90c7ec532bf6c353f992808b230e16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e1c22e1eb9c2d1166bf4f88473c01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af2f75ee15551962e74a4facbd8809254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f8795292e2fc8fd57a5841f26f1cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2517a44e164da628e18aa224ee0c89f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aeadd1aee5268c69c1d6ca50c0202257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ba8b2ded176b1b24923dc04f742fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991815e20f0c82d3a476cd85e085be9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8193e1d1cff1cd5aa006d509b60a0ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464cbfab19551ade096cd195bd898d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eddbce46b25182bd34d0e68380927a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0aac3328c6ccb45620f08b8292e0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfeb8a0d2c0cb9c1462d32c4e91b67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca766fa2cf8b272473c2d373d0f6b263265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c877ee7b84cfa70aa152a46324f455266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec81c72eed3c5a59368c2c673990fd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40bff6d04fd06ff37eb8ea50f305ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1b6393c824f37d75d14dd2b477a45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0e61814b8f71b9a37a7f2306df530270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055987aaf68ff06aaca61f06539128af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc8fb8d5d8eb6f03b4d13446f56161272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6861852cb68b101dc8a3110c66cb1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dab2413c96e5a9a4032c0d390c2dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10cf5f8b4572965c94db0f9263185f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff5540afd0094fa069dd33f7dac5fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940c469ca7186d84b18840bfb075322277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ed4c53251ffa337b4f9f9ddb8ff7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32feb8c3d8efff1f4109f0032d32f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08110391379aa5030737bf0d07aa1fbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588b89b60cf37a9028ba17209da0ec7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a861a77c168238fb0ebadcefe83cbfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d066d89375ba4297f66fcf2eafb29b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141052c9e0c60c463138563ca5e0132284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1f18e09aed3af1449b221c5224973285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42161d097304a14e1e997318859a5a70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58d07e3d63e60a4a7d61dabe79fc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e5baf33559d7ceb0b30ce4702c82d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca997c99a0c526be3b8ce59fde5f19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9cd5681eb47aa0070fd4f4e6f9e34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7f28ddcba08bff3c1e346774b13ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf1f95fd1c82ca3662ac5ad41f7fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf71eb79e9afc6efd11336d0819a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d0dcad6a638b980b30a80a97baae4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c4c821a7e360d3e7283da82d940a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fc498cea3b5cbfa695ca8e9196764296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3328eef7b70c004da677a63f5811e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0680570d13587062b5c36c6b8d765298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c1f519aa5b48528dbe157f39bc0e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f2d214dd20ab4380d23141782c3cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc947f59080b44c447f99491378eee02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfb3b724719efb348b88e09468bb8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e03a75aae8acc8621e42bb10de18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a7a3812b18e6262680b47fea36973304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ec8b4d03c78ecf28994028c5d83f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9accc1546661d30019807c85bb564306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f137a4dc60fca4f64a32d78cb2828307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf0f287c23d7af06785314c2ab56e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29018d4ed637e9953b3291f1185607c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13493fe78c43ce3c714b76c00cdb0302310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a21010d1285d0e26961aecf279486c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d51098c35b7d75261cf408daf4b555312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18bc784c0e5ec78a532a9e76e4c24e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0655ef96537b91e229f20e89b047314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e994f83e76ac6fae6ecc19abb31355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88c4a85ff5b43363acbebea2598ff5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb10e322189192c36dbc00991db958a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1def3b88f9e296fa92a2434b31aeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b75b808e968663b6e0a67c3a5d999319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc7cadd1cc2613ef6041f08ba4974320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d12a8b4bed9ba20b4505063712d1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b4df71588f037c10abb8d8a935bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ea8721fe4e549dc4217c58526ee5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c31fb17936438b5db1545996e982e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4af3d87bfc84d3184c7fc8649783b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaed9089fed29a2539363f31c28d72f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cbd1b7de278e43c9ad097830e9be9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4addefbb9dae63e92f98b31500aa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b0b4bab57c8667535885efa7e6253329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a077c5159fe546b5246d6ce8ed9a558330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b9a2026d6a9a77029195d47d7baa3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df655921f935460778c3f60a870f187332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb737783745fed944abe8219bed9233333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936020d7363963e657c57cea8e8be60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126d5d5302acdb302e432cbbeaaf895335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9687c8f233ce70875187403cf7cb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a6e2bde499b6b1703eab0bca84188337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629ad44fe25b8f75ac6e64e391d3eb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae61349ace85adb9e3f1b8fe23f37d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707106e7e6f2e861890fc4184e818442340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f662b538559c64bf34468c1b2fa91fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8984ce84e484a5dd3133b3deb6207342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063366a5fb95feda7e404678e81a92fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f00a141d04dab690bbb8573bba5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a393eafcf1e31df6f8f628a3a46e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39722b97d6c02efc969d58f1a8f728346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148fbf696de74c680405af807c0cb5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174948e135d93ada8bc70f525250d713348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e323167706c03365e7c83a8f9b46e52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e18c945bb2861a92f82fd8534e442350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c75667b18cbcc482470665e981488351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4c0be5e31d7354d3335b3be158c1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5b36feb429e15c4c454f1253c2f19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9f0ebd04f13a3c54d846dac5f0b72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae852f3fce8bfaa99c1d135fe54ec327355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac7ef367b3e7aafeb5b005ddd09f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f22215fa9a19a516b3eb65d3d94eba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c392b1a3b1e1242434459c7eabe25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c21a8789ece4eec807a90d4de865f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f08fe114c248eac4c84bb3dccf171360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924e1063232ef6f4ab078536531abe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487626eedae54c0ea1b72b90fa2e23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373f8c3fb77cbbd71d90998973b0276363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450906537d0da60e2b989bf33f7d3e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e513ac2caecf5fb308f18028349a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faa5808b06f831847a7c51f6c2e82f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33109ffb8d4af2b00b63dbf9195a4ab1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b7dae43cb98db43908ca840f59fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463aa6d5a689ddbb68d3a61586bb9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a1a1cab52285b062d51a95ceb9ed9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ae4737a6381d41e59186b6cd4fad7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020792511451c85af9587849e07aae3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb99dc62f684f6f96281e7d5cf69e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e34f11e79159c9db5866715eb16082374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ee08200890a93b0d37d23bda0b6e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27002cc473de23461de54745630405376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ab792f4205a5531b25dec6f314250377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f6c30a8eb87729eab5c921df6aa7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d3695366a5e31270c081fcb1b56f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e272fdaea23db153f8215184b9c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253f6aada762f0d02fd1421f28c060381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeda370e619c5f8b019a0367870862382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b1a188b0055176a9d02c421e0b52e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97953c8f804a1a96ce9c8fb2d73f6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab135a31d22a711f6473149c37be9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8301a373ca8e9658ae8f3634d3bc5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f5f5c8fb5f12cebeeea0cfb21df81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1d7ee459b130a820612a2a38d9afa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa38572bc10169d170a3f6a2ac1f68d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f8cd25cc8c11ee7ba929e34256b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317519f1c750738a0d35f35c0fddd1fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e8b349cf87bc4f6f6d192024fb50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572be2cd7877bd1713f8d83d4111d42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8c442dcda0045ae58738bfc0f1b68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a298f1fe838066f26578284b79676395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0dc87362dc323b8f8cd97286d5cac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c4f5cae351207e0a2abf83d4c10a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ff4be84e942aa650a8d5346d0f321398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957df02f59a115d93df2766059b1045d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e0c933e3963832908ecff4ecdbfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0d5ead72f22d7aa4edbf445d855b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f3b9a07ba05e25cec5611b3b9025402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239297eb37c0ac05a123d00ee9251e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee006a1deada7ac52855d4d6bbcef4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67c7e2900cdbfa0d936766e5868b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113ff0a4caece3391c4095448888b46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e54363e7cc39e690462c3e440648ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc254e054c5fab39b0f755919142c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958d3c3614f0135e93b95b44850d3b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d0d67a8c1797c52b062cf3f4061a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701bb26e0bce4a62204b8ac97940363411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefff9c4ce8cf3969c0b01bac159909412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea03677c3d98558151ff4d167961dd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29385dcb62c4084a42cf8a23108ff8d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e18a7bce305037bfb5a39ae6f3b1dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1b855cf3e71868c6cb4180fea30fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386723ff5830a2998bfc75160d7e0372417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c97ecf6029e2aceb84986ad9760cf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9866b43ded0a51dcff5008770cb878419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd640637ac06918f2ae18530cbc4c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd6aafd33ed1ab09c518ef6458da1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e86e79c4fffec93e7867a6166e286422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68d108db3ba6998f3aa43c95e13dd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54186d3c3041e22304012e0b5d0dfbd8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd7110c445366b8cc4831aa3cb9e64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a98ebd4f5bc82cdf7e0fc46ed4717426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f7a06a5365381f03f6b4ef4869a5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c386457de98c7ee85ca820b4e047e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b3f7a2d6e987b7bf7c054aae30d6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6585cc7b288ee09ce246f334cf395f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef4e5498d18616d10af798f1df1f1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bcf6ef844c5737be2f884d3957b79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ebe5e95ac37c60a217cef3ee44824433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c75174fedf4b315466d137ffec814434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39f094b324fa0a5c5c798c090c03f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59e905c11658ca1dcdb481412ee168436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaaad25e4c331b615fa4f6b9b37bb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53108cb609ce836987c1ad4cb50b3ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71515b9f0b09b39afa0432da760d3e32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6885ba55b04cf6f2875420ed9ac890440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae432cf8b61c7062f5eaab349e5b77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242fd6f2ce04769383ac408e997da96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed290d622aeff724044e4b795f84e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c03e838e2e9478cbb040162425d7a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe21474f2b35e78ee2947d9a9b3cf27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9ecd85bab9b300e217a1082399c2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dd3ea782676f7e9f2c4bcd30470ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad502081979a519f0a51429da40fe7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628660bd1e8c30bd9c734ef6b3a80ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff11f09e5ab6af90f423dc73845c39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f981918994367aeb86ae6a9cd7b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29bc85950c722f8b64cbb2268e279f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70976512e6d04636f9cc975b5a295eaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c426e12e6ecbc5a41f71fb375a3a638454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89158fa5f69e07076094e9c13a159d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08535445a7bd9c9e203126eedb0b8f8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56883b712583754b56d91f2e5fbdbdf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5674c86b38667f1edc120668676eb51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c47a726f9a9e7c2820b87d812f0b72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fba79ffd9eec9945def55ce22dbf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b7cefc3e164dc241a9d6b45fab4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73b096056820e485caca960d0b3c59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcb0eb69909c47e31834815e4de5e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0ac4c1159a40b1a51242ee6b2f77c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a008df68fc997f2afc38f1491dc0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d0769768da04d97f4917760c96fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0da9a826001f52461057cc541e28a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a00481d6930eca65a0c6a3f48593fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e164cf8ca2e1349cc50b6f0739357469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee8cd2e5f4e08d0e3acae83c4cb2c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b4a48543c2e3cba9a7e44131f1855471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb819429dd6e98d90cc4ad02cd65140472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66ebbe1469c302119aafe23fa0da3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eee2ac91fb9317eedbf3c7f1330ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dda500e050a448368a2e31cccd8cb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584820d9d33d98e77d02244e8cbb223476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9cc6582c7523b04db212025bfa326477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffff9e12fc2218bc46b6c6c4e10079e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7990e6e5831c96c1f8026cf5cdb0b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc8e7878bea65f0eafc39c65df5d9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945f23c4df9239fffcb85ffb81df358481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc613bf250211c41355fbe1cc4260a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967907a94d401666a99c00c170963b57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d7d5c7d8611ec190cc6676c53e5b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392ba59f3707432d46d101ecc526317485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bfa35925d9690d1e3df6101c299df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aa4232b7a84268d1d4a2c9aa69f1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5afa381f9bf5fd541035290e17e91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f85d152181174b145023253909f48d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011598c88faf3d95be52f48ac8cff10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c8aeb85fcfa8e85fd83c9532e3d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea401bd6a8be25523c79b4987848d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3450bc04097befd9a715fc6f580eb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc6dbe651a0354ed4325efd7f3c49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6db3bdc4c8aff4d79912eb301a2c30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebd5945db532b88b5bec20f4b36fe5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4017c45a45bf588648d3fe455d88e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c51dd192c8355f791f002773b3efa7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fc7c5ca3125ef8e473324863ed58c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cdf8edd6e4beb0a415bafc848c9fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12523b348118a951426547f45de2126501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499c98b69839638b6504b6228cd312502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37a7be2eadf7493d4ce92d058b37f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ac3c6dc136ea2d4fca2a19445772504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2db559cb00ffc85f6a7fe413d6ea5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9456cd93476286a2625d9fcc231e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398ff4b483f948e3a6e97d80f90cf6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd43f4f0982a0537ad466520a3009ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acd013452710cf1c6cafc399b24249509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dc027ef6fda54a6a24afdaa88338f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd0013ea03f0fd9376b0752847b06c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4220e395f507795a553373deb5085f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aa463cd90fe8c652a4cf3e825e36c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26341cb61c496ab9f8d014290233a96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd073d2be08e71c53bc4008c64956ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b616799f79a13244aea770af8f9b12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7d85ad0d102b59a8cde5fb3108267517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6befcea5c46203c97993672bd1aa61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09f98f474e2223de20141b73dd791e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1eef2f34eb4b99666971d59010859520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324620c921b75cd55479e9f59e1a24e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22caf645dcf4ad2dde19c84508c5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af562374488ccf8ec9d701ba5f6dcb77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85051bc58e6c6335450004ef0fc8c5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4958b29966399966c8ffc14c3edd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd300f1b4f752c195db4a4651fa88c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e618c3222becaa4ebf1c57b7bae185c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecd30d4450db0db44cc878968cf790528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa024e7886a2a4189c351934fc0d2a50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965cd55e190590fc08fe26b6dd8d3b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faf88f4ba2c0559bae6c2e6299ccd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f283ec1601b14170230595c562f44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb5b520de8dd842df804f124ed52a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09174b9bd7bc8292373ad682a1eb03a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc5411dd4326bcb9197e33288a06ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31e3497808d010bba10a11531cc850536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbde0c193237d2d8749fee18537e459537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b72efce76fe5137da7a0e910644a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e404a67d7e6c48e7f9987d9137dd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b646395bad94e9bc0171e430146155540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd460cb0456329c21fded36a9b84efe9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b954e9917e74ebc480687f0d5162e7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3bca23e5f65ebe57582dd2f12429b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2bae501f17bcfacee1e49293770a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3b2d5d3b78bc5fb655e87e3265689545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c951e2c35c13cb7b4f6e19c3e35548546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5461ac15fda27b25f3ed85998c04952547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d3ce75adec63e8e6dd60056c5899548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee5e146df80330f9cbaa422fd6dc00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39975d73280ed9aaba745ea67c98748e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5b06756f0d8714c8337019bd6f430551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38134ee59fcf44c9dd55142fe0e193552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9142aa5937ca285dfe452e8bb492180553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f01ef3b86f8e4e0219f2ac43a4d1bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602193ee3bf7e36cf0ad4ab26a80b37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5eef4a067ec783ecd5fa477557d90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5132f94ce4fcc2df7c52ff83a7776b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ce517798411bf976ddfdc587bac56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252187efa227222d2147edd7b19639c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251d8d386c1fe877f096bd68480a0aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a7548e3d7259899a43b235bde1cfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a090d9916d0398bb5bab7a2bd71e8b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283f02a8d85fc369f5c3ae5ec43c21b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8846c911c24aeb3aa9e54ed0be803c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1f61b7adcafb48bb1b5caa225d55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a67b045343f2b9af9de46c573fa16d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2004413f9e3b4804e65f07cc5325b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9209f3f15bae26fe32b44d8364886c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c7d5d115bd8d6c07608fd3c779fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ade9a48e9c83696b70c3b451b5ff25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a610aed984e85f37785ab3f0f8166571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059dcc6229d9af5b84b76045a9af6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cffe1d9d492f3b02ca9b66aedabd6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4470e3cebb3016fa575d712cc0f817c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643c4f7fb610bf5979e63f1cb51e686575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55916fba2d82f9ffb3755081731971c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a016ffe0427a32a048ad0dec179ce37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586b4823bf05afe3ba692bf20f42fad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258a643471038ebcb2ed3bc923064fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a946359259318db97a90608b59c2646580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04e72a6ea681986a16527140a0572581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d0efad683b80fccbb1c6873abee8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548bf871a447d25e830f88914808921583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33459a310a044f98934d4aeb93ca39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a3a01626a47c1d96241217712a47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572071b2a8587d41445bed32e7da9415586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd259341fbf73bba9daa41447408f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc7bfb339c3bdb2797b740f4fc6cbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381243cb0222405a9540f8f2b2f6afa1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2892b3402e5558a60d6b54e8c16e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3751dbddf8f354b2b77939703914591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d97a22e7bd392b34c5cdbcc23c95cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc1b5b255d40aa0311ebe1af4f1912593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb7be2924807e7ce26bfcd7eb29b4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28458edd6a7e2f42b51ec1d665bd32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f829c125862d9ff023c08e955fefa6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d54727d88a0111e6418529e3ca730597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb42d1531eabce26815fd52015608598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0e047691a37b179ed540db9a7cd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760506b7a46ec09b812ee8bc198b527600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fc4b808f75766ef17ab34d6be8ece601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a481941514f7acfda64f57313a492602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e391be406f48b8785f82ecf1e4a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb527a7a2c65706f750ac1220ba6306604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb1d787b6d5b8ba317afa36cb3a972605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b00def73e4b8bf36372b2bb4f4f651606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe037e2f389cef1e64892b4782bf771607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ccc53ef557e59b78dec310919dce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3382f4c738cb86dc9e788443d009609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731b7f4b2c85637305f995dc7786442610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c348e7a756ab0321fd541147d987904611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87a2b7d89b75790157e4243597e02a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f47dcc656b960ac09a614632dd1be6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd338cce877ba6784cdffe34fde68f66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184bdbbc3734a6a9fb8e8abf8621177615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1b0c70000634ddc82b5d93dee21b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ebc195b9772765071be60118313a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd9d07ff67b85e37271f74939711e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d094273485597a44afbcf9582a2d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab7864374c9bc1943a9c1e01a28b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef527f9f21de341cfffc24563bc1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37ddc641a18ff70f253c9accca4471622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3395114addadeea63cabde764785242623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25339c62be584fb62f95094b923cba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9057d7ef1acf7074dd2ffab3fd1371625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e0f2225bfdbda0204b271904bab9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f39b8fe373d8c909147dcf4e0beaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc98c42312402d3459916af8fb53cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca534e101d0b3df5f20a744cb30094b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bd2bc2ad8ef18d6deb68231bae9bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78108d49eb9a3a830f70936b8a94c928631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42185800d4fd7bf7cfd5fda6c00ce95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd3f45c555b64a0af32a8e1ad2865633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a61ce9caea34120df61839fe67a5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0f4f915636f19f09484f45224f074635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ba19d419272d15be302914df63980636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950833c1b944fc4512ae8d6bca440b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0a528c11471c0ad836d45ac838777638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8136350886c01ef280320996aae8260639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff03d77dcf54874ac94ed2dd613349c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b199f40de65d27d5bbcd815a9354b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502a0ccbb01844523b74213e71f6e6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b40d7b024afcecbc94e3a96cbe2dc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30158260617bc55d6165c2a756895103644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7c5e0b6326f80b8a08b6caac4496d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda9e8f293246acb446f02a8d630056646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af22d4309171adf5f1e7369e5866913647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74523c3599cfed3dfed3ed3f74c15c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888c326ca449c12d4f1c417befaf294649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0e32a16ae2fcc81a8e02cd67d34f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce83da40f8d2d16deb0495ef8497c08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e16afdafad7a7444cfca124dbf968652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde138150d0043001e4177efb4249b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3540017a77c721b68aec71efb677048654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698aecfdeb26b698bb9dd212e7b4683655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248349862fdada929d0b9906f6bdad9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a0c45f73daeee24e2d85e9f7a6cd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbd63f87e44009d7795a48cbad8a85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1038c76ada456f3fd67053c77024659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619c0b6e1c1cb1d7ae4bd295cdb18bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352cf23cf3ebe6d8f495660bbc98f26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b493673de77043609a6d63a5747196662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855675c55e91090e63f6da4812a4914b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb7799e6f4f09e88cfee2de38a92a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c982c846d1eef6e11330b8c0600a8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a992ee11eca86e0b453f8929f40df7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e149577f0e8807dc63af60081364b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645685ebfce0e239cfda2d385c7d7a57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0536944d285e36c9f4041012b241b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ae0dfc6395f0e219dba61d45643c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa62685f8174ecfb6145f0b92199a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2c576fcdd2f014b86b9ac345e52fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78735cfc7e7272f78b2a8c87b83773673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9144acf0adb0401a60ec38327bf4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc254f59bb9a47ec4d897571765e632675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0c44d90e0d1ac6f8f915787d044fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dc4386022f6aac469d9b53ec4617c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a254d9130539aa0402c8437a6123f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee1a241bb522b13d0a1f881c5f0a39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30927077479f4d69e9042862954c933b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1276bc5f6628224e5511f49056afe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9f1c9172f3394694ca3a32a5fa707682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c5664dd6b3d1afeea20ddd312121683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a6b3fdba8d8f1faab90738520bd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48001d494172730f2bd061a91ad93e95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cd1e5152e6686c5193fc45328d9c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dc99e7059a76c8080cd0137d5a427687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d53e9cbce6887384ef4d76adefca0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf42df142d8470663e4c747953b6c75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10195d0813e6e8ce01beb92b482ede690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e81cca2b38f358e4fe8f81be9e4ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619954e7453032dfedbe84ef41826a9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c816225610fdff70b06db5003c78c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4103e44c6728877445ae17ae961089694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a39b7d6232eeecdefbf0fc38d21d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fcb9ea8924c0f45b3b6b275cd5010696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad700061ccabb62e50cd4cc6e4bbb589697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61132241f6aaa0ff3abb61fad99ff8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb746ec544549496abf6292527d97e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7798080c8cb8f7a98211092bd91052700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79bedc3583a9bc2f2da1a9bd4cd352701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e170cec95f9d719822ba17c52d56f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208436163f636ad19fe5cf9c995f3561703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afed5bde4c6b01b991b5adbf239c9aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031cf390c30fd35f2fba2f0c67f6aec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344e19b6ed722c6f39a613856495a56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f18b2522fa30231722845eead303707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137722af19ed3111c15e0cec3fdfa18e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b876993a917bc641ca6d14a5ef9ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f098a651e86cf1463618e43a552fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8f648d30e3462a616adb1cb918cec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c28038d375fac4ee50c7edaa1af95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c735eb19c87067feaf7683f9989e864713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae047f7e5634abc9e584492e5603cf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d5125e7eceeb76b1e5e50f8d481db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75283c68f0d89ef46f697e2bb975de2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4437137e6badc9eafda33d3588adb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296d98b5e58ec8e2fdf37b2eafd8719718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a9213e84a02dfb288bdbbdc641fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56826a270cac919ff1dc098f6112a87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0d8482e351717a368ea5b740a0ad7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a14ae8b626b5f44afce9903609182e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd708f08c12b5d40e1284a6b960a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95861eee59bd0d33e0b20d234f69dbf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a286c980d58c34175191737166940725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c326522f72e36c5ccb10311b522cd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced41cc6ced4cb037aed176bc588f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0b88317761fa41d800666ad66bca9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d11f659283013d17363122f3b7c185729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042a2cbf96b272c429ad5084d33c4bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496693e45c1dd96d908f3bc3ee1ad1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7bd88a62e13ed9f7e240c8dc13366732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db59b374d9a5f59be4add5e156b451b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74e6bb1cef90f2592a2a2878dbd76c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538cd8ae85471672bbd0ac22fdf5463735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc675238222a139e0ac68366274c757736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030050149117a7f6ab27d266080e3b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8a8313284f7fc962c93384d217620738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec530989acbb30b8d03adcdba93c9b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ae74d66cf04a5c8ed2a9da8ecc019740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba3e185055c882c75caba7a58b78fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc68848fa7a6f79b428fc382a75970f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57cacff1d37c0cdd7e2d9636deead6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d035bab800ad14f84297f29d8956744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f2794a3dc1e9a73933134a968087d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038c11a8a4d260fa70bf0ff7456e1fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773051055740fd8b03f1b9399981367b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef29638cb2320f9a4e5b4b7017f48e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceea9d033dfaa80376a3c777ca2c0fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a96ea182e55a590b2c5004e8f0f060750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f351b526365935b98d00bce6ea0d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df01a4c0e1ed448651ccdc8c76093f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f108da668e8d675ea0e4142032d3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f71e77c6465bdfd8c60deba990bb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb9bcf9afdaae019c758421125e397755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8813c3e2c5360d1ab81c0df104a146f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346e64e59d8187c271030f39beaee79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6176b4fcf95ce348343af33056807a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e30464f7a698585e5398628fed19759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>