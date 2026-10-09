--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da8be4d9089629346794328daf9b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77582101a0d8a5efa9a1aaa8ef701582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ad8e63287a0eff81864e97be184d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571de1ea63ba629a9ad8501848c8c11c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c459c1f1f28fc7f983c98f595661d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d120794d68fcc2ecd535073c165dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318236d7186599984e60bba4f1355f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a54e20eede16ff27a1944dc432551c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442be057713e0fb938c3fb012206b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c6aa96baeca62c86f83f9c044fb7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee15482ebc3658815e4fcdc94b003db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e889ea032da2d471dee25de800681cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5445e7fba16e3d105831364889b3cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998ec8e0d5b50ccb67cd2084f3fe90114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aa28eb95564d8b31a7ba5754af89f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000596ba770132670d1f6a014a018ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ffb51da0f07b14153eacaa7e8e4e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20bb0585e6c47dfd1b9a828bddd00818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f642813b5b4f0ac4d3c5a75110bd9fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f72f2ed2e1dcf38dbe17c672fdb4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554148880e6201b8701546db479280f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf67eac737a57fed392006fdc313f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a69b31d02b9c7f08c91e936a0e92c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f89368e456bf14731b73579f83c3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6987f0796c9942afe3aa0835386b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ac9ea2368a3021170ce8673f1631326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f01641ebf867a24a545a09d4b06db527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fa6c2c6a48d4457200fcb615cf6d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ded8dfca5fce59c6e49e3b5b4c74e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee297c55d891ae4dbe8af73964a92b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78af89cd299944a842b22b2187d5a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f49d3d76e76f9adaedad4a5032ad2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c413a5803f42e150854feb376d8d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a96574a4006f0a29505268fb147a8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae995bcd82b1afb7e9bc49080b8ef4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df725b5a171a2804fd8801dd4d1468a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dbad1d18b46ae276254eda17417b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044a8fb4ceaadc57c89c989d99f2ebc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abbc8bce338a255ff4d78342e330d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558e393bc01677fd9f95bc754b998e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aa375eaf0d8073121c9a02557e41a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b61872c0ec58fc8f41962f245a5a9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335303084f969ced7b6896db781ca9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76831f94943ac06afaa5f5e6ee6bbb9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c613561cb88e2b05468f839db0cb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c88d500c44b60e421c039587e215246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327e1c19cd040be7500d30c090e060a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfad905d377ea22e83233a3e28ef0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cddd10c40a0e943fb0fb080e0d6c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec996c89679c2cceee51c9ba97796650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef802d37b22a7d2ce3ae204309e4ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca508a4cf354f6fa1123ac40be8e52db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ca9f629eec3e9088f1d1eab104b4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf340439ffb1a8d02688e84cbef76154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d52fcf6e7b3fb52dd28c38220821855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb4191bf10baa182c9b53b0836de056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567b84bdbeb19a9ead4cc32766edd2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe632dc8762bd9e4b50e7fdf8556d7ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6957e61acb7f6ef7f5ceba87710af5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c8fcf868ad66ca640d88d6efdbf7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbb50c1a2a968d91da2053971be42561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781de429115353a61a3920567c4fb2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41004269e76838d4126a1042a85ffc9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a7674e2e7654ab16e170d5bcc997564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ddd100f65b5917cad3c1cc23c5cc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f238f84f76cbdd7a35e4b9327dab31766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fbe4e5f7f717a03856d13bbe4fdd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa67659f0c93798cd9dba4dd8cc768f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fbf9449247c7e0024bed9b9be739b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b89d5fc4a078a45458e1f0810f53270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415f055b7cee78724556d2659d625871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b84cc5f3071fe3d0b1ccfb20e89a8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d79edb53c313c3ae3eaae7e807ae1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9977c0341bd642d7e88894a6635896674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9cb55245f9749997d6879a13755b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88b8820afb019a6028b9e1c7340a8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5bcff11a3653fb0dba50f9f2e767677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b81d02b066c5b9fc21db43e6d675178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93129a923264fbc602918cdc2c3d680b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15fbd89b9724abad11bf3ca40a826480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c618ef638293ff736b68fbb2c2bf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb3eb9995bbae80301ac311f9b438482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b6d912c9e0c5600ba08cd08be7c7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646a483f9dc847d85e78879ab8dc62784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83367db98f4e1314032e6c56ce3592ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425154e1a3ea682703118403f09865c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab0b6fd7194a6d58bd34c1d13de63d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5369d106b76f9cefb99d3a8c505e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564b0902ba8041d0d740f7e1d3f2ff989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc43501b36acd01c32e3010181ff7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeaf91ec38b6c7b7b4c9452e1c916391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a753a28da5caf2095c31295688949792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42dc3cdf172da4759129406ce051e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935f7fde2559fd1022af636380a6e1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b6487bbb492c5b642aebc83c70c2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4017b88fa5f162cd8c9eb919aa65396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7426672833ec64806878bd9df57b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff231c3414c93fd73f0b4a98dca67a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f760b3f51a5cbdc1dc712d4cdf037899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40410b254a87a45fd9baee42a614729100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7255c6a9fdee9565c2de03d32505d40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f3171869e6a0cdd1fb9d99e403b2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e15185ef678f0d2f6fccb5727123103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f76e87f50c79fbf1f4ec0644390ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daa1668a7b0f55e6458ae968582425105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c95cfef71c1c80a78b61ce21efb51d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230711a51e5257df355fb0b8c0cb111b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9229271e1b346e9b4cdb414765009108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f23d64210ebd04836b0c3224eec28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f37bad09743e7dba9888c011a55c6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab4245dfa719463b3a3f1024383742111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aa634b40729e2696f1838e31bc24b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241976a6fe4a6c2d8a999787e378a22d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187e9d59c2e5144cc20d2fb99d7c25b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b52127e4ae124acb894b243baa36d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06687e7088d80f18811149ffefc6ecd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbcbab66c3cf6cdc6af7fb3d7569a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e617973b7c7a17bb4b693fdcdb6b017118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd86dea40cc70d29b29845f1cee4536119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc9c3b0caea7c1530278e2267a4df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c83421c95f7f0c20de90ffdc7342d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060bacfc2db648d8d0f01a492340432122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b036c42a5b24d9a6de7528d01846c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8b380c6c6f9b0d5355a5a5b195ff7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d7684eabad839a6b50384a7a14eb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effecdd567160e11fcad3625b0f784ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc79c49e279f7d2eecf5caeb0002d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192621814b8eacdfe18afacedf36f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134c9a28bbaa211e3e83bc2f6fc5c36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e3fcb23431125677c084b54dd9e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125aa2c0da3120526731dd08581c6cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab865d56c6b571a1decf3d1ca1b1f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab926a87ded466e3218b3dc099246e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a7dc4355b6a652d636b8a69d6881b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3bcac1fee2c8ac40483a0578d977135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3d80d209b3f029f440a70b32b3bb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a59300eb9910044261889e18bcab5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b0da82eb0bc3424cb2e01db7319ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f464f8d54e2ce02969f2ea5502e4a0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbca1a8df3edc018c3a4f67e0d2a1a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85ed8af35a0be348ffa0552b869a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c90b21c0652a21d80006407f76d3cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d019f5594f7645c285ab07844d7247143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e1712c6ff991627a110f036931ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee05b8a2a703c630c926d3df0ef529145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d62269ef0e6572c80048d67efc79d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79785f514b41062f0a017a6fe0ea8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562904e49e8b009f7b0b367f74ccc08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dbe9a8e4fbb3a9c8101f3601e3c72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2908f41a6ea16bfaf37bc5b5a47efb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810bfbe4d272805120652463405521b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec5aea7514896aa9ff5bdf777169d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c022dc153638c6462914a4393a729153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ca87b61e43c6ae1f85fc3c2a0632154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a3ad89a2a88297a983bcdceae8614155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0a963e989e1cc028887de3abfbc42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff463e42507a17ad7cce0b59b5b0d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e67d9b118ce066b55c61f33a052cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db91ee27d53c609eb094b6e736ecac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac9720378796939b819c8fa060e00f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ebe43bf06670977c359061a0572c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74b91d0b531062b4fee7a2b38bd968162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518b03936c90cc634da927a6c65b0c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048090695ca286f1f788b3b2f5b2b482164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce3c2c224f1ecf24e11b44e5d0f8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ef53b8fa10b9f8e44a0313769f1d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e771f175fbaa495db841c1feb4211167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a3d4df6acbb1b9950aab9542dce1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f951fc2e66c1b4e584006ed4ac927169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3429031a46f41f6b10e701f730bd89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed17f8e0c1be357a3b5800b4f8c120171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4f91508003d706a841dc67ec04ba5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc094b9d82313e5ee51e29e1e0fc29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5185032298bd89b99e12554217e4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10bb3536483c43799d167f9b6ca6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28762e8e051d65c735dea8c01d5e79c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1369edd8e31d5d92bf757db0cd2cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c076df67b968c56bc974318f4443ede178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af355d04b7cf4c6657592323dd6b6fbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200660e8c810eee7dab9fa5a89a84e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc16391ae136c9c43c71ca41c2cab08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d002280f01776f58e6345fd65d971a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfb41efaf01d3a1f24a51e4b666836183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18558ec77cb883ccccf8b2da49b880184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f2b4775160f1debbec2fbf8cade7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2408ed661b4c04f6fd7748dd38522dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aadb44bcc75efe9c75deb56da37ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61582238ddb4a3605368bd7a076a0ea7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c5fc23e856261c36bd2b518cebdd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710505b05e8052c6acd5aa8c2ba0bc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f82e28c322fa0f568f49c95b23d48d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47678ca8bcf5646e1e7670044ef835a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a0822ab1356a30699fe95340a980193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794629eff5d6852db244c4ff5376c8e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab794d253b8eb8c1990e23124b0de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fcb608197f88a2516a37076373434196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a5398edf766d8649c28a4969f610e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706df073700f2a158ba03ad8fac8953c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524c0b83c66ea0f68865ad2b93fa642199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b583a2178b4ffad3e7909ac9016078200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f0b4cf2642aa32f376093bdeb36da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51412e66eafc1fbef6d04f6407f31805202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2192138a3dfb23ccb73ad480b1c8117203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5215345128ecd0d3733172ea8ec316204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae749943a4b5a84b507eb938a3a0643205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcb08ec0ae1bc11e4866a9e0c1752206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6273c15a7c339cbcdf973f9d96874207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4efefc654cd5b3f76336e0c79bbdf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fe5df13a9e47584b542d90dec0dda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aebddd4b97409725df82e726131da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c36366a554dc37dffeeba3c9d0ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1fd1e766c81a09ddfdfd90d200234212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f7534de88855acdabe5eb25f93f42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced390249c2c151a1ced257bdc8e41bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaa0ef5aea8216ae19a37b691f7dce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825978d04189af36b01bde4aa05e4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0ccf4ff637aec71e9540cce727b81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7bc562089265a530b128b7d91cecc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca15f5d3e9d55f83bb8f3e8a5bcc4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15417f756d8e963c981fcc9c76a5c2d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572ac96f02b306aff90adaeef60866221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ed2f51400292658930bd1e21aaeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18676f8e6fdf765f93d08e42f72ff039223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c9b5b2017f04eb924978d31660472224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67218d09bf0224d402b540b724e18af1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe33a642cea92729e9a3dbec9beb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd4c220a15ad4ca67328ca0770cf17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9efd4f8adfaaf5812ce90481cc1183228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf4421c9fb9a8a452c1d194efdaca5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03bb0855c67f777539d7f238bc6bcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf5c399cea4060bb51b14a716c1a8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7564a9849c2d8cb61c9c5e25f73ee4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e507c1c2e6189edad33f44e40bb3e74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae26666c388ba376126e050184f9d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb10fe68a646789273cfc471e6d0e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f11ef9c639012684446be729d1cedd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74ce2517b23057eb671aaccbbfa74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace5240146a7a16a290ae78d0f8a72d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3df4125d7c7f1916418f984bae6e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa18b6b1523e297184ffffdab9035c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98252b8e68bcc77e1769474afc41fe8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb06beace4d269fe7f847c46f3609242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5b3d4c5e82754eed127419952b20e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61416f0ec3300c63947e1847689e0862244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5da5de0bfd49e0984d4fd49f7347e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585a92f75446f12507b379a04b82207246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6c927e1bc98b374f1ec49a64b664c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995b9bfd40aaa8a820313d0ad382206248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701cb1835d57d6f619f60025400832a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebef9030fe6e9eae8a83541f4519a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3a5d3c519155dcc2541af6d68ca8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373677ee4aea068ac6c8e845c175495e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe5a955cedd4ff869cdbb332e48240253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8ecebaaa2b959baaf38611eb610bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911316e19a9f8dd551f3a11d7ccf321255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213608305c9a5c3bcef9388dfc9d04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e8b9a5f81051a11c6be7f9c897ee1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa07f2c60d14bf4d580b4a9fa50fa45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28373f12fb1a9ba9a258077e103625c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e79821e2069efb759cf3bf823f7935260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398aaeca79d1fa6b2a4f60d7488fa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514e73bb5cb9cd9a0366ba9a0a8af0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eaa3086ff307e99db61d1fcd3bdfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162af9eaffab26ff7dda4764f9b5095264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d9754e9dcaad1b805c309a6544e2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800208a3b92ef662f96e6ea5bef368f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f58e0aae2550916e7bfd4c4a6967a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03e8073afe294a988bbd343152a0e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06511a5513c4599e915bf637e6b14c02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52495c63d6178b9274e17136ba2959270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3819077c55277617719c4fc37062b77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd49d5a37471da593f328ed17933c3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2512722195baaf610eecf72d0ebe3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8c31515b856c9a54ac08d30dca460274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ffe94d4ed4684a97a0e834440ea74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542189d0570b2619dcbe9412973b9dd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13c9fe37e01d73dee5f3eeb8ec6132277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c99d24518f6db9edc85076d1314503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733bc7fe5734b48f0bc14d94921b546279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274677a8c17f4e028af70adf53bdd3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b4ff69bc2de191d89a171d4c4e04d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86011ff90e21dcbe99a67286b200f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab967382323f19da93a5f9e580a6178283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2af2d71bf8a153470b1f31daa37e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65c78f634d524989b86ffc6c9dd709285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d646ca939ab43414809fcbf2f5f9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ffcecf16b66d16fc6930214690d66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c0cc29f9132145561f153710b58b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00056968caf0b89e0ec303aa0b7b2dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f27b2204a12f7da0e7f18f921df31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c4b38288a7ab5933c5fd61d025db3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5566b2323d44806ddb5288ce636c3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af044b99e3098af093ca93d10a294b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2b50b70e9f05542fd82a482040f9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf561e81154323a2c1f2e01f304b1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1827386cef05a123e92d6ab8394d06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f215382bc8c160c2fb5d5f4e8ff811e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eacf54455505fb2543989db707acc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f612fea3ae70f5e54982f54cdebc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e224845f5cb8087bb28eb3b26ad4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac82b3c4fa92c987d1fbc2c0398c25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7588ceb3e2cd996443b3f1fc1643ee7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbadb07d04d04a348a59907943c561303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37895eac51341228377bb31993e7f83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee207c13bc9827781f941a08d4a96c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef3fe4a19a8fabb2e11ab219bdbd85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecb5f138cf803b522909cee002e9c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c337bc83ea100f03cde96a529aad7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057259648664ae2514da64b6437953b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08ecdb8fdab67ee5dadbd2e80d52f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f082ad50371337d42a76295b0e86b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced55f97c7db91c9e30d9dd35b34348f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881921027139679b821cdba19eec5555313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1677bdb3620cf799145556fec1e2ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea675aa90258235b0370c823206675b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c734096104171a12bec8e66ea4630316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172655fa7f49d3f57890e0861f16f80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9e1e5b372b02e240e2f3858e522c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7dbccdd7d3e9aeb834fabb897eba4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0c3da7b343008de9a5e43286ba6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa46f622af0d0e31b46a5b19404be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0378d429d849bb8ee109d55fac8ae5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511e9e30e6584b787250a09c9dea077323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561ab264c17bc7fd6b80ecb3651387c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fad0d0ee4337644c1c53ed8ce7280325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bba608525adbb89c3d5471e483630326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef362738b09efa1b7a261e3dc40d6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f6ca52e679465d1445accf4eec7aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b45f3ff53ede21235d29e44f949e5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ebbd8754b84333dda9ef157496072330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5e00af6945061083aad5d02a9e1c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b06dcee2c0ce0809db5517c204823332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d984bafcbd6c5269530fb5c1dd89e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a8cf86979108ccf7f5dc460b732e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32af342027456d1372371854fbd673335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385ebb29e0faf6c731c545b1358d549336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddea5fc780b2c8113c40cf478a804d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ec4db0724754421caa5f3c201ad0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3716fef9b0d198130e413c777323a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa01ac42b384b16f72bd86b879febe9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae44a6301d4feadff4d8f013abdff0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be44baa8124e88c8f132eaace6713a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318239ffed70bfd2d3314cd9e4b93703343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1ff7819434d410dc0b9cb82cd9e09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d07bb4f1ed1afb43d32ea90c7d9e2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3efb0c478499da794d31980350b00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03261e481c26d987ede6ddd324395a71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3cba22cde2ab71a4d5cf5963c2ee2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531b17f789fcc6b351eb4ccac243016349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e1d4827cdc4e580ac3544712cbf32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710fc3b1abe48652234477517217fd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17125d5a8b8787ac715166dac81faa21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09027a83a8373df4f978186c2b01f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259833e9386bf93a89f7dee28f14449354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd472ad3a7bbedd42eb744387578852355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19e171c4b8e4f0439af4f467ffc8f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf9470122000a3af93f8618d0903e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70101ba2c85c08bb35428c2bed969fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759269381fcb655ed7e31eaffd70a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d016ea42299ec5b6db7f5960f9c6ec5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c546ec28d8e5511eda4d626b04a15ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b10e1ca4a643cb1d325f3b89261bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6007645decdd41241200df60cca284363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce637b8dd8988fbd34bb02b20d079c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e1cd95ba050d16fbde642b658c78a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06455cf4076e38caaa17f1bbbf8ccba6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a53a6fb17954bc46b677f5f254029367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b739bf6d94b3ee92aa279080c5a77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60063ec2e163afbfa3d1cbcdf6603b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90bb04343692be8ed9226bb5384846370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab7b76bbebe26515295680c69c9d78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d4b6168dc90a59924ce79dcc0e7ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff876f5fc35c37c2504d0db14b6add4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf728dde1314a999208191876f5643374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207bfd5ec09a5bffda41a6b97eff42c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09c33adfa3b5bf7e86a4b1f135c58a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f958daf681f2422f686c54fa04c37ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19e1895e8f69449341e3c117c7932e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f186c93f90ed0ac0c2139bc82febd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12aaf97cb511e869937fbfc1a42c3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52ec659bf2113835c2941c2a2188fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4638d4acd130af1e50aa62e5951574382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3861ae4d8f92f91d27239ad51460b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed836f46702469d8ee64847339673c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b88d469d0a67df54b51dc003dfe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468db5cf71a9af3c8035fc33df4e3d4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2620ecbd8d3f96a5cdce39d5de7f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05720597af979893b8b8b7dbc44e3c72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc992a5e9452b2c5c60b14775d4e1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc14fa66baf506ee2621abbe2da52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd15d1b4bcfcf161e463ad83c3a48f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22629a5b70c79fb2e7a72bae5f0743392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa681df4dd5a8aa65caf463cf2c075393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f49f452c892d45599ee29fe6bfa60e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae87fed4837de8f12ea0764740b1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55326296431ab24d83eb57708381fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cdbe8471bcd3e7245b8ba4ce9cbec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d307d914531e6f1ae405792796f31f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20995d1214d19597be4d9fc8e9634399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d57d3126c9322c438b09f7e2b78d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0d625457a08aa060842c1cf131197401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eca253007dc0f77e5754441ac17cfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e9305eb3083a8202f3d1a96f9fa9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa56aa4bb7a38502f99886faa594dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a0712fd77ec54879ea249b62304f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c587f954642c5470f163d518a856406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbd9fbff3eb54f946e7b2c0206ad7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f55d14bf65637840b2d38618e8e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ce4e7750f3854a671c44dad6cb9ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093859511ae5a98a9f86dbe94f3f7095410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330aa815322e44191b5d57212bcde27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa379fe1d96de01942f0dfeac22fc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862faee13f189886715380c58b83cc6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8393ff8a44c6ff33617d43fe3500d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6bc739550651a57be4a230d85a3c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018581bc481e59fde37c58ab7eaaaf56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25775494c7ea6cc5096d50dd92b06a81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c57bf599c8e2a845eb02671626c6d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cb43cada6627e62eae03c261442fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eed3c32f3250d6d410a3ee77cb923420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6541d9d4bdfa33bcd096e7f6da6b47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23907f8b206b3a0c5eaeef4d835bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8296d8c72834a1061b2626cda3e3e73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84ccba4a2467d85071a0ddfb07130b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8617da4a1724c9a138c72e25a36acb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb63cd5bc90b37495f4dd2604e34b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b53a6adb4f31d13462ec13b0cedd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1778a2503ef651075b6b91ab98ec92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20c63762e6d388cd9ad4abb7e15068429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924f727e9ca44390229932d6fa4f8a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd2d45576c9755346be825f8b01e91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708f7edf0addfb86d808a5b381dc4c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396d278eaadd28e763c12c994f5594c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f190c5d2f52c6fccf60b5dd015694c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8315299a6d531372b97911a3f2c48c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da478384c06c8555f9c121f6d6d95a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddf5918114d5fe972e600e44180c2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d3bd819554710ed345a02b1052e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13e88c2bde33f08bd93962bb57a910439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc10ead0199265d62d05cf4a58e3662440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313f51c64ee56c132c9e9c4f1896dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e067786ba16943f56e188806f14ce5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29478b3609e50c5874054c5f72158b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9d057917e4cab9c7d7f87134a6aed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce293b5fe2a14e761ba1f58af2fdad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4fd59787df8294c9aa8d14c73699446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848e255bb477bd20096171bab26a2a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28bbb2e6ef4a8225d2174b62647a67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc197cbe57040e306fff96246d7834449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602813c3fd92e6cd3a2edcbd6c87306c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628ece7608421e84e32a64d2345341b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283e40c27eae42610f98edb82e461e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e917ada22afda129d43ad4bb3893bb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80f7f14840ee1d8dc80ab95c101afc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fce6976d506ee0049cfcc32acbb7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5eea13454d94c7f78b820eced7bc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a721f5e8be372100d4eaa0a33ad256457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5926772b69e46c0ed01cc236c01c916458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaba8a1336df96d68fa4662042a66e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26628aa62e71395b79447bc4e6b7a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b16d077a9a1c54fccf23913fc4b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f58f24792f6c41e65cd4691c75fd03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ad2a0d96658c3200e44488b017ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f832da47db1a95502d401e27b7191464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2ebd9d6861be2331967257374bd25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84d98619c13e75d1eb44510ef788f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34dcc7e4c2960898a8087a45de5f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521911d7bbb05ec8069e99f0460074e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e93519144585949d29bab95eea115d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643301ff8468a2a14739cd494ed86e71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24eaf2998044cb88ef1148b49b4ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e4d9d44d8267363facb1d618dcfe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669fa696f4be3f8bb26a3294b98a413473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d996af26200c75dd0348b905991917474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed18b5c0e77c964d51e6aa3b3c57c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6de3d11d5e762cb2629b4055bc1fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496947af580d926330f13b03b3e9f069477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5941a9e85b57ff9abc35f1174dc26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cfe833d68b7cbd809b1278764fc5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639b43bb6f952e6d6d214b62462b61a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb408e37ea5be5b6ef883f53865c8397481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c439ae04f53f6e5596ffca262dba21b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d624023b89caef5fef458fc52eb37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8b4913b4807e7115f2cfdb27c3f5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b0317abddfa658a5520244c93968a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43bdd74e6596ef08cb8cee43ac505f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e636b657f6a624c430096014050b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19afd1859529a5949a3a24202e86793488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6437221e66ad5d895550a73113726b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3147ba6cf5bd031356b3c39269f7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e580bbc8a38a12959a896c7c99642c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b61f71fe544899e117297d828bec8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d47979ffac9efef7ab48d7aabe51c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8e448e7db5e38e0e3c5555f23c9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283b732b8a8082e7dafce3086c2eb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea723fcf6fcfd6a13a6f305a3cb52fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a617473b3b20535ce72f837da9337497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12738a01f10dda802aa0d51cb65ea32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbf3568c2f35bcd988eba25138740f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a47b4eacfffd89b8d755f6bf99fc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc21fab95f3e6a6e5488262b0a9df6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4780764f5a4170e891897953f034d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1fa7abc47b3f6b5eea59e3d46ee04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcd38a5b88beaf7dcb7e5a44287849504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e20075de8427e07b7429670797ea0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c4f803454ef04da2787b35f49ba5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6fa91744f7c6d17da6774f7532ec1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1235d8b40dec9e4f536647f87d251508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d14b92ca1600d89f6dd3b3e0acc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c995c9b2dad6ca7a1fb9bb4ff8e8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6307acbcdc2af2768918bc8d5bfbed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5a755e1abceae386f2b2707f0e4fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411887a50a16a447a8cf4be123e1d9c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a371b28789617b343bc5067dcb346514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05dfd749962d07d1fce9de42bd84cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53e2736d8f2e322e14dea3eb175c62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6b5eaeb9ac4ede5915f6f7a1914e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a8511db47ad783d0d0371a8f522d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbe34870fec07e16a2eaceab69b814519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41f9fd9bda186e1cf85890cedc5e99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512401cbb1357f470d3eaf861da3a59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6210b3dac6a03b1a4902a151cd6904d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f456914b358f2df88106ab1c0e5310523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4a90b3a597e4a082192d871f55574524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b3030df805a802dba679da37dab8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b6a507b76b97c9e98964e411e290526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d090f8552891fde5232d40dc08d083527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e08fed4b5b1234f18d77935adc508528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7525c35ffaf26bfafcd080e70cc8cc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f25b389994024f570d720e58fdd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942882e373aeee3fad2539a110cf787531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c7014b5d4763968b655b19b7d587532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859084bbb9fffebf282766393fc975d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a4bb59975ba279507216c81d9cc88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649520adf031dd08aac29f5b9d12890535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078fe85a89144decf81452b90e0729c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcca68dff0c49e9039579a6979b7884537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e84b6aaf9959e29e48fb66c47957c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb6af27ea4428b6bff9216ad54bf0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ff492552e1f356c8192df861c92a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567a6c61456debe06e7ffa9837905d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221ea512ecb043ecadb37794153d9e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164775acd6c94f153233150dcc24d348543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb452e09487d50b6c58a0b9f067b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e7720b5869e6367cd3e83fd9f4442545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9eed18e7bf760caa1b7aa200bb2eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f65870d5b8f8e8e99c45257e3104c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dec385659da86252ba76d56e9b593548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd528f7938a716bf04d0f653cbfd03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3becad372ee7c505ccc593a989af8be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71457ef6d837cf8cec610a8f8726a9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976721c9c24d970a0e78a47b9eeb898552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515f8eba4a776511b20e79b7aff0c6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda44268987c91de980b26b35276a0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5320a32f0123349da16f4963520eaf4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b58e2f4883c30c9b89a47716aa4db5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb32d1813742ca6931bd47b31d96af8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c50ea90aa89d0f2d5c13aa57683ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a0b2fa61ba680853193b86902eda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0b4b5150efd0524cbb3a8a43a029e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12ff881b6ab7a86406c8a7b1ce53cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7624f35e0e7fa710c9a8109eac47b35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f49d1747b5be96d2adc8d3f7afc6c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b15db173efdeec2824394e589d714564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b19ab83297043d3efc270836a6e21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63997b2ce701b3761663b24de3050b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cced913fb480f384034c650600633567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2b1b194c3568f5faf79fbc200b9b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5e70c150601f9a5a3fb4e3da36cac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba905a014a1625cf8439e489e15e61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743c19e170743a27ce1a0451ae5625571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad21a86f503d17ee64d141c10129105572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334900964be1dc9e9e7691f5547c0e84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd5530eaf87e5ba011e968dbc04579574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4221ba9a999fd97ba303f85f2e3e4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e183ff417960d8a09d7c784fa5606576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013fe1e0c8d8acd56c5f2f689bad1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d82386e2033fb1a59ca37dd7520db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b492c74515e401080bfbdc9bc4c05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da000d7bce5930421893a02a5ab52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605b5bfa4f910e41c5c56ed74befae2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a54a6f0b575184bd9b4bcce5d4e75e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7e423cbce6ba47989ddaf22f827d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d68a0985007e16a7cac6238695ff6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8927a0d1e7d2f082c22609a25671a5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc17d32dbeb9966ca20d2e013a03c76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8c323fc1d54e98cf13db89fc8d0ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506f157108a52307d4b35972ca637a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f473fc7abb02bab32c5636a9b30131589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3516a5dfb0ab91ac10688ccf42c8c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c004e416b9acab4ac3cf92042692f77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4ecc9a0be0ce15cbc22f17d43ef7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf37c2186630a67adbee180dbaa8129593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066b55e024be40b26e7b58af2fc735594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966142467bb4e078a72e7c1ccec67956595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf1681a21e4cf88a66d76c2c6c3a1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2be87aebe506db3d833af902c81dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bff9af207c5d11a4d82119825e3cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23754de11008eea9f159cd5e4f77ea6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e483ef3f75088c70a59988e486da2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2739a3cb91e7ddf43d860c33ff329d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f863a1eb3f21273e1adab6c0b5c24e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e5c808113b00f04ea372224102ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab4941ccc3e00891b81cdbd8a6ef6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45664ea1ad279ca65fcc9d5da81435b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f92f27139563dbd9551d569ae6705606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aedaadb1d1b651c8d924d00320bc2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1428cdc90a29815322f9bddca15e798608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac153f310e23378b371a2ae4b5c4bdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a42f31cc91faf93473f1f9ba2d1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb5f33d85d46f21c96024f5d90cbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda4be833f97fd8727c67c91c059dbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f5d5bb0e1bc8519576ff03ed5b295613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f223395d718a0f98ed7bc1e0cd4efd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c892316849cd569547a0314a15f835615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631c062d783b806ff8f03d11d2d8cdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f52d060912bc658b8030f2e12660617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89b0b25535b0c82881c2f85618010618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752365c1bc1c86f2d217f2fef3533c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0327f8a454a0cb6a9e61574b1d4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3357b15de7187f2da9684eb6e1994e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550e8b61e28bf6ba4b54fce79ba3cbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238f164f970346b737758470e5309bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee68dda21e1981055bc69e46b82465624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416cbaa3355c03101760a07eb32b761625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0b5b162e7ad39dee1f6d88d56396626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697c54d6b80e175de6df4a35cac57e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b322c0f5247b9d892739489c6de35fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef44b8b3d409cf1e5a751f6bed0f6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8181b9b16b17bf4315786374eef06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82913f0326baea995a0f44414b6517631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871bc1b8166c9c5db92dd9ce06c5f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d2a99abfe2ac53dd5d1d513468dba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011ff929b414c5173a7a588c9d9097b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b4f6d2c8b2d9303a3c6a19913987f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc73e2d6d38c2d65c5a48d83a15762b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f080bba2cb691f6848d214a121923637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bb8b8b04acf96b33263e4b7fcf9a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49231ae866424441a3c49009f7661d91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f614b18393a0bc3b070973cdd46645640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f9acf6b37de5a27d0a187fa4c1358641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36404e6bd4afaa197a4353994ff34b1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89964e25e9aedcc105be26a0581b83643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f139468f52aca3af185f39c46a7fb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ea931686763132a5454601acbddfe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b873c30a0c72fbaa86c7560e16ba78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db32f513fef3e981a9c73971455934b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a348539091d478b071212e4a1184ce3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5919ad5fc6ea9d48e3b451cfffc86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1153ba21f5ccfa8d39af019bd1a5b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b56331860573e13bd39ac48166556651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c3fa754a2eee4997d9b6dafa7be79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f40faecf80e409add0472701c2de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e520e3829fc5bedd03fc432ff29d3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98875e4d0c074582364280de298e5db6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b94e4ad42357ade2cbcf4778874959656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062e2c3cad19c505ced159d5256afd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99359dde316d20c7f62e4f68f6940ae2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a09bc1a8ba4e44e37699d9fc3e418d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505c6e4985163d4a5d08387de3c0983660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de563642f6dea428f06727570ad85794661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ccdc2b08b6f19b8b68c6af718098d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b691ec4358a5721bac1fa765a801ffa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412047d14fd8da0e0abdaee24cfe83c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ed8e9bae4ec3adcb755135d4731d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec2e6354f11a8ecdb84d9dc297981f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e2e1293bf0fb8f09cb23097164c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5a7fda5beba688822b41569378e4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56133a84c8ee461a13777c5d2c3d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928fdc429cd663e723d5ffec38c3d8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779689bc98b275d4b89e2f18c5da5a5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8393ffafedfa19dc93493a71f32d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f759f95015c8e00f646f115f09d4148673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485f737eb99e4a9ae2e6f16866c363e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eb590c7ef2dd114fe93157cf3ce31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385a937b0cc46d88466b9b4f31d4e72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026030ed77296a3f9d99c89a0ce1da7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd883f04ac348b257778c38fff043f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea22527d07fbdb14b0871715b2c9953679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ed949236e9fecd3e729f38c9cce1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028620a6ef5eb1081df3647fa41237d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ab5ed732ce7cf01eacb4a50179f78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033350b44c0c2a828108018ad71f4eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba6cf4e3a9ccd114693fcc8e55e24f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fc406a56e0f0d801cbb8421a5f96c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee654c5e48fd6b2ec1609c4abc126b08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b80cb121e9e59cdab3b0311646869b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874025152a43e5c9fa8e70c3c13a1979688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a92d58f61904b5945f3123b4686d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0719d46d2eadf96e6a2b6c360e469690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4acd43d96a2b1321bd544dfb3fbb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80425065cb2a7db522ff8ead63c66852692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47805075055459793b80f079b64509fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675fc0ebac058c38d21e9bf78f3fe17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147feeaaaebd6bef5f4c2bcc0c0051e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58965edf7b597262f762766b18e4254696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa98c3bd9c9257ed5bb00304b71dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbefe20c42d05b0499ce15f46659f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c193b9db2a7cb2e62ca95b1ec53baec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879772e2fba6a40d50089bbc453c663700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251a532e874da3cc72e42aef41c1c54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9497fc53edd188b72ac9897e3b5728702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40060a42e1a29c25210a5ba08c51e8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69127262a5ed0e8a53ad77c8ac685f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc89cf3148a6a8d1bba4e13b1f8b3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91998a5e5f3e91d80c0910fb576a2afd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1fc23bc36a1d2d3e19030a26ca0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063c902453f97001f8f6f18f8f39b29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea5e25e8b143d0939b0fdef4b92582709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cd46263deb5d016ef7c9d47e5dc88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c62db420e6d5a432946e5020aeda0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18e6afd9c6f000cfefdf103f9be58e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30121879e0fb57090721ba902ad055a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f91cfaf58356affd5e894216b65f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73647ef5c9120167c85103d0f8694f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e9b3d8b9cb69d5c3ab2dfa0580687716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfe693ce7c8be2fd869a457d5ac163717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e3965fbf94c61811523d7c2cdbcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e24efbbcb4524496fd24a38dc9a091719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb9ea32e50546088d004096e8b83e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee33d1c04e31c84058e4b5b3fc15a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b053a92c026fe36f342842712185c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba4f7010fe8e7786c04583a2697cd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de238ae236ede47b64b06499f0fec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b333fa1ecbe24a1664652a83b6efc38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ada887b0a968e09c52d0d2d44425726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f034cc56469375f3957f09fb2e681727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a0e5b19edc08e4f6441d8d9608d06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e639a3457ace52514a76fcc0f13d12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902ad699632165659bee1ec394927ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f7065fc8fc3d2017c28b535b0c60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b32396aa047ac9777a512b4a083a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6939174ee5bc0ee2dde4ed9905d25d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d34c9204e2ce96bdc32e0639e4448734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a68e878fe88c8e208cc4319a387a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326d6507ee14b70fd87fe33d88f8407736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215f22413ab4dcb8aca066f9bc9f1e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cecd7cb9ff4a9ce95ffa2f77efa8bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdbc0414803d3a70af04b5453528f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485fe7dc9c8403d296574b8622ff3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe45c2167cadfc8a39d62513280c7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81169c53a8c1ef3cd477ed0ea2684d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2558b09224b0d642c44c1998bc2d38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785a96f31a14bfff9c36b8ee98f744744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7a3367366e9a45970c68ed370ed94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1c9d7e8ff2a7066ca13eea1e25f86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37d517f7ffc1009f5b92d4bc715b7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16381812cd1013dbde223b0f500fdb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240e88273e1323286a2f536a77cbe22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d7b22f51e325c370ecfee9eb1e1a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c460c5ae5ba25580b99b8acb3bb71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c5ffa4f7ee12afe5e0721b6140d92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e2ec10b78a92e7529379b51e856e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c863bb2abfcadb54dc36d8958cf9e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5ff1892e9e78dd11131cb057634ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52daff7e733561ecd6b6d7d7aa9543a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f679a806161a74effde504a08bbb802757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6329aee488258f70c4f2068d8c5fb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a94d72f43477bd28fc20e5220d4b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27beb9e6752faf8e00c8dcc0219e70f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348e22b04026a8284fe173ecbdfb152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428630d9f15b939871bb61717ff56cbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921e38c30ca0948f06a5e374cdbe31c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f141c4991c99ca70ad488f1b5102355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a545adbc74c3c2e1a790ea3c2226f8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39593d85515fe24d4b5b92536f288ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccebc51ad7152b1774019ddc60f3cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9773bf0fb2d6c61358622a51b668a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988dff1728b89c5592018b2e77e8bfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47003d742b48e6a0be0178d7c38a59e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e27c282c11fb9fff967f61c04a5a2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da77d9c300cac899e06659efc5e532b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459149f48469bf9fa4a7930fb7d1dbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25026847d4604c347ff15f75257b2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a22a80970a8cf1f8e335b5d798ae716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b467f4da00f86c48c3c293ad324b9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1514e490befc1911f6e59985a26dcf918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab61aeb07e465748424cd2f68f4833019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097fca3002c15a849c52e676bd4117220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb52bebc807055acad3bf17087466821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e63ffe1e3cd7bc3a2323e644d632322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e17ea51ddf5eac7348894fda7ea69e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d9ca0253b4edecf022f4e0101ce9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03181f90681ccbb66a8a47d7537f5d2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e20fe03054863507bd7385488e94f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9e1ce45c01bf2cdecd1beb020581527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55eadc1aac076a4279a9ce88e07a4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dc43c29347bb4389c60d8478552bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014a596745ad19955824c16902346be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cfccd07a7ee94f351185871eae3bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476503c26ad37852db8966d807c3dba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075816f19d6fb1518602ddbe0f683b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a704604d35bcff77730cfa34db292434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd415a7011c834ab569640e8f69ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b352ffaa829cba6dce98673a85bf8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ad3a8ec7c843fcdcea3b390b70d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1c2b89dcca2ccf5f260aea83caf8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f055e5d73a07827cbba715a7c1ed839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4624e17b993eaf610e272dabc2cfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c1a6810adfcb696dd8f1d46ec81b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b55815acfff557e487f9d2ec659d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722162ec6661ce8d133cef56b1299e0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bc9c77f01407806a2626c4513e17144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad535c6afb5fd092eae807e977ffd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffb4297434efc69bde9394ad8d810346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0441c091ae4e3674c11a32e5049f1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19340521a0547367f03d4d2d676f352e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ee4fd6bbba555fecf953fcbb0987449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5fc608629233b342ccdeff9c8db2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962ca32abba238d94787b4fe08410851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dfa035def72e9c85047754ee228c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308714021b13d55cb3b97fabf8880f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdfaf78f2295570344f525f8a267cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2458939b72ec6f87434c6ca5cbeec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794de341b50eae44a5b13a4bcd47dc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7892bef6813b7391911cec6158198f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e37c4c5274a885bcc3c7711fc8d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be4d1cd8f1a00c2e9fd0ff7e4172dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0505003a7959b98a71f3958c0ce45c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c94d06c16f6ba74cf52f854a6e4af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a54034567249c32925b26c6659dbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def0014ccc84df03f28add34eabd0fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813223aefdb9a53c7bb18fa6edc9354964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682c0b893ec750fc8e2edeaae8174a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80767155008bde936ff91b6204d8b1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec8270b355bb1f95cae6816d369d0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd869526daa7ad228b0cb0c106b0c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4e368bd9fb1fb4cfa69888ff9bcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ac13b9b87ccaa636760ef13415d1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3f7b08dad76e327e938269518429f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b48b649cfc48766f98d15503c7e85372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378db82244e04b41744da633d3c8a8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592a98ea9efdfab7016b36cc49b490e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c357b0db36e844e8d7c3f6b865a226b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0268604e2e9a987ef36a1874baf6eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8a56fae545739c435935157ea5e4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e53bdbed63a346fc68f379d9efca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17fb5c8066f7ece617b852bf4abbd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f8a966e05ae436c49ecd1759be2f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f95344c8fb3b255af68e7f1005d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1f640efcd1b9503f02450cb885c0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2351a8c0509e015a14fc279394612f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057e0234dd9132fc8c100ae0d6c4ad084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e6dbd0d2f4eafdb0a532de72d389e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895f0b0fd7022c864bf8b90fe3afcb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f808497be67a7fd562810e306b91587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6723d030df2697cdb928ebf05c9f07388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e816b2d944c5409fe86d88643f8a6cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb999e2363fb053d404f7bef9a62090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc0d00b194035f4472bf8fa0c724a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c77de6271bc4e80557beb67c22d2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bdc8866f5d3c4c583d0a6002a81dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b060121428a3a3fd29b45a30a5b4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa06a872eb0aebd9fa882852df07c8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631a8d11c1ae49a6dc7e842e22dad1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2173c2833556de6f8cfa58bbd88dbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef985ce8a94a6df6954d80477404ae6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4855199ee1bb89a22e63602471c2c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00fd5dcbaea9fe2969b9324de35c62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e0825f095f538e2246a4fb57c619a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9cf1d7bbbdd2551e0ab3a1cd41da0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7232501aab096ac33f8b82a8f477bf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f224f0b700460ae214037e7ac39fcf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63736e3b3bac3b9be1f4d8301aecf139105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a765960987143b0d07473b70aa04a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a869b80741b89fe80bf5cda216aad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aeb9cf8ba638961de4e6d964c63c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2985c7f1161c601e81117bb6e8772109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05ba8e574ebced10952c59de8014f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d056a1d9b04d9120f2935ac4fe78ace111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38848147daf75d0e85ea4324493462112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b33fdb9c33fac37909e2ff0cc0d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214861b3cf7e3084532785a2f37aabce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53891d7dc9e8a1c90437274feaaa23f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e7e61199b47d1ce974d9d9b6a2f1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577d6735ffa3b89651421bcfd1917f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce365181cea6a39d4e4202fc27fec68f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b562f27fe82ad1bd6beee188faa28e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235e2a8d8864d4383b0371ade41922120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b162483ce657eaa8d41bad48175ddd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ce451e5daa474f37f0a2ff8154df4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424c46fe8ae083083d92bb2f0e5c2fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67126d550324fdfa143a1f65987b755124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd5e83dddd2291fe6562b79357381125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797e5a71b529faec20da7c5f870e9b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63d0bccb6bac4d3079077a9897c8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f048d1522cdcee03b79f83f25f719128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116cc71b023c72fbccfdfb81e719fa9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a98014511a8e5460ad243f105036fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb46bfcdc20db03bf43faa240592e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04bd6fe1480c15049283ad332e5c0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1736e50af99cf98b64aabee0de132133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a28e6ab213987a726ef0b9aa12d6ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec952a1db081ffe2033ab5cc73232a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67c42e7be897bbad26d0a3a05b3f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad1282ed386ed27d317cc39c693ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3a767334303463fe3a9e539dcc973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725627106d46dcf1f46e3b0970b02c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b628ed2a86da5f8e09dec0232b1fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c91b9f6c1106efb6e83b66c9af658141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febfcaf2df282bae63eb4fa04f55098142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e04f2f63f7ee6f1504772ea8f80d63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406df163f21e3769750e1ef0300fa3ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd0be0c30720d2911adfed7ea89cd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d890f200f04369dcf7ee9abff965077146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58709c33c78c21de4407ecef24cae3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33580812db8a2ef93e0676103ef257148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99bf297311db5989454eca976fd3e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a890b5ca22a0ad486bb5fc3ce19b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a3fa74f6e078c35dfa6120ddae739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76121fd1a95bcb4c2bbd25c69896af8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cb68bdc7580dd11040a1de3090925153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998196022f3af0918d0bf9ff84e37a83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f853a4d8370ccf1164cd68f241bba3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e683f2abeeb58e2a8b6eb7430390db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2deac7dd0caafcb32a6082ed63b007157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fcb41af4a5628e9b63c393c486133158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36299050d55206140f6f1637f8963801159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb59bde6b75e365ab2fdb5af85a58a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebae2d188fa7b4d49fba6939c68dac1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec28e081ab10bc521e94cf803a60793162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094955fa157d96c6302a90655a127e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8f8f571c98c6d72243accfc94c4a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5b70d1c2189a2c90280ac26d220c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a6d0d86d89b439093ec378d05d6d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8929359089a55835ca47fb752e252a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be115a343f5a5b0b7e7c3107a3341ced168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057c1a7b18d92831f4adfd8190114fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf7d1fbd5dd0d8d081147a8cb1599c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968ecfe54b3757f7d1d609bcd4ff8d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b94b7f1554db0149eb2adef248fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a45dc26fe652af0910bcae5d8f235173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97227b4a8df93350a417706d4a0733aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbdbe7a76a9afa9b02b11ed07ed332175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d5118a69094816fe4051463516b7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cf57730f728aff69e99098aabdafa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67c2e8fb60c5592a58d299317d8bc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117bfe217f32e57d357477a4367a724179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20068672695ea5653c4c16057edcbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a57e32c84e460385d7e35db431d87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa18b5d1dfbee4d04528c0f7cb93ef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0560261c62417c434a29ec3ad593e2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41544fd7996e25a745240554803100184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9ee377ad35ca7aa8ded23b2a9672185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d304f9a25758f774ffec732749946186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666821374e3e5db8e23d4d750aa9427187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead11075825801025dedc826185820b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd032f332036f32d6a16cd5509ac32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d08e08a094d5edbb99e8dd1b2fd82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428dd7663086c4609a7d5f9f486170f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2901621d7cb331c03cd625a7cfa414192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cca64728f70879083eaf34541e3831193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ab102df0fb7cfffb65a4148e6de9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328bdb93b7db503f971fd9ac0b952de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7b25b1b7a249563fb3e68b354e31f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15220ce02ed4a07face0ccb4bd4f6f37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f59b64a2a2734e28838fd5dca5a878198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b487b3041d162e8ac8bf7ae80f4f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8227ce699fb2ee69af610909dd427200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db1d3a8b4e7d6928be1356ae750d30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449354bc8e2d0b50bad3a3130b84158202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d57609a46f15b3c2fdbae5e9a1308f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3952b9e95d99ac27974d0ba50e194e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb58ee393847ce59542369d4ad44cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ead11c8e25cdab8c51334976cdcd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8bc3d042fc83bf076542b215092a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c0e0bcf21ff58cddc031b5d769ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77341696b03258eb4200790248e631209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045866f7910130c3b68812555a6fcf58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b7b1a052f1f449e6ba63435889762211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131168c47d175b97666622ead79d0d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45438a7ead09499937b79b40f25805213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d29ef5ba4e616831dd52b5338887d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3202a25b14620d5768d6ee5080df999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934bce7ec8ab9d6d7714d2bbf6092ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52eaede4c555ae75bd2109861f618b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b4da8a574fe49e8b1b45eda3bc87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae2a80061ca3edfdbfc4d2fa090448219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6403304fd6702e1fad948463b53bbcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4bde3a02ff28408fcb1c321ba5514221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad10e5a17c1f475b0ad659bae104bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3257adf0925063cb2322bfa7f381f03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f12a6e392e6b5cc6851e00ab4b685d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2192fc3f91e75922963448b322cdb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1ef958927fb4f3ecc758697074467226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1f58169ba42c00314d3e5bdb3c35b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3479563fe8e92ef2b1b2de37374b423228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5936d6a4e9edd4cb3f2b192f103fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc0e30258e8895e7d2645671a5fc67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c925425120d28d3a6932b9b8b9b5d9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fdc9fc8c8aa18d96bf66472e3c786232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e27bf07e80122f7d0149fdfab3cbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1751b9d909a22cc0b288a5be14ff21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a90518ad019a815f1a77185c34139235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60830178a08cf368f17e8af0ad34d3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f0a2e53658277f49e7a18dba7984f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede98d1f6b42beaa9243cbfdf8a366e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058aa0da42ae8ce448b52fab40a7560239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f603000c705f2d5ca70691d31b0df4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064e67d1e0d1fef1ba32e404962de0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833738db9afdc1e9677011451b2a587f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0322563cc5768a87f5cba70453061243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7338d2495b5db090a05f3465116e84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931bb6431954bd6c9bc2ac6b57d37dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291209c5eec0ca8eee98a20a5e2f3ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4df64f80d87d646177511b790342d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcfa2fcac19a0c29412faf3f131d38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22dfeb3ba33e87d708be73ca2fcc5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963cffd659787027d5c28e1e95ce77c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332f4320a61e0327a6f31b77aff1c5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66752243ea9454009d4b23cb0b257518252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088097b24502f31c76a4c1be5ec948f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88f47b6f6b444a27c4486dcb23b618254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa1a1046688c56e5b1f091caebbc1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97bb08c48ec06fa996019f98c1d5cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c176f9cfc77fd4c52308ef67223a02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08191b60777753f8d0e1a2d5100277e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abfe180f1421b8bde4fc3cb6025030259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e3b396b7aee3d9e3da72a88d929c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aeb8f785d1d078288a48b0630dddf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e1b899c923a98f5e8c92c9bf41282262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e755d4cb4881c25877fb2507877ca52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927eba86641b842dd9a62cd06d667f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab097f1b7eae992a8634e9783dceef7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31cb67ef3b1aa208082db7e0850526266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908b6f6481dad4f2d743c315fcdf3ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a196bee643bb2d2b7c41965954f73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0557d14602cd0c8e29d9965cf898d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24f4473a53735a6fc53ad2f68b36e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbba7e6571e009a1cfbaffe8bba9fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca60a52d4f57de4ec981a885fb0f0a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f964d6e93ebe6ff0f691a143cccd1ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b1022b2c5e237128d03e9f286d629274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dc12411f53b24c5ed9fc79b405d05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4747c3c2f58dc1fcb33f71dadcf3dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3176a008577ececad9cb0823f9e3753277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5b33c774ba798485ffc070f68ea1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad97702a63b2c3b01e888dfae0e23b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1386c8aafad52c0dfed5c2e967a4059280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef29e5ae1cbc8968c84259e53fa8125281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ea474fecc0b5fcf80a5c6a9a76943282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ddff911d5b978701191504977b49d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f752fd9f5d0271a296d05d7b628e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124212d8af66538a6e07b6e7917da83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420666d4b905d7a4065f7f038cd3570286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6881c566176aecb3295be79262d69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3860ce85e0b62bddd370165dadffd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5366c258c4747d1e92e3316790b5ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df54af7132983c19986c1b88525c912290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943904b0c0ee27a280857d2f6f9aa2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c86831478693304a558df9cb57ed5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316830d85ee2fcf4f48e1ede4ba1fc0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5409b067d11ebcccfe4c614271627b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5967dbfbfe6784604c091d31286f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d93e796d89ae3aa8ea11811b4e11a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edc73c5276f6c0c9c378ab3542bd5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ebd7329e9aeed2ec46399813d0a6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b3a790f68a0571281ce47374fb946299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ee2cee1f621caad53f02cd21b1f58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c107374103952a39a86bffd39e04f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2dbff18c306fe3af34d23c2d19c78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb6def290b2f68d53259d251f8f130303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d34d646890108a0096edf62c6ed1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9b8c4f3b7b368f3b9750dd729257a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac54df0ffa197aef08f2117cd91b81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025696045eda1188cf3e734eb7e0a3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b189fa3a7f5aaa7330ce9c3515641308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160933ae4528e178e22342c343d3238309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15159fb4d605b700840a3b0860d30f29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71095998a8dff09b3a99fc5415df4bb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471160816cfd549860e54aa674098b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f3cce612e31195758b4df3ef446b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107b63ade283e4264a2e554b58594d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda541023052e62aa2d34821f75d13c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a165869fc62f713f46d0fbced2ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e7499539bbe5701a97f1f14b49725317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccae6c1f379477b01d27e39e434c940318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b97ce58523eabfaa445be27814d906319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fbcab9af110f6420ad9c32e82ab76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606500e8fd1dedb6b3baca8d3ecdb5bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac1b1c1dc66105578462d7aaaed587322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2077883294f34a51efd0b5350bb4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b96cdca5eddaba3bdce74fb1268e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691566acd52443478b540d62b90bfc2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d541048f638a011a74adbc39e9a3a31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54bccae1a4fac6b651f7b35504b93c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a66fb976d934f7c94c1a2e9809ea9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538ea3a3bb730384563e48738eb8a47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e52996d0b524b4afe9a22a2be1d02a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417858e00f6a2f4aaac173fd4bdb440331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222a80c3faaf2c6dfbada1bcad35664332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65e702d4e01005203818e49961c7e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90e9b82e00a733bd74e4d81f8495e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b14472d9c869f6cd233c9f132470f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e9a0746a42c63a1318b2543fb0059336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77081059f9be7281117dd935d16be891337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9b43f29772759c735e11b63a4fb51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8235001f9cbfc5bd97e2acfefd1b0b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adf508c52f1f15fb3275a00d47f408340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c62c3f4859e5114f02d1e5dea5ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f589d31f2a544d5c94112cd8c06630342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bf4bc9e5c980d6da73ab609af884a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2fe21d76b872a44f62bc8a22d695c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f836c7b848e59ec640d7ca8adbee86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3239b34d58179f810a3bdc6d4cbce2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b7c235d5aa1ad5718dc4f02dc9fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef5b63938d365f5c4318b04c86de81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ba66f881a820e926ceb5f424435b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267a952d0b358a496ad8b8fc7f067ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc386229d631a09f949e91e4b90e41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212edd6ae8399c2ef739fe24e6117c59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b23040bfa38fc03a6fea5ead276b1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f717979c0a3935f3881e3589904b02c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72468af2c1d58860d4f4ff67003bc619355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28503aaddecdc7e70f336121c268c27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396a43226966d22a67096ac2df934d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6653167bbba9b3ad7196ae5abfe44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1feeb3d3ff6ecad7f652ba9277649359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dc7efacec2655e28d3211fddff3dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299f34a4b335f53054cba114f158566361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b197ab2b9f89b2ae9e6c9efb07ef66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6c3b5156b91ce6c3f2060ce6eae9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd2859936935ce0bcb8027df4d915f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78443166657d1f8e14e58249816074b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b652369977d01c1c4ff7cda7ea8bad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3cefd1022612287fa0a9663de2d8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d19b3f4b51cf2b5ac85cf8b60eb355368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ea81878f909975a83f80dce29afae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db3541070d9a4691a22400725dad6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc864eb4f225d31f4ecbf5ddb7ace3ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f88446f9d9f5a671a9ab0ddc0af90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb890b2065e9999664dc9bf106892c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1aeaa23b9b4e550e80bc7cc5b92ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326551ecfba82db0af2a1bb9dbe35dde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e16534d811547357e1beea4120cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c849c9d28dcd6ca874714bfac941aae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c46010f832d596dc7b49d10512ce4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab2c45cb46a4e74cc0ad4df3d95c4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a895240b34fec204daa08874271632380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2461101bff4ac1255b01735d9dc432381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c98d608604c47aba4acb04d428062382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4499cb4ea9050e8062fc7780079b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5452dd8799f5008dbfcff80671971384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3806d7b52c226a81c4a834147e758a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b729481320010ed67ec420e9fd99a34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3983d17600457c3ba4a38ff605a37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36cd84c67f5ca4815241ab5b28e246388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a27b3c5f8d82a3e44f3ccd2a6c20e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41faffaa36c775061016340d34978c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fac2a65643e192be29266a23737d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e45d3e1786c2a70a38cc7466afa5b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996596c74dac12112ae0131bf6e29e3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d23016c78ccd1c283529f806cf9c29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c1138dead79e2b43b8239283a8ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081205ed1551cc01ca08feeded42e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a3e72b068f27f178f2136f04a2fa2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b17939f29a5f7b40bf413b2da27e0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469ae1dd293e5fb2e4c51df83a7c2d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc5190afa9eae88c8b92c89762f1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0759c713fc6bc3ddbe6c5581dd015d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d38888fdf238a84108f71eb502d314402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811d3e749a0fe3581bb10ea85832f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9feda3a148bc0e643496c8cd95c3f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a511a2101aa2737cee2462f44d29ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b709485a6250d28a6de3a71c6f13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543065f62775964cdd8f43c52c44185407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31988a0efc5b6ebba4e035598d1cfc29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a824084929999bb6d2452b4c8f816409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b3c2702d68f4047bd254f830acab8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb32e585a4f4864c17534f413e8f95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfbd635649a0bb81e0767ec4820b1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071d757f18eaf8d19a25254a8ffe6d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c93d7e3950f17df912a2da565c277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89bd60d56cf1241cd9c4489922c537415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178705ba7e517c69610aa1c399c864416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a4ef587033557f3a8ae01827c2758417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb0a03152713aefd9d058a60fd5244418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd33665e848793959fdc0eab5cf6a0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4100f3041b8c77a831187243c8afc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bb5c414a0308e546ded75230f2b03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df40bdc2ebddb18ef5c8ddb7a68ec97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ffe245042545c2d99a1e79377d13d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf66745fe8e0bf19b77f844d8e24ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be024d97d719aaca281ced3a2495751425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a84e123c8ceb90ad069b6af3662e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861336b1837be5f0e6c369388b4c43c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd169ed4efd11cd707feade9df5fbbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f6f5b1c1a88d29d6a013b33eda20d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849342e8796014a0701c7c1fe5937b39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bf1dc965718b45239e88323ee1523431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be4d16006111a1ed1e37b64c29dd15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6a28dc49ad41cec9631b3fd8b1859433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16c6f4b44936c6ec69f7fe98ccfe83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f23b790fe2e61319b63a6f2d57e5ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168d74b5a420199b8e32fab644cf455436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bfd5a231565c4a351256a7b3a6b4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68164ea5b5cf13bba99fa996d6bddea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ad00301cfdbbe7eb4c104c527abdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a9fe63ddda587227bfeb66bf1599d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d83a7728ef3e82a6d8755a1ca1873e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d348fc7d17ec8949e97ca16ce29e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f737885e3f743cff086ec8ad0d6fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbb6ae870507d7af1de32356f04aa1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45424b50b2b5698180426ba2b86d2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c51147fe40c8265d70c55ee7d72f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce956bfa9a4c8c4129ae0926f9cadc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d6a66ab5b26d6e42ad8fbf838a798448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3407b0baf8409f9e9b24194af02358449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9f551659851deb1d7d4e2b277ef85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35378244addf1d8901bbe33549125871451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a0d9dfbd7011a96e9ff99dfb5bd01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b8761d172017baa39242374d66a59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501d0c5f62a5ecb641bfc9111ea1162454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72f809f59bd45c629645a9b38e25b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0bb2c08ecba725bcae14cba4d4db4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bb233eec840490d1d97cb3ffab5a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f89493166ff66dec3f29806e19bb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b449590be064006920a3a93264da5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc895a9bcbb3b56083b4255369c4ea14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abf328efe16f22220d2112e9030a09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dad05c4b59276c3d54844f893d5bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf1a311426d046d2e500a08862701463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b21760ef0fbeb93c57ef78a1263a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c08a1215c4e2250ea07286ddb83b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686e07e31e0cb69747cfd5cc4830160466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf69c15fdc72a9eb9e9eefc3118fbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7295b91a035472e3c8d75205c11c899468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb6a83acf697f8487c3377c2fd7d87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d036f4672753e42c03e176e306ff77f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1f1136617ea8d4ba7da48313a3cad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674606a5e202d8b50fb5bb6d5deeea1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca21962063ab90a88221fe7881dc9b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de279d97a72e057fbdbab4dd3f03efda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e436e852342bf8f04c78d03e78a43bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af952b815d58b93d695f1ccc79f2e5e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd756010c96c6616e135f71361b4ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f311d2f0bed389303ef9dfb2534c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100951e93aa388ba591fc123f61f558479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25815c5af3362f633b09262608d2d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ea43fac1dfa36528aa3c3328363a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ebac46dddb3b39a4e9ef06e240be8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87325598dd96487fb839bb08df4cee4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6945ed278856e836fccc3f1b97c7c33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e30582264e93f27ac30617d55164485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9bb7085d13698d2e47c1fa3fa3632486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39b85c31e6c86df0343df2f852ac33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5d597bf06e26b238366c94743742b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7bbeefdc79104669b3a159f6da62a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da100979381349723ee488c9898ef9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01fd80faf72ec484a1767a20c1b10f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38911138a5d0a3e82591dd1dde5539e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7f2502f8d81ba4368c4a038a44877493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb0219f0ff5efb0977649b5341ba5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e062d087e4eaf6ca1fdf23986313081495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c9272ef218ba1d2e0074a994994aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd43bcff22d7d626b767aa628f22e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4c1785839e3b43ef28e21e3f647b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a0c8f8063c37303c950cb78b43a06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33feeab88860efbe19a95aff270cd38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783718e86adf02a98a7337a4a7b4191501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea9eab3b0a4a01cf0ec38b39f955c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5343cfe06e440e4df08bd0d0781bb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ace43e499e69ad432cc8157d129031504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cb64ce916a55538d4eb356d9981ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b95f22fa470e212bb077c7adc0d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a91969b18b164ebcc6f94da6627af0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a13aa76283a82f86484077c23c0997508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1cfe4c0fe738d93b7c12a248fe794509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c338c7059722034061e594a53c85f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24f15b535d1b366c86637d562355c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd35cbe5d0fc454c6dac29c62252d7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60299ad25800d86bad581a72c708e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2c820cfe91ac8bab67811f2c63a1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863b61025e97820a32f984e7bd3fece515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3aa846386ca679c38bfa922804fb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9eaec90096314393425058694700f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de069de52fb87bdf6581938587549d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdb768da93cb21d98dd1fd9feaa025519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c1d718260e30bd0e12043f75169e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a543b6d59abf891bfdd8701d09a97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1cb00ce14ed8dccfffff741878a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ce2cb15fe3dac1e0c9b2d55f9d08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15236a0e1a91e7142dcf6791b9ac4678524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe777f0657061cd94754806620d030525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853a886882b68f111e367027900c3cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785dc749b1aa7bc04014b373c182a90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c2b6edd6927cefbeec921f3c95415528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7779c0cfd319204ee4042eeb2a53191529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad4e4942c85cfc31d14f5933804aac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e84f741aabc298531b1d3242c6ebc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad48c0302c948c6af3ded133eef7b06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b9d2cbe9b906832b86ef39846e34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c971bb128cff762b529c620642912534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d60a8325bb58658b8663bd9b67d57e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cafd0fd585f5c12eda9730a09c0d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83278fc5e917c49596f19029f7c39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8cb989c9d1afb25c1aba52fce75ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2a66e8cee4f83c2175a1efb74456e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71e2300c3ceeaf11c44c660f31875540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeba3774609e8e9a1a8d0462f26a814541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10dac8857e2c12d333ccd109306f6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b0285f5b9ffff0e536af428bf457543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384ae262429393bef5bef265b1eb164544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8746bfcd33f7136a5d4d0e226cdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6a2d42c3bb1bc35cfb2847f2a92fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a79d99ce3670a02e4a8b940a5f83e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7400c9d6d6020532c510296e144e02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b3eb973880c8cbf68e8f23b11059f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548fb251ee5b5c1498e0097e4d35474550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8902bdb06c4b156c8c7ec6a0eba54cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1c4cfe618c23cd4e22223f74c72ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828604a35d6f0c962afb9aced8318291553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf229dc87275fd35e949c54e2f6ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482816f206bb51995249c897c5eaea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e535b3b417579c1ef5ca653a4b1685556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f12f204101ae1c79064441c1b6f57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08281117aaff9a31baf4c6839070637b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b69cc388cd9a1851b0c177f19577ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fd8088785927df292a175b51d9e40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161d59f8315d78013fbbcb71fe606d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc660f1ae084c69ad1ac30cead4aa91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c69e2d83b43baf0018deaa25b8b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658c73a767e71385353dcef8d03bd51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d59fc9793b282ca39ca03bc02ff96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d91de0a4aab5011df73859f56e1e06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4e7557086c70c81721afc303055d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548abe86e4ec12ba67e78a1242c3a3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba745ed7f4dbc2cb719369a4c7edc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767303e94dcdedbd411554a711c9fcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682dfc42e8508285f466c01ea9118a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ade796e3d8e195802713eb0159c479572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83a054a71bc995f87340307d1e181573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19c6e574f6fff74e497a06df73bf74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f958fdf8eb79769b2c03ce8bb8e3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d64db3f24ef59b272b83f43b3c398576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53953aec0346c08926f59f52048b719c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9250b610ff574c540dd1f8208db20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae944fcfc4cfcbb7bf8b1e1f0edc9a0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1769dbd4cfce87e6238393f7411f384580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f29eb9ab8821fd3604720ba99f28bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8698bbddf1f5d3130e6e5f10f86168d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd11c51aa418d7fdfcf2a73c0a9b395583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c5596bd4433da3c0688d842e8aa6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5e6c1dbc2ea7cb21b043d2fd4e2c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b339df672499c51622cf3096321e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78726316757be1d4ef9943d1c0c7fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ad04d698058f03068722864c387ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33e585fd799bf6cbf026fe5e160f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60883ed611cd8a840b1b73a42be4cb4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d6bfbc9794fd12b10c275641916ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c36a8a2b22d2b3c2a3d716e23081592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d858fb7000ac91f2c66ca2b05d779cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece0eb998554cbef8888a8a48290d5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963631b5547ffb4199f9038a706dc8d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2aacc29d4732eedbd25028308438c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc9a1a706b565f7e6c660cc5bfffca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55381e5b4866af2f36bdd87f1c168e81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0699819b27795f60281353841c086ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe4bc070e7ab28b51c37349c25ad6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6cbd0f6d515cca32c58c0f7320258601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d72e63bd9391341e6a14f5bfabd507602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72173a95dd11ccf29752d1c7fa8f62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b90c366cf06281de271bb67b1f5a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebebbed2f85520a89d0512c4bb4307605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e9c4015d0d22606411827e13cce12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31ee6187296e714ba8b94b7214db15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea568db7a221fa2b13146991a590590608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabda5a177a9cd4b7dd54e436e5b5b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018b1ff529ca065d04922b2fdd38814610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c3d6b7db85bd204fe738b7ecfb918611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c21397f0d4a029b93ca59631c8dae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17b0017c4855dfcce6ead94f30f57f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f36b2ea43e7c1816547a4174617bc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a97ec9be173148001047f87f16343615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafaa26d647243d12e030f02bbadc35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb722b672ea7ff91e5ee038ea511b04b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdc8a24ff954078b795182f85bf6f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0da279da3a1286d5fa68fb7572942d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c741187cc392c2ada571b797e0c6a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893cf5c6b28244bbb083577ee64e1b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782755976191094848b68841a56cc82f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e57c7781a377ba8b7902cbd095576623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089765ab12cff86d94c9a8e08891052624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d04ba8b3fd4d9402edd2ec668c441625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0cfeecb27b149c4c02347d5c3142626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf8b1c5b8a829d9a4205108d75784c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd35f36fcc77162ee98ce6d5f7093c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfb684f81cf8045fb6f2425671cf07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb40c2afd33121a07324d43b6523ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef0ad59541433782f5d00974a3bdeb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52470f237b786b543810f38e56e382ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3745d9c8a8dd2c68f3e4df44c04719633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea171d0239d01d69a7f04d1583b937634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd38f74260f7d6e9ee9ef9c9d1150d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e40e7ebe729008ecbbdd0271f61c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a5e351e0b435cfd44c827412e8c6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c782d2a0a35ef7cf55f2b71102e1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c51c4c7670decc0a027f2035262c07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a34100b631f2e036ccb9e85ecca21e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41468a7ae53667e036a24d4f955c14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329f2a9a15080c4fa2e4d7633373a6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff8bf770b9f6204907e3cd89d2208f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c9140786c0b99c7272e62db516993644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152c305df88ed5751eb6787926653c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82208c33d76fec2cb7041e0ad8b1708646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acf5ad44c846b91d352ae176d9f75c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63326d7693714294ea6b261b6b329feb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783acd71ba71c902ea83f16ea46f893a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af0c2d37e96d5a612fbb1f7233c2cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89ea18baeea08324b6d84c7df4a642651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53292a621d5a331c15dfaad1936fccfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80c92053f2e5ae78c1541120291da5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090c6494f15a58092251c0351c6cc0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03efd1d10176bb8ac9b7d230e78df5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061af92a959c30bc6ac01e01e9b8e01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa177badc7d748b1e7f6166ce729cfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ec5939a3016ad193d771d69a43164658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a8d8870ebca266bd2f14c60d45e7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391ba56c36b20b11eae331159f5ba8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4d3477a4c7d6219554d482433b04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf161096689baa026d1cb0b19506fd6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d255c9ff45b1524b4b2a5c411c9b09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326a0f978e77d09f9e908d5caaa97e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f69c593f43d429d812a4a751520dc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056159f8a3019a7f86544e703ba3951666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763caa5e0de80825ff537e4c0d1f91b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d00a3f0dc587ee06716568004f6c7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660b956023b598f570ff98bf4aff5cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d0b2fa71a22e28889288baadb7e62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b5ff2d93a3f26072e2cf80ddf730f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361252de5ec7f1672dd254f0e8daa86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cb9bd4ab2e5528f7b134c8737c06f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7200ea6aba5eafc2338020799d85a64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193109bee19802c27ee0c442d1f90559675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a9cd1477eec65887cfc3682d782aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313d6a59c157c47ebccd18350b6e88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d257c08e4508851bd903737526fd7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406baf20461836cfe01d8b3384a89a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43aa36b8d27a3e2f5f033e53255f48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1838e23efb01d2d6f667045649ee7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204a1c0646616809b80bbd4153d39a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551627227edcc801c0a8b6fc8e609a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a300a2f6bc76843cca47c6ed8c452fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a5cf3cc743fbcf6aa931816fc9f0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ea880a22dc4e8f21657a6bc07e06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d835b03d3672cb756658ccb33e3cdf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd019f333c473c8b45c740be418e7637688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869520dc6b8aa80811eb79cdfa54125f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e2d853de3cdd566dd964f0c6c78d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c191960b39c71e8df4a00425ad9c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b645f6f21e42daf431bd789975154e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8ff2feb15ed03f9be86cb2a090da0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11431edcebb8351d25591bb4c4c5b1f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda52afeb6e9febf7848957ba74d37c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedafe602d9fe7c39df74fd328b6e01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b93d36c81b89388329a0986b1b9742697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927bd1a8d2f1699497468d9e4a217e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece0ed1b93ffc52e11b4dd29a644079699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134921dc86b8baaba059b1c37e978800700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d572171c029ce71a70f2ff84d7ba2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4557497a958c44c1d56bd6f92957b4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d509325e82aab767c9906a447bf133703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81568feb7e6f7f325587b2a9eaf83d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1ae4278a18773776776eef8c96213705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b1b4e291bc0dfb08d67a9d858ca2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79542265843d75920eed57878cf464a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e370eb01e87742acaae2360d976304708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e831ccbb7cbb026201dd7ad6f1339709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc64603044047a8d187d48277f2ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a99fa694dc5ade1b3c402472a8fbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f416e5187f64b79254059cfe033c58b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22563b41e2c73bed6c22902de8365580713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ab775d5113f832edad70f1d3bf22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6a10c04632eb5c1ca7db333faadf9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d9d49f22f0e5174a5194c0787ce87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55e84f669e27b390cfb85bdc178207717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1ebc8817b2aa0bdd37e9ba4d3e813718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5d8845953e18db40ad1f553aa589b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ac99728c52609e65f6d1ba0fb161720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da9e67a06662cb661c625633011f88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ea240d4470a70cda20c1866a3a5f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4527e4c455687ad8ee07e1a88c16b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbdd86a296515f6ef08820ead3421e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f93b4874e7d4bdff1a46f209a5463725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec3ea832339eaa3ef3e5078e32557c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b0daa0b73455b1587cbbba5b9b6f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1ae48638ef85f2bb1b837785e0a74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4368562ed18aa9c9223a3a5bbcea6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0400c34b9e990fe71ea76d516c214f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c730f52d8cd9d48b818cd0f51dc31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8346a62df1a15857ee38c49e15d35a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6836abbfc7dafe5dc30f271bc80e05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473241d4bc55347b5cc94e47d89e1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5ef74e5f3d4ad080d59b65c07b2da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d47c103274307184e3995864b7796736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda7fb48fe78aae45ac33edf38d36f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a669a1b727b7e5ff572baa55f86c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97daaa941f2ec358a9c4ec9c5f912a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400ef371e21dec61cf592237fbe12e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ad33bdde13807fb3d7c9de877ee5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04834dabb6c97503b47e41ec76a015ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd80b9d45c8c48fe5930fda5dd89cba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d858930ec73ebf5a33d69d9966b24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fabf49be8eaa3b28dae8fece62c36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b2b246cc44efe36e07bbe2ac442e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553495efaaa1e78b2d174822d4733fa5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224689b94490316d37fe67267bf1259748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e97bbdf2b6a2df7415a18621748cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323be985a873c6f8302238271c718a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c8e6ee6d18fb0a979d35369c0389751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826ec0a346c44e7dd3309191e20aa65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ffb988224c5425e0e627bcf09bb0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939bc18bae48d45a83b23697857bbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72e8b708e1045ec9e2e6ee657ca2f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae685b97c63583d100368cf8b3b930756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a506579a119b945f7ca60bcf2c0e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc527e6e2ada7d16349452d1b1efa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e0d7bbefd08e0bbd4fa6b178d8bf2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>