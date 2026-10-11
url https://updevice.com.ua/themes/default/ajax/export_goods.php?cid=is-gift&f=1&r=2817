--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a35ab1c8cfbeeb29656d33441337c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98356353ab093f7c15b16be426de8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db8fa8af82bececf9cc1c573ba6a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781e4e037d9bf0c80bbbb971e6f0e314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27846595d81b15032a25b5d75c6bc0da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd82ddcfed058de0e7fba3760c6afa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d836c7f43c762c6631e7b5ba26db67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84233d82b313d3405027d3cd7a118bff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea356e8313ff43247a2aee2d8886d189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb8c7f5ec3a4abb2669c84f109966710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd162b1357b8a2f244cb6d10c2b63ba711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fbbc9aa1e21d427c54d361bb9f31e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307249926ac7bc8831ca9835a7b01b5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf42b6b5076187fa1521a49b9134614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a866c3f63fbb9df107c181aeed94ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc46d7d7a5075f83258dde885a6135916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061bc686b8641746b61c3b207c92c6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9433ce52431eb12bd06749b33bc8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39fa2da70c420e7e2fc5b2febb38e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73726d0f13a11ab131e8af7673490dd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab56e0e1f50352880e56a98eba8ae421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e68412f7d406dc0397a6c717f0dd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eae3425a1883d220027ee6dd85c9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6f6ed1bab7d3c269b133c55da17824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5052e8d380c729daf9e494c293aa225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adb4c227b029741dc604389bbf89b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a693a97784e441fa0d444a45f532527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e0d5bc5682181f5da9b1985a640028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71788c9ee274f970e5f18b814c8d79b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e584a31f06481f71bd49365d8c3f8d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22218ce2e1eb1ee680ab1e6a49685b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2128ea0db078a38dcd38c98eeef6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab617404edd2322180fe9203615f4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92e22958051f9799b73fff577801ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac841c9f9603f73ca81d87197ef30335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc17453c3ef71e97918b5569e9da64d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b3b046a7f93f1269bea5c570153c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5621de04f1c53e1e820f8052d7f37f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9bb27c120f2aa8bf9f6a087a1b4db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d47f86881fdd627948ea9e31136640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27af76e41f4779ddf92239b9b17bb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a914d9bf58a4d4538c00fc340501e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66544cc1f5856fa65337fb8ff68c55043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab19f00c0cd318186747a2b75966e4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e4645f128c56f6c6e3f7966609b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348215cbc4b5bcc265fe2d79e5b8059d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd479f1948d12d9817368561976a2e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace85198d0a16dbdfc3b63d3bfd9dd9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022300e1a413529bd768fbfb448708c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bc72f6035a41296c7b4409edd857f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058dfddd9129ceeec16a323aa89de7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36655d7f7e1c1108b1d83a2f5dff78b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee455f4f2feb89651a169db8f314399b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c231f3c6548ac449a9c82ae4553a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb0cca2023c6f9d71db09a3b55523155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6b748b7cf7e952b5088610efdf9ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12ec1ba3c2bf170c076414819211be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8978a25aa1b8fa8ac72adb95cbc902c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4efa0a9a9fc28f236fc4d499811b2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed551c79c4b5e724a974ec5bd5dbf37c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890b46e2b21fff2c2deb6577b003f8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f789140cd0f26113a6c48cd01079f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0436617993f488bac06ecba3e4470763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465aade04f43a317f5f1769ac20adb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fd34f6c89f6c55c406cd7b1799cff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd629232fce7ed7b8c533a0a1a2bc9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2892eb33e9d7df7bdadfe0d11e6e5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccee4b8e2b674fa9ea988a15965d4aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25499797e75e5a9eace73ab06ebaf12d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b97f12991d5d616d540e8b3fc783f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6c665abcb2337cce117e5f20c0a4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b911eb66bb4604b0ca373c8103c3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ea27674e8bbb61abf099b3005ad1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042a469cae390b1c0073840e340c03a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7f3e775502aaf92c1f071dd25729b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679b81f12aec203332799f3fa3c077d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21945fb56e5eb4f9e1911e86697cb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23521fb9759894115627004ad5754078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca818d765f145d9febd27a686d1268779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a93bc1bb0051918dd74527ec3678080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8eddbb6a61284a12a1d1ec6dd8eb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba4181300db078f35eee9f7500901e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bced18b70c2879afad0612a15251d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20504f6f312633275b5d52cc658cb53e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04a3157d0b479bdfa25951efa1992085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561229848c6354dcc143d6ea687bbef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5654e4ab38bd9bf2a2038fbb9acc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0fb0f9b4b39439d7f63371e40497788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce83aa8ab89a60e1da36a4a23024c5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c02948be641980a58bd34a70b4fe5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29af3dd8eaf934697e7199dc1db14991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78fdf98ca40b474f0650abc77f7dec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414158c0408186fd5dbf1ca2be0edc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb015a25f15f517f40ae29a53750a8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1067fd78ae6a18d44ca07c076c73f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823c65949943fdba57bd6e613910b5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66034d83bfd97f9b685ed2b96cd33cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e2839bb5a6e743a4269628420e56698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca80b01ae492bf052cd1eba28f9d3f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40605bdbc35eb01feaf9e894fd2c97f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32175e5df14df4db7148b08e90765f81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6fbb08e197b1fd5c9b456cb5fc450102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be56520ffc60f8f5290a36da9cf79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718bf88319728452a1d7cdc62c9fe16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c5f4a4c20b53647148cb419aaa894105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd81461eb2c43cf3bb44b4b9fb47b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f29238be403eb82e1a04dc82e2de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81afba45e7dc124c71fa5cdd137393108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb986a53186cc62069843c6e6737d36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb08236a1eb497f5aa61dff35bc8448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184aa37b15bc41bec260c50974b128d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b95b886000d96c90839a217f3545c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611b56d010f9b621b9ba7099d448fb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19aa81110c554392f9e61cd7b732e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91775a456eb19e78577461b0a0d7895c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea746243634caae23aadd747c88521116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a69c5d0346adb758c4fa44edef0207117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ce40097f9cecdc6938b680128e515118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e911aa22482a733a20ee877175d108119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e3589d493d54217dde86b35098c19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb781e49a3e1eaba31435dcc3607d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dcf4f74329e909affe140f5b6de20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df34a916505016cca27d6ad226af23c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8c4c8357e41b9bf8dc1918ea9137e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0c0a35965b13f40be1b51492fb41d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a08c819ef9d320c255e3019937f88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f5117e1e9a563d2a6d63dcb66a43d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e182c2e0f6dba3533f75599d4d92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873cca836659312946e716a9936c93a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3e3f1663b9ca8038f534d5d0866c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc546951956a577e28c9940abe5b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fffa52560a90bcf7afcc3b97d9bbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99076c1bc78b17ee04038c708275b71f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde79848c263896379c07719ad417474134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7064a84f71ce0f6adebdf4a4335626135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007ed767d6fa98b7ed6e18c6f3d1176136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059a87be0584487214618accee5c5fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae056bc274141cb1aa7f97105f24337138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6186157a9fa038dc123ce02d16024d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246f146a6044c3ed5c908435f75ac44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb832bae214ee23277e8efba718463141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb737fa7b7df196c6a85c374292122142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a88c93960b9608a4cfc45424a641cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b625449f9fa869487461f2e1a05bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59e614191b353029a6fa8e75befac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06136c26dca9969c6b5deba193ad14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830e449b70b4311ead63522debe87f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c91dd5954f14018f874f36f5f793f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071874db8dc7bfb23e2d365563c2ca3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea0270e435c6e3a19e4c026e95d2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c33a3c1e8979b8fed9d2f2153099151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c067632a07ea9b5582d08756364d1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61ea44de52b331079cc66f695987c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992423a539714955e7d3095216c5dd59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769f76b06e8f662e1e2b74f6e4be4f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7161017ea4689a15ae5e2b191d70626156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3581cfc85c4905ef657a4dcad0a89e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575e12c2ceb94c7a447a160556dbaeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c53145ad57eeebedf71b55c82436159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595653e3b11c71bf05fb17f99e091ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5be92442cb6839b9e9b32da2175694161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4094bb73bc7796d37a27da3b0650cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa9e07a7fbe84cd0781d6bcdb097df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5f9829bf85710cb824466975d15fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac9f3eba807d38f2656912df8aa51b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f58a42633f64d80c29f07203a8a3e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a3b230d900381084ae4234aa3f95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91b20042916882c2d67f4c43126b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee7ad97e54de8ca9670d50f3657d14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68c1e1b3d3b02cbb061d1b56f52dee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f900c8944d7c005ec137b55b8e09f46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97061f2542f36d7cfc4e3d2c030dbf0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627969c6597919120600872885e2569173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846eb11fb084e837f4d0608f0b25631174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460dd3235b966e72a84e74bee67252a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1516fe1a42025c2814ed9231dba276e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e637dc9a3afd07633997c2269dd6218177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54305f3eae223e9c26f3841537f60d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bac90c544c5d70a695d9d53f267e79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fb6c703313e636460d83cf4adc306180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78102b5684c5119bb9c7019b14325c14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b110d6dc086d33fead309f1d7e36db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca420389a474520ec2853b5f0b3cdc7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d92c8c984a2b505d0ee35e4ed179184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94284ff74ed87ea21360e38d8d8c4e00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566f1e664a300e357bae32369eeac88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18338225437e082e22ec64e05259a38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548748f8775a19d11416c5e6a0d0609188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882ef37cd37763cc1bf350b25e48004189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8900c61b430500242174f96baa3d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f939e2b7419a55a3a8ce5549ec8b9df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e6fc50b5dedbd79c0c043a6ac4085192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765b5880eba32a1c9c3643bdef4844193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851808cd203e9547e07e9eb4594004d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8b9b7b07c6a1f056a859030efcc58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09577a757eac7aa3c41fd2dd53820eec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea33e1a0dd056360b0dd83197a9dbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b946326e63795a90fabc0b118ef3361198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0ef5e4454f4b0f325b9d3da7fa527199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683ea9eb492e1261f6fb269c724ddb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf52304a33759c264d5959a43e720da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed891b323b050c4db231c10b4598bc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728945f4800a8b3c4804d1b2c9eca6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee31a81f650b961e83ecf0d0487ac5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11654e9a7abf633ff6772643ec0d93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a628d5d5666404a1ecf25772370ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e94408a48604f4542b2449d8ce9e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c2d19773de510436f495b01b18af2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c575a5074f2482b9d2d0339aafa7c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c1ae64a5fd4266429b45d506d8aa3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a2e932f022f1f781af6699c74945211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27896a9d9975bf2632f1c015cd4f4b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a928cc56a46cb1e7f03ab5baf7f5725213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ea6d2070e275fc57ec1172796a505214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10d600b97e8df653df39d5e19cf200215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3911ba5e0e402c07efc7664d1030bd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b83f5b77a0492016e0c977ae0acb50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24badf8e7270f24c521038003aa1d2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bc1d9f279a2b9cfaf418484ffcbf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38669bd74285a6b0c06538218722dbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef225f333a2e7a89a643b37cbab688221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de071a33ee84b3c7673a14d34bc8db6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec424b5179ab8891e0546bf248ac90db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be93263aadf686f8931dd2aba7bbc8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb160033ebf4be69486e3c9f694dbf0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903e63fc5f0566699433cf05e82311b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79840d8d34c5836d8fa65b111674925227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e5e64b81ad48655335865d23c0460228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd94c67ac27705fc472391851c750229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753847ee78e20af4506fe3a54aa2a2f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71effac57cca3ec1ec3b975e8c89d23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66f97da7b0852d404a5b1f11e97fa9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfbd8e2563e9671ad82f7fe7f803e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa9b624ef22b56b99de5f8f53fef6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f396218984fd1b5ad7d64490c7001b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1c878b59905fc130080234358b320236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147dbe9b986bf6f07e83046b0a20567237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb32d7c7812de684c32a6a7db5dcb4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3041801b0289c852585abc318dbfb9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce82763d34a9d08a0012ab9eb28aae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b094a981a8febde85878217e8281f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ac60e905d4c241c67a99442653027242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de8a8e7a7177b4b2c9b4fac337307a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a5f0d5cf9bd153d48e62c150c17b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599a259c4a72aaafdd728668edeee6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e7d8d31ab6e8f8b5bd69d4de7e076246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ed71a188e1fd30ea6c151347eb2ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63038df1d08bb1c62e34f0796bac0f6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec6d18f8403c85a6cfd869dd8016c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade30a375f8b28e70452a6b9fb2c08da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64f678e0c463c2cff450fbd1e69e90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeb7a855e7f7ceba6aef158bcf4240252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169ade7e866c5b275dc7fd44933a541253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093bf915473d4aa7dbbbe91ec8c4d25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e0d4bc291d987cf5d33b999e13eda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de4b4cf16613bf81446e2e069aebe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c815317758d338e9ca6667e50470d40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cc64c6765bf8edcb2de577a46b6f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb3731b7bd56a94f9deedd6d15c129259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f486ab3825d1df581cefc9c4c899f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a6b354e2cfed0a355fc92ae7eb56a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d9d01781769ddca02a2b19610032a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a3443c937238e0669bf75501cdca3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab76a9d196eb1ae17dd6edb7b789e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e67e26d19466295d2b8746b4117a4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f5aea8fbef1aa0280d8601efb0783266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42248e992158f909b3d50b8ce625fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd937d8eeeb0d974e64d5304373ceb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1756e1990b411bede0ae193315dea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54994e84f29caa1fae06b54e26256ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05667099a4a53dbc64ac5fe0d61c43f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ec67eedf93b9a1d8279cfd382320272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b361184909de2db1694e1634572df0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5fc27f30ff61b76078f46bdd0e8a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14f51d6fbd52e1f37c5770334ec486275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57a4b93e3912f0e29589c1aaf04bf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4daa22d18ba2ae8bca6edf1766d00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c98f94ad12d40d788fcce39b0ca646278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd16515a40182401253136d809cea02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df6ea285c0bff5ac0e77f3ae9662ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c9944e9d6c2ba05d50a109071a2f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c42d2d73d312bed7ccb5caf018e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247c71123f38ac577cec67e1677fbd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26292885acdfdf1fd52a762d44d7fa2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c4d60f6890dab2a5f2786e97d0638285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96de5b3f1f500fb7f73da92f850e99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934876efa73d0d081a7b4bc98f63001287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348ab7e5161b92c35d1fcba698a52c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548f44d4bf33845babc29285cbaf2f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4979659fe8d3b4fcfdff36b656c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ca5d6152e2ef07e2b6c29ee44854c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6b6489c77f6cd25a4e58096a8aee3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d458ecb8036e37473de96ac71be43a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad2e28f80b9611b54484eec6aac25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e378b57da951267487469fdecb4ce8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9d02f0fdf0313b8727ad974751e94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb973b764ad8465bd27e7eae611cebd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac32b101d5ab79ed67cae5c8a6b172298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c7149b29ded2f2b9095d365685b43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387817c56a52f1b5c91b3765a7e4aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa8ca1ef36ae86e88ab3b28f880be8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af80422f956758f05c4fddfa5c3ed4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b83f149f6528762dbb97a9a87a9e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7159e6f6191a3e67769fd4ea5995ee3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2f6a6111cc4540eb8ea78a6fbfb53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27bb7e7dd3d5b632d5d063887b40e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6bc1a36dc7e85f4280b0da7249cc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27665a09e367980f69912b2a9cf4f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83208931359accc45eca7db0a3193bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd4c3c95d99949882caf03a2fa1d90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9594aeb2a34a83890ee9b381f7090f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a8ba6f9ebaf74e5c7a6c535ae367a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a2f37f31fa701d21381caa9a9016313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed5aadd19304c3159340ed043b6665314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a88715af3597dc11a509efb1a52ea6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993ee048bc0d620e67795dee75bf546316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de6491b918871a4871de0980651ac1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7797578e439453b5de9c9dbed511318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee26a64f321f10c9f0e7bdf93eac6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0035f9e94a1ae44bd82dd06903195320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a55d4cb9cba1a48d152e3cc967f78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19590a3e3f1703fe8a925e0f78395af6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aa608bbeb248f79e82961e9a1db3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef6b2d5a359894554a3a3fa34e4ccf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bde573e308d68bdf9c18b405dd13f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd706db286b6e3dcadcbf639a2b77f7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbefc306ea9dcc8d478ef88398fa9f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23beefd52e9357c081156233c2b90c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057291384441f7f21c8a0094b7e7f465329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c83bb5ba2185423f093046a097aae6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f359abc5ae34fbd4b484768b09699331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbe6bbbcf9b0236f1432cc30eb9abb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2a19acbee1091935fb199144bccce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a031bc770160a8e4766ab3ba83c48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6642d4ec8b0254fcf69e97841fad1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7455d9e554595a79518a05b8b0a12be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9464fd6acd00bf2fd39ba910e319d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc77fdf19f3516ae99bca5ca4f35510338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccfa1cf5e1f1858580ea93d2c191b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271209e587949dce6309ba27c7c431e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057ee938fbc4413ffbdca4772f7df48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35d6aaa08dee3f5e2151725b3a38fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26df9d5e6376ffa96f8a9bcc90a3fa3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22f40c1d8a9d84e8e9042f76520ca1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc9038ae60d99df0ebc26443ccec76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae12aab88dd4e4c1300f658f0bfc51a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b6aafe28bb3bf0c2966fdcbd5b77f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec05c157bb092c5492c0b92011384e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d044d87904ef1e6f1cd8f2995405349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828be1aa747ed18789bef7496c41c3a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabed9270806dadb7f5ea3bedbcedc66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd0c1ae97fce55ccdba9fce8be29cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2f75b0f0911bd419e299ac3ab3d9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ab2906663e4d9afb63144cf20986354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338376f26a44a6fa1faa8d732a1fd05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41661ce42408e4b0503180a3bf57256a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b353568bf3f0b74821f60ba251faa84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec64a678e5cb14f8b3dbb4f2b2820358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b11369e780eb68a05bf4a2db70e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e1a90c00fc330876d7eab66e8a63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c48bc9a34b1921bf7de8ec6647e5fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d0f5604dd0311e7c22cbf8edb4319362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb56a318155fc82c43a46eefe9830b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc079062cf3194e61a28c9929b0c419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d64837ebc784340cf858f23bb5d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eca0aa4a67ab7e0d5e11b17d251e3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff91b71fabe0b704a0753518b212b46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c22a126fba04ad531a949215697f2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8946c58f12e51451746331753c918d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c121c47f88e18aa95c2029be7bcecc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38a9dab391c20a8fddfc6da5c32ccd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52874984e8d6034abe74533a85c1868372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2d71a34b183fff4af7caf6a1fda41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26edef79aa7170ec99791c17438c7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6e5f1b7cf4d39034be0b0a48022aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b517f568809c4d7080444789a8b3b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0654a3d685b680cb04f0098ccaf64ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7abfd14663da9466b65388d10ee071378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801232a86557aaa4820c46052d37c23f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd74f96441f0e73776e7e689b7becf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf30931a7c47caeb212c39f7637dfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061119b3a20cc142cbfb0a31cc709c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086405f7b324bfac2245bed26f6a518383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf82ef11ab673379e88139a6cfca8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a997844bb51cb7f89d31df184d060385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef1af5360d8aad5f7c70ddbb794541386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51376cb6c330178c43f8ff62704f52d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bae9c02cbc603ce355d924bc152363388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce4ecb12391f7c9b598d6d84bd4b9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cf78e6b2016f1e5b763c10f0c42e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84b42587554fe01d0fc61fe487ff84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b94c68ae565e3a5a0999b523f8f8f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc8344cbba6b2de1c158e7b2e158a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9764059d09055fd88aea7851e8eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec1cf84d0d2c0e4a4162c563645590395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d74dcc8f6cd4fe1f4ac3139a84b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50a0abd1fca7b38fac41b1811a205d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e095b67d55298e0fa446b38e6265a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27451678c9b020421853820f02e2e221399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530238e990e0589db1d0f112a17b7a7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d026b058c82817f8331b2c874a930a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5319a0b6ecf43d2ab45ddf4cad718402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd62db8ce99a8e63de955791b9f2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1adbdb440bd5fe8ceaf26b5987eafc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ee8a39caf243b98458caf71e77cbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd16682b8a63099baeaa3d990ee946b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775c0c5219b7728b43b2b36e2e2617c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdb3021158a8923fbab3f055fdc6f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486db024716e7055088d78eb03198120409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47416a739ae5db4b4f2d299d8f57b9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68630e2733987589331bd575e79f28a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e2047f62c0df597cfb8b85420fad8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e6bacb3ce898f05f69839583130ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c1a35950c9a23ae5d6013a534289414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc551a6c55134c18770bf890ee0e5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6545584e651241837b5f8e8f1cda535416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb54c059b3f934e8e6f67ae8fa2972f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61e47f02029d351e5308d72d54586418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ce573bd2e9d5099584b340891b83c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b0e3d2ddb04eecb9e82790db53263420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f861788e777dbf31e56332f36298de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f83341db6cd320bcce9c5e54c5832422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e769d0d5e1f1ac47c1c22dff142b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f91a2457230da9a3f964db36d93172424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb76dd2795d342765535f15f8657963425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf70433e549a66035f1654bcd67c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1f451d986e8eefb6b33ef1922c8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e92b0f7a8da9ba6756810f1576cec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71a44b06b2e1204571333d801c4df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3e031ecf738a1cf25e36f4b1af00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26723c1fab28baf38184bdd09e20efba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb79db96b7f91209df4e2099ba05b95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea152cdf82f155485eb6f55a4e52d14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50b3aa9fc8b24e079057d45bb0dda6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26a8cddccaffefac68d5875e6670b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eef1cbe02a6312d6c6a6260442b81e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dded2e8cea2597c3f56c03eac30b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b2c969d1243ba813b04e9a70f86f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db7bc7d1decfbd7b7242b34b6fb777439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924664015ecba7020c2fcbda2bf43c11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d7d5927aaf8a1887663f70c9711ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218655b14e2a031155a5d257b839c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2abecfc67afdbfc59958f95445d7e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9186b3f852bd7323e6314764b2305444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495979f20570f0912753341769b31283445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44018be11f0055399daac6b12768352b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6851a78c6033ada937e8793879a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79284a9563254d1822ee74cedadfc3ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b889e82350370bc448ac3b9ae000e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942ac20096c5647e4842047775acd55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13332f02f39aa5f3b8e928bb428b4064451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eba1282ad81c136d43d3236514317452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d4c8ec4b4b6cfa1b3b740d54d1188453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6742a3c39e9fd7886a832ec8213889454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0204336c7ce58f3542b25133711e124455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c642a80cf4695c929d2d126844389456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3042c581403259f6414d7fbf1538d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9921e8044bc7ebcaefca3fb15e90091458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddeede7f413ab28fc27b2f934206ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b330a9f28706cb2e478963fcb1c37a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1eb33ed6411ee3919fb4608e45005461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408f8c42889964c19a9e2818a596b4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cbe9238cd382e14562c7a674d4946463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e174071317312260abf44dda334f4d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c947a6a7effa3cbeb9d33530ca99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eaded7a9aa92e19bfaef38883606e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75441083a4ec8c9b60c617221360ad4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac491a46a3cc410c189e1344a8a203468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc872bd723c6bb19ec11a92b7c39182469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95872be521fd81b6d45cbf7fe5b4f0a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da786557ae9c5d79d4f209daa06996471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e3d0c489f7c47f5891c204ba5f2c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3ef9716f9a93ab6ad48cbc910f99c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7838f2b84b9a560025ca3797a9b9d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f2ff20d86d3e220c5309b1480a090475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d7738b980206429b298f9fbb29651476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25272394ede0b40df4c0aad16b287a2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d181ccc339905cf840e5535a0767cf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80953a2d2c21d211547498705b9e1e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d6c0341dc92805743b59ddcc88b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648bc494d9a1d6c2446899a577ec970481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d76aebf5bec939406c6fbcedae22a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934610f4b0a15ddc518d4d933720dcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e964e7ae348c98cc46e08586d6b2b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dac60422caabbfa84cf9bcdb725b14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf77828dd46aaf08f373c23295ea926486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb66cf0591c68f460e111b9639013a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716555d4be95127b1b1eb798da4af8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2bc41640a6a3f0b10270fe9ed3451489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f3871cc220f74af6240300794ccd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ddd7a5945a2bd3c2e3a7d1fad44f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ebd521f70653bd86ccfda8370d9fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121908dd021c877c3e10a9de0fba49d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac60a8300908fe9e64b4014dedff48b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e0d215a6c74bd2acd237b9011d41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bf0c85f58d2d5eecea0196c89abf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da72bdb4704d7be15ea925c2fa749e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b390b2cda4b480f430be997005eea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5445a9c0a2f9e2bbe126a75dfe677cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb4982491dc387fbe47d9ea7f320ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937407818cf8966cc9027cd562d5a3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a29745a7c2e3eda7df1488ca01ade0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b900ba4ce31e451c1836544df708503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca9c7d1f73e89fe4801cf555d1145b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c12559db7642c4f528ff12e7eb12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ec0adffead823f385e0a332268328506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ded16b85167890d515b3009ea7637d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601e3c872ecb8880c5b9165941a396d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23213fd9262a021b2d3ce38b9cc887dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f20b87c42fd51038930c3e1864acb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b647f85f2dbfd83e53728350591627b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33809996b927c4f4b49ce122cfd65aff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc08dd728008c97bb30b3372ba31cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de887ff8b23a5ece02a92a77172ea082514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228d8522d78594bce939779770877c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab88f42e16de5400de1607b23a4232516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14744f4e859681118a05283bd1df177517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcae421f4e135088b6e79d509aba52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7fa945fe4ef523e2421c9f92b6dea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744841d4d6063392ab1b8c58588d321520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cba225ffb51a8bd13b78bb278ee06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a734eab58bcf1a7680e984f7144202522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466e5c25ddf0394b0255a56af272fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f87ce2ced6ad31c7611286f4d48f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06923a7b8249ea33ab1d86edf914f532525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a652412827599a897ff0a14f9cd79ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673682dd89db9e2dbe66fa0a8b71bbfd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3475e7f9e50cf27cb1aa3a683073f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ef8a12ce9b59048f9d05d07b5e87e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b60c67913dd3a3c5f0e123de8ebfa4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a426c7975578cea7ee44e7e6da02f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372d80dab2bab18fe350fc2d3052961532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04b2977cf505d7007d77118794f8bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7b2e68cc4675391f8918d6b52d9cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31de0221de96f5b713a5546d5952e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f7c22a2fe042a3c615478edb6e9f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319ba92825e7eea2371973ed2a4e36f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef573ec23e35576a4e0588c202b6210538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c04ed26a2d8549d14f5181386f1193539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e4d424c83de6319a3b5d404de211a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b719fdb78d966d3d6a766f641edd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce210759a6a573be4da9ec087b75d80f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af747b42caa580df628a79a3c512399543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c7bf1b5ed22c79fc6e007a511db5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba46ea0e7b04c67631463f7b380656545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d09b8a5b2b4675e0806f0eed52826546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae1beba2312b8aceb99c2834aabec3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3d506334b2bd981f1f471c4a5660d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ca8e88fa4640d5edca1173e5e6f36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc6c6060f49d4de1e4dba7ccd2ecf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204545e53b73dd1bebc96f2dd260331a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23efb7ff5b20ce419b815a92a82d99b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68176f5adfd67e112d11496cccf1da9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223f1d46352b0e1c6e2b19aa2e69374554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047fe5b96b7e513fbd3281411a93e4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d7cba991f5ef9d5858d510a7c6f63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cca44fc46dddb226a6d072573ac6b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f56b1367ff2b0707a9b29502e7db28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b72301947630d2a80fc73f409bc4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692b1cc4ff45a07dc537103067e8abb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f528a10e1db892445e2f1caae434561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fa443a2d669449e4cf6df84c3bb69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680687785266806855e794791a6e923563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58d58da8f2654f34e785526811cde7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db042525f0198760f758dd65dc89fe9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66b0558228e7704c1c93886428a470566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83d7eba38615c73ea3f89888ded176567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c4d51a59014ea75c320fb9e09ac76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aff2c3a4915b7d7105f32d017f228569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93674e4af970dde5d2e78d3eb7a66157570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e97f3f31e3f11e355a4d2bf410d4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feb48f4877d2d9692a073b90d252e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd6caba6a1fe29eb1ae1d16acd622a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e2f9c3b543324dcff400274adbf20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed4d12c7b9108b5a4d55981035a6a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069498488ce9af4b4b5ec88024e63a3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fa4bc3bfe74c87f6cda770460977d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c608348447f0c40370b9620e4021578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937103c9297d37d51c664c2362b3460b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63f2212c7bef4bbbb67fe71e1c0779580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fc47f2308378a69994dbeb8c85d9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b492f6600801d4f4e3ecb2b7d0789582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ecd96f13696c3179aced212fd4784583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e40f3774715504961ea7ac3e61f903584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b3234f8adab3dc75cfd6e010b9c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553538e5383f67aa69b92931bff5969586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41125585272c3b1d6aed1afa1c39e39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c67d26d40c25110242633e7ae0a66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d05b414e235a857f1f81bad2ac6e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed177fb77f5de358ef779e339e4c4ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdceb1d5d568f7884ff6e2d263b30a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c8a06cce69d0192ccfa14c24a45e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52760be1704189c1447153e284ff4d99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3d1624814b397ece226c0b8dd9a19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444834e33471cddf946bb3d8bb2f912595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bff117e3349672a6f9a486736d487596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59612f49b6b3fd3603968e16411253fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec02cf270224e56840d1c9f3a4bbe4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fceb5f4d466c5dad54483e4ec09262599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a44beabb9fb796c0fb1a8da3d63d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eec9036a64ff5a554b6e5e7891b49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a90a0fe0bbda41bb7961cfe1bc02e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb041f4affe9524ee084c5f91b60a6f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609f21c3cdeae6d2f6423adf6c18fe7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bca53c18454c240add0c2a0987ee2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d9d38f0d06b168e699b8d2509cfb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fadc21344e5944dece428bf37e2ada607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdf2fe3ef6b8db04fdc5b4bdd9a092608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca1f2d8a93566218dad39891e839a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ae5f24698803b61972a67f5e7b7cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff534a0abc2f8e2664dfc3c3334a63b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38db3a771a637ec1de417c8e1b5cba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63c825feb0ed74c8a4e31e3bac6d2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f99c9edbe29a5933438a229e952aa1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93b057102af01323cbb9401f28c4e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903208a303837e843ebeea3614537a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab60560534264401cfe5883e44c510617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eaa0822f0f8b2df313baa7d52e50d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a519ed53250a1415baaaaa9ffff90a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65970bf8c35814e787c173578b9b979c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696cc2aaa60d0187705aac8e375674c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c1fb79dafe2254bd310260e7f252622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1cbc120a5f974938f541961dd33d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36561f79be7739111915dc4430236a28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da90e3a9db15d5ab02b22d4beda5850625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c3838fc155d9838c73fc82e1be2a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d809537a821a9b8884476ade857e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c893c74908048da16a30db3492f01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40f7ef156731379506d929f784d497629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ec2e40d2f4f3b95a40a2a2725c86c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb366bf402a91c0b9c0441d72aa804d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd0f146db9a67f1c9fe68d0b577dfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f7c7f1f6cb95a60019c90bd3d4187633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878604a1a5f1d4150703e91280e67dc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcd6e12297e96b10f9367ab713a725635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdef00616344a14b19b8f9e6bb840a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d51ea2ab641f0d728a4acf6ca2e84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224c9ec3f47a3cf8f83e997c5d4a469638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db78e7981de34d15e2ca098e9b4dda5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea5ca2648c829fe1b6012a0eb299fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3b5e5c4913e3109fa656171a66736641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60700ca509da22b7bafd5be1673b2101642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33626bcd85e5424beb1946f08949ebc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718efacc03141c718392ce3769c8a09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dcd92023a37074ab8aca8750960af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df86551a864c594329b4e8fe776111646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890a081b04986c18e98aaf11a904ca7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645927a9de8c52b57c36ff83e2dd7bdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61bf757d87ff60a859d4870e9fdee2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80a76f5343b8e3110feac4157ceba1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7106331f8137494ea924cdd19a3ae7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1024e3a1927f838755e0393918ee6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675cddfdc49b3d1f17933907d9e56ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb267325f2cfdea23d6cda87ddd54d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa56345bc32bea0977f24e51a63f9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419aff89ee5728e28a1b83666ad0761656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d805da86ecc8fea1e167e04ceff3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3de9f865bf3e6d74ff6b236df387e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee75407106308b822cd649e26e0312659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe0859cc617ef19595cdce796322e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243a96a2aa393a045c516737bb415fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee70394d80f080d3a48e3a459ac6f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa883b358e77bde2a35e3242d8f9752663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09561680fc27ef18fc53e19d23480b89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f435e114f4bd10150bb01410ed61d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a4be6e2c3a0f4b3ce162469537957666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e9588c779dc4482623e273cee17e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb27460cb58c373541a0d8fe62eae2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937594430b2805c0425f1b4ec2696a37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ac641e940f9abd1d61312c30e1848670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb0e0939323603e57851a12ae010de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb336e4a1d3bd07486bd72a175cc81f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb115fb9dcc7e4d972e3c401a0651673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789e9c35cd694e9abd8d66ae711119674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dce5e84bea671ebf9a10b49c3fb0b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee16f0018bf8cf5498a63780753151676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c931de1240a93f4ad71f62d2b31c008677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcdd60b968f1df8ed27b2512749353678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5561f72518713747711eb44e554b97b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903745b2700e8712f68fdebfa4b4fb46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3417417a9aa8aace51f1c3e1579221681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f6fe7c3933928e36d3c463728bfe5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d8a510abe1d5808594b5f6755b3e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dc87bdd1914d9308d42d912df7197684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11984df68e694795f1f0febdd3078a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8658a8cc12129ad3068a62f16fd16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae8000d551533c45d64c9c884511ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c51c97b318d75d52a87a4c294bf93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8538ea374fc4a257df2317d0dc1ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e4e1a916d3df866ede97329008188690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c02915d8df435c8d70a82bc1a900b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23dafb2427c60f2721a841bc5ee41e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234976fde6a74b74be2e7efbfc076d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee5ea735487cda5724afde4a13f861694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a989c79424dda5a801d7fef4a76fc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54eb0df879048864c6f092ccdb02d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ff4b99638287aac72bfdb7fd82f4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03004c5b6abf09927b6ee29dec139cb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783256c535e2fa2a73f07f5bcacab65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794ea3cb1159d5f4004bdc3cfb37815700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a901b27bc0340ceecc8591fce6e45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5d6e7b1159d8edac7b6c38deb4a16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c072be381587573b922359b451ef5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932707bbd9acdd226f3462acd3eb02a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f9e541f1832dcb048dcba5925634705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf116d8517dfd6da988eb132f76a25eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0942d2bc6a25855b5b7ebb0ad05783d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f673eac13157d3e98a2f1d154dd769d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588fc80e682c0ad063fceed07ee94ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74d1ac3f8f804c5d5ff1b5d34822d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22686d5950bf70b71728291e2d0d7344711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c96a9925f0d979b8037fa945ed1558712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc08aff3f9e282edeb9e969c2ceca7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db337e604a82d43ed1ed634aeaeec1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e12d4cdf246882e9c7302dfc916ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708989e5985db66792f236de46336c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b10dc13da771f4cf38bf418b887b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23112edf3f2538b485b63f57d0774ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388a54f51ab0f045983e65c2253ba49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abc0de2a0448ffc3b1cf87c4a66190720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f06bccfd07017085fa3e4923da0357721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fb2f91481f519e1fd94cb633b4ae6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d7d21ed68e00a8addb773fa6e6279723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83a5166759f63d986f4831bdea3121724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b408df50f5355b98afddbe09e0b25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1196916c6ab75fd85e4154f0feeebd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68229798a3aa1a2691b237c8e917acf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e8f167b73f87e02c36d2413119bdc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba055066807fdc5599da80d703e9617729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f868fb4211da3bad3dd70d9a95d9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebf4d9a5e53d1e86f26fa2bf168287731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2b0fd79f7fb8e7d4191056f185f24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b8075f18a9fe37487a8217511ddfc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49805f874d9cb89f9f8f3c2147ec13c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a6e10b072c565e679c68f80a89065735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078b76ef624d7addde55ca53ae295df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5a86b35910c295ae400ceed975d4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60ee0e92e5f3881d7a8f5ae621a7f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08284db4c523f6a1c562cc3d49d7665739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36db2319888bdee38996709fcafda3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a520557ad3952567d7b488636890d9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a176220a31e0bb40ea8410d058d665742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ae735f2b16d591e5bd36139fdc32d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7a89ab27e867454118db772756a64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006e0829a6f56c0297ea5da1e80c1f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec33664aa582441ca15832617d2eb7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2360ef0ba9043f33fc3f58b7f2b08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dc5c81bc2c6787a6eb4339de13b40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ed7312fee139218b85841675a334749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a64cb7b8a6e20158725ba55a26432750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c11d145bf90a6113b8d62eb25552751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71224fc77e80a2299e734b09820562752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffdd89059723043bd1460f6e6c3942753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89914baf8cf91f9805dd3f97af9fdcf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a11028ea585326c8891d4e329a3232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115e01adf44e78c2fdd49b7428096c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9eb918f0a6f562890aee104e1a70d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c1dd3a1ce472ed3b412ac2a054505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc07072e8e123471b0aeae645341f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3870f965b82d2a1efe4e33db88a5de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5083703f4645252ecabd5c109a247f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e1a3588b0a831ed8508bbfff79999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c473a0fa8b24b816b5ec63bd51f2a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e814ac3392c7de6d06fcdbfd53d89e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a09e5a4efc739264b033f8684aa30a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e98a5c8bd6dc2f6c45628f935901bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ffa20e3dafe0426feef55e0bd165814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553df338d1b705572cf7f52a74a21d9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80e52fd61e0b5780926c6a1270a23116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd24003801b8197e52ff5d848f1b23417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2d57868c4f64c94c9058a4893038a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5337380fac71c29d8f69849b1be7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f637641fe78dd65ed3ff6d1b167b7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c508d559529ab37c367b4c85f630921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea878e4bf9dbff2562e9507e648395822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9112afd3b79cce78d87dc2a6b860d0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe83d0a1b6535c0ed8bb9cdbc426cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9111541c8ff96d3fab0925fa51c2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774558a97ff3dc20cc19a493e63b4c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43dc1f7854281a1679cf11afeb5a6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d71f7f29203daa0470ac8d834c8b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e34b04627d9a8f595cd26502240f0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b45e6d55884539f602613c2bc154730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36395025bfd7c53debb9ba1a8525740131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee1a33cf9b1b8160f31ca01673393c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c23947444df9a674d9799b08ec9a4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23647e414be43d9fe071548abb48a17034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f07181b694415f3f3d026b1ab8f9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fedf9c8bef15372261f4e3c64cfbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05168720d831591c9eb7c8cd0936b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8546b3242af34dbbc4120ef2be62738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b7ddd645dc3b653a3b0106e6cdee539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37944ee99cecfbf9482c9bdeaf38651d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ac3cd07d723d71595e66a5c516cb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65ebaf723cc2653c14a9c3ad59b76c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd01e49c17924ebdde59c651a6fd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e1e90f4d720272ca948ab9cf90cf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe63d15b94597e399d3e2e4831f59345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429dccc34a01d4979967820b48692346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5651088f4d3ae3cad202b9bb7b378b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90543b270d7eede266b0c07102dbc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630aef7e609732cd7bb75dce0d2ddad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f34545c6fe22674c9931f13adb60150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd700cdf01cf48f6a3b7229d3b68c9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58cedd9070732b3b310c7f5aa4fe0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a00832472dbefcd96db3a23358f9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e638d537e28bc1e1cd41ed6f62b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fa507618c03d6cfce2f845b57dee555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e58c5078327b1d8c7c59eae57505656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa966b6b376990dd03a94e4026116957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f7553038e34a1e4ddd5b7a512a85558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f28df568781685ea80e7e7ba675c3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3fa3a17b3bdd5b9fcbcdb098811f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe77b10dd247d21597f1750643fb8a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ce3b12e2c1434790d624a324807f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31713030877437eaf9e3c5ae7fdc5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f41fe236a350d48c68496f9f7beed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223402f4329e864f19767b5510d9ed565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59784c5d02c56bc71336569cf5d1298e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06172e7fba665534d6c2e14f01a9be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627064d99211ded4e830ebee17b1f2ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664380fee2b6c65206f26f82afef77769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33530f4458a525f8a74ecd70f4563cfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fa8d399a7f32f581e74a028f11bc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee19041e755f02b309b67d821350c2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff0a32302602f14b73c6e982cd369c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80115ba98296811248b08f400705ead774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa199d3971d43ff875de693b28094dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455375e65ee55881e84c7185bb9478176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562504e5fd1e522bcdaa7b580f643b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d607e80ad77a4efdf5ddb30e1e10b7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d1019a02631884a9599df4fa98c8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0ede3b31eb947e8307950440a16880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ee2f22b9cd91117ade7cd60cf097781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336e8ecb6db797712d453c63966a95f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f20f20f4bf767245d651b770fcb2ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21360e135e260dada1850af820dbaba684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed056e0cbf34ad9d2b5def038b4a9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bb65448c8dbd73ff32f4f71d1e98086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff652691cc25edea6b9eeaca2c8a49687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590e25b7702fe49591b6ff79e70b48588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d1eed2eb108be98adea20c2fc4d7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6758e01c29c49671794ec28c9f4b2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fed2d3db31df615e2ab26cfadfd3b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382c4e8064ac8dfd6daf90dc78927092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce277b56ef7eb0626401a11e9320926e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1f08c19046368fa8c56b06a98db7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9f0a827df54186c4f21ee1d6c0e3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5016d516c41384502937be051c613296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b53243d44da068d790cb0b8dc080c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0a0fe0ae4376e5c76e0954ed59aeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704e679aee74e91da44dc0eee11b03699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03216e27775dcdf458a36d193b799095100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616381efdf64c22b12403a94fafeacc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5e7364eaf48e070ae30c2e19680c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c05c1882654f1ad706fb934ef563e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86e35c28a51e08172570da49a5076c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1fcb5a6a861b09e3e6e832c0ca821105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b257a584e22613fd13ab973cf4393f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92465441d271cd36759d30f668fbe4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c48855aaabf2873938913216aec20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3df0573f30a1f06927df5320fe60c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8e790e04d8b7c4501040c7ab665c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59af1ea2d301558dd090365f7780a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe3fcfdf798ace95a5924242582c48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a22c176027a634591eb2727a019b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467570ad14a973b0454b2a380419e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e2c249b57ecc9bdb906d558aba23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff047103ccf5d74f70bf8e5298d5e66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc99acd295f3d63aee67a51079c33cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37cd1709e9dab4a96138e300c637f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9dcd37ba62b2a0bc9d4d6a7219153119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b75280160b58337ad2d2dc4bc253120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256f3d3e9e28df2bc2187ba9e5461e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719d7cb2990b403b8313aaee795455b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e787357f1794f2420838d699c9d0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc700ed58dc5c11b8ebebacda4a5850b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e142f72db3c7ba4dec5553353c191125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11933960a9adc094d3b441fee1cb523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0a18f74e36a0424e52577d3284707127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774984e3aa9a15a3fac40de8c06c5fa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a074c99e0da3a569291f496fb652c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26070487837256e9f7d38bfc8284d63c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fbb57cc6027d64431e93021d96594131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d85b8b86b8add56b04d6594c8a4f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18730e561b459b2178aad645fd95b122133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0221b04ec181e0f75b4f59373ff4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a177b9b924b9efdc2e1b10c8697a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958347d4653fe96f8ba2c00f84025c96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638d6a5a75cdb82662899324cdd2317137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522843bb84292bdff3779e7b591eb684138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126401965e5226130f0227e6abad691139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba976d95da3071c691114c04ec6b64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27a5902403853f3aa09f4ac406a122141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f2d2d88bddcd483752aa0523b8db2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410c53e62dd98d0e5fc0aae81ce1c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c831b97e01b6b11cc0323bf9bdf753144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79baf22b65b36333e0e514e3a5b4420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ed0f25a058c653c14336066714926146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480c56a16f5ee049054ff2c701d21b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f62f1ef09ce22e2588e7a04f31e1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da73e0071f1546065d34b470960b70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68089d400b886b2e943c6989420c6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7695f0276fc3338c2d5c32bfcda60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d977b6c81977cc13da1cf8d39dd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c63d2eb4a440b2205219e482502a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1f4b154d88bf2613f3cdd936e000a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e024e98077d0bb4ed2c2a1e7b609b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f605b6ce2f490b4fa4e40f47aa22b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdcfab9ed0fe334ab3a91898add935157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf12c5f74121e81eb3317828ba54d32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85115328af8e3168ed089840c3f8f068159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85384b952f52558b4ac161a574f7bbd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc02dd573faf45870e40bd6bc69932b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b55bed204ee16f2818f773f791f69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f295a7840c0e1466f83d8cb053b2d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504686854801cb085bf91accff08cf29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3ac0402732a0dbcbc5b29369ea995165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ac5d94774dbbf65dd064f4d45e9dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe327d8081142180ef7dd2703a633e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50753f1081fa1a1eec9270254d13b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19c9c29a136bc20de297e4e7ff1461169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8597b595d8a2b2462742e3c6c8ec195170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce24be25c65970f09e9be2d5af0038171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37184c501531ea9d880067b140f0d83e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2994d7f807bce0576c2bf9971d663b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8d73ae0a2de1fe54f4fce9e23e61c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cfec29fac06b8e660a6196ae49366175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ada141370fc215cb9f52f4879863f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9207af7ed853c1d21f3c9d48d1472177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2f57b1a139ee700bf3991567694ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d157da0ca71efdbbfb0bd0ad3903cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321026dd5ab3d78ce34e4ddaf96a4b7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b108301f619771e3e062b2f2977c7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398263399b7ca855d5ec0f4acc39dea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76380f5e6caa2e804362bea0bcf21833183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ad0eb5050f0e77843c32a7fee6c54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02b4151024fcf8c282a2c9f67d9344185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765faf9181fb2fcca954425900c7380186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c810b58a53e35cac6a544eabbe6df3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73e32881441379533e31a56c493059188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee60cf72b6811c55f68d8ca620d1a65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7845c571b06eb890c18ea97a605402190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4d4c4980746a894df70ea8c306233191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513ebcceb609005040ffe7fd7d25b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52ee43f978a8b31d2e85f40bdc7009193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c9ae4e05a7e684dcb0a9dbd4c6a57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56c156f7d4e8c2f9109c0227c75fd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00655ded683568ab07e938d4606cf32f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0f4ddfb3b0bc567cb8703e88bf1b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee295c0474ba425172782556affe83a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a43bf711199cedc3b32b54bde5631199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf564b5419834a81a7067b07eb15b2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea33d67c92552df73f41079e2127f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b616a64019e208f73c621e6d36ba6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d211379fb671be0a84677d2c3496c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9690180c2a3a52f0a102dd21b6fb16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231417ed20d47e06bfeb18faba404567205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea6d8b5e5155fc84c5ab8c7d416d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffdbcb782e8524efb7f9b7d34ae87f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8ef9822f7c7c5d0178d5f5312e14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e639b9d888d56b1ec88d91fca520e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aa9a362d8a4675ca1249f1a2fef9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e486c6d6493e06d65638c4c005a9b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956d0e6460a385d484b2aa69e19b6d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4873e02ece418d0aa454f038cee0687213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547607526cd312aea76c17c22dc19ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70737d54bfb23653625081b4649634c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d6277a90776e5141283000d3e997216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9c2ad48368d55b93fa74c2b62bc8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c256f940682e2e53e492fd89562539218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cce357c6b31ad9650142a3a7cf52ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377268b1b7cb05d4076750de6bf7bb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aa1537295a8b0ed1417f6c0e946a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d8a5c5b269fb324b1f44d41de187222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57384f38b941a65c2cb72a82ab97115c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9aed77cab7757bbf0f61482e92e6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a3e9b01eda4996a73169c8534368225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d320735eaaa923c1eb1ef41ebc63a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2511e97827e6d411f1584dc9f42af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6630cded4b36c19021021ad9749bab9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30855cb9116c40cf96a38891dae28e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f14d839fbfc9b8f7ff794d74aeece230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb8e3f0d58e3b31f80d8399ac2b4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a00e094d3c006a4bff801fe18df11f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772386dc9de87177d976f8bddae0a45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42993a1ac967f7a3e1d5308bdd46970234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2feafd11300bd9a9d88a100870a2d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e66a2ffa643efc4929e8f87c8a2e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4676c3812d979234f2c4a3a04df281f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57618a5613e7c268a0db3a358148b3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d858dddb673abfec319026a955bf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a719c060aca227248a6595c9258ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ac2c2609013642d4636fad91a9de2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a75e883c8f2c9463d7b768c0e73e1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a14cf28f6f61b0f73568bce4b7c78c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94d65eedebacd5d45a7b8a3d9a0c49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3c984a9f85ec580b7f6171d80fa8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f937e15824f9b42a6027dea4f937246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309665efd9d6d8865f60967b52fab09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25190a02e8d2d2e75f6a493af3899d32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4117e6b236bab4e9bf46bac073cc65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317412561b56a7ec0519870736f18d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e1b3938653d0cb2bded1384d8683a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f1cca4dc2b8e227651997147aafc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af6b0335fa88f15170a73263c0128253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacf2dbcfe442d75d5306cd5d3ddf16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f3e15708cdaef99d161d095aa4e42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028293d79d2c6e8ac6a111374bddf317256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d822bca62f56dad57a6546015436fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5d4c44db6369896be64bee1cc142a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefb6206e3a6e6847516cc74a67665a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a416cbedc4226b5fc85c5827e0b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aa2dff5fd4f860647715f6ac41f0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d1df28d3c0a768d6279a584a09d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ac7335c01a45a19f6157713ad3d4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f518110a5fa6ea3a7a8f7f6203258c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46743cdeec7f8fe9c5eb22c2fb4fd248265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249533e6cc45eb9c174534a9386dca1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ae931eedb4e099b8991d82e45567d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cec647c21117b0dd18f1b26896f2bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8999c2bbaab19c3c4c8461cd82ef48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14443a7c69c155d4537537fe4fa6b856270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec34a7d8fa4069771a9c42ae8b52a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841e67c5f9e21ef873c3d01ce562834272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f408e7e093f98bd861b83cdb7128ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ef831352e36a1449bb73f6e22b616274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275308507e61f54771ab46ca4519d09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a8c171ab200ee20c2598e7a692a8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a02f63e196e6131b14c5013db8ea0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe55d4282ebd60b2d5e0ddd4f5bd5fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eba43a7c887a42e2b56ae3b860914279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ab624f6b051b1ff5565b3e8f927bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f633ed6aa72088fe076f4c7eca0337281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75e538b1f689be6042d211cf3990b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e04e065b47b3c7ea1434d99b20e9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4ce67eb29c60a71c40beffe4e4115284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d57b9cdcaff19bce209d48b4f69e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2089a9d999886dd17d6a9d55946aa4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18759ff97009ab51f12eadd6e91985287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79419bc4ce6d5999b9087f0feb777e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5bd7e8392bbe9f5059af4c91417f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a1410c59ea95730dd19b838208f91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06743006d30a91bd08c67262691b5f9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8873a0867c547b55ccd9b7bde103a15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af192a30e46e0035bbe43fe2527c2753293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaaf9ccc5854ea4e197f79d29c9c6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dfe0f0a18cf5c7e57f131f93c7be8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460c8f7dabde770a67eddd4fb3c0dc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c89bc53b97a3115b91a4c5f2f54fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31f143eaac993b044138c7f8d8ccb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b458e9a7cc1b738a409ca5274ff74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df78e125175926da695390b133ac7a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29c1d6b9023c38ae4329e9ef873442301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79903b62d745d2d19618dd67886706302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd66103f3000bc08ee529b004b1570303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54110ad59d82eab80b99962688d6129e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86779beaceccb9a23dbad5cac44dde7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409baec0b0a3b2bcf234416ab35c608306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98489c54efa43d7c2660ef735c33db08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04fdf8e82143b94354b7fb15e1c3c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8718867c17051a9b35ab72db2c8054309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c299ed809a1e6e979df594cb9ec7be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120135afd89f9049544a80bc22424f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a45b2abd4ee70fad7fef400a83f5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ee2deae30edeae419c0f77f1739bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3561b0659e05e4f19e5f331c91b91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea901434d4921f050a80863ba04d940315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c602ee06aa707e2b3fca2b125f07d07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08bef241264d758dcab2afe7225b27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32a7726c1a7b12ae8d03fd16f7d761318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e6477a95811e5837c3a47ffb22a1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583081469972e788f277fc9518ea51b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfa43facb7e46316d9a28cdbaef445321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce45add829fee3944d6b99661bdaff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d4ea0c52c4356a4063e20c019ff55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d66e552a8110fde5718aaf5af25c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a74a88fcf8e7337449a126d5d4c68a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b101439745b95563773d2e769ade10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bb6698793aea8eb0cbf855b53e3ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdcc937b6adc8046538cf8b589e5e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dfe59bacdc876c04f1a9d860c4dc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8418c00847c703e274bc7fa0030b7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6646f5bf278576caeb56ddc08e224b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe298406fead7e73651d8dac459a156332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9890e398dca1ff454140939cee97f3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4652835fb9c910acbd514427d84f6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea59d011018915744e3deb1fecefd77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6f66174006b9da2c66183e44d9de2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024e171881d6ad877ca62fe266c6627337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8941cbb5be7f7ea00bc596afd6bd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad492c9a40873e87e093fc50b1cecb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58811ab10916d202cbef9b099bdb4c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686b60f766bcb65e8d8c92827eb87c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f6f802d9a0c663a2292e6ccb63510342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63698d1040364044e1a4e54bc4f61796343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818785b914ec359b68ce57ae4cde30d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088a9b4c07ff6dcbe09e67aef14dd40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc1f23b124fc931bcc3ebb99464d62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddd69b323ae9663f3055acc70113e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099424c6885ec81e5b5f6e9b1b53622348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236d75ac9737f0c26304b38c2d17ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd37a079a22e1b2c813d65a05f6980350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143bd0302015110dce8fa2a51ee483e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e629af9ee5c91085de1a5c444d0321f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aae1241509928e01af08f689979377353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615c2fe022febbdac038573326a635a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62331e1ffa5894287e2fb78a2b1ba4a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cace66f0d88b7fcb3f4ffc8f2af02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded24c67d18c9f4e069cd4457dfce874357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c1828d35e3110966cacac477216ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590c333c60068907b793423d252778b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d0604acef9b6c5204d1bb23f8d57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49481a31a3fca59688b6290025f4b081361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea80a9f092e50115326742622641dda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6283c3b45d4cf3ea53ef6eb621a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e529f82f4c3834a8e49e687f6bb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7262b897e87f2bf95b76b35ce73df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3513b1710e524e4161edae769beecdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bdb00b860ca17b4b836cc4ce1c906367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c509adf2b3ab8ef7ed2fbafd9e32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0824364d291929ec5478c0c6bfa90dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f76b45383e61db07e678682d5a03a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5eedf5b98372c0f0ca39121106f6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291adca98290674cbf11bcec3923a7b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf31549fde3661d2ab8e23881cf7191373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65015c15e57538bac380bb1aa91fae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc023ad0bb4b176d7eb3e03e593206cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc190217880a7054bd33a6a6f0a6e4c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892a753bf562685f971e2ec3bc91807377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6704eda9aebbd2cfa63194500464252378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be391aa81f236439e260a09c0711d0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120642123a154f6f58e2f7e3d732e23d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f930564d828477ce882b787f82c6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ec18cdff13d10fa109b9372415160382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2b998165d3c93494193d87c37e79b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ea16d4cdbf199d4fcb543635cc2b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53849d279014c881f69d8f1faa021f45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ff267e34da3702e0d9c2e45befdd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b87bf25482444d87c74db340eead18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709c900c66ab08470841a01748398ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861baa69a1a350f2e5fc7a6739953a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af3ed28107b3fe974b20a2f26ea8e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923018b9281e8307e170b9d3bf6af915391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91794d02dcc7389e852409ac9b14ff2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a13e197ca1204a6214881f9e5d369393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943e61f4b805df678a86c4469a84f9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41947194639ecdd85b5797ed053c1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eaebebd9cd20d62f75b41e4b12482396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8eeb4b9eb94ca8d418f447a1cc8a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1986591ad3da07221375e3bd15a4bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a60db3c7c9852472a52786b444e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3826eeb155541bb4b199c3c0c210a3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cf866c14efc2cf34abe6a2b90dfcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613873fbb8b1205ff5e17745dbda35c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919532c5bdef3e0c6b6e51a556f1b8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e2b53e43fd26846c7854bb1d28967404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec2a67421a31ad43b42dad47065f4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ae7134a352d7f026139425a7b694d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967d459ba0e699a69f78b1e11a443e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b67f3e36b2782852534c31f737242a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad02685eb4387a16402c6e40c0f6c62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee622422aab951bfc4d0146324adca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e13db201be596dafa3843533d8ce5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d46bdb64e5561e4e91fa38645fb6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875156e0cee97ddec9e44cd6f0fc5208413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c98cbb32677135792a37068608edd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd79cba5aef31e1de65e0025a59de7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51249fa07bfd6983e4a311b8fa510e94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7541d80f740ac5ef4a314a99b0794f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dcb063873561ce02f05015005e27d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70c168e65e82fbcf48b2e502203e41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80f230a548587558e8348422b90758420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1a8bc43903178fcef48169308e819421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2254cc8164988fc9803d5795b1dacf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db53094d9730df71b111ac2f2d8c22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3555e53928b51155b9d47080645937424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb685060b44de4fdf41c53b1e46d9a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf19d94be51464524d540d4699303d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca89b4c2673c107b12247103ca8d65d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fd981392e2ce0ce3dfdc281c42790428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83281da82e6fa4aafc95ba76adc75d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10b05d520944ec80100eb4fa12bea9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd279210348c5e55454c37f9d30c856431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17a50fdf863d99cd20d0b21a7c87c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa5f2b6dbb29bef286f29dbbbdff4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e3cf7acafc7d90a63d2bb73766634434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef655c9642db748fd90d23a5e7d00b45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3dbe1c23d43a8d9032d5373ffc4f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0fa37620e9a58e7f53fc9ec797ca1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158ca38bbad18e155b1100b90ce1c10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea743502ea93f798574bda66bbcf07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207952a543663b0185fc00c656cebdb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6c748404bd792d8e6c352bf6dd552441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde9bae09be02d8dda9341e093a64e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6d2cebeb99c1a4ddf7fb218a62cd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa812561899c688a06908ca5bb7bf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d094c237812c351855faf5ac8ffa72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629c9822125fdcb980be08dcc3d6aa8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b4c35b5995249a82cd77b81f7dded447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cccf255941216e7719f14fcd54612448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b579435e9deea4ac42bc57a64ec078e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f2e92aa451629d44ab0e09763331b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba5c5039970a12a98c14659faae4c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2f556c05841392f6b29e2488802de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51b075ff469db2ef2b8763b0f1aa03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617aaf866cf4bd11737e578e25b172f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa765075566d0c2598d661f541702fee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481479b8482279065bb7a79fedc3193e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad7da010aea44020921710da2193e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90760a35f1b56171549f5b21b448da0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15ec98b0df2d046a3cc970147ee5ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1fd384379c04fe57bf0c20e3bd99b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001a06165d9c565c9518fe084c8da58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aea7838292297b33d9b64eb7649516462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fde03086bc7909395a75d83b90e00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e011aaa5687a29144d81cef3d45bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec676f09d54beeceee9fe40d16fabe8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad98f14701fb062b50daf2626e3ee73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f8600883df92f62e89fce4d25fe9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f5296a27e34d82d1e72ea68be71f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a4418b4bbb2a7f22a8c1e8ef83f65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d887f844e3927299b2b53dfc9ecf16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8365719b1915c71c5099768e091d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41175e0124af9b27be836fbdd3f963f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87d4379bc0f19ca5dcd9765572cf3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac0945b653de094385f1c4faee6c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0208901933a14a80a54cf571c7bf3e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebca9d2f7a057d5c68cf8b81a3f010476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47940ead800b0c4ee5aada02d845c7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7e582f90a2ef11ad10f9c6971337c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be59a2263b1cf01ed0c21d88b99687479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d360349a5f2b577c40eae04c83330480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d717a8c9799977990d39e8c0b8f53e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a73cdb3c88690e50ba9cbe68ef8071482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8834f18db5b3c596bebc63129fbe2f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230899cd9d8564e724d04aa63b642c0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0da0fada16f938f8574b51cfe5546485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879f7d63fb352f94ef785609b0dfaa7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02bccea4b7f0447aa64166f0955fca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930cb8d5e3df2bb0dfeaa033e04b96b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdeb7c751db6ac21ad1161cf4ea80e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d8e808d0dd9b030f442356d3987b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10f7e55c75c1354167120a194d4a84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a830c026307fb10419556d6b99124492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c48a1a3f9e1442e4fb4afeadbab5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e21cf8fd8be0c4e04363ba8500a1b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61f200ce5f5e8110266b0b7de22b3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5048a956390af5c855df4f339d8b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a61a16215df72e192daa4c2164d267497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d88561b895e41d36adc224d591a8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c20e0a149daebafdecf1c2694d5383499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b2c2a88911fdfcb61695543cf1923500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f2d32e6c31636fabd619cd76faba9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd55c80042c942b076eb1d6372dfdf0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495bfffdebe70a83e79d0af706c5a0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4cfd6973abbc8f5569347350e9e0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3091e756f372d3e59562c6780d218b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b18e8b034d4ded9b6a715efd05592506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80dc3ccaa872c93fdb97a13280baea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcb85f658253436f4b52e9b30da3a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4a1b2f746c327e2ca46fa329e9f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3409e528f79b47433255e4c15fcecc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb7fc1d65eae3346463ae3cecd4956511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75716a6557e1d60f51d2e4a7dc13249512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac2837960e0f7f8da458a4bae53e34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fcb44c1f01cbdbb36eb0ecbd3ee81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3b43759ec19f0f6181e0f46623b78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8f6833b0237edd994ff2fa91ac09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f0440ef66cce0509a3fb66d2d971a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ee28b33141d7003604751277b120518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69ee55b002be4db8636339d9d36516519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d99110a1fb6f15de9461220e606de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9e4f47dc9f6f4ef79c5970355e293521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924a9b3e58d107fb1b176904b7475b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea4a9a2cbe24391fe108b15d14bd9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5091f42325fa74fe46f28dbaec6a6e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d78149d73080721f4371dc5957ae3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f64161053c187376ccafd3b4b89e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa69750facd419a79fa71998734f44f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e49f26d20fa2b3d69e82304044892528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573b0386797c6fa2e6aad1ca167a240529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7907a428375a90eb1a47b9afb86848b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2724385c41a332acc1f38c77b16a72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50087818960596ad98fb0e19ced39f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ffc5ca26229557ad382e0bd4eb16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70181034cf28134f543edc228db6dcca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca737c24f88745e913ae0bf9b4393ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72d0d2e2cb226219031339b6490b09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb522519e80f7ba60cb43029b0cdcb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b64f878fd7a41585c1a9e0b001ea73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8190c971dd185c0f37599b1a4acfbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8e0ab55768305d7d50aac287be6b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942639b9ed3846bd2c4aa493b0d82a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c9e966e4d06dd486628a0bc2a1f5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd6378a0717bf6435468e95d29aefd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ed7f264fc18894c6e9161d07db8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9833dd337144e5f44542edb8066213545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a8e4a0adef34aa7c3790198ef827f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6a53677da6c17d23114ea5efc2d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8186283b6ed10bf9c0f6f7508f8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb962e2a1cf2c5940e0d2203c19084b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a217d6f92aa8ef2df0fab6210b090550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629566c629799f6c0343fb3cb1be9eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa1ab3d4aa3b96416c50b41328c451552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b694df0eef8241ad3df88f62da088553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319eb7b4bbd39f720a2094feb2eb6cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bedabddefb1f321033e92c760ab0b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6618bbdf04760cb9d1376434abfab31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae496b1ebf381771af4a48e18c5ccc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741215dabcab7de83cdc6aabcc4d452d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35047ac0332ce51d514ea28158f896e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682378a441789024de539b74fa7a1af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6661d23ac62dce6ae69bc76a89aff0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d22eac9889cc54828345e10f3d97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98e23ed268d64698a04cd8a075cba7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2acd4de745e4af1c61f84c77803b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8551ea251b418e90589cfb402ad2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426c7b3e5dbcc2ac4bf07405e40eeab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a47b1d8d3afaab2f102cee0984f82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c066110e999ef2ca94240e93727f21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982cdb234d58f6997cd71e39f5963e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03331516017da8bf053f4c8999251c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154c3da469007911afac987b4f84b01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9145d4de2b3322e628b1def6065c265572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c4df9c54a4f6dcae92cbd16a853bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73f5875349abe625ff9cc2d0ae7bbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bced73026342ef1fa086b04fdbd1c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65ba2fd462ca038627e13d9ec256af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2424b7b9762be09162d57f9ec1a26eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d8090b5e4a7077aed1a99335f6b53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc721f31f390d0bfb30814e69175fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f9b58641e5e916e6dee71d9dfeeab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeb82a85ec3a1d55872d160f987f89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640010a2ab27de173093ca4f768b04af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f0b29cfb43b8a0947a95a69e2e684583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c71cff633caee0b0bf893ef4ff5d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d5505f0b15c1cf743096dc7e8654585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71348f40351a3724982f2b3f354de23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c86d70525c2c587b7e4cf60a519f03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fda66148788424aa53cf2718af65b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a64179f25e114353eb98a2e53dcbfa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ab77a4bdb486ebf5e2da88f9d2ecb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d368995bcdd7c2dc9dbf4c049c9ed9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3a492304302005950ad4976c47b86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa5c972858922f16b60dbe524dff5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee10e54398de4f45b5baf13497cf1cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1cb0a0a7cdfc683f5e68d5f0a1de5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6a6db47043414d6a472a724c132b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba95b49bdd3bee6134548dc6fdd630597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5878769fa734520ef39a77b2cdfb7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bf6bcec567f6e56968dba67ff04d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560a98829852cc37afb00789d4c72bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508b2e6e739b56bff3f4d222c99366f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dcda53308a90b657df6deafff92f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362848b5e9fcc6d52ac5298e59467630603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c1937714f34e49f3bb30de7fc52f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb5369f338a485f61135294b3f94af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d4f41984a74798e9f61e49dadf681606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208764f8cdddb0986cc71a8d75adf28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5cea563e228840214dd030f5b28e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14505f657d8a25da945ec9addd8715b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079c3a1dc979d7847f49cc306d6d9cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127387929e69dbc8ba5d67def9784a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5ade9246fbbe5c6b218acac4fc3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22269f0cf15230ca695ff80329cd66e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bae6f0fd75d17921ba5ef8438a733c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264284044d7e57a35ccf7cf0c8f23bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f34bf0ad4184e6614b795ff84a55ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232830026ca908f5c849dbc3314086e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff31fd85099bb6db2eb7a35285b660f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7a6b2d38d07e43bb0ce86a1b5338619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31caae10fc9eedea31b8bd335eeb21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3caf294a3b50b1f4b76b65155622e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338dba3a1423d02cc88c6267f24059e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceb6b45632483fb78498fd187b3ff0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbfd9991ff0c3381da3b6d85ac87a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84cadcab446c1b99b1abb3bd43742a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f092362b127b82efa5f87675e1a4fd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ef3cda347a95556ffe5ef465c5ddf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b51aa039a4b38866116359bb2947628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5688939b7623dd70fb6afdfcfac9f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a361612e877a0aa0547ffa8459f75d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adabdc3640ec90dd3dc5268051ffa29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9d17bc0795ee346200a2fb5f646a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bca378303fb0cde70d97a49912e8ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d775463c6b90a07221e17f87bcb8f8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b059cf93eddac16fb9916a368142275635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a82e55ce48f47c80dbf4a01e8df0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8d19c5a0fcf77da3113a1c26a03d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304977161abb6ff27d2cb6156fa3905638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed066b15bd4d0b97bb8b7741fcef7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc7341a4fc5fb89707e71aad681cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65d1695f5ef6b946663ed4c73cf31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b022ed02a34a4268acf82e4e307dd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d6c0f821cf4daa068e67a6fe37e7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ccda94738c44060cc508670c6ad17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d901313a2c5749ec9aacffba80e7e7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff14846e1105623bb5928fc3a2bd871646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06636f01b9c0d8b3fa3ff2c05a4c2af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ede6a923b1ff54be0e9734945ba8b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa9862b5104f1fe4d85b169960adb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502280e417cffcdd7d12845d6728396e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecedc08cce343d981026f644a92a694651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c86f400900187eef9b359061231ef6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a8edd3f0d0f52840c374f8f16ed6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8af6b732929693c5dd3e3dfba997f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68e0ed8a010568e06ae55267d09a91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc3edf3f07f36ab31208f87f00176c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be805c8e38f822aafbee90f2d4a204a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0614a31c6b4d09be4c68659ec9a8995658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd03ff9b74ada822ed9938d1eef02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf33ec52bc1248a03964febe5c2ea98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e03cac4308b562b6fe2685cc1807e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd119bfade7bda5f05724d639ffb8d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67af21427eff513390533a026eaee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4f7decb24e9bc3423ac64bfab8aca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35ed2ee9a65158640a2fe0dccbfd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc282f80c9665fef80713cbf4fbce9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4dab7539e03adf63581654a13c0f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1589f9a5c0d51d4eee9d44132661a74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326a29dc823b04bb5b1dfbec2f39b28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4b5d81bc5c1f1ee63b0643b7bd9d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1aee97ddee6b8e4831bf50c95a0de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f881f59e930f462c3730bf60ff5602672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce3e6f79be6cd7537f892f1a4fd8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7e798738dfe6e86b7d5d03bb48477674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6e42f48a4e328f44390a7ffab5e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e9008695375a1a692661488bcde3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e819ba8b81c23156f70b7ad78c0ec50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd260235937ea541aa356e27abeb4115678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef064ea32f36d9d2bda4b7247b92fce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886693e99787681d9366e75b5ff2cee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4261a57808e8aceee8974c861aeec4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa08eebb36ab2c991cf863282d55040682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d4c09ce042560edb5da48f992faa3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66672450cba6760abcdc09487b815607684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f89908a98decc020c2d787ee9de42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c28000e6e726f0202f7f28f2fb8c72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e920c8b6e5e1a970c91fc0145d4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce4b7c4310a2f91c3adb1c7a2b0b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a3379a5596e7fac2fdc3d44bdf7f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d97812b27973343c52e869334e673690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ac5aaa78ba69d4c0e672abd6f1e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55471becc0e1a97b801fcc96138718e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a47d59f8931384abe23997f15afa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd8436476f4b0148460a185bc97c64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187610a83cd10ae8f5546a05ba5555e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3e097efd8a98e3fedf87356495b54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b12c5220baa8f16d3722327e8faf93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577312d2a87441834090499e842d0506698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bb11e5623a20ad17ba3e27aba7ea6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e4b5a66b27e7693134edd5c78c0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ec6718038e4d00920d52b93cedade701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e038a3cf6b3345ef74e4e8a9189d182702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b562abc595423c652895f4745fa1b34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4afdf0946c7f2e34c851cab147438704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47e2544cf7c9a8af819a69093e0841705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e1132768aa4b529528f8fa3e8424e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749faa38baa008bbb3d0922f67dbb4fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df3f95223241caa052c00cf6ec3b8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974acb84d248e91c460295d468d4393709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c5fda87843bc58ca4ed468712c87e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5e45c996e2a2fa9d0ab79abd5b937711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c804f5d74059e6ca84ddc79141e14c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d09a3021e4d59f98a0d4904f8970713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76173968e66b4472055a22a34e8484f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee38930edd5a583ffce6c897091dda715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3119cedb68b0328bcea1dd2787f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934e362d581550f796b9170bb6e12ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca0f1dd902b7725922e14e817bfe75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bade6137d8e44bca0ef1059a2fec0df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3915c659bd8c9a0779f838ace7447720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04d04b60a0e28b1f0230afa7d9eb73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50117833f12ba1f1d6197937880955a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e64e33b08b26965496439a5068a21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ec3edae3f105c07d4e53e329373a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48506533ecf95578fdb93eef62a20b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2303cbdeeaa1f94fbd7301b05e8752726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147a26241fdfd8a79b26919fa742e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386507d5b725f7bd4e95fa850ef321e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fedf8a911784431bcee6785c8f5e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a11c58ddd620ab0ba6fd7fafedaf2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61906a0f56f1bbd4d5868c99e0666946731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade30b5148cb3bf13376e2497a0fb47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0387f7b7d350f74230e1bfae8ce93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc234703e3976729d2eca955ee4ca02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df59a10386417d7fbf3d574bc8d4f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be9648e95e6f80fb8f94448ae0cf87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ad03e40ede38c07cadbea446db72a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43433ff9d33147ee4ceb72b5ced4fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761992c4e295ea8275e7e6548bb99701739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d60e7107b56779dc44933f756d663740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfef635605457f73cfc48ec0736d78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd6ae45f2cfc7e7f6255dde6311453742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a650d47278570564c1a6afd86aba16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6c03b036195a6b500c53b644abcc4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7e94908df70fd0aad2d7fdc73f037745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aba56650ff72f473d3818fc056365746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223cab52c275399ce594fd623a38e02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512c4661b79151150a77d830a4956d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cd8d86078b85fee717a7c6dbc0d1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a05b928de62efcf0a4ffa151bd1eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccb22f1cb89de495562aa3c89514ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a105eb935dfea7199fbb4fbcb92b9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b277db0fcd797c046c23c56fe6bc3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>