--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d7e0281a95666db8361e8b96937921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff5fae85b4dc1978c44675f3663f252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21193f5a277be36c1dfe25afb3c9193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d7df663fe76ae1832167bd1be290f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e93a61b31d0a288f85e2d519ecefd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fac68ae2ddaf25dd1aabfd095058a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93303cc875d277811997327683599687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdab54a95567f4403d1e33b7a903b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d76124e32f5715db24b5db633540d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49f774156a185eec75bd31f0d2042910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1819fcf08a666327644d11d266ed2d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea6765cd67f6676420ba9bdeaa6de812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0c2e1917c1c7eb99a075ea93ddfb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa0133921f22594f542f8a3ff51f1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430be224bc486d0f8c4df84ea8783ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d87307406057406c7e45704c10f0d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31d537ad02e46edc020c8a3bba40e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1c4965e8b0b10e16af195157723cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae87c541d46fed896376b52b8c6e4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29525f1b5bec8cb3c5e50d4400dcb7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7b1f40f814f5466e718e95003683a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ecd0b8dd56fddc49df6443b66b3d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627bed652ee8439a50039cc79ef1e8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65112baed61c95155ce9af27ae63f2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41b3a8314bc44e1c9a5f38a7e960e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba435b544507f72e582e0752e65ec3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d62f03c200e8a4fcd358e7fccdcb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db243e6ae342b8685d860c0d5efcaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b2344978982008ad549b37d0850b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11482b69dce6e668c7394f5cd91c828530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1c673ab9359b55b76e3e228ceea331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d44f272d39ff4d8e8ba293fe7202532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91c02012691314ca77e15d4a1f2ca333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd19ec0b56df928cfb28565946bffc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b1238bb32078f64f790370d7ee03235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e79ab9bbc808b28ac5bf09c721cd4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10517added45141098dcbce130f53b6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b4afee2249d1f9e1ec176b225564d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97c565a9df903a6c4a8078767d3dbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7b6128997cae5147fd2b5b6c5520840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa1dcae86d10699c218df8ce87dfa941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4208b38abdbd53865c664ed63808742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f6479694806e6ebe5cbebb2d5cea743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba811e85a0402ff0ea5699f02894cfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f1440e1a140021a7889a5ace1239c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dc34e05aa52aa05831a23976d88b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d050b0002e45e485df800d5f59e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47eae87d1bb4a065308e1963b73d8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4f668c398fcfe1500bf11f984649949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8175c8546ba13cfe18870ca1fb8d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9470ac13be960599dca09bfef943f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3c982c91ba95ef2e3b4eb225a518952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59ef970cf937abb903996b57f8666453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d6a39a73bccc2c5cc49ce58660c5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec413d9134502534a209b9d6307bdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6151190de4b0e7db395fb460417ca056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec338d4191b96644ea15f1265dc11b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25b263004528b27915f043dacbd00058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8da6287539239a7585d38e11d572159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024125b9a8dd7c1729850b7bc5dd689f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ad40c0efb12176f161dd2c2f3b99d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa40dbb9a58545460fa5e9ae43e019862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7b255ee6932b5cc3ad08db87e567f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6985030427e9a31999369a622d1b5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe47d03a3d05f4f6049e52bbf9c08c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480f6ea6e96120422d8d58ec033fd9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9029df8ccd4f37c71bf0a0e24ac77a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f55b8bb31c5c2817cf0fde6c0ba01668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5b78bec65ab239d0cbcf4cc95d97569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214b5bf366ab18f8ce7007d115c138070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cd7daaa1ecb54a4b8f4f68a065f0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69a009052600b21658b18c70dcebf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b14b1876e382f9c378d538d2f1f5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cf4b5c4c4cc5e5995f5452ecb14e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25e1078b5f5e95288e17ccd2db902f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93579eb0aa69e6f7c462149c914330cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e9b892b81c8372e2d22e2548c88b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c099eb3a8ac040a8223efad4928bba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4083773007e1fc44e696f7125131c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d2d80d5011cc5f0ca337f5debb77e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40a675480a73d07a5745fac850fb8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a254b7376271c3519bd92c46b601a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b0d45f2ddea46a9ff52097b94a34d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3a0fd14e2b72a5f1563e62637c46684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c80f7eef026a0f01920b909241bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d832101c6d4340649fb9ee158e91f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53018d18935b2a53e83b6b7ce2f65b0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c68f5ef99c9a17aec3e9c92a47bcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972985ba64e9284dbbb53457d9e196589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dc220d1ac0f99067943ee80d4dbc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d21c8c9e9ef3fde98b23948949f8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f6661179f5a739c7b488e012d9c3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9265561f035d2c7d9370b866ede981693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a27a985dce1b2b0ef3df0da8f60d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40869505ec13b35941653a47fcb78b5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3003c2d13c73a2f8c6e793247181b1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba6068e0f0379e90d7c9f06f42a28f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0debe8beb83d1e590384d078c09334598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfed073a682ff68919d8c14f25903c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430e37ecb1a67873b910aec3e9f100f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8717ae370f00a2344bb1f147b60e860101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc7160e0290c6c3ee1c66ed8ca034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae0f5afe0cbb3d7c60b88e4c17478f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a3d5cf9ec4f81bde021e3819fc31d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253b858c0c9aa79e9e894a0bdaad650105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a0b6bbf129271d2c0f5aa4e280721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b114785edf652d2be786979858c18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5389a57cff91a13e983bb5cfc61eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fb8474e7c4e4eb448e44cb559df51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add97434a826d9639f932ad38f2f516110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d22b18c15aa9b2d81d895cc3547442111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09730957de39fbf8f483eadeb690179e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48d29bc4f763db3a61a5471ceed626113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9379617a15a1402e916abdbb14bea21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2772e9a0bf230bde90e49118c12f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c78d72cc973255be87e9d4708c82b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80db08b2decadd39d810e75f2bc263117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97601e6f4187465d4c59cfa7fb41090b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe22bd00866439cf43e25dba764959119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780616a5592c120fb0b10368f09d848120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dea9d16787f82dde6386907584be4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba97ea1300dc94b3ee82642ce29e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c661a9b96636f32df18ae730d080a4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd03e5e2802e74da03215f2d2dec739124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4c52c2ac70808993cb91c75f964c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabaa48f17ef16032c4df9540fa4095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b717a0122de76d7ba88835496116c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f7f58d63f4a5e9aad2189bcdc21c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7fc54636a49fd82c7723de45ce922129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14b3326f7cc75bcdd5052834c9e430130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d4000f2a427d00f69bac2bca2aaf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf06b19fd31f4f4afdf9176a9c67177132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fac05cf1090365d516efe32afce6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2633dc1082c6881e6f769c5b0cd85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22041b3d586d9818dcaa39a8eea03c59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7a865a3f9314739121c58bb5149c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833d4ccebd457ac635d474cae099760137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625a36b02c1c6521a1d9b78b68eee0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3231aa689acbba431d456275811e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaf84897245b63d9331e678b9b5e27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f206f98282701dbb8e8f70cb5ed35e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f99d1d88aa346eb865fd4d50a5c27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb613698187d952eb55f7bdf7914824143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0170aa0a235f417733b670e00dcea7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0683c8c905364455f107034cc53db65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bac112f4af3b645109c9adebde66a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f28a74040126dc5c8c5deddd12f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e393d7d05bb25470bfa0de4a98e5a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e87ba9abb0d31bae0d7fdac486bec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a6e0f2c3031bcb03eb8d87a4be94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030eebd4f75744fd49c2308375c8d37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a5870a71a127175b5736bf69d27cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6615388410a3dc6826362906b50637f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60cd23323d3935c90651249128f1a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417a6ffaa2aac3fc7bd6d1e0b5b1fa0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4526eafed3d5eea01fe3cb65313aae5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59345d0fb368e420f16b29fffec4ee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d38f137eed3843bf7e87be585b060158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e0bce0ce40faf7e8f98c831bf041159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3721fb0e4f6f35f6df2b9fc4be8f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713705dbb5e9c2c10c818edf57575f52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda13e47b7f67e89daf6dd2113ae38de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3760600bd34a3808350fa016b7010bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cebfb84bf4215439b94d31b7da787164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ea17be08e454de7894e6b0ad96b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a464ee99bb61dbfc5069ecbd1a38a15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45368e946801849b7fac152df491a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327fce3cf5024652b683875eeb3b6d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e062bf8c7b61a4c3f650f0e3965756d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cb7b7bc735bc2ce3f9551d0e021a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17fc59dbb4ad16873492bcd2eac8a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec366b1ac61fbdf30e9ba9969c7a75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf0df813be5e690f8fcf64f5128b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bce1c57c1d8f65f6b6a81c8f7f471174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e2a97d7b220acf43e763ed7c5e449175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2927fc987c533892919d307648586176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3096b7083a644abdfb2da84f72122177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4a5936031c3aac505a31e35813f3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e0854cc55fffa77edb4da40852aa8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5b2121f8517022d9869151c0efd0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b064b61ee539bd68b8ee70dc62282181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e27fe9bc8946fb4213680e8aafc2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb6a54bb7764544deec3675f32a87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a830d252e85753be1fd533b01e22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b1a8157657ceeaaa9788d12d22149185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca83ce08694c80e9276d1d7d5dbfe1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d870dc2cd1efd80123ef4a1582c91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1d4d1b1f2bdb6ab896acb0a45a020188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127be195fd59e41175370aad47f111189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ba38e06169683e77e6384e0bc28d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441db77c59ebb9204bdb5f675221d182191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e86d58a33089003e3d1b030ca2eb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0be9f5134dc6380f1f310a14986b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74a32a5ec48bdcfe8c0331b57c940194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe165202499278fe77765858dfff82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a253b7f54c93a6b649e009f5bbf6c80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922c13ae422e09a943d798c0b1fe2dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02027a45c8b06f8c1040a477e7b84bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cfa1c91b9cea6ff0a2e303dc39cdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be9d30037084e281671411aa55149200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c803070a97162bd6017300391023b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f201c87fff10db4446290b07a785f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d6770ed25e63c8d8a9eab504071f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bcf2f3857d40b25f1f50c383f9eb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f82860d78a1571cbae3d3f2960f79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53833701bd9f0eaee8a6dcfbb04f27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d8216f72a59fe03b101ddfe284fdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05606defb487ce37a9e23521bb09bacd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d6c2cb2221301df5ba6a6fa0bcaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77f0238b283914e8144787cde5e0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec146be45a0ff2e5be94b3d94fe38822211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55609c7b59e41f178d2a5bb04889560212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199b42588bf3d1ea606d74e6edd613213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10741b09398b16033dbe016fc5c4191214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15867e2e8d24f130b59afd2a1efe99b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad17bbe903f910546917a3911be6fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa6fdf7b3bb9dc0c65d66cc3a0087217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c39ccd3626f95550c155df3126a9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110a07010183a2a213f8a9fa6c3e7a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1225704f25137c5dccd96c651651b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c7d32187016dd0217333d100b493e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f532b2eca28131496a2441cba2e04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a4e6391e34dfcf6789f926cb874f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea207466b4d531550b62cd741942ef53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def7f4a3e038f33f2c6011f4b1910b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32ce2b9c5efe76529fa5f75f991d24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874231ade7df717b396fc51fb4f3369227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff31830eb9c986ebcf220f9bc9d8e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752c5c3bdc7bb67ff79511b9c8536b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139afc6e5d452538b999e630420c135230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1907f2c2484cabefc7feb82bc9bff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a5f761d08cd0af6f199ae1bca90b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d521c06bdcf80fbc2f83f5ef851aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83186e9cc3d36cd864c37eb7ae3e6b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9bdeafdbf0899be8a0a9cc22aef0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf787fbadf9f6fff0f45b592f1aecca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e893034be1ae41c2380c809d352f819237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca878d720bc9539d73da9b4c058e378238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab521205420ac04a33eefc8e84ae5243239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acd9f18507bbb92264cc42cb869709240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a767f216908f1037220ac613e11c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb4cd3a8a0f094f2753ef100e5113242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712647d0af23a1f98ce6fd1449b381a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c1861f299db7370730213643e424244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5807adf8c861ed0e77e2cca222229245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f83848af4f118b7611ca25a3119466246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8591d3196c659b056b41f435381d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb30d6b543292001208f9a665e30d4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e58a02b33f41c87849f51369fe006249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058499793cc426eef9c0f65e17e72e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef103819d505bb000761e7d27a7944251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809baf145cafd2fb644f5ed6da104a90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd0dea0a0db66cd522cb9508049b45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b14b6abdb872f9e5b6135dcd5a8d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f93ef95d2023b0f64c2a6c40f95bb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f717803fa6213ab643f4e7a8c7235f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba557c202d79c59e9bdd7fa67f94ea6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca3f1967dab2b30b344563a40babf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6260f7d6797e57ce009c57fcb0a23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1585acdf717f49b31fae89918d2c0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b36321877f221d95ee669287df0b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06fdad889721e24fb8d20928565a15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24f1f92cad11e77c8f35144a2d120f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc84d53f829484f5322bba15efe6be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c6a56243121899686b302216b605e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15087b46c902d5fb19949265c80be4ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c798d84fc3188042008c15f69277906267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38742bc6eee705ac27db73ac47ae3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da3f94aee482dc78eef0917d676e94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369173ff93c379caaf8120df5bd23a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fea1bbf34560ef703bdf26a4f3471271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1124656a016829aeb49c51181672b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9893b783ee10d978b4c338e71749ff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee199ca3be7068327f27eff17bf65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616c27e40182da60364848f140fe3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59490c148d5fd607b0fd25d0fc76a18e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f9dc35e2a6f1f6a5009942d9ae71b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fd168798dcdee54dafdd420390353278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c87e0317fbd69365c4559ee8066f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db1588fe7f0fe9120cf59f806d5384280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1bb6dbd2bd1a6e72f216d372a5201281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab40d9694822b34a5f1040a47ff31b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c0265f353bb69dadb78c4ee8fc044283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32af4ac1f0cb806e4316e0ec170fca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e332974e94a4915012fdbaea2c16c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7f919cd167e4268a88b30ea7cb64e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ec325823778ff05830703c042cfd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45507ba1abb578010c637c442587268f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eb94fb136f303781439665ca9ea34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b30914424ff553999736c8227b0c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d5c39adea7ca36813121ea7c80138291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fed851a8c97f34cffd4ac13192856292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20a872e194c0f1a7df3b57b8434b53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d458d75053ccbf7e8281ce4db0e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1896d139ef32e67dd4acd83552c79dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0281d8d5a07a926d8601e21d78dc9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dde107583a5852ac48a5f568a2607f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae14695a22ea2d1ab579c023191b91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987a49afcf58de17a63b5f67ec785f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f923b2c73dffcfd3cd9355758dde35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20bb02f9684707877d9bd76985c23d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b5a6edeafb10e3239e2c02b9d2b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f542ff66d96fee3395671d391aa20b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cbcaabe6b9a2ce6a6394b076899f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102847a131a53a3894e7dc611a7356b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fbb677a08de54e5de6887289d85d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7d44cf7eee209b8ab41a61088bb55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec680a62b29fca4d7f7d1c349ae0b207308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb16fb74269fe95e8bcf7f57663c17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9490ea9a45735e10132ca2080ccf96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e6722f0dc44ebe7f9627e0abac63f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1e49d7892623a25924a1b634e27bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712e7b91ad0df16fbfb82ba9a31dca8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ca2f69849cbb9c53569b96b7e1ad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079e5356931b62e3ac78d766d7748d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693697d2f8b120506db301a1f943dcc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576cac848808c92c90e66e12ac2868317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d9d35d90aad7f3bc9eb7acd11d21d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950704bba315b155838fb66ff8371b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e555d7d36102b6dda879fd6db93f361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213d8ad636c568c6434e707cafa41c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeef722ccf7e1b0c36d90f66882be04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba473437ee391fcfe8e20e6d86a48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24385b79ea3b42d8e23eca7c777cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb60122453b83c5df41e2f5da9ba46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c76fd4a7fb86b92f8d504c07bbc82f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d4d610e4cc1b0c0ffe6a4dc88f769327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab05baf455678a4b9cf3390e07b0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84629d124e2239c694c960daedc5a9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5cff15c7b48cf745051bf276fed38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b0dcc04d3aae650f7fb1e1628fded331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff3d121ad1ed7c3b7f24dd3e31462332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54182b7d9d58172abe879ea94e5f38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ae49fc0c467a939968e360d102e1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6acc7758a0ba9d5f0b55d5f114dca2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ec6bcc7346adf3c944c1a7f75759336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc32c199f0095ec5652e02210fce1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d7e44643b30467ec3b7b85949f086338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eece21140ba9e4ad427ced2bf7cd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af64b57792023e98736a7506030d9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a1f428e62814fb5f3b5c0b643d239341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088f18a9ecb5a6bce6c154ae82cce50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f677b78e24aeba124da44496ceec259343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8fc8b0761a97fc5a1006dfa961c35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba22c2608bbe44a589c214cefc7893345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e16b52d4112cb5b5c323a39f758780346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e949bdf12b8d23d399c26c708514347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f3ee0873ccde05530370175985bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e432cbe780bb3f279805a3f14ef68d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216bb693cf7fdc3d21ff8ad14b8464e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f299cccace93fd1d122b47f588192e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb44f6b12fff5f3c7e7e9be2afa31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f907da61425d5e2285346dead24ba05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10795a96c4dfb96ebeccc89575776157354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154388e34a321ef649c35866562705355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202851f06d4ddb58202c55816f388ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144da983fbc6e60617afe012c5f5710357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0fa0179ae412de9e162ba2797136a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ee895e4cb49336009ede9de7df866359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440404172fe644b9ee522888ae82504360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92dd92fefea2386fee4954292157bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5048a5a787cfe74ccc3064f883f0a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac4fda38cf2614c34c5af581eaed1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b24359bc475182d97695d10d208df2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f488cbd692e0fd87613856cb69f059c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da6c983fd9ea629051be91e18f67f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aec72ecdb5365450cc8f6ffad3a0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee04822c374aa8b3ffd9e978b7c20c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8139ac31553d8cf850514c118223f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb9e4bfb1f293a799930b145cf09df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c344abcc84e965ff4c6d2c468be5607371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc419adc755bb3dd47c9d13b768cba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f378e4086ef7a8e19905eb8eacf61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eef00644bae02623b0cfcfbf80f896374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e669d791073d9bbe94b85663c8a2569375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f417dc3d68875ac472803c4e6172c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd13bbee1c591c502a0150cf407bcfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08955cff4b8f932bdd2c0a0ddc8d37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36883725090126fcbb13845b893a8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9908cf7265ef5d93e91948d0a646b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2141c047c564c2c5b067d85193138381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89989a2cde771d5cb45243210d260fa0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ab1679f2271c3d0f9ac3a5234d971383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ac3b5808dfe0b94c1cc280c81025b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f99c81f03183ac867273366d852fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c2fa5120172d12c419928af057ad1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097dad35b5100d00408ec0aae50db2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42d3445475e3ebc927be29c851d9ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b8715bb1e76b45c704096b80bf60f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca5d408c8522d0eaff0816cbd71ede390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741edc55614bcd2add913cb114deecd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505556eb694bbf5d096c607bf1899715392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de462d2de9f7be11ab5a653876105393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9af0d42456ed36b466957c6dbce5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9fae92c8c889a626c28efb6933e72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b11a3001a0f91646a56600883324e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae1f041da71664ec39c7caf24655e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ae38baa71dbe02c840289342ff948398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212309bd98c41f5a6622c900ea317493399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebd1c3046c136d5f4f3883d3be2e36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ffdb93f360107e90bf963bedb5aa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153347f340c1c1f680f8376d738e9c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3ac06f988f07c7db3c3fb360923d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a933ebcc5929a782d92a6e1ffea5ec7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e114bc29f097778595801695191513a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246438a68b8a4948b104691cca96236406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e72208910f049d30ca69693ed648d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa69752bf62f922baa864b0765403e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a5326b90d3131a95156ba8227b49c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c7bf601e2f0a4c8c7ebf96a264aee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eebd7f802c49b39a3c6215331fd1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76c812c17775f3559caa57086a5915412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd6a4344e328496ccf6eda6b37a8f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb5389c1c05c61353fcab76c3f1a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b8d532d20b86c870d1ddc2210f520415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59433a6f963e9586970a29f50645eb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a2f1c740663e6ba0557b65ac0554e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdd2f43b984049ac9b360cfb9cddcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fc35ebf0e3e6b83446cbcb46ea8cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf8a0b603b3d6e9c1f45c65d87392420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdde9f9aa9e3043a220bf312c74225421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c15b0083a7a0defaab33c14daefe60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9907b663a9fba29e47eec35be0145423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cfe43a1f511a81f7afc8144dfc44b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bed1f6a20be19c0d8ae8cd5bfc2b12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524c54cc90069208318b2a8c886b022426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558c0f6d5deb03f388f8f9c68e03587427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0b702c6cc85aa620f619490dab6a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c455e45ac9fe0577ed93842e9816c31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cfbc850597933ccd743b61faf15ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60875cd00c50be61484ea322d5bdad9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f059471691c4f33996fd205a9a4a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd744462669f2ede7549cb4d6386ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e245dc10cbe9766ca568aaaaba446a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873a2e4f9946b999d3fce951dd57c41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c609ce30e7bce83fea5f193401d95a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146352062364c35567d66a7f2c5446e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10077bbba758a32c2d6d5ebef7907d97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e3e933e0757c6ba3b83af76e83e35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296982b3ce4e63adec0660475579a0af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50a0b51f812744b3d1d5d60a3a7d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95451a72df6c3fe5b9c17ddfe86843442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f10e5cad330ed1173d1f6743df9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173f17d6ce06a6a89564cea9c1dc65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c914ed4b7324b87cc91396509b144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68ccf9004eeaa2e23887dcc2e3b21f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1ae5d0ba2e4e519b94455035e3b3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb984e5041dda439c72bd2f8ba8a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e086748b33f1c1eb4b47da7592106449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604494284dad03b7777f7ab66329655450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7f334e5a2f76a69f5debe4b42338b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6055e9232bcb8d24f46684f8f801e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62801e3639ea19ab7da72bfa6c8dc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803699542b305cc8acc9c648132b9d22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1f485c07bcc0017d3b24761d1e403455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19f708cc6144860d0ebe76c7079b92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c9941d03039929b89e3c81a4836ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3729728c30b771a914697510cec2d7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308a554be585b3e36ebd439d5c136d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66b5572cd73a44a76fe8028136de9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de03c410c562dbcad40d4d5f7dec179461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b9de0f9981e5ff3c8bc9816f349a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bcfc04e25dd98ebfe856fd465eeca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51314005fb842791412fb6f53c9033464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bda17495abecc98d6f3f1beb4ea8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db461f527eb90b8bbbbf5144fea68354466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb073d31e6342e73c83925731733b39d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247557f8d1c946a6c4438d6acb1890b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4325aa6569e3cfa9da149cc8ef627469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fc5ddc6b217a82ce8bc56beeb8cc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65098e5ab570ad8692e0c50c1c46d0fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be858f1af26ceb3b3dca85fbc895a7bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e552979f6d37556575c351a207c25f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be0115ecbf3cf5aeed35c815d0e16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a944cf2647073db3139c7ac6aea9fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e0e1c63b29db18873c80ccb779039476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37817eccf1cf2949b42889a8de9fc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3c184d6ab23359c06688849e4dc6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a783a20c6c9261fb4d4ef6450b3fee1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4745e5f195759dba2788b423e1e4a82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4c7ef9b08fae06d64ce41476ee931481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da424e48d4bb09c31338868e4db8d3c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f009e0500331051ad310e4c67ecc31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1f80b77086fd6120a99d044680986484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5e8f086e3d4952b4185fcfac878a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80820e0ae45de4296f4e696ca40805b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e821f9fd801e12d37e36de50772d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebec2f80c7e4b4ae16b22b61449ef1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c7f861e2a3de72d9e9b8b0292fb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905297a4ece3d5279cf2eddcfe15b14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4fd094d54e50fa01def1f4549fc4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e49a766e7a78b3c4a251b2b20fa84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df942e4390eebf4f1c15b8815c569d19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afe6c48e7051332a1ef4967105fc14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4100e7f943e86d1c31eb55eed224d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db21f3f5eb9fc254b31a746158e25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14702391f890273ea527b7c007310a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc79f6dab3bbf76985fd55a0acba8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07f4ba490fcd138baeac6dd792f3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb17a419d386f3bf5ee6b086b57892500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5ff5abd1162709fea4edbc66e7adc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f316e1f96959f6f97fe5307f94cf7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9418e16ae9b8c80fa21eb22222b2631503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba4eabda94058f3d60594f9a9e0a75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a18fe92b382aa8a8bc7ee893dd6080505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a49908681257ee90e8dac3a9a4f2aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828d8153d43797fea88c5c8baa8a705507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8d1a135f27961162ced4b2486e7f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cd7d3e6f9f0aefbe105686c6f39fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7af22ca03667e3c692392be274acee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d8c73a55a90f0a5802d58e49904ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ca19c1be96792df1c89ecbe2364b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c80b12fb76d6dd1ec279f0509c549d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cafbbb4494d5358fcc4f9f9fbc2381514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4315bf9a1b250fcc37cc02e2225a94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ad73b6fdd8a3eb3f55551bdb9b042516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad58ca6778fb824b4b25afd2e91fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c871b8261e85ee8de76c0d0df0680518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778f7f527149da447bb1edfc61cbb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5ea65c22f00228792094e84b98e38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958a70ca7c41c06c587ec84525fbe06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad5382d8956770854d0b6093bf9e5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7643e61546363bab7e02ab4acc95c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f4a14a60f2e78afdd1d0c2cc513be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7a32e3e009a5d847719476cdfc19b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa4ec6c201e4a826263019733e1894526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771d36825beffe2fe5baace68bf7e4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50f8ad6037217f7b92d0e602f868ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240874269dedcfc12026a7307dee4d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85547b21bfc3b1996d50770339f90c61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044668edfa34074cf93fcbf13aefe95d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473a9a6d113fb907681648f1960cea2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb91a3d03c4b1494822cc27250876e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e07ebc203beb4f3ecf14e04b0091d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f446ce036092e75d7f03c5e15fb238535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea96fc8bff7eba2f1b0b15f5e90e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebf217b213d39158115ac86e9e52f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff02f410cd5616122350704009062b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced788025983f55fe0bf970dfc2c91a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527710f8f29965d5f7aedad13d0c2d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5358c636a5eab2eca17e8d7faa8e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff914a10ee849ac2d8dda04e32a7ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0405be138afcf37c4747079a3585d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8695f0b162276cd8e5fa739f75cd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615cb6b6defc3949f0fb510342b1b18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f41adbbfc0b9efc4ba011dab8ddbab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f163f2403ff985c59f242d8b24aba0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70755e2920aa2820a322111c1233be4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232db80fab09d24638db1b8687a61742549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb9e2be5d1660f27ec8a5c776311b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb82bbb114cd51aca7cb0eb9c10a75d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5575212488000c03b2b966c2bdd458c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d6ff439cece4cc2fb8b1f3921c42a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412f8be493bfb909ab13b35e0c7fd60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c54655fd0eae631981e5bcf0bbfe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f36b76c4a410acdcf55a8c2b9b5452556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b0967e6bb84505ce29154c428f8e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761b836b96ef948e2849a0031854597558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a85e3cf4dc47e781f10084fc2ef137559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c499e047ea53a432167158f057bd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595b653d1cca44d78a3eba495040028561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc31b7081c6c6543cc6873230ae439562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a9da45ccba7395c864da17988487d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e92caa1c57cff6235f6032790ac31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b943caac3e5080950b700ed50ebc0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30df1643d6ae9211f930231c78c27b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca91334cbdb9b99c62c5a1fd3af59af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed5284ac004baf52ae8cc504c84bbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21829244eebe8868f650f58de5155a9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c4651e0d33f35b4f6801f8a87d084570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b76351663202dae0fc9a072b5a953571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12142ceeb3a49ab6a8460cc96d920030572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c4747c1930ba138bab72f46042b59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fea756022b76c4a0bf5f852d7f0ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f507e21f0c66dc92a573e723b52c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac055df259d2d98401a0a5dcdcf1c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594fd563d6cb3396d152957214ca014577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381490e72e0a2001d29c5e327c8652578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0d7b171f88896ad4358911a63bdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eccf1c0841c84afa4a43e1bc54b6e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263844ae92c95586d398a859f8a7319581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbd37a76a640c579fd9329bab14136582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025761159131f66be92eac2bd835202583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d5a462710c728bc24ff2ad8c1bdaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7466080c6535790e5ed94ff12a733d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f15037547df2e331d9d94ec06c3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6ac6d4d32670bacfb2d72cacaa917587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc61d5ebc8be74aa05f12d2e71dd3b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34447aa7eaa82f03127dfe93d31fcd88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b00236607152d5afc795e6c34132a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4d69d48f489cf2a65a62faedde2c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef653b222ec8a906259b4bfc3d89ac8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5a4982b334bcedc429fc1e0578e43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d73fd9b86eed885f275a1cd71874e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bd14bd62f034aba3c75c3f3c753c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e0d7dd41bb33cb5f889f1f850c9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cd0efa8bab9b91ac85bee489513bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9dfbdd00fe9462ebdf1dfcd7c58dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea864545a2b39a29bcc7c8f160fe47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cef71dbce17fcbcaad2c8532efeb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866f395b1b58d27e505b738a2338b0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec14b0bd58e8c29207fe12c4dc82d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f54217060e39c83735b3252c769fb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afadf7263a979adb9c54d12b3c9fc40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133989c41a7a2b079f882aeb5318c464605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bdce15b3bf60da1f35a675ce05636606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508efd19d4da1d8ce1051aacfb2cd94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7c2b81009131ecbb67a37ff05b7c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62295f12b14449461f088fcfe91e79d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483f80b94c997515520ebc9b6423a34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d10e96fc39319ec54d1a13348ef2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9b2a3a03e1a9b8aabfe6e090fc028612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976ef72d7a94b8c94cf44753f7f3b17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa021f5b964fc4665e8440dda2c368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5931d8ad3f9e29d387c404f58a7f51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5888adb0339e8a3764d29f325847a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b39ce1f5ce71d178503f26c3a8f68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35bad72c25161edea1e9177ad383a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b91add664e4a764d0414a59855285619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694e4c4ebc5579618587d6006cc3bc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc691889fffebd23354cc5c37d1efb69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5d7b75f7e71bbb1663d2cb59567a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c40ddffe12f22301f0a21cf148d1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03e1d39ed33726c015e7f5520ac98d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee092d7c1d0991ef67642282be85d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7f4afc9f173bc867da7764cefb33b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccbd03e1309399c5e26951758228ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2dd7ad66ca12e52fa49b80127a4c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e66ad7cbea94b083d201d5cfff6c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60fdb6d4f791a6c52b397ef70c8b7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d88198b8ea411299c914faac2f1a03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee188cf5eeeb02ca1b5792f62b45027632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e04c577566fc7ec1494c151e3f66e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76b7ad07dd77bea305ddae27b986c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c222f11014340228364da59ce4aeba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d701eb1d1ce6e790868d736e802f631636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eb7b6673a76e54b54485f93f0f0ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099674b50152641ea39033567ed62e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf199fe44b399bc66406e4ee46aa0222639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3642048b3b97a85442d572f010693640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed032e26f240b952886b163c01e13c6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b782460f88b316b05ba3818d8c8ad0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b30a5a989cc4506f814ccf1ae2fb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b08fdca55b6c28c18feb180dfe6e38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1a1cd1806551afdc8424b19755436645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafbcec38711ee6a49282d73e852e39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc507950d3f20e33da0cab06d9d53e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c7510a9564165983f498561a3c648648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9bd8dfe9ebaee93c672f333344bec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d321bd40318af94ea336a86ca24836650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04433d777fc08884ba3102ccb43491bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a48f75716c621aee4db6ea3c8e6a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99990d5bc680fafd867e1154e967c54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61066206a93b7d0819ee0038e18a75fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154676d1e0b12b1b81860db4f328ad6f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8df6c51497d3963f734e38d618a6b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767785959089a53cb5a9a94f9e5523657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8790216b3675253385e84f18c698ae0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8115defeaeac4cca8c9260d4c381b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c0d8b1720210b9f66a305a617425660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0caf51b16b87f5669e7e246b0df59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4c2e3e5b03a8a226910093e852c19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72cbdad0509150054ca746321849aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1401420bf7ee54f135cf0e519f53d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd14a5fb5e3981f932076c355b387665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904753cfa796b8c0c921a6be290690f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ad4495729402cd4a1d6f5752f734667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fef1b83035106a4b88c5894d2ec8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66225ac1576e3914badd3256293c7755669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35138b42ace65ef38fd8cf0ca1842775670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ecb2d38136b3a5b940f24137e112c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dde5da25e6159a4f65aa86b22a186672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c589f79146dafc1367c7b6d9a19267a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e337fbd1ff402d1714a87354dcfdd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe41e390a548ac32b027cc3b64cb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78263ab219ff8daa5a3520558a5ca97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa759957c3b61f7b5b20f983665bd85e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ff01ebddff74d08e920d0482f0624678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f05fba9922ac846aabaeaef834237679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3161829cafcb53b9f586cbfd66e09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06313c2d14b00bbf7ab2dbb7860a72f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bedbe588e042acc70ce87c847eef3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1b2c38902654f073ab5181196e680683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2eb774f877fab45eef283d66a8831684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4271ed7c0eb4a65407475b9f67e08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bbf86b05b4cc2905b2bdf172121c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723e5a3107e9c291846e37977fc6717687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f477f0468b6f9fd3c43acbe6211eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c81ff33c2e7f74492a957eea28691689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f69999e5424768f3510075ea47b5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425ab4c50f0d93a7557c0e08d0d8f42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de63006f33925b1bb49cc21cdc21c24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef33e84449ede52a82145a1aead4b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed7a92732e79819b3424fef6e3d8d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e47f0c1d761a39aec9f0233359860695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8a6cc100b03f84f389252f2b59ff1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd9d4a4fe3b1dad60d0bdd5ac4b9db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448c00eaa15da6d79c3d108a6afacf9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa96cf8e7bdf54b3f87ea40a246b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f3b6e82f3f6014613d2d28f6d2d71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77942c977ff9527ab79e8125500c33b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e0184d8a3e7b8d1fe2a1602b04cfa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8132b9e1f278e26c445863521d541703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5afa4e546e9ec0bf775a63a0b7a100704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e05b3e27228829b45f0d3b58913c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75117c1b01ba94209629a78a433cd25b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd576997c704e7f828f88c3f5b88ee0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f844263ea52a1f81dbd6c7960e8025708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0ad12e86427a12821ecbc48f42b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99996e1dedb90c3816622d1719d5123710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae087f84337aa595a718ec07a2557011711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424940bd7967b24b147586f65c5dd949712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abfa39252640f3dee8521c1bb41f17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a546fd778e224cd4864e535b270ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be861780d625f104598f26d0d47065f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a4b0d95ac5e12a5d624c1b7d69418716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156599b3686ea69900d5266e198b7e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfdcbb6f506820f31e230b91d7da16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c78f57e4f8e8955f027a4e0d888b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a7215b8e8efb053aafcd4db354a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b919b669d03c3597f21835acb4bd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20acbcbe2762bfbd3a0bebcfaa38be3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261089122a58c1666e3d4c1bf961d4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782b616f471bec3eebf72a51dd8f296724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696271e716239311f246c4c10c21d6a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523151030cc65baa7dcf35acc5e1bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdfcc44814666e98001f825b33a006727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b42493508b2f8f1b64e8ff8b8dce1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d587bbee309ed309e67294becd02bc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6a228094af0934821dbf1b56c0e73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac79a5e07a2277a0f8ce320af1d973731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b871d20aed89363ed8a0a348d0a3b3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d3bba628004dae67ef8654f8c39d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179003a8114e606c1baa1f26c798b13a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c017334c183bd7f7cd927dfe7e855b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2bba78081e1774879e3714e7ea9d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879b2d678ab4504c1a33cc26ff09ace737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db007d60d32337f1ce240b671a54cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01862c8ba436aab091398dcfb23cb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d84d55830f034e5f5089eb57e4d8e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366c47ffc88730a53fc5a9dffbe9e8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c44a947c2377220aef3cfd508dec1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db76f03c77afa6bae564817d1f35eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cab87e067013582866d57544a72047744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc54ad032c7dc493ea0eda17e2dcd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d9ecbbd3f30264e4e7b084cb09c77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfadff5830adc2f81fc2a5916082890747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8664ebaa002fd06d889ac6238116fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30474a0badbdd41328255be72e54db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0cb62998b7b5da7718f094174ea88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829043b6c8f51b0e3ece44e8a0c6649751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0983788eade61e279969af56ea532d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0296c45e31868332c376f1f0c1dfff753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e09ed10128c692aaa0f6ef3e09a301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711f4dd80a0921d2d606ae4ed67a4812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045a6baf4c8d6d8a24dee88a19f09173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cadb55cd511f2b97814ce9f186ba84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec2ab1266d634f06f5a9dbdbdaee8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d811b05960a6c03020f6a983e39c6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d5b44872d1e3d63864fb8ded0df727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88739d365b838dcdcd6aeb9420c4018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd596df0844f33b2075c667f2ed491cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829d167c4d725950119ac6427362d7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c126b5974fd6b7dd3cbb7bfb8339ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f58b2b8f8c813aa43a07e3e2fd7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74c5fe76ed1040d8433b378bb517b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170941a104fdb393037812d0143301714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da8684ed1bf8ea697d385d273ec09d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab6fbb2b93b2a8a0769178ff423a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407dd1a2969ca5472ac5611f4e7f16717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affb2f0f3e77e2233f1368020f65ec118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dbb6f00d2689d2bcbca73689303a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819938ad86062ad2c1ecfd3fc0adb56120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ed51732ebb92a8a481848cd00e87621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119017912d4c9a2df2b644bf2a04e21d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666d7208e298faf17fae240578bff2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37289af02ebdcb9433474dafe9006e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb0dd88a33afa9dcfcccebfb5a033525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9f84046c9f86bb6c08a4eab4b42ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db71741f1f35576295b44b105c7a7a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c52aed7262b58af4d67755ba1fdb8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f66c5e359df30bc9a966632f0871d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5acf6003bac4b1b1a628873a0b3cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c9e8e8a8b30824a66c1908a0ff94331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900c140a63c39a0e243838237e6229c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9a130792cc6dd5aeb2e270e535c6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0c1405d98af43a05a2e459a21522334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eaed4bd11543a519845407695d69c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744218d907a10f8ac3e5af7a8eb2e5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7c5a415ca440b7c5ca59573c08ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4026df1eda20a3a0d7c0b56d673ef7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088190b8258bdb5a6e3968f475bc273839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c307c51187a264f456fd3303d42bfc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f6b50775a0d46ffd0da1f9ddfe81d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60b57d48f4763c2012895131fd974b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fdef7e28d01ce0ee653a1d10cad0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a771b4c59a461ec8672da4f44309f9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668943c1b3eec8a1e6e0f7a478274d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7148b30357886faee748545611fe17c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409c46943ddad0e801086abf0c1652847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5df390dd711a952ea5f29ce19a738f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143c4e11c2e42f8be91fef4f52a245749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adfdec10829ca1d6939f8b5a590d0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0c6d9b431e072701c658832db1faa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511bcd6c5809e82bfc6489a47e73bcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43083a13bda8949cfdf26ac437b03f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c29fa21b898609c7636c0c6a94b84254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213796624bc6f137af49bcebc1bfe2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee41e1ad0a4ddf40edbd6a80fec9f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a43d6a0b0e6fdd2c735c8ab3329e9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc9286619372d050f4bf3990c26b8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f36303b5fe2ed201a5b068985163ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e2a2a6884b0ebfe7e45ed7ba3ef5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d5c6af42eb6e8f3e218a04fa2bb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c928e63a0d99132770cd8d640159e8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6582db41695d0d7412a4a9312087963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945d6704396b9e5764890d261b3f5ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bf70016cef4e0df5029e063c9168165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f00abefdd1eb1a7b7dfefcf07cc7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687df5d211a2b26302d8b05608aa4f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28e8aa7fe8ab39e6715a389125c6c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290941a4f6b2f1274877c4f968e5da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0324db97838605f740780de5db35c7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb821e5a66e832588a39e6cabe453a6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613db70f5f03a28973a426f26c666972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436169d25761d1e17a543c70246a60973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6348601fbb8a33d5040f54207ad45e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb211b83c141301708659e8865cce675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be030499bb4452a68c4c7bde7a56a4e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9ff4ab16cfc06b8324528f7cb266f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8638f22443ab93b85ce393ec7597ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10899decc18d14f98d7ada9ca4ef1b7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe26e8f29e08c674531eca262127f7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b862a90aaff605868e54a7b11d7f0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad258a54db9bb35eb97eff5eba83d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474315f8ee2d3e17728f5dd6300a20e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaba716aff70eaf4cd2892e57d351e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00701b87aa0d6e619ffa1aa30d75ae5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65e273dc0cc590ac6afa78abf4ffba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8fcad0e4a4a41b3ceebbc35fbd8e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c231ad2042f4f879743dff407ea2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10fcc4c380774c3a65fec257eb550d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf038b55ba7be13f2326fc1c109d63c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b585f548060298dc5316d24457ef85d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbfdedbc37280a2d5974878d0e874592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54fac3259b1a771d111a5b2a64528d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86ffd577923daa3a5d2b84a17cd52a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5411e9cdab9ec52f736c1673db1b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39c81550595348550a48f18056727596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3529ad79aa55783a9f3242bc277bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03094ae0583b7dced333a7574a2040e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd83e3ed893e0775cc93bbbb85a55199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680928b957535759b5c53f66b1791a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44b4e92043f49c2213b98fbbd7ee79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc16f0955891e17e0537f672a08d577102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b13e294b5af98ff667772263677b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044939405740973be691b49cfbd2130104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69406f8bcb12ec567418ac483ca35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232a6ac8729fa905345a8434b3ac02c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a5baabd2c4c70aaa3695dc54036b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71765baf38ffe435cd92c6bd236658ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88291ef499f40e9f9822001ace5de15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbbce4c235e22f4a0f4184b667368a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95763695829d312b109abbf8336c66c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831aa7a69ec5003ce269eb3dd271b3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f193d2ae455f1515da1033b7f38a00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e4fd794c2bd28fb148ef5c52f3994114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e031f3ce2b6636f9df444fa27f7259115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d301a1d6e08a2a27b7d060f08df7ca0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d5617e5792d67c4b4bbbc7044a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29183f3bbd60381cb1acd51af454a71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e74945226fb38573d7359442603ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901cd4eb27d24430d827ced1f37ff37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2722478e6f35bd9a8231e8401e408a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b411d305d48ec7eb875084c1fde5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42b936d2733d132782014f77b2101c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e4477942e470266d97393ef860e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e54fa4f643ed3d7a9cecde34dcebcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f9e0fd51b0aec3d5b10d9a212d5c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09cc71942c1ee46cf468a0c2bff82f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebecfb9fcd2b132824eb9e8a7c5ee8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da39df057a309962261658fca5818d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e9854f7f74e24c9f0c063754c9ca8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aabb19c8d73e613a641ef0f54da4b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfd40ff453b29db0a08dcc0a67cda0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce615b302c8b7f097c9a83452c2abf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2aa296b4513a21222039425b826de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837055abdd3d540df2822adaea60b44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26839b17d1b666fc14ef1ec22ee40e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035450c2dda1c9269b9234ad9eed3b7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ab66b48c734627acdfacc8596d88c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be690e5e54e581234908087af5d04a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a221186349c07e5d1a9977a47f2af6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd93062c19a0142dbf308cd99d4e026141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debc425cf2e2da04645aac680193a7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cd7e9d5570b85062068a7c10125d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bec7b94f2a300db9c53c3def9b5140144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e57db2e7018875437d26b3f09ce98f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455eb94dbb38937463cac4791458119146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a40eeb2a27c8af2599c2b40237d36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4658f0962ee209d98cc25746541bb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9f5956bf74c48f86b2b38ba9cff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e06d5318b22c15c9ba9f4621852319150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac267ea2e2354510752306e781c2ae4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d00c92fc19e9549d6735e9045d6fb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca84cb570f1d8883e3dd68564003b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba220aed47a45e11f5a8768fbae2c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183850fec88631da3b8842cc9cd118155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e3bb51957c89849be5dc332c38206156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6606e20a479e034a00d08cd9a5a4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b461fcf37341e91097878392e6957158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27966b913356ae74fac4256a6248e4b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641725f08da308026e6885f4727731e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33470ecdaf78ba2683c0c2e1413ae2c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37eaadedca443dfa6bfd1a83e78078162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabeec4080981998a49894bcacd6f7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36510d9e4abed5d1e4748eb79c4fc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc519bca345119d2e7af90171a16fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109d744ecfe06c7bd2d0e5d05696a64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7eeaf023338b45feb71f5e0d1d39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f20db25831757caf3ccb919989e2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f9f8014650180bc98ca13f952ce1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade5fc9d42223648ed29191ec026b0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44e5ba36a3c68d2cba5b5edcce613171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e0726eedcd1955a76a509c579a04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80ebf4d49b5c2f3d1a85579dbfa362173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f7ffa22c26c9630388f75491f507174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f737cd80374bbb6b6311f692874e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd95478195b30e33c4556a672a491176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09ed76535b9e1c4b1f94f431506456177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf33d18a6700c0fd6cac7be4c2e044178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d8c8ff885098d3b473e9991d0739179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22573417302477e37ac74bc4bbd2f1f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14801cd94568b3d5e3ce2d3f0e653df1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa740a14bf0ce4003caaedb341197ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c316b2025d4a9c56efee2c0c05d45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab9b45088e91fba470782b0a1434ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189a5774450a0c1da9af22aecdd4bbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff44d9d9c49a360de4fdb99f7cb459186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171e092e2c7a2f65765e1d7c92e8d26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39315365f614a4b86179cc86196eb836188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c05486adac5905790901f34a1e33c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f75a3016931fb9bbd0a05106925f41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26579426ac5fd868681bc8f531c82e86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20eac0d4cd2acbdd07887b3057ea18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9c5560d7dbde34644164781f5b16c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f63a9e3fb6eb6c7bdf3d75b7bde35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff524b58fb2031504877a036c11c50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a9cfe9651a5637d538fdc94e117f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56183d001c52e6625f3f2ad3023ce213197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ff9b06739b4c9491cd33eda60e78f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0b09ca02256db1fed5bdc927f51b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162677b4685177d500048da3efaf77d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca5a2b6fb8af3c1590e6cc4d64188e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b26ff96a230f9c26afbd33aa4604c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661898f7a30d71b1c1b34932f5f99cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c027d18f97561fa091ad4e51a7b712204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577765ff9f55a1a84dc7076bb39f995205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e83f9e2374912de4d5382c6e8af882206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809cd00027dd0843f9c403a67a0a84d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a4aa17bd92ac2c3e9abfee0c9f937208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba51816a1a29831b5fdeb41b58542c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313cc66eefb0f15c4ac22a08c05b98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bd125c1060c2168fb8ca3517108ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5525492ed2385c00dbd919aae6809212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d753394cfc05857b6c823fb67949d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc03efba177231fe3abb23eb4c19a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451635e6d6616902df74c859c82d0db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b64cecd11eda14ecd1b9cbffa62d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe323cc1bbf51717668f991cc642826217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc091b42080c74a94782a6aae7cdd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b13b88da8e77d2232a2ebde66837e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a391503f27a6bd1c317c9cf7b50a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ec236f65b79ae1be678946265db60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c9f1af8e0d3353b6db5d074a58a0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7fdd1cd85781a1ce8a21c405d0ea1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e72c07eb09611f505ede17ddf4531224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3e45f18e8d349552bd89b3092412d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941cca7440ee030db61c24df93b2739226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983191b3bda367b4d9885ff11264fd17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43e51e702c75dbc5b335c037f532c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b2e434a739dcd8ab5b2c03e8bed9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77531e462dec23011ea02d260a8d1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf32f315bc05cb21055ab856e120f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c759fd367bf23709ce7c3db81d75415232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc7c6fcb47f034a033c1c1dea1c707233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa0c40f2394a594cb718e828a64561234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf247f49ed94be09b325e8ef04b42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd4ddec4ebafc79fa2b4cbc451e9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b975fb3d4f400de0701bfb28399a33a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ecb673eb06e921f3ecdb3fc1d87e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeddffffdaf4d380382488ac3a7482239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208d9863102a1a48b50150c99a98247240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87639730dd39022e284718979eec99de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694207fac8d1971c59e7c573eeee486242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f782f22d8c1051f6a007777090253f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c4376379a9d32602987374630cac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c5d4f0c397619c71ba469358b9ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98be08f8662695165415d7b691d3f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab271cc0dcfbf70ac3c50bfe9468f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af50cacda41e96401c7f266d89e834e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deccf0a5b37110d9cea90422a39a7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dbbaa9235c8f079b39470dc3b955e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f116626f923ab6fdfdee26b5ba470f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46eda3c9b4d2799cc9b87aed6688f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae17c8869a4d47a7272a89c61c6c96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb0cdc3f6c6bf96e1136f333ddea14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015b0f1f230ac3f20d0018e8e1b57d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2c4b2fa741e33da03e5bbb23aa76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08138659b4004e92fb31cfb2d75cfd2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b748ab800b02aea29d5bd07a3fa0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761017c7b5121d9073d9392c4b4f5e98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493b329ad595781cfd861e64ff674a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6057d864aec7dbbc3b0a86d1936ef8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e76338465555498375765285fa1cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406474b99e9fc8ed68ec22ba4e859a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac36c9c63f6dca1b50d9ddd7b0c7b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb298d9f2253a08166c3c80ca646c37e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6d31bfaead5b6d2f9d56ae28b9717266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcbef9d9afcfa8ec1baa7086dd7eb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcae985ef282aa477ede14410565abc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeb818ebf77e8cd17206135b0e1fd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b3e0653176fb35fb24d6a03eaba1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498bdc76fad00e376a0b5994a20886b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81b983d8d928981f7cbe4c25d05db7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543ab8f7499266df9a3d97967d189f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b534e7c9216f8c389162988a0a038274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bffca415d6c3ecd24f5ebb442439a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879aa2f0ad74f31cae7079d3c181b17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7364f5c868ddcc6f6d6aebf6f1234277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d7db1fb801a3e2dbfbdb9e4c23c52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb4917acd58cdc66724a31ca4c043e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728f6d3513fd72955b34dd92c6d47c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf0bf1cd706f7feecc0f7e3c21bb62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d45e8032f1a3fc83feda84447c5e3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a898a67602e296854c968ca041b14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e0eb16fabab161d5ead2b0e9c24c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b93c354b7197b98aa3d76fe16c0b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87856793264ff7a16f418975c2d09a8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eaa86b1ee7e5e30d6029c5a374a53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d4425e092ae13daf8df728423fff0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4eb3d544817380b0f9a6ab316e337289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927712b182cf33584b756a4940c3cf5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661baca07adc5cb3f6aee3fd1dd07d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9601d26252b7bfc8355a60dfaefe5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68812c2575be77639e42ad8d8bfe7f97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101185d1368619a8b5793ad76db372294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82a3de21e133382479022bc6062c5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b60ac8720aec18303b595d6acf168296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c70266e511bad6acd05d6e562660a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4e51619d3042bd142c00b71fdbda9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb12f311bf26a890454d6ecdafa470299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe298d65a54febea07052d65526a1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea099f2c043602fb905f998ca659a159301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c427174514d3041002636fd46f8bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa732da87ae3557399fdcc2ff93436a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fddfcdf20b278ecdfd3faa535df41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af29bdf2d6378b769f50d0a7ca4157305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8d6d38049f10269be794e9b9af4b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad703f9a19b73a8171674148a33f55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afdfec476f57a99ad45b9f17800c3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d85daa776c531ee7b01c0b60d82850309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad57bf3cc52af3a2a41fc81e9e37c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c635901803e54ecce1c57c322fe8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6738929258deb833cb08ad84d2a3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66986cd200d6522fefca632727aa03be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8b69368aa43ddb5b583c3913025f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bd2dbde69f7289c471572e2631531315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61803850ac09aab9e0d7d3c6b74f989316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b0cdfc1836093ceae0f2101a2061a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e712c67d4f1970eae58b46f2f1f5c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3f94000b945beb782e3a987c6e29b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08172377803e310852d3da90d6c5a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bac2903f62bf89ef5ff2e082a1718321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d319dc7d46b6fa40c30b59c94729a25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c9cdcbbb0024334e91500237c2121323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec807b1badc78441a87cbd92342f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8474caa3efbd795e7af1394d9aa4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8285e1805b711813a60d4a317b8e397326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e8681240c9066708450fd403e862327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9e6a7b6c25150061d83b3c498d4cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636cc98fbea94221359ee6d3cafe2e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f77efb0e45a0599316fed89314131330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e6d3d8f26478333dbc604feac3ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dce38e1fcf1007dc857b8e01c8a998332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104dd1d469206029a49a0f741deda64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31692480861409fe3df8b5a31650e857334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df003cad37c023dd986058755cabab3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679da8e1355cd0c315dd0b69e160add336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b9a8f211a82159954df402d7acc14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868132bcf2cd2f47a0e5960780a030f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa33551319ac3e613abd86acabb0cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de82520758865bc30083c098d06477340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04567904a76c98c9dae1396987615853341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faeabf1259cd435ed3b12983342599342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e577fb68d30eb2a3681fb9a4dd9638343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d78e980e9a4ff4ad5bc338d65563d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66d4e9b1e32cf0aa7a1fe7cd38afbc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd8bd499435c8cee462717ea99fca5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb177762f38bda2e87e88b3b5c8bd517347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00e4d44a2432924e005d0bdf60f918348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be9806ab7bebaccba4ec5b5ab182c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c89837f037c030fc4063fb6fc5a94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb352050cf7e48f3d4f66fba839df9c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaa66482b546bdb4c6d524dddacd7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efd43fa6d926615e4ea132e8795a6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55a2754794f242f12d8510afab46ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57135b4df655a7a4a765a8170aa5366d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a53b76f8c8a8d4632070067ec17aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b14bb87fd8bc889f5d5a2b0f68f327357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724a66e6c1f7d220b1eae49f68f0640358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c372b660455d54aea4affb38e29ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a27a214d89158b0e907b62d69912f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4337dfc1b5a205f8918f9446d28cd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab605ece45798c771c8caa19b5a6126362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a88baa10ed0025cb1fac7246f647c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2ddb293e96ca8a97e12be7a3cabe8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9b94c2800cb1abd1891671658b544365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5f36d1145729dfefe9f968e2b702e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141e3409ff9938b6a585c58e6a205fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e3bc9129478076325829e739653c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378a319175f1872419806695228fc33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22504502ca7864c4424fa723a2909b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2763f9a2b52646843c7df11f117df3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f6ec027af6b207618e2a2fdd2f796372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495861f476bd6eeb2474bed2b861bd45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8597bda50292ec0103f4f4f3dbbcb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4f2be9a920f642b7efbecfe9af965375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ef3142c5b56370a0f6d407a1414b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e9da5e80be64781742b22ce960e8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b91fe66ff5f36644b416078f0fcf8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653154c4c2f0909bbbff025902bff445379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c609df98e06f2ee125d3f3e4457ffb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d5a6f146d4be55bc72ce3f3616eaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c00ea30ab23e099c9ac99ff4bf7bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e258255b8974284d78866f1a9a60da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fc8a6e9111159b1e599129ea010ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bf005ffa111e1031731d172328126385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb379fcc7e1da727261385ec7ddcfe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7df8de2129911838a00633cc222de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa9fb2ba64ef8cfba5fbb310d9e184388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a315aa62de6aad026c5e688b2f47077389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a4e8f9914c7033839a381b6202758390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af7d9ee0a78d741a400a782b152089391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535d11e792e04850ebcb69e87b1b4a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597f82cf0cb5c3732bef2964d3064ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e28c6025fd0d6a76b14036e78cef9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c7f6199eb01d5d0ce2d35fdadab9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7559d9562824971977a34e1e7ea5127396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae0b13e7d5420221eefb77e2a06d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98156c499614aff93d40e34058ae44c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1a280de6bfea302766f50ac72de7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0540c30bb21f56d0959a1aaa5928ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a3b439ec9baefcee8b85c6090dfb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabcec6c0486d578ac65106dad40537402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e25482286f72a2bdb1626ca641806b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbff5311ebd8e64dfb6f19ddd3d8d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ca36f29ae52441043c0ffca83dae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab77263c21c05b9ed1fa435cfc889406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633357a0063f3c195e6664e303b79d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2687b0787187e9ad45410810c4920408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882bf91b25126654ecfce5ce0e40672409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3903ca558d7aeb7b57429f76c6feb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773e48d3a086fc2fd46c5bd61056b94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103fd793b400809bb277f738a3e3248412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34767c2a403b5067171a565cc7cf67d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce11b48ded3c8b1280e4ee117961d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d6c5a994aff4cc7f87946f415f6b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef213146a370e158aa5e95b05b45d3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab9d94f72373e25f7d7e5702621e41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8161a9ccb7061b448064c34b9e422418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac05efa2181047c9ff69ff933d64c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d8a1767dad0cd774a099c2d94df4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fd637f8ba8485b49a0e76a9dc09d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711b23340a94174b81f79ac4869e53b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0945419479bf750c4146d4a5b5050c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e11e09d6e66b6623284cd734078b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ac505516e5d0ceb712f7aaa3ed2a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495e6dba392f04d2f0558a54f7a7d23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b43a06b9e72c288e3558eb306c131427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5818c0029df314b3226e1fcd6ed01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da192d5e75ebdea2d33494d32c0537ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5d1c513c0a9983f6b46858bc0d70c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669b056b29910f6e58a21181e6c3d6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e35d37df498402a630018ee4759d5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c396bd5412bc5ecb023210cc5da3117433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a63291e3a8aa723c3b43af0b5c9fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ba337933aba66cd7a42147eb713a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fd0b82d1211abcf26b730693d139c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea7494012fda933498cbf996e7634d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4b7d8343bb1023cd7727bf5b3ad27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb2803a46865255ff39c1a65f70321439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3e2d7d235e00ab98263da21f1f67c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48360d7a1a87aec1713e3918c2b0df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d29026ca58ee128fd9fd45f2c2e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6294e27d4152f85cb230b39c6e16932443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea772fe25ae3e896ad555b3baa4dc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaa0bee409c86fb13934fa19c23f89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2ab23e13a2148688c8c4cc822c0d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd3bb709b68395149074f2c30f6e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5d05f3c61baf36d835d4f6b33c010448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e19f7217d87b05b94b704f125054e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302df44e0908f10de9c1cb5c98330a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeae28bb8ca97910415cc67e832840451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18d205c3ab18492895d693d0e5eceb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66bb76336d8477489584f8e7513d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fa05fb88a8f043b8d1cb468ab91ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24e809e335c67f214c4afa1f6e1cbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ab04de6f82aa04a41d9f11bec444456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b6117fc4ddc4dbd8a1c9f9d515a77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332b57faed0f3cdbea28d23e80dec2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370332c17cf1d969e2bbc9b74c33e9ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2b2075a1f16311e1dcd9c76d4edf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd3a372ef12bbcdb3786b099f932f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468b5550f33f94e220b38da080884e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f20534e5bb24d0eb9e86ca48354974463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eeb93a0b22ec01216931bd289b681464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe951b349cc705497c14ddf43b74c85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077557a37c27ba2694c4902cf7b33539466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea10b3a02fddd1b37ae895b1cbe0299467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4a0366c35f3db334468045709a000468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ca2e91b33576b2712f3984f0b0ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4937faae9c6f2043da3a7f4d7bc41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8600aae8eb9369f4b1bab09b7c894be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25d7eccb86150a91ffd782be9760bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774d5d815cbbc006f7a54a238de94a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f2d38913e217395ea038db1949c10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88842c750424eb7348b820521f1cc081475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db986ca79a7d282cbb72ea979fe4b0c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f640e1ca93bdd7b048404d1990fc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bfee38d227f2ff7fae7a987c43121478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f916607db3663876cb2c0ff8fc29d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09203a86ca5d879e93f55c8b2391e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d331839ab8a41ef2c1518a6e5aea08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cc288e1c65995b84926c4d3ed0d20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42821fa1b5ddab6818919b88a77c75a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07a9906b2f960fe999f86a03f5040a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7687759128d7a3634b08771a658a67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532f9f3b0c4dcae47bc15f6685aefcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8383f21fa0cdd911b09642144fd676487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde0c21e54933bc765b09f9dec7ec56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce47f66906d52b248fb768e2d6d28ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d7a92732930d8f7e8f40645c718eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be2e8b986af5405a3ddb844688c74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8655a43d3ea9cadc75cf30e16c320f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25e6a69aac55226ac86b0fe125a3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff39211503aa21412b087150f6f895e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b21bb8e006d71693b25d922ea934ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee27db85cafc99ab45592c2067f83ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda616c4088320f949c7fdc3ae15e3f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0371d6ee50cdfaf1e1277e33a3318498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb102cfb2088b9612913ea1846a8a292499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac38bd3c2d65a19c8adcce5261328b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eb604a41061e06cffc5f647ee96ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad1669bde6949b504036456f87e1dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5913651d964567c1b84355829604177503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18574ca8258a63314bf1c4f538769c59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad98fda8c2680d07e88a813a1fe99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96e0dee0c791e740b2809764c911ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca715e0f5bddc2be0374969317ff58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289dac33b1468c0c9ce647d9416e0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b10b80df938e94b6fdcb5c1c5da003509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffd1fd8e058eae2ce430d38bfac5f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0846ecaf20d73136ac20de3a4746a1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998609ffdb5b2e6a28c8343801ceb56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62658484f1ee2f97185e3a5ea05677513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661e746f6eb6df56b02904906b250c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a295af050a1110b89e64fc08d9e8fec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d571faee306ebd20260fb7dbc04145516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9be3d10031b3519a878a6a4309085517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a038a436cdf564f51622b445526d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf1ca8616ac0474568ff12e692eac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce72ef8dbb6dcf80fb05dc98d27128520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b17de444c75b6363145928004f3052521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8d2ca767a0d0acb25d90e2b425bb9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbc36c835c2e8f26ffbba13279fc18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d867aaa830b399360c562d1d833ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4adad265bfdd5c559fb6a80ffadd07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b0c6edea3c61bbb50ab3b46beb79a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851edf5868f0145547ab882f80b345c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c882d1e2a1f8131f2bf8e3279d360528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dafb116ce05c26178b7d176690110529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7c0afdc080645de6171c89aed9ab5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8398abf604c2d779b37492d84a434aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e35cec89c34030063bcf990f9ac6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066b28b027baf925df93a7aabae5c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c44866f69d97738f20cf5eef4e2a04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eed41632f865bb8e215765b9d9eb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295fa1fe96e13b12e8256ec894768af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa541ec62fb440a9f2b773cff318b43b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f6bcd849f4e8c4091b2fee2755e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e52d3422e479ae259c95bd2543f4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f579406daedb0350a46e423ef377ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef50c82c59ecede0b18e7bfdf06c32b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a66871930e54425c30c0ebe9dd79ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0c6b988e6d68a441c6471b02a9496543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481aa6a0c24447d8a622d7398d5938544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99eff09c9d40daede4f940581845b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b4e356c4cf4a03755c08f94377ac5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd509155af750bb3538bb1e7afbf68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d902b217ed987cc1d27591df66897548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b47a5b0b3eb87276159208635dce7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798c4b13508d18505c35fbed2d74d87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a041f5608bd3f2da30c56bd779c9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1872ca28637deec024c4833ea89b74a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4f3af0bf8c55553c84ba317963835553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f0ad8593361f8c490dc23a2e6d682554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaa7bd90caf06e29157b32225b0d8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cac1aef054191e3f7e9c651f8f808556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418abd4a0a68d1ffbba5c27723ebc622557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9260422776a63baf8eb386c762d65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a512c987982f6efdb20e42ad037747f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3762ed38488d52967a5de048da09d1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dbe389a682ba248009c918d76a29a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6c9c91e9219af3eca853e3301e357562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558115c3c9a2fd2cd01e168cefa9f87a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989d3fc134e16aca2cf69dde740a673564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b533460fe725246302144f7ae9156565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e322174fe3f59f0f2d1f35af39c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28380004618c0df7a67ba5c0801865567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b222c14684e9e44018d3e1978a7318568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b0a222989e64563b5ef44e14ddf61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1cee646b062faa8e98a1341b7eaae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330bddd11af36ded00635177bdb28de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dacab2efabf1629d5e33e1c0164676572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cbc1086e5b13f16ec8729e6fc5566573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33ba0b2c61d1e191a03d0ed122224a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa59cd944cccb4a01135d13f3a9be0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036063c70e92331181d64be64e66fec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34739dcde59b4710ee2b7585352e413d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf5c6f2854eb54ae1de595d317af3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055d8bd23b013465e8bc2eef85e7758579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853efd67b3c8a54cf52cbac279d9fc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea1a2bd57d1aad6a53c161ce630b9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc489264fbaa30ec83d230f99f3e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3addab7620aff025589d02e473f9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47674b820d2d04cdcedb0ce9bfdafb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f4498b7d90a8cf9bb4318f2c6fafe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f56e5a8514eec057322b02846072586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae28c22a92d2814dee0739be722e79e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fc57fe9837b4f29f441a02faf6ece588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eb1ca9ebbd338c7e2561db1947403589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493646aef0708917cdd0c6168e46ac01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d231ca09650c71ca753a83ff92926591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb5255dd7abbe462ecd5fc47f17e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26730c414c38fc43348ff19ebe5f7a61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e776dc5955f46cca9c6798aa5192a30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79b3811994cef0f29756590295ff51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8fd96aace699d0b94de6841e459b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591969d79b4946ea951e1a0a30827620597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aba2e9b9110d60e1349048748b49b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381fc43b522a8f7e53abfc24ae25b31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6e74f39861291883bdac302c104a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc773ec78b155ffad642e5178c8ab419601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6878b8315f744373bc18ef194ce78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479beba84709474b621d9237cc6546e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d4fd638efcc15f4430bd12bc63646604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eab1dfcb321da5a2dcf3f384251222605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486e39d8795f893eab421e05172cc70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0616972f9382f33b9c95306c9522a01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceafc53060d60fe7c1d5563f2596fd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407896ceb1f112b2ad693efb939f491609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585b2688d5a99315390de1be2e96ea2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee620c3c91f2782199f066f626826a48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081003021f368038f956cfe870bf6509612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99af5d7b30a1449a6167e5eea2d88e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad86952a88d353b98e434ba22acfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d26693bc50406af04bd4eb7df977615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49532409adaccba607759aa3165a533616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82838945171b3f3c07bce8183f0d983617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295656b21042c36ceebe594393e92e57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c4a7f502ed63d67c790b7db1cc15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60037e3840b133c06e664c6f92eff12b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cc23d51d7c3633d445f4002a8083b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957932c70ae0821812fe65097b41566a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbe604cebe8332d8b87a4b9fe5984a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c52d31386a18b64e702755d4f7a7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4c58e0296ad60820aa60fc7d4156e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafcefd4c0b37cd64502b8c9e9366dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067200bb11785e6bc5d19606751201e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca287b001aa7c2710709f411dba843628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088871efc76df509d465b76297138bc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac651ec37218b9d95165547911c75092630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf300dceee4f3cc57860efee151d0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c275bb8c3253c468605ced2c2a6e4c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af10ed647bcb39bf6f8e622706a488633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b7a762102630f5e66cd3c9dd08a39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2a2a994178a8c0a895b34d9a554bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80891035d030030edec88a56c6a71d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345091f5ab6735725cb7e8c77930937637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5fe83104da6519981485b82b4c34d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6815c16e56e50a2835fb9856dbbabe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8b4441d2b8290900dd5ab0a33a31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2a0499bd6afdd2c681d9b5e57df3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec2b5900ba29288dfecc18a1c5de2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272f1fa29ebfb9a50d0fd80a62cfe65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb33da6d0d89c5cd454d39a44342c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9cc2cb82ba3a9a001339d636f1fe5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da529d61fe501c7564fdd4581eac6b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702fd3a1ff89a2412e6bc3f41bbb87d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35b2f5c3acd3d367bb2c666df05bf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432c91fcd36d8f12ac4e2c075c93e9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14d35f752d42e137815d635988cc8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67444905a233e0fe40a701b369eca8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca7271d42e30b35be2edb3a0aaf923652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d008682f5d74fb50bacce48249617653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59580061b50f28336573847987b99f24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9afe4d8d632516c83ab51a53d4bede655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387e69374f629305008d7769890cdc1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40569e537c9dcdc0d98e626c5a2d74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab30b252bce52221208fd0060ebe5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e359e006e9363d06bae299edf65580a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e4837f73dd96dd000c2561b9a0e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bd31b77e1cb106e3e23ccd6c4d35a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d86975013f3fda6f72f54241bccc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288970d022021ca448fbcc1c532d52b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c13bc367d5f21739c336bf696c274f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335005c9c9cc2284c87c661bd375d508665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505a28c0c9c46eaf2e2bdfb1153cfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a25c01875b3fe52f6511a8a2271a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a66a882e1b5de0c9e9f637d16c555f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b0e1db1b0ce1a55cb20b9bb4e345669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7092d58344fae88b11f9fbd688fce3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f65d0a7d78235c85e9a78e29045c05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fa8de5b858a17c91ac39dd9d8fdc3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96df8c56a09726df694fcaa4e7f9e0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847fd23ff2f25050d674df5b3ef443674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84be4621b48aaee6bfde655cef703c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d108b9239227be461ce01ed02052676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72aba43951ade3ad406f150da13de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20029fe9f6091178cc76cdc160e8e07e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d8eb533a6dbe750af68c188a5fda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad31c3cc07797f8708be5aa1790520680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea1bacba9d17c037d6ff51c235e7b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d327aa3b2250c7a699db74600803c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a1667cac0184b609356d9cf25d875683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618b2bafc28bcd9f1b664ef784cdcb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248776f4b8b53099b9574b3a115499c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860d853de574f3fa9240898d54dab77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67d7f1dec0d2cd30acb70a72295c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85351658a1db16e87d8e0b539419cb84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df062e5f6e81af96a0c65d2503cf20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61daa2d12325cd62ee8666ce30aa12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b353e374f44a152d6f71d2abf797d25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221fef1ef46938573873e316fb31cd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d5310163fad0f7d5890cb259e4a5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df1cff6f59cbb9d970b214756df88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396051a193d29c4026060f6db700521695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565eed7d03073d839f48086b8e0f64e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39cf3e9d97c574a086f4b5706edc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df132862f720a786d25a08eec68f7c41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dbcce0eb67cc3c7dc43987507358d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0a91ce2a3591897502ff3d55413b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc7db50bd4093e2e2cba2a4a835aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd984f803a0b2e8a0f6ff2d2fdc4e95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f8a508a828852fa7751f0388ac791703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa5f36e3a7d78b4af0c5e76eab85bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d690bbc4ff48b385767b176d2d149f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad503bb7b0c8a1e95cf625f45147144706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8419c9a3713cb40d01ee7de2f3480707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa389a1d02d534c8062b44e806fd485a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532551023e2b29a3a561dbb7d34ce1c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd180d7d920b283e214899a1d7e392710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722364367b04038d023099b18ae58397711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fedbefea6179bb21214e511e933d95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d602091ccdd4aeeba9bd1c94d47858713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0ecf6f6ad944b935bb5da84bab408714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892589a8762d5c81dcea6d300bb8bcf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ccec913b930e3c5ca0504a326cbad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4abdec19fd2fa271d38cac4fe27965717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eec68955e40802fee871197a1dbd2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b365fef82317eb1fb0453838b5280719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b238ebc2fb3302e2f21756a002db0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390f7184667efa9baab42833bee75f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c2d29c2103ceb705e738905dde317722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f67c1fe80479aca9e45f349fb1072a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1372c7c6469e3a74363541086bef3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100dbbe3820eb0917f02a746b7f4e02725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f306872f4516f1f66dfd18edecf221d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ab4d0fc3e0578da5ae82450dd419727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d94afe784ffcbc69022dd31aca78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082186cc3bdac11d260d00b51442bb5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7fb76ca1d9467296453430037710e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b8dc7cc9af7bb20fe0b73aaff3f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a6c5ba7afbcce8c169eb9fb4ca5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f612c2f4d6278358cf1b93408f65e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4ebc485abbb8412ffd0dcaf6415d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58b8ea7a16e30b6036e377af63c39a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9476cbd60254b3351811d97f2a516736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89926c9180516790e0962bf866defd9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca0dd459b235ca17ad7524043ef5ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be672ec63d6fe8324a02791ff7c1b4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890500ca06d783a46e0c2e97d206268740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f946c82ffa88a7d2bbb4543e78646d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae91ee3b0dee959dff172ec8237f244742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdaeb3518ce13a4a5848c6f1aa4174743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90246ccf93283a36cf34485e1ca5ebc9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53bb5eb3d53cfc7b877a4825d8d541745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1520e0936ca6e23f8ac34e30fda5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50872572bcd4674afda2a5273624d29b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99f0f43aec28e42213180e1263b69e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e3e14201c899de63c8b5d4e6c2885749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9a097dcca2b794500d123049e25ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d220d8bd11cdfdc113593d6b6dab02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa515fe6912ae3880674063c813b9bb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e9b02c2a432ac171e2fc507ccefce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f7e99c466b0be51b45ea177c2b407754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabe385fa250a33cc99c7c0aade1ae3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4222e053c18e5ab9ad9809628fc731f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de7df83b8e5b2bb7eceed8acc6a5c9757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>