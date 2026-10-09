--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04412fa8e4c9dc7a879e6406385b45e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d7135fe8f4bbcb3c471e444f24d622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763da7597dd7db38cf1c2008da92d8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399b9bc963ff83dd21798ca991719174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bfbcf04040c0fdb25559428322fce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9d6cd4639634d11a95ec819df83a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad1e5fd32516479fcbbbe8d3b7a78b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1839044b3ec4704e8ed0b4e5cf577be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad1e018a585307705301a5647193999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f68cc1e07aec8e462edf4190cba3b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd7e9fe1356ffd3631d0c315b3874d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fac64b78e0c990f602b5ec55d80b3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783bf38e0545e9323d927d32331389f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14e06fc10d3973efaef200179188514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9335998039717d12da50e82bae1e32615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db256015714d00f161f747912fda3d1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08471180e1651a5a0c7148462a15c8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4bdf49decdaca929add721fd577eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581389640715e6a9a025d0fabdc70fd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b16278240aac17ef97f95f422a6ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd49b6a2971824d65e4adf98a7ddef121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab479f2928300ba1e58ef6e014e030bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b4dc6258be96cb6ed9a93145c424923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e22b59138752db9f365ba0aa183c8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ba463187509dd991f84eb6273e6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541668023a90ab16f465fb5894cc9f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905126f45422d907027643b6cb7788e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e3d0da2aabe9da984763cdbf490ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce39e2b39baeb2cd8b7f4e589b84ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2fed4ee042209d07336c6e207e89530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0980cae811dcf2df9702abd3c79a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda69c20843915b21120fc50e69f56932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323144f467568d02a91d40b0f9f6c3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311ddd3fb076b00c620d0f80003210134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5b0acdb6d2b25fedccdb7278fd10935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1a13188d9073d06ec079a08e147b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb10e094954ce1e16400e2ddf88724f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f1d29023730aa747cd8d98e7f9abe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969529d646b15c8277271bc59bf909f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e303d2b873906a1ca0d20c3e0ebbfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d911dacac51230795f365bb49a9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1859bae19b84a1eb2299ce189d1bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ce41e6e8fc9422d63367aa87d39d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29723ee367dec36c35c81aa871e9ad344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07702c688a11d12447cb154902a6953d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da2654d9e24b7962747733c5f0240846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ded6d6888919a7f747f10dec8450c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcfbf05007a5f305a6536487d962f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014bf41024cc3fc1357cb197aa713ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478eacb9db8d215bef67cf15b7d1c8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caedda03f31833f012c3f808e33db451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c50a1e9f3bc19f9b0285993b515fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b67c7d6ee24cac196674207483e7fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817be68e3f8416ec820400d7bd2820254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db1640ace1443a1e685005b4c809a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ead73b6d6557cd8dd1e609873e866356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d47aeacbfbb82b1b6ef3a4242736b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a0a50a5e2dc3091d890d5bc3a2bf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75e44075c334da0dad1c8e656e2e1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48b38674def3d6fe6130f53f3669bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451093d4470813964884bf752d93e4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f60239871360ff1f8155806e1434f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70862ddec402b60d40d8de0b9760163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e573ed8e35707fff985ed8e552d09364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f28a23d0f882de642bc879c9de6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b55df32534821981227ff9933c5cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c14fc727fbb7d5d0847466fa0e9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b43fbcac449b3408fe0a87e94acba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096622e1697882d3fffcde31c2c0dbd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ed1c692bf9402b88f5e8f514c3b6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785fa18367acf9472e4f5971f76723171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738a7acb54605db216ea816d7ffff9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba1e873eac076ed0b5712e6ee014073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd1d9479f1a23a25853e403e83303c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f22d0b91ca928fa0a19afcd38e68e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2bcf5eba9e05028c0ce6b839fc35576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60479bd7d68a6d98e20aff1157f672277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76373f1b6b104982fd45434de5e7541a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50bf13b5794e6bfa45f7ad4d13131c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cbdd270ae915c358a86684ee91cde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f20b076969cdfeaeb5caa15e6290fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d7f7f383ed4e0ea375f94dd14ee2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ce85b2847f824acf1cfe232aac74983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8e8cbc73ddf19330d0981b60cb66784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591eff43f0668840d2738cc4674ef0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff020a3f6234a04498f3131b37018586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d90fd1fc09b347fbe7f6233517a7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1733249f9f390f54b895c4d97b1305988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c27d1224d770a15488c93c2a9d1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecca6686f7f27b003a66a72312513690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225859c336bb691aaa4c69613857041791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68544f291eb5e63b232e9e52077da2cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be81f6fd2e62dbf38d03c799d11357f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df1c9e5e28f175295e79c154d5876894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27667dda3d96d1faedf01559c8c2baa795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9658182c6be44ab55a23253730a0ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061a700692f86c2d98d3627eec17ba197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b3b850011328fa06ac2086e982c7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14670f171fb1228e23263c94a92e5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bf4b425a62ce6779b0ff8c742e5e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2219926b60c11e26ac073b9af186c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a21c8cd88292a7c2104b51fbac204102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6517c97d04f3f0c4213e203712d035103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e868bafa1fafe4d6c07f6c07bbdc1e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1d3fc040b2931dc476fe02023b8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e650e742eebe4c6c20ba93c8e25b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1419d65d3cf8cfcc70f038688552d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37665f6530f1aa3cdf96f0106bf041a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6456b85abaf9cd869831ba4175c3b04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42435c8eff2c091b9d8907ade9823553110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7922be6778a5e3faad645698d49f8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929d79fd92194264d0b844d3bdfccc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d95706ec8131ead0eb6fc1ec9fba0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f900fdcab80238490acda718490c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b34718b82bc4ed60fabd6c9386cd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdab27b0d27980373779f209313ff64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582b5b99806eb8f60e71847711e8e30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92c964103c7be6e7d8695c01c756b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55ef15e0a4000fee93a4df60c0bc12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25497483a70c0049324f065c47563dde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501502d867a3a912a021574619bd1a05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096ce3d411007b21414c473c7569712122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c12d75c023e8f91fba0c9fd2572993123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887682820df805645630d23964b9dca1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d97a3a1e58b1cc5f4a30c0f9f30ec4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6accb47ed90bd6122ccdfe18b2ff507126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6023ceaef0ec02f27ddf6143cd216fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aefa870e629fa87194458a1df3f3c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b418f00949f6ec935fdc2e4d38d6533129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99e8ee665add04375f7a4682d68100130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26fcc83f9601181b26a0c6bf22d5f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4560a2ddc5e52c73d482da835047d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a08cf25fb67d220c9d979a9e8543c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2430e905f3982db96bdeb7bc109762134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86dc691857cc2c1716b7e76b8391b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf3280e8496943a07a781a1c0297ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df3cfc8311f933691647fa62aeca8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf2e44ba17da6ee3455c255d8bf238138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fa0011c32d4c673e6cbfc9d7105d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c15c9c6ac802d9f63921baeefe6c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476768ea835d3a97f80d67bfb9193f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85014d43065b50279c6f6ee4186bf131142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba87597e8655ac59cd390f7fd821ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb44789baccbe0f3bcadd8b367f9d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597e656862f8e223bcb65d510ded290145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030dccd27c7c40ea79257f1de8a65d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41334abccbebfd16ee05e10944d136e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f1fd2fc80bc2d09e54549820da948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced3147407c19535d28475568fe55b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc177e5bd60be70df636456201b186150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe47b321a9e7c981b48b7f929cc9f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a4dc157467ba1054675ab551c0ba8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1fc97caa0e75296fce4e75f0f4449153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d863e185bd4c81ab3ced01d8e26622154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6b798b014aab94255a7a5fa1a155d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fa011abd75f51a30d2cb9e595b425156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dae33f5eba6035ef6e197c7926bae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fadb88cd9915c042799dc7b251e7a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9778a84cf5abffe8e7e9e8989eab5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273023b1da86b20d32352c52adf36ff3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84118f90006e9840bf5318b03bf64959161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc329836d055a3a0990157eb073df4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c0b4f601dcc33c652e58e7f865bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a2c996d8f29f80b701ded33666a90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecdff141b1ef7eb08c1586686cf535165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976e95285b12d4aad5f3f8c6cbc56fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae194013e91e753ac4f5a4781a55a88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c74e81410e4492d09ec786e83c6f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde7281bdc409b3187ef794e2561cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7bd09d14f442dedb17246787051ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fcd33a2389fac7ecf517ed2065363171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de05d71e2c2c5ae03370960a7cf6f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4f885577b045551131d9e0d09138e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32416e873c1ee6db291047e2ae139f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac35d8944a9ce3cff134730f282ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc099b74cc4a539b717e8a48b84f57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97702ccb087d4c8048019582348a18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50648974fe7d5abea9a9bae23b2d28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842160537026408e740d306dd3779bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e5e93b2751c7e136491cb15cbe90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41dbf689bcb3ac9e2972b22364ad6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24185494145496d6945fcf094ef6418b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa78ab5ed0c4730cb66fdc44a559c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8b7d433e43d017a2674a35cb9b6f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01328004bd37acbf1e064e62a69790f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59242a622913308acbcb0349754af52e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397ccb8c88ae1f7803478f2dc5c046d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa85271a6272d099006f1e29e0e97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f747813cfc0219d68d5be4802a39c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ca0f0893f1067895a4b3aeca5d0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87c0f82032702442668f337b11dcd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89121a64da00ecba01e2c9a6707704ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c5ac1a6533f462dc630cf99473b3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d10c7b87abaaa5cba67529c8a5e21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f74cbd783d900d011ce4a0debc43f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde20f87092ff1aeff8a426e34ad42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb783c5970ca54cafc1482bcb95fb40f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e52ef0bf3f71fd8312a5646925465198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e0e1ba46a948c942820e27b8c6978199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bde1d8ef4699d330e68cf567921c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da47e7db54afeb2efb6162a799a35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208134e0e4b8f7dc94b8ea67feb351a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a61fb09bd42b37b1ca0cacfa4d5a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd472f91e81a8b6b2b79acbdb12c83ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6756e4f40d4fc876b2f3513931b80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874e713347ebe55c3e8e83604002b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7281ecac056c1e922304bc931d57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aa6d66ced10be923a348052f0fe59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e620a0c662deadc93139c1d8e7d46b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291ba70566b9548d03090e0987357d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4342eaf2b7e51eb21e2ebfde25c3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03d87f6d7419071bcd7eb7b99812c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa68f5c401b7591904ebedd335b847213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a80a5cbca8c203b34d02c05b6289c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c362a7a71668cd43b697c08707c1ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbed78b5cd3a58f1057b723e29a575c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c88c6d242a19e7182fdf9740970d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61979474280afd693ace765e104dcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda63a73e314f52fec4a0819466e919219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeebdbfa8f569b3fb324b392a81b4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07556426084dc632ad0fad143e95545221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44dd6b4bf9e54993086f24a33f77d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0614086c8cc7a799523c44ef5866cc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ae8082b803b0c1639845fc30c0f26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ebae6d8856fdede1be57dea151f9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c637847bdcfb76dab7a5ec3302fb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c72747fed9c6ca335eec0f706adcdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a676e8038e6b943fdc969ba70c62f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505533f1bb0bf1bb19778acb46b853a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e0a1e42de28886a1eb8fb68f97d02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6aad9b844988642533f89984cb208231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960324d489ac0385ec5deab18665f379232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8451c508bfac9af01b74f91d696fd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3abfc11d7778a31b8f6a31957d0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3057f834347cf85fbf559a143d65a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ff90407faeb55f4fad2384cd3d66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a6794dd8f4c9324c942066c742de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4396a80b4d479017ffdbcb76001946238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349a095a46607c03f3cec255295702c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c204048570bcccb5f515b45e92c5b6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2551791c1e3b695714fcf922118970241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a98dd54cc09161839df7500c03c2cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da8b144aa2a89ddce5b1e4306bfd22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171d810088f23f090e28966a3ffb03a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1a5747eda9d28eda612ccbb3bba67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac046f7708ff4b862d044fa7009e7590246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b0b9418365ed1f1f41dbad4d0eaf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a9c6652485c098207f82e488841fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a4ed8e5b63557398bf45b780c5c3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6f606bc6a2de1ae34bc20c54bcd9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e7a24da5f406a55d4ed574498c89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c53359c76164fb0dea5feba9fa964252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4409084f81e2ff7bbf535b1c016f925253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456a008f759fc9c8960585a73e51530254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379cace29cc958b10a9beee30fab020255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d86a99c486048e2e84d46388783f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a910fa98b89cecbc704eff581228257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c00ec76356063737ccdf05d36bd39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ef3cf44df1abfe94b884e52cabe0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb7adc319c83354652978b1926c58d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0fea24b506ebf114bdba3da76f226261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324c8f5caf2f29aaf8df52aa1e6662262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eda9f384ec4846eb89ba58a5e40b38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802c6749e9e042818eedac15689bb1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e358392bafdbe160757e18739742265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e747b6b20c22e350c80fa30e2009eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c33b99b6dc110d4062ddc8c4f85a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424065f9f2d3b88fb6e3321d2f11744c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e1c8ad53249b05d7a481f88dc320269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fef957e63da59aafcb8f092d9be6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616bd451c57ef53efa9fa9a48bd292271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6c161e9948d1dcb9c66c6b8893444272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39490e111f055bc2d83d65627902616c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f366909221889e543ac7766c5aa7c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594215d8b7ea2ac38b384c2bc6901f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a0c7076fdf598cd181fbf16cfa052276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402aada0df36391c9c8dc1a2c7ef2c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52116b79a44158b3787bb422dd4ccc91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1c48bb01052e662eef04384929e51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021dfb5841098ccab5a0a1046acefde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfe04dbe4f5bedc2114541e891d45c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa258e9e47a56f13fbaba430bc0f798282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d51314eeaec18280062c1e8fefb815283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8444525fc749162b3781a3f060130f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc1eb85e036b72269d467655d8e8e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e3edbb3dc97e9a7db05fdc1d4799f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a2d0c96416187cb16b2d5206a4400287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752303207295c2ccb3dbf809e10e0787288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacb0d131a514d6fdbdcdaf8105de98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b68b10dca3ad430873f9766395f714290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eca963d90dd5738127341c26bd8f7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fedc3e3d9f7026ebf3ae53e37ecc33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9d85887128ca4b23fde64606800df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244b61079c269e44353f885d566d943294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd1f0016d12b879047fa8c1e0040dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eb1af2f85165a710d00f18ec38a10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f4cfcbdad6c823558118edf0f7a21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db1fbc2e091d2eff0064a43cb0649f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc914ed95e157142dd405873943ead15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be23ec0cbcca725c84fcf93e6146c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6199ec041749c33b7bdc88b8f0eddc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2ebd851075082545b1435f9526d7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c682b2b295ae0dc5ec6a7602925e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9249d36dcd2bcf8294ae014f1972b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a416269f49f5d453c1b5d445840f18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a6480e335477197c99e66358a855306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ddba64b732391dbe6bf0ccf7cea23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95ad9d39e1596d77ed231a8707f9b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8637635279d09406a6ffcde2d7a48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314657bec16ccd99961a2ba530f9aa8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd935ec85ce8c644855885bf191bb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f0eca806c30f04134908a94d82ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e0ce13a21d5569375f8e11ac0de49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142e7a9c11a55f34676f93d3891253f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b1d1dd4320f81d2a0f69564e69b01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa4dbda2b006a6b7b417b8d52007ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fdc0c45bb6ee043a8c90d6600fa28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c86b284de806690bbcc1aac95497318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0755a4247e1147953b6e4728a87a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e42e4e3066135a70808c3d1afec5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcdf465ee75fbb369bd97e73249b2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf8d7c7602f6d60b6f73e358b41a2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0153aeebe4c2c7603844f0c661ce28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d979f58c1b7add1b42bb344d9e7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24611937ef852efe0a4041c2c4a4d991325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358bb58c2a2c4e9f476fa14bf805a50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c72b53c36f6e0909023a4d3b4f5fdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a08323f69f08add8424d516537a9e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad4d164149e37aff8ac8dfa5eafff8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f350fc2d7a3c7ea24801db320eafe7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e353c7d41c1b537cbc04925198c90b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f0c5f0b68415efa71def8b28a8c4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c90da6c375336569123e44f93a3c1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac179be6239e1d66c9669f0f749e09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3db0812d81f0c5af402df34286447e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84733627eb8c457683db756401f1f616336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bfa0d747bcd134f747d49df99c4d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f6c75ade693447fcec29241fc35e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d41df9cf090e378e1dcf44baaf657c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaed9cdb44ef223f1553b584ffe3427340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8e6b74e38882f12cb4909a8d678cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579d5657f5246efacaf41dfc5829ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000b80e6423588526b96fd798f57498343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363e42aac9c2a5bcc6b22f9a2031665344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e52e144d2413c9e30a8ca805d1b847345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aed5037605c8b7255a05c1c82957d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c69e80e05c2ed4f6ebd5f29aa67da1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ac23e29487895568b403d08b6fde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e639d04b6fd077dfd106bb5ac2864349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260dd57030dcbfaa8bed16647794bcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b441ee06aaa3254af582505b8e825351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f21509afde07977b6d8ce418380e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ad40f879770578163a94725d84905353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d8789a622403d2be55a78dd0035d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b52a503b397b05364a706d860ad58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f805ed06e3aff2544a41f43f6b12a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372c21099857909305de3f29e0899f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccaed53e111b7ad733fd679af89419358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92657b1c6a32776a18aa6bd9d697f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1fd83e786d4279741778d4c8c0a62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9272dcff877e95b9dfa864c8e21d53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51f82d99e4cfdea39aa0b250e974ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd089e276b94c869d562a4295511f653363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e858ca059954ac2ee9fae23a46be013364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eeeea90718565f4087bdb834ef46e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7171e25bab1247f44bc7ad5ee1a8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c719de754a3ff86406b84d4a9652edf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1a71dce660b1140f2483f1cf95488368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b8bbf041190bb0a4d6b912b2ab6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcda7ac5418cdfce8ca24c34a5a6de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a7810df2657f47b6e77c1b3644dd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57e1f2aaadadb40e0009c0ff500bef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d342de53b8c06737243890b99b9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f42dba6550bed229e4750d65601ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab342bf967e3ea8eefe15eac4524620375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7bb39b15f4a089c60f6c4dac8d7db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ad4f8860c5a47c5991ad4797bc832377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7fd7501790f2419ca163fae3bb9f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0aba69da8ea97e29bd1104ba8ed1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67485af8e3d66148423537a680e4d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40764603be732dce3cee8bc82a4ef9cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f022724b5e180c23d5457f16fd7e2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9473550586d9c2ed14b5ea4924ed925383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c06d6837d44fc2d2d3ba47b03373bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f051d0d4fcf068a2a1dd92b4e155eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd481f25a28e97b090048ddba0d21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63548391bd3274c1ac654dfe7ab97d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e443bbd540298f814776c4002f7ed6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59901170cc079f76c96a879e303797c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead7b45b9fc0ca0a23bdc12bcddf2da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2ed64c259d8d37eff1d14510140de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be9ca293ef6dcfd005f71dc7a0ea54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7da39fed7779d10abff04271ab3eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35f050f5169fd6814d2e0b94a3a092394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb285c15167dd3f37d262f64502c3b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a6eaad4ae8b7897c6b37e14b9e4c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f275b5b63e2566601f39a8ced64a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9dc1f43d74c7142690d2890209b20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fe043d7c873960dbec545b600ca93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0abca88d010163bc48edb3e9d049d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe68dec01c55f068e41cc29d8c55c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a2b8c2742144bb2bdb155e1d1aea9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8da76a7a08266d17fd11f115acd27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661e3a4955de06061975c7090fba4f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7393ae323c33e6c34365ae5d6747b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd3cb1153408993752f8e21eb19b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f3a854f6e6f9883608006b5f30396407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e443a6e38a003312886b90522b35787408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3e5043993df10dadc74a11ca48117409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d20221b7b3cb28331d9239de076b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53266c7511713eea060f1b45de9d6c06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e428a9b5beef4e8a4724269d00831a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf884e00fec8a319b81f74aa789b2c60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1caf606c64c0a89a7aaf885d45583414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72896e9fc3bb5b51298a2ff5b4410ec3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd847d6d9ec22e990d0a5df3c4272b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910e837028462f37724df8d88b252e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39996e2ce1b02d8b967b354be8a69a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485217c450b6f7e68c0746cea36c29e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c499944de04b5da70f7c6e1ec7c0cef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfde7ad0e64d0b6b739ee3e4fc07d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faacfcdafd62ca77fd527ac65cb432a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843669c64179036fdbd085bb4c1ac0fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c099031208d74534ba5eaa9781f72b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68f2ee2e9ee49fb21e9b90330cdb32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f869adee3ac584ed7a7f1020253b781426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0172c874dba0689f3bc8a49a8396427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f1fd2d8cf013b560daef51abfe3f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f2c4ba57c33a31ee8958bc977d94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791425f6df7f6eed482a5fc83988a6bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c59b8a045a083f5149a5f381cb7178431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c940c747fee20047a28240b8c2d995432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f425504340ddfbd3f5a8d699a12d04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28ae1d6c4aa45a59a4ffcb6f8a4df1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b8115d78bcf260a5b002ace107fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294a8f895571f778e09d1369a1e4a29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90143470f4ed49421811c1a93a7895e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285381e4e2650b552854a5c99c03cc58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e740a162ee44df1d18d3c677c4967a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d69c31ac0bd07a57ad6dc184259839440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4ef5706fb02bc1737f79d04031b9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc24ba10807a338b75333130219800442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d64039a299778cfcb470d8ed0d34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0266abb7b976d4972b782a3c0c63ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b18168358299aa2980b19c5e0068445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e3eef7a8009d32dd3d6963a47ff36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465a6b1f5eec23c60a7bbde78a0cdc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b141999a9b80a519a02e51369f4fe2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd6794508f66b8c806168d1189a584449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3fe811b19dcb3766ef7025b913e17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b193e71a8dac0f7dba18df1e8bbffb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72264d59b20d77d0d5b926a77a36492452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb359a38867a7753a43f226322b2c46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac518f3e7291f2508c8a02201e0aab0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da690dfee931c86e8ca828ed7430b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f563ee15337877e1011b58429a3202456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c616d9f27a7c03979f2fc42746a1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a135c925f360c1021a326e3cad4602458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c8b2512392c47da06602756d5ce62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af04f584dae6e174a1d62a855cf849460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223692926aebe919e4e016dac6b1324461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf277e05e20b444b1f303541eba82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c69f9fadea1109cc05ed2b5884c11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6d00b6d64c576fb841f2feee850e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569f1a1b2f07374cfb82bc576191de8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444800d49f3356c77cae5f4bc9d9006466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0509687f79eb5b2dd281e0102543b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a07d10cbfb5d56f20dba3808f7803468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3401f378106131d591191a8bf1a1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d179dd4048554e0b3f10f3d94b3b47f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda62b88e589d00f299471032854ba1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d2cb05550e4ead3d2fb6f8e594b40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5776632c5d8251361e820bed6fb76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9db3bfecfcea63f3ae1a3e0ef05119474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce2944600f7bcd4e8f22d9c96c316e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116c2eb2cb80501f3175798da6f3625476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f8ffb0cff46e48ec4471de63a7b79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe358eaa2004b20314c21bec8c53f88c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521381188c20efb1277cb5e1963ae644479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315e0d47e875df952361c940d6c2f74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645934c93b53ad86235d90b4ce65faa7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020497c587dff08c2351970cd260f71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7085fe52ac34b6599a4641c10cc91ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadba87f6805147261413ebd56dddb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480eba8b34fa3db5010f30ad709815485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14331ac214c66868b275b7791d96a62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0266053bbd7761737777b0f985b09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4020344b0ba7b1f533f96dbf3cbead5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae921da27090171ad8240f71a9c04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c58fa5757178a9f147246338a2df9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbc1df5bf1bf6309c64a9c3851dc24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cee3edfa36d08e5ecdfd5f4706c5af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c117589099a4ab855cdb856d6c4962493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2142c07a35d9b35866508dabb213c76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9410db124b8381267cc49780a77092c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808842452b608f8bf0fdfd2c8793606496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5874ef61735f46a88b348bb75ad2a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61592b03f9cc71f5840bf425ee7b5809498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52b4402d2b417050773044f1eb2a59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092ad20450b1c5e82b79d37424b8b0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe023933e0ed4df207b21d806dc9f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5079385bbb62c516bf19ee77cff3c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7927607bad796e268ff8197a35a166503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd8db4b09bb0fe673db20b35a4307504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1216dc2c47d1aa6e5b2d24f20194b1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fafba9cda6469e23d665e1977d8f83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82732340a49639ca7e9994034c7fc552507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03386c623393e56094e4bee3e80f5b6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66eb7a564f38829cb9dd749ff4c4c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e85a7e354df04cf96920e3790a5239510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5aadbad03730a1186dfcb1983b6ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc813c020ada619279c2215572829490512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba362ea1b042e7c5cc284e95d60c23fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e9e1c521a63ea9108d7c9412b3d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa64fd1a6f23ad6cf5fc6e28f19f18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d127d7a4729f8d8c93d9a13e64556516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53353fca99e9dfd90028427695b2970a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7e58b2b615e8ad675ef810617cc0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7b0d6b8b0552efd3d1a45ef0c45c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c1b6de45802b167766d888815d97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57497ce1bc353106fb8bf6671483476521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cca2af93b16e5cac381bcc5a5414ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12417f0cb29bc4d773d4dace05a4b605523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2b9d902930876a2eca268577ce5fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8d3886255c1b66c45a3456257d460525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b0ddb2e28333617f5eaf8a43dcd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c043d14b01eb95d6770a2ff6d3fbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4b03becdeb235ffae2decdc3c98e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b406626129394c5798fce349e609b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385afbb035d0397c96f23cbb29dcfdd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1fc88899d6b183fb455df149856aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb3a452c6339c890d2c887319c93d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8167099bf8df564b8a03028ae913762533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aab241893e6aa1c7d4caa9d73b826534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60273dda3bc13e6bdcd6d553157f9444535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826e0c726bde804a850674aa266d257536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442da1e3978f437254de71fdb96dc71e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd154dab81bdeb8648ba9edccfdf25c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213b451ce7043bfadb756a5da06ef5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a447bcf70e9fe22c41d746f40370c0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b161fbdaf7b79d59e8080467331f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47be3881171cc1b37c50103e582216542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeecc2239e996f1ddc6b07b2d87b74d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c5e9b1258032f67b46fe8c4a13442544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ffa4376aca15ebce1dc1c4007645b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415de4bb14004b32242347c5006208546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efdb678556cd485a1d64e383c68baf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209dba0df8f9702d797d31feca17ef9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e942cb80bc1cc3013b5db88367b7132549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25642215434d7099f4127736bb409972550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd64dc611abc5a8f0dea2e5886dac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95391b811e9334cda4153654aab8fdee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed1cb7f8416dbcc5b5f15f5058c7f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd162f9895b52293a4dc30f2fcf17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f44269601e8ee2631a40db98ca789555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18c3207d1719399119a2bd932b831b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c978dfff8c2cb79dc98ec811407875557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2770da74a53c8edecfee875719292558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa3167610ea0489f66add247da70be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ca7d1c8edcadbd362a749474ddfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1752ecf933499e924f1cc3d76f5e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d99be2d3618c0f7c0447681a0a17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969bb0ec027d15cbe8b9ac4fcf9c1bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10beef64316a98aa029e7e1104fc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e657a2a523abb7ee7bd09113793789565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de332f93897719a754c69f307889057b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63f2e59517bee358a190f19bfff47c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55b41ffdc6c2f8a53e87791d77aeaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e429b9827f7cc983caed00990e1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661cef4e801e9b1e0605bfa1133e31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f08f067936f321b3775f1475113e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe3eac402f974b9ec48dd7a96352ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e5cb3309693a174bf0acc494dfd85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cde4cb9b87243a271fda063465121a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08268191a64353512fd21c3fa2d203575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84794b35d3d8b0e67b2f77b0be00ac2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248c4a4790713d4fedce0b647a90538577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fa57ce9d058ade7c891bdfc8a6bbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14ca66c2564da4957ee7cb1c8605fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282dedf197ecde0e9f075fd5e1afa4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101413a0e7309e3c115d89e19fe3b4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d9f149c985022e7e16e9805e866d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c05b1ff1172a3b765a8111b165c9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb1efb80cf481ec879ca58b911ac03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f5cfcceddd9a763da04235eebc9f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585fc2bf2e38bd114bec46560dbe546586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36b5811aed79f2189238fde573821c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932d67da633e73f7c3f41fa24efbb23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83d24e57a78b3688062a21a71babd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ac3aa1a098778cf9b365f4608b90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38fecde760adbf9754f6947281f8b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f7e5f4943aba04e8020269ede7ee4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d7cd861aad36f710e06855a327208593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c7343a54329f9072d5a5cc19d5e3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64577c0ec60254ea78de10a4cea081595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672de1712720cd76e0496508e4d6033596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babc9d1fe73ba8220e86b93e5e41ac7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56037453e676cce87039111c89ea7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253b7082e66a9e4d2f249a4a4a79475599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0e92c3aa2625af06d9b4a7b0bf546600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49726abd0ed1a4073f488eac2e31f69a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2345165d9b25f88841f72bd951e35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc678786950d65fe00e935d222c371e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fee8481386808ae49b45b6d96014b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2bf492c9552f220b80dcfec23f5aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2465807df3986a01693bbb29ff9b78606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8582b75f88c7edfdef1e894a27b52b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5d0dbf14a3ae9005a8b951fbbff88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d27f531fd637202a6e884d06c9f459609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf863189ba3ee4759da85558923619b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4ba428d62d9e085ea5d762aed36a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadaf1659e2bbd6c26c1157ad082384612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0647eb250495db97d82a495f351d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6a32cb8a026da3f93afb5ee8fa783614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbde237351378777cf588fb313931f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3829e13ed4df97e93e5908e5b910d52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac9eea5150ec86b70f381d42c9e722617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca4083f10552295c9a70488fb18b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a26e415590abd7094dd18b48741d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153a0f963d7889a525f411c228f32f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e45939ec7e8c2cdb8b5a2844f7137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed237893c6760de5e1ca556d3b09d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d5a210aab718b04699d6623a8b0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358097cbbef3dfba9355619e03023cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d81c3c3d4ada8a88c409680deaefa0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a00f32d6f4a65540ac9dbf21538766626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1be2211bb4a60e3570c5e391d6c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e5166805fc9e29c4d497c12c9766628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2074c3ba433b2e689f846a5b3ae03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a168a1bb0c8ae70936dc88ceab993630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dae77426d2c9ae22bfea2164f9682c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a76c63db47b34c6e02dbd3efba40d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe890d954738939b905a2d473d964796633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974d8b54d858d041ce68f6a4fedfc19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6aaf583e28fe75c62a71cd98f314b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8190d559b4455a1b1b18409dfc695a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343800515a3382d0001aa01a9f06f23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a0a8668da5f88465a76b623b89a44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc6f6d72a69bf5f5bb8698895f23a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda93877aa72f55d092c2a8db243bd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdc5bfaad8d362aa58a8622e9aa75e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c1e468de40b8f392380906361fea9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f152ae8ac1aa2d70a6125ff51b1fd09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982b312027ebfdd8c1a9e50abd82900644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7824d53eba7c53667992acd68137645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9938f67b4f66f541b0724ff4f7ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c316a865f231dd25116be04deb9b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c58dc7bea69eb9cf266464c18db244648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfbf8c66e63db4877428f6fd22de1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc03416ea706d1300da258d74f98908650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e83a0995c7dca7bad59f30a771bb10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ce5cd87b0e8c11e556bcdbc47d2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c91e06cb1fbaf0099e3c0f4a225c8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c0ab40e167a9371a570df81f88286654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07ae2685a86c3221a66be570822608655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da7f3a49f7ebc2be1c7af424c8be25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e21331a78292c9de35b1216aa6e99a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bb8aa6259892663e147d29755432c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df820b52bb92f60d393acfb9e9ada8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45d415aab39376614bfb4a7ea935c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac527631cb5b6e56c3d5aed7dd01a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab0f62289c3a3110e2ac9f3a1d774d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1b031c1f56967e315ff21cd0cd89e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd23a517d19770513e461d74b46768664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5477a66c94695963263b931d8885b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298919b287c2e4ac98bacf8018358245666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76966b2714b2d408a365fb337f8659667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564ceceb6b1dc0aee69491bfa0c0c34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e458cf462855f2ff18a8d327ba0366669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada520bd6cbf74952c2b3d1abc0aea65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af84504f8fc70e77135c8f6713da49c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f86aac67af676334bfef53e38ee811672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934da58db2d2b6896819d9c3b9a74aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b1c892d9f5c7aad57064ecbcab82b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b3c3a539e90764d5366823380644675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b4c5309272f6ed1217c6a03cfedb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9703a05512bf7bc57550ae49d14c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e20ffba78b4e0e3acd9c738b9de57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c82cdb3c41b704cb5407fd414ea595679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1448ff2df315870a8400d423f23d51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e309dacc271d473abc714ba17c4d72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa9b99a57c97ecf38f54e81037751682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62bc61b32f09bc20bbe126c2389e3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4df1242a1caf20916865a3de67df13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd996321565c0001095c39d4733cf7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea028749f32274d3a847d5f794dfd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631081445b2dd22212227a86f97727b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae06d796a86b0b5400f590b673c3ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b64a0b6716176e71adfd06a5ba7a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af09be6382fe2373f7d222f3ea53a9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f053088a4babf38db751541bb2a4de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c549ab964bb16649d73f1d108fc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402f965a627b5674227a58c0a9cea41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda9f8b67fbc209a17c7fe4786b8c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa9cde65447919e6a82ddf18a2a63a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708044b4964628eeb3d9da390d1e223696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482423f7a4ce80ba91e4510a6776955697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c709e7649dd67da5362bfbec162310b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96299fa280242890470a8ea49a30e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e850afc3beb45f5f5fbcf9687dda2eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973da4637d49c7ec8a7b3d6d255e51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1e8ee799ffde0634c9f2ca96fd1f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e007ff03b403d74605a6f34144a0703703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d834187aaf42afbb39aa140136bfd5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe87a2f4ff7b1b31610583882089e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598df22658651815ce013428858dd774706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893518829fcbd50e328c82d512a374a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35dfea40f1d8118e237cc47185cc95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cc74d02ad7f546c3a1c0409a1c957709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50836d101522b90a6d5398ddd64c8f71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee8d54dc04fe22b3353576d841c94f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055ce6b8b81acf23f4d83a4855b187712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b2ce2c7f65133c1569d0b2afed501713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a9e064dc996825e5c2d6f253fe140714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3647030d29c5493345c7480c2c5ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747495d264ccf0ee287755b9f466f67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cedc1c6535384529758edd5ef162c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d41f454b7f39488e220537e5fb1a62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e98036735636315a4a9359441c47b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4768b32e5f597e8a9415ebc83fd97a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ffaddbf5efac2f8b588e1ae4fa190721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f553797b547526d1fd3155d4aaef760722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b16a885f6739b515ff5e9009d1d92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea0ae3f9bdf05a28ef4e7ee67728c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c272f347864675f7bfabfd128da2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d93f6defe3790b460c9bd05d8fea49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d435ed4e08b628509d56d45db2cac3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fbdda188bd5d72c583b34f892e9fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be22dbff1971a28929c50749ff1db9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be31e688ffffb418be008e960751dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4550ea3a703155cf7ce5b2376b6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be66d87cc3a85f4fcd4d3cb0446cbe8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504231fd0a6f6ea22ec54913dbc1b280733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108d7cf3c2a17c1c00545546f2f2b54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba69200274f5323f5f2c1aaaba7183f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb09d0ea1635d3389c59c178ccd4846736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ffae31fb1e3e936393df5b870a221737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a4163bdca503a54b753d1692d08d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406786a5d3391d10a730e4e90c481600739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc76de4035aa575a52a35a5d8923e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cc208efc371247f6bb8ad14dd9f90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7297fe2df7c60c4786e1829f29a43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fa1c80813df6c1046362e37a8fdd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a54f4895bd643b36ee29f4ab42130744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4494a5f780d2039742a1b114a28ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6ad88110893af9e0e229f5e11d263746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfc43a3646d18dbf8af933d800f62d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b947fa43f2b60a2b854e9f77bd0793748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f75e451221a5482d42fbf5193f8c41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c92d38797941d62023195f65506d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762baaec88890c6b2f1c09dd3150bed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269bb5ae7a574a8f507044aef2d8e25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71e8a6d8c29e2d2349ee5de94b569e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a89a379e9154ac2321b904d60fe43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae38f2a4779558335e74e73d1454e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001335125aaa82d17edba765e1efbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa8b5d2edbc472227f99ff33339664757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e33ea76c33f6579d4e186d2defe8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b20dd96c5934c3239752ae99f7c816759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a72c0030372c181b81083d9f3480061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca659ce8df3c5187c490394c0c7232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c9d73bb2551dd5ab6016548c661633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501731d1057d3f441bc6f40432bc9454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb675cc99d13fae09904ee58d622db475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8216f20ba9a6d5cb8405ff089945b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aadcab1d3205c9ceffe0c374d216ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27d0d769ec14a9674ad71b67b3649c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddd224bc01f2cbc9b6550622570ec89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e50b962350a2be04a7d18f069f4b9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88989bc896700402fc48bea200d44811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417a55d1a5869e7a2815e7794d7660812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e988a1ae1e27480e1d96b4eb17e2cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4f5e5db655d1f2eb569206f721b9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42020409e5c504f71a924dd41cd7fd3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7db455d550fbd7ed74093ca00805f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7ef9aa4bac02fa89369aec2b7c32617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd290817de1b0df084b315625ab8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e7ef7ac5ce9a154c33ac757afc26f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5ecf8fcd49e41771bea06d2972a5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae2c60367e31156498b2ff4b21d4b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0031eebb7effe5d5a178559f4f35b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991afc196627d6eb50fa73598619830923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdfed2439d0e9d372d2baa843a292324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8207fc6a0227c11eddc2ddc72388ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad10b933c22e0fc0fc3f9454083fc4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56206ff0b5e179507fad860d07007627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214dd5ac628e6a24e34fcb7ca3efe5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96201c48b54ebfb9b0e5738815ad9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669329b74673583a4d58ff151ecf52b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a45a9da186dcd10133691f255baf6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020095b405b7396ddb9df79e679286f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd4d54d66970c161b544b3638936ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb3f8dc5580256077da9790b9526c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31b90f9df26c0ca63f93d24d843a2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa79dc69435b3a18f94fc1ae713b2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c6138adee257644579a0d9ef16e2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d57e314b52603a2b36c900cc437838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec740a5a8cb10d1aee4e795f506511a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4a197688d4911b5efe233785334a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb021ac9eecc174cc9281e0e05c607c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3093a6734737681d42b3835be5d86c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5821f867c9dd9c545bcc077ca4b48743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c11b545c80e1f36b534c14154be744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28183e0687b2da6b38d6cb1f83002ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd264c322e5619ed3b4ab3c3df1b9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe426611d64ed3704ce662c29726020647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45588c1db856fe2937f83ad255774b1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a219b2663cdf09e1206874ab998fefe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a520a2e4e73be9ff5c510f7d93bc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb5fb0bbaeb41ffea8f5b3ae047b7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c04d03459688c3811e6b3bb65f1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce414dd46fd5c10bab8a90633921199653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fb6db8dc5f17995ba4de09dba629654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ce03835884e62cdfcc95cb0e2c2a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7d9b48c3fc2455b179f343f3702ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf9ed792f82fa6bb5516b6a868740557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c815fddc481624cf10de8d98ddffcb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d687af97f9f9c96c0ebf9cca5e2b5b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4b5992f73f2462cf6e6289a55b29160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0231c387019836bd48be124580157f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d5a566e170457beea3439e07ca42962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f48273cae3ffb0beffc1eb37a0d74963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219021e90990e1428051e5ffabf7888f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e0a15505fdba67117f6039752e0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83be68a9edb68cbd48fbddb6c5faf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a66d01f939b5565f198d6e5964f0e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122516a163ff88f067778862a97df54168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036d07781a7e3d9fb0fd118180eeefd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee792c2af1934cf8b22306b03e8ec270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28816ffb1f05c10f63636cbcdee701071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dc11e68dacd81489f0637f816018172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaff20f058faf96de08be7cbfc7956f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777bc87cc5fdd5f109607ca3ed81b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83402018ab9945070af23a2deae07375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b4e1d98e671b17a33396f562cd2a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8963886a3b6fa59f5edd91333feb4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaf5fda9d3e3e9effab92a42b8380378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b26eb27bf223ca62c2928829f9dcd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c733f4174495b2663111867ce05e13d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5d9801ef9578bc02183ed7501aa7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ee8982601d057f034f1c6fc077bbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd74447cc5c1c13715301112b1c505483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5a55cc74123b7e131aa8840b7039f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc397c36a6f61883f8354efef85781485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc01d326054dc0254d3f3eb7832eb5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff4fc3303763f747b02755275ded687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66a209a84f4675c6816046a1a4ad8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdbe975a0591848b8ebc3bb38c328f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92296c0fc58567662b963701001beb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a13ba04b9f42664c5c6f62471ac5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e08a5f7489f79361a41df7bcdac6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2143956bcf78d78ce00956b01cb770493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f397df45e7441baeb06bbda2a8b4d5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc665aa2bee6fa0e2618161e0ebfff3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcadd79799e7256dbbe62de439f53e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181e3016aa0d10411dc8fe02c303e3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7d019e455bb1ac9fde36633278ae498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943c4d2c70064bf8201c88ca251d4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edaf9cd3ee7a71811ced02cb5dd09b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca5f382221a6b9c81994e79994a3b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311457bf691b82576db762634ef5508102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6164e1d7c3a9f628097edc202bac4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da58f1e16fb79f8b02e6ac3d9722c21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9051cca6e052e7da796d5ce530fafe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5947b5505ec9cd921e4f06a44daf7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ff29ddfebad70fccd05feb49f79b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f01d8e4d2751b5f281a384e30a4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53636934474ac178c270c68a25f998d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea82fd330dc574cbfbae6a184912ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f789dd4f7e063c4ac93fbdb4ae974111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6518db77bf6f58c1a42e4f0a43524db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead466ceebc158cdad7da87a6b9421e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10920bc3dba0a531466f613bd31593b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646bb6cf4e019372c62f5f1e41adb24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f7a9df249dacdff66988c824046fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf53c24a3371fa4a57512de3ac8d0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345a2a071fb9ec5acb4bd7068bc866b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856585c55f70fbe3e68c0c628b2db00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f411155dab34df6a52773f40e0c2796120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec433feb5c51a334919c65e491784fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437943e6e70f207d035d320a7e9308122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d476fdd16273a1503ffb7df43f92dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36fde183878ca14294028c49aa748124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f429f38e77475c01517a74d15633032125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99078a34af0bc7626e52d54fca50b45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0c0a62c1242cc82a8bf8967964b11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706723b2994852b099e78e95cac9cc67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a88e282521302d916537e23123a74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efebeb5541be61ebed1ad77345cc2b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe07e136a672e69115fe06c58495b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986e8c8232e81514d4ebc3788618d17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b197ccea464fc15dbc752930a4083133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3d1e2afdb10d0b28819d2ee59e7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4d7357b4271db7367c0fe2f5a050135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd99ec23c5cd7e5fad2f92f6e5c36f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089853c59a51813a57a968a0e1fc14c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1154fa2812a319adf418de0c6a5156a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a708689ed155d03d2b959ad48642f47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b7dac7b0100ecec5e3ebc6b1370a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ee627a67786a694594ed14c3b79b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fab89fb73960c3933a579c5cf3f7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993cba66fabe5f91483cbd52a9deb3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fe7f6a82bdff67f538883c49d23e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aebb1027b415ccaf8e7fada7a70ff1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5379499caf8fb3d75325e03ccaeb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2925170794b09fc1b7f74e77f155b0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340709699e9f82a1dda8b2a59b7c39ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f0af94126eb0258efcb4622baa1a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab651699fdd40293dff23aa74b6ecac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac949beb1a6b3b4a80c419cfee90d495151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621362e943f7cbec6015257ee36810b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e5a30563eafcc519c49154f2c8f00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47ad88d628c2ca03ddf4e004867c6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aa0964d40e7318b45d57fe67d3114155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d6930d13ff6b690e7187bf74b153a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27462da8d521da4f91e1b4f7384228157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26793bbc1a42538a163cd0cfbc4a5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78289078a61300ca9502b14e4ba0c1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c556de490f2587ef469c29829cb7c18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15806f6ef726812171e9d0876ad06ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd3e9f24e1b98ad820435951cd9a3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81dc7ed782a5aaf77f7fc71182a601163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2876b8ddc89202204afaaf64243e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84febae189be21f961bd75483f12a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e4c148df22f82a94b424c5137b128166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f24bda7af3709735f8d18b47f626b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdc13d48af840958637f1f8384e46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c74addb3cad995000e638a98eac1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2cf7fa86b9f1229bc6aa1d321b894170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469f50b052c073a1dcede3e4b6ccd4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedbadbcd888e150eabc305d6b4ae08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a97149fa65d8d306542df5bb84a8ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb1705bc3fed7deefb8bed9d76f55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93ad86c78aee40b43c0bae0b9c6a65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8ebd744fcea7c5ee5dc018e30e58c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b0970dd687583163d2813f8a9c37a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eaed466cf1d0f51be5042d57acd0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d430d481eabcedbe90714bf855850179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01f70858652107371f27dffa4ff8e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb5b30fab08218fb2de5133b2b9791181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02077770e758e62db83138d02715ded1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b22be9ff414dd3278d163498afe0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c515d9716d9ba969a70ac8a7fe10854184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5f4e2ecf02dc3190d0540a983d121185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141a1d1b6a634d9e867f3c858b40629186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f57d5d78f3b594889d4b6675ff117c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4d60d0c52856df57674c6b4f788d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7611adaf52154151ddcba81e100b6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034b744255a3fe7a1b8efcd1a488d29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8a393ccf19a7c854da398e8c3a54b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852da164874ff07ff3c733b4f8bab9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ad75f2a680e884a782a9223a1cd38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b567c3e5bb3abfbbd67cf92b6200b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cc5056f053aafdfcbdc02ed241652195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e26628b990d534d0be236b89aad93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423aca5782bb3c4ed5e1a0fc9092bad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a3bdf647855ade0b66b9276f6c04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a8204fee0b903af89971fa204353d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc4a17e53d3f3ddbb68534b3d5a407200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee8dd01b92464dc167f56d030809ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b2bd570bef3cc4758122caaa30de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc08c991f6ea9dd2a1dff29ee71dd8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a5cbf939ca49c2256cba546561ade204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84e6f5fda818caf4664a8348ff7a71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198b6983ce472c36c58af2178c6d19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984545a72097c69f374c4177929d7e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577152a63d378ba158fb2498f2369de5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9671eb075c19488d94e2a78665c52c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c1edab3b0fd888ee51cc7945e0471210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fc798c0d5c9af5a30164bdd2471ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f1547c5b199ab06475c6c032060dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519f95868dc68fa282d5b417480a293213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a55eb5f5f40461333c5ae241d777c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6072621e2933150059874d9004ceb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f06395b4b55fd137ccccbe8347b88e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913e4932bbae9a4a438350ab960d340217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0054a0c3ade2688865ff829dfa4605d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9913c15b76a04d4dfcb09e637cadf75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e4040010b0a6e86e276b11891f5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848c35ed12587da1e1120ad0686c6d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6b2192d3236e7f9d5c664e45839e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be54f7bed57c05460709c5eb6ab3b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf2d6fc6d0215e953d4e99538be0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620bf3313d14dfcb0edc20867e5d5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c9ae03829ac978716dc17dd8ac194226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8095ff96e02b49b7302ea4433058c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83fd9f2420ff2e706a474f5fc9241d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f08ecd202d80c553ea8164143201bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f6b6feea7fdba418348b407e55116230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540356251716c7c7d8e813a8e63038a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555df3e1504eb9481707e098791eae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ed4ca8d58965c127831192aa04030233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5402153093f271056daf47ad76ba9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ac4642e7757927307f38d9afa2197235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b313070c17fa4b4d9220d675aacb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b693f142479f2d91b596b53c4e43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb58a353aee5ad18e98a1f1c436e4b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f69fb89d59b6778945743398ff01b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14a7db29375852f5cc5c021af6fbe6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539524b660a58b75eae797fc90685874241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049291951226a8918cf2910e19a8c94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0494469febfcb377d20fd3eda6159243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36af2ee81c5875c169de752a7b549244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0640185dac53e8a4419aa10ace4ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae638736e316a1a79df083a5ea3511246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a24a8a6a5d73f2739194ec60fb2c21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962fe7cb205567b7a9759e98b50767c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8be62684f12ec63932264165f97e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183d58935fe17dea098b09c62956288250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abaad6eda7eced0683693cb45857ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1e753881be19bf82dc07cacf0a63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0c1ff040cdcda689987dd25920316253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85ce61f21e8b0098460e1e7e7e6bf1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f300ade101d3004a337da844321b54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5e912e792a0ffaac558f7e7dfb7de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33597a2668f8172c61a1190157245d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9bd9a83e55a6c1662bbffb890320258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67488de8f6c3309c96c9a2b83c945d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14686449c416ab491bf59c72bd3463a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d702353bd4c92342722f089067889a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff4aa24e02378e85ebe5194308a718262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e057c4435672a4b7e4fbdd5b67f36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49384f160f0b6aa6fa6d23a0c5518a20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab383ceb2430cd89d4ce945ecaefd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee5413a604e6ce5d27c9b493c0100266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1008c77ba861bdc7965b5720981dc0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27e8be7e714906a2b40a4904bb5869268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6078122318d4e034b17519c51909269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7a06d864c650bc40ae152191f708d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff262bb04ff16c0638a831093302ab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6b5c1010cc3ec1874fcb5936aa2ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683210dc6d669d3234c014c29a818147273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc071db858bb2b42817281fcde645bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639530b2ec727a5111cd2c40c37507f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486ec89f950a466b08a49c83b780d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c227ecdc6c2e33073b01573993caccd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62f3b91c1018d9e364a0c35abb3e1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f6188dff3dbea5edcbda0c5162b73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397e5b80491841ddba8853a5200e87b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d438f4a1f37d95f5fe46ffe936fa122281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94854edd13bf81116a621f04b202f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd638f24200a93e0d38428c7ae6f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76cad3e7b999e529b2e349f6b0b113284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa3d4f83be9d5d28078fc8a712d635285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0032a9e21081176b1a7968b4cd232e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523826c430f8c7e5206b4bbe93d3c75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e12c5a1a1a89a9e6ca6a55f49d1a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c84993c1d7ca3d11af91624a509e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1595d797d65211c2dd2f5c9e431fec5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140ab27f10310188888bcf29a0fd8cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d39372f5aa910b8a51f166689f6ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3e315f45d41452f2c14baea4aa12b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f53e776187f2f333c194cbc715c233294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0e099d5a84c8fdd0561779be5b8ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25802ce7b42d4199bc5313f511e832e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44712b70c18c78b8c4c18d072ae383e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4304a5eb07b8cc96083cdec419953a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325870cf6e2396d9a42c531c626dcb84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063926767ca9ba0d380ec4d78ed452300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061abb2a452ddc647820e6e32e56dce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb3ce47da4f6e615eb3bceac18e93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5526248242ae54144f0989e8d0a9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae917b4f9d486a2a57a7fd6568897fa3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80050e1817aaab18fd37fa2bb5fbd26f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9b7ec71e024f13b9652895db2029b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4760d22082b9a840cdbd29167c27f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce831757ba7a5a4122086aa0a16f59f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386fb72b6ba05881bde4b4b2017548309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a482bb3f89a04cbb3ccc07cbd0f78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcb02c5e98035fc3d54b1faf4cf133311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c143f5d57edd3a19bb8de380964a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10319f0efb059def91957b355d627e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b01b8a1535805bc424d9c5da03d10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a232e90d6265320f5c56d8ea0e202ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8b07318159a3a2290974688a52105316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1cb15e738dc26957d7cc26d7f81fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f33cb7aa39e01fa6b86d873a4ff835318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a84af84d47b10880a9aa40991b3b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93f8b2e4496598205466c3fdeb17a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea9b29e042a7a7422ce49590ec168f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35700f29719fd65767bb83dd16475446322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb7b509ee8a67753844b45bf327101323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd5f43c02104b8213d526180ad94c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd88a618f3837a9e475c58c46dfc08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614d25337576a6331d928edc86876c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60416314d4174825a4de4879fbc1bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252752e8426db7da444400b5b7d36a84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439fe50890c67f15b4458a268561f53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbef5a6d6e939d339aee4b8f386422d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d336101927c96d7e20889b5cfc785331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cebb514129e4f7147d6435893d8b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed2f236e9829e4539f85ced358f883333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfa76c7dc9eaa40ab29758439c613b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59980bacbefa2644cd2ec846bca030335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8405647429b713c3a1439e26aaff3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf0e0130fd03872036eec3013481fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee89f62f4bd1c5fd0f65b858330b4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1504180c2298eeb562e9e747a644b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652c9794afdece95277126c9c3b8cd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e673cc4e070b17b37593abe7cc310f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7424861e44a1822ebc08e05a9b579342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360055fdf3c6723058c0ffd8a76d0cd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ae3d2a0faf17749102428779c009b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964243e19b675fe6b372f92ef96765bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a3c25ffe732a62dcbf17d46c1a6bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc5b2b23a3003e3a8562cf840c5e7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd13668438c57edacfb7abdce93b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d611fa38667d025930a69240e52b259349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be71416480d665d5e6b78b4a35dd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137c6d627c484b515d22119c2a3c88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7926f07a910e72bafdc7ad8b3c2ecfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c8a9cb079147aeb148d09d996590c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f995ee47206594ae705a6d9eaa8b9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43e4ad4f507f7a2c8e0264be7e6ea2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e50ab68f242856a7fef7a5bbc17b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb9c7aad27c712ca71d2a22db01ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9098358b898a9272443468c5619d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee763ca30a692e21cbe1bf8e97e8b2a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824a3959cb262244af3a677a5d87fa7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff2387fbc9e3ba2c7a3310d36ab072361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319544c311dced4cec917facc2b0b14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2140e946fcf13662da65ce67f5324a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0193d56c6d3205f68a421daa0b4ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ac8189d573c56802585bdaf4cc17f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404a80522c171e4ec83eccb772f714a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0697b94252b94ed9314a226a36e838367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43744ae6b8928b689ec25b19afaa8664368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875ed737acf8309e3a16b95f5f5f6cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2606edf2c823be08b66299801e0708370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d524d1c3978f4a98445e3bbba3908371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176370ca19f9098271532a6257b3699372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4cb7c091b4dd1b7f8c112955e4d92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf81b16c25dee1409e33d5e5ccf5195374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85f5e6822ba0bd45d69410b82ffbc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfe2d09c6c13464ef9aaf007192469376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d8e72a2b851f7e8892ff050315aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b76e334150d200bbefba3caccaff3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366490dddaa01341bea5865caceadf05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1041b6a66f02dfb1f18e50e8f87388380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd6b0d6a3972ade8d411707b26ddc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc41f333ecfa455e743c21ce78dd189382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ba168c049450b30c09d5b79e68931383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6d2f4501b57d5ffe58509f9c4e78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f2cd3b1da46baa8ff5e9aa56660ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ed0474d157859a9f20838745f046b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a914a68e75987e0dfcb13ed8631be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1de0abe3577ddfe32338259ce63cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3d1a70193c45442dc058e3de9d3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db9b43dadfb894d5dfdcbae9b5d4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493cc6af580cbae16f502a010bab7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c05adae9100765b5d7ad223654c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ecf03985e8f80db1cd57c63a0b1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b3bd5ea4416536f3a8f5ffe5e1d00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b4d117eb903be7fb1c3a5c257efb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fbb61d9c9c398592a841ef6697210396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886662bab91bbc8cb6346183b8763cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a52afad08a40cc0964515aa37f4025398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fea0c2fedf2b67afe7723d355a6f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58481ccd34926ba0f577c59571f7b08f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a267a2adc21ed2ff11aaab5b90dfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ce76d51cb54a2fc18469718d919de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fc655d7824d039a411a6edef7724e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a30115af42713f4b0604c315a6d416404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f7a3ebe4c73ad3324a86297898b64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf5a8b91461725ba4964e37f901054406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa8b59cc7cf087b19c8855a9d83401407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341aa33a243c7699ed3cafdda80d97e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f74b2ea421db2ffb656dbd0b6a22b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4428734c9d9037ebf236897714eb72f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d7ce91cb7ebe8d1db3c8957fa6863411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d88e515c31269048b9dac73b255199412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2788643ed3ffd386e72b78ce740501413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917c81c1d14ec9972ff92a3a70dccbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa12ecfdafef9ba4f6566bd6240aae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671259cc82fde262b35657c70a4beb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68270651542b69d16580b891fc992c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f316cc421a52d6dadb7015833f8b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677760843a81ec2bd08d3064feb3857419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106705f87bbdb580e4cd32174867b637420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7afa1016e6316c397544c595d573e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7c647b5d6cf2ede8e12fe38cc3090422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65c48f2856e9aee359e7873fca07b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb98f91784e370349ace7483f3072f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028d0235f21b209693bcc28715f38e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493faefd354e2ae04ebd640346e5356b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f066a62b2d72d0ed262c0a16be2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf683e1b571e9f8791c90ba730d8d0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e63b71d9693509dc345a75030a58b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5386590ec3ffd27873517ac34ae588430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0d10a46c6339b20c9dbb33eb1236431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866f898fae0a57dce5c0d18ac71fac9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e906044e303aa01f5b84488d3b1778433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25273260154e92fe89996245a00f629c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb37e61d639c550281b3a0d3431d80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2d6c2777d4072ca8ec239ebd103fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5155411d43bc75b60d4aa316938433437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc5d5c8345e3c0195e717b54db1c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d6f88bef0fbb94e6a3e3c635cabe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373fdceaa4d7ff5325ec70dfd431bed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c8ce845881c711bf9944c5f478577441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864d425ea391fc80f5d829771bdd900442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fe41f5266ba32532025a182e273d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468a409c3ff36d1e43a1b758d0cb5e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fbc865532e7c1476cf7301860b027445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c0e62803ebf86e6a05d20388e300f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7f7e385ace1a69a932a8f1d2e02aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13e3f58d4337d96c3dc58b6303d9e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82e0290a84aac09c0d53d8c545e12c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c7001457b3749bce32f260c9e579450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc2ff49abc0a29e07d416d5a31dac6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0597dd9200a9deb669a8ac3fe1443b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb63d8b54ddbdf8a48ce4d73207de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f9535bf141ee553bbf238aeaff81c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebed409743527cf9991e6604d73a89a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086477b3237c25bea3823c7495064f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de614ec2153e967b53edfea9a982d963457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7a29e2ea8fc30696b0a425b2f0381458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8793894a8e0eced4f5392bc6d2187459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044f8034a54b5ff7f570957e30565b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35200592013cee57e85ee6dc6bc08d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6ef066fdd3aafae74a1e2780f361c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c1a79b0ed153ba2bc18fb3ea20ee9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca085024458479cd74119f0b3d51b6e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc381a8a1c79452c6b6351d640c016465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef48d6a883df3f76c205bd933f18967466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c46ff2e814786f0490c31bd9a18b4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6e0e403423a42684ecec138d1017a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd178ecb279675879d0ea83952caca1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00361413dc6566215df66934857717e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560308a2e626e3680fed243030ce6b31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c800d499453f5b6cab63bae21003e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27dd9e6dfe9ca50b16409c42ca9caf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bc9b72b235b3f0816c50b8fa109c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb95e4f4645bb265f7813a8e29200fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5554d91600b5ba70aabfd7cb3a46c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a026350787554e9bcf99727f38b1606477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac24ce283752ebc3dbfdbe1a5758765478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81b59cbd3bbff34c74ffadc9887a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6374419c15883ccd1e790e4e3c0cfc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3526d522653372e878fba33397463481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf6b13dd7b461e99fdd8953ced1a28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcd518e6c131ec6dc9b1da66bc17c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded06fd4bfb417b1b224e861f5f3e5c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704cc1abfeabf89e8a4ecb205b05430485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bd482940ad6ef337318c5bca091e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40597414911eea45bc60b618bd191b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8731e8a4f2188fc32c1413da360cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa1d4059389118354e6e19d2edefa5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21841ede5c96488d889bf367266ebb70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ec64879360f0591ad59e9c4666430491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ed84f83a81d8123c81770d3074ccb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c611ce937fa4fcf6e94be73e42d72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f216221f438da3fa35fd7daf842cc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a000248d8e8cf5ba498e0733b2b2361495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9a6e35f270c7d20b15ed0a31edca7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdfd0852a11a182d7a72de71e4742a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9d8e0bc5a5e2d71578428d0516fc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d7dcd6b4301c2e8286ad8aabe13ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a93765f5c5253e8cdddb4afa180a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b7e12e6f0774a51caed75f26b5520501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb658cd3ec332e51b7986bb8a2a51f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302a598d917b8eed9dfa4522077a326503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742ecbb73c4949487bb4e45b9a01529504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fd64b1679d41d5b6ee4140922aa9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d8e4759a77952e1807d59fd192e9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670abc96dd44c5d6b753ef8a77108a57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f849888e4ed90815106fce82af6ef8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee84e15e6ca28f7ccd39c68f1c8ad7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773b171810ab21f63dc655b61fce22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b85576904bb839354b16b68cb833b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816b989115ea6b7bb88e00ba9b3022f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8082c572ad9b7a9a81dce38f7668119513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06546dd59ce06ff9f7f13c727dca097c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f762d3ee41af5cce696dab2bafce3dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c0d6cfde7a1e0cc747e7a7d3a2a69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d1e0111d7d1d61098a9d1e7456adc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0c3beb1176498ab539f92c38c3361518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f70a4ddcc77d53b9467d84636c4e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe84111e74c40f98ba1bdbabc8ba6f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c3dc54d08391de068db0c84d2b7be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df60bce6cf61f074d3588cc38f54ada522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67a44b896000f733124f05d63dce6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0df80ad3c4eeeb77c8340a12d6c31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0532d8464be9d4bba69e973e39990a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf116e7efa75d7b52ab56519882243526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4535f4da6fcf64f4da4b11aa1061ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077819c87aecdce24c155cb47ea6e95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14f9478fbd37655efbc31ae9c029d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd4a85e144947145522628e524f2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d64556efbd68ac7c3a1a7c1e288fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a895fb244cfdff2929e76e7a537456532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aae6842bc82cc90a8a9f5a34083f28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7666b8c2bd2896e93f84b5b73bc13bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c53f9b56ed5446b4def787078135e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c982140abe64446bf3eef416396fc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84363224c8a56ff1e5cf5e3873c8278537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314e8e663ea768c9a89e4128454004c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b7a1f30e45fe1d76015631005b8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7642ff195ea830a37b419b38c991c49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac79443aa4f8a2ce3e0e95120ae351541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43890e5a1807b058567a4c9461d335542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a622fc4c66f0f330a87aa7cd6105d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f5a4dc7753a3c0d4b02c830748808544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e22ace7ed4e3b7505094fe162fd010545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3de005580a842897cbbbba69fc0e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845031ed1a008ef049a2602e042cc4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c55fc27ec0aa8616ecd00798aae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d0dfc02c78d7aebccec772e3ad91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43465e4aa26df55ca6718e50f48b94550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8974be3fa18e2a899c42688c219df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec6bdc7e36bc702eaad57a3a6e0e44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f9f12c4fef23fbcb1666d769002d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f7a7bdbedbb9f1d083dc81fa514b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d58b2fdea4b0668c606da7c9f85c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a1d5e63fe84aea8c0952a5c6d2e50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13706e110462fd36018ee6a182450ebe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35774e0e971ed023c3915f959f030e10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d985e41a76c53d8ff7572b207982e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef37164b40227e7bd23f84c580cec9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2eff702972013ff7942e743cdc49c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9492c2f832ef0fb73fc9a5c114cfd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63531148b1d7249692b02d06ac8d324563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2999dbbeb8efafa5bc567bf6812ffc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d246a0c42ad4b0a21f4fc9042e236565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5afab34ef9e9beb7b370b2ebb9a834566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc305b079121c9e8521573478e2cc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bc37fae42e7ea96fb376028f60dac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e366bdfecf49725c74cad46c200527569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b15742093956fd97e957b6c64917a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db912769227ba68bfe62f8b3383c633571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b4646f54b0a16edcfab441b7b87b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16da788a13b07e1925f746cc7733c87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c92cb87c181b42ad3494f8ff05690574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb59da5ebc2d67cb24dafd1cf3280da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd917b27398144434a7c9bdbb326c358576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e78b38b242742d820b433a5c778cad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807703009630fbba7ee554b0ec60846578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a49fa2d7184ea659150dbfde8e34d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848fa39d0c960c9c371627da6c36294580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d33fcb8e3b7f9d39fbd75462c13083581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32382f8810f48c494820436c5513f73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67b8e1ad8962785e74bbc7624f99af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f0c4fa0e1b9b1402a0c33b50610d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9220c6cb386252448fc29918901828585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab40c4c94801bf323cd570a1608c41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812bc5563649710f7f7ecb7e5b84490587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15688de07f5b503d13944d0acd4fe641588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978779ac0e220882d362e5d456720924589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d211873105f84384f479f079ec1079590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b83514eb38894b4add7e8f0c6dfad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee885d3a418c67805c94b733eb3c0316592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff6ded93d109076fec9b10cb2296f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c7923c56b1577ac4f79bde42f95dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83b8558c3f26fe5ef96d6646ecf66a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a39ca12f01f57f74fcfcf2bce59141596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28423aba411c8fcb3c141bc9abff0c8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ebb05dad81d3ab84817d04b4a99f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186659674d9227e1a45aaa8001fa02c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a772e22cd78cee175f05ca9a63f10e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dd6c4a1e8fb4696ce82b0dd6cab7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cb021952af5720c5052c6c75b8dba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254cd43a1653fd92a9afe3050d1eb1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1272166a3673b3a1a3afa5147baf7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcd748bb31d29095e495d2b817c968605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8abf752ed3c96dbd20ccfba942dc4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab384c11133162e47e2294455855ec99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939baeff5294d10527fe9a3ebbf69707608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d40b564cd13f950bd4f2a46c472d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15952536b82b169e0e7f9d0a985787ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa52cbe5f79c64d75e18be9a24d400611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c329883a69ba2dbf342f9ff11fe2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e0f6a737b35a15163adad1632fbe2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c83c02906a522fc4987556b19639e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b220cae0ce822471bdcccdfe3890615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814c38416c502ad9c87a58a415afc73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8faca5b5226e18e64345038a68b1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f528082a89147ecdb3ce4f8a879bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8aa36afbbba3fccfdbd51fe2219a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7bcf621069330b064ea688fb13888620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef638a5b6b4cf8f5a20ffcf2a9abb19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee417828b835c500f9b20abd0ad9b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0d0db55cc453a0ddc049f3df17bed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50b85ed73436b30659135d1e110d45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a8e5b1d1303c81716e1fe7812143f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49316e55cc47efb55d3cea6a35acc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c24bc1a0e134b27f482ad5c4a31e1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b17b51b2d9bd5589a47dfd264a583628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839690d71fa07dff41272ac3113dd87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff17e1c1783a5c3050becb4a891f60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde9ac39313e5e7eb7c20692cb8d1c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9196e338bca7847590d4dfb9a533b61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbac6b694c9882fa7cf06e051c0536633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a4aae12c760ae5ba271b9f0cf52a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b4ad34b15267f7caf933f20c41eee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed625127b62d193c70f4a05b0b5b56d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacda5bab61298fb443a27d8b7d2b9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aba61915a0055d87c4de1da4fbc48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e161e64b01186decd9fee3bddd0e31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19726b953c28441a7580e8fbdcc636c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa703d7bfe6502668dec7f0d6a20c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208bea266beaadc2b6453d81d358304642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81cf53b3fed20133a6f4cbedcb87b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321bf3fd3cbb783d984be6e82d980e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f571c8d8dd7ccdbba0f3c912aa5ae1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a92c8da1467b91145fcc80fc4c17c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f018a75dfa60311e3e084a90b12d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5edafab4ed84407ac3f6d8916066648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab2a407b4bdfce18479957bf0a4eb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0a2fb8b1ec5763a9f4f5b023973b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2e9d20b46319456ee11e8c1016a94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79248d6f8f1c8913faae28cb98b8cf41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad685a1223ad64cb6fc9d7758b95aa70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8b35c24eed7f7f6248b81a1cf6cc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9aa999f3f9def2713118aef3fad60c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd59bdfdfa38ee2c1e54315a57814656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918c421b723c111629d3e17f17f8afe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dcb1a9efef369fde09b46b752f775658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b8e97dad165b40d02dd1dc7060ff5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02d74bf5551a9f8fb4f02fd96d2265660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758f301382f0950db30be6ca44c252b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964baecc5cc07091b83f3922ed47093662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114fb1bff2e99e574ed4ea7c8a69469663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efaa155b99802d86858e4df21e4a1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72097390621cdabe71ddcfe115ce364c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9900cecff20e75018e49bc3239fae9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201aae97e6387e909a20c5f4d271978667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd2c94c74fb98e173f0fad285f5dd3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb582f72ba7f24033c5fa01dc849fda669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadad6e6a8ebe19e7eaea5f27d2ebc8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839fc7cef9ebba39c1b9ee762e9f1f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfdb795b98fae91638bd6283aa5230672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fefde5e522097b0792c91f27fb53e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee74fe038eb453fe294bb4370f39089674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288a97bdef7c2caca5853a194e15cd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a34a672ef702a91b8b17677106912676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce6b8f1a17034f6b02a386cdb6fdd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0b4d64b892c46eee4534e81e0f787678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c322d1822968530b154aaaa0b109ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f7d96c6b9a65c786fc6a3a0cfa1fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099d6663f538343a4831e26148a486d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dce88356aecd21f85d76b0f1b0dfd4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b88af1f99bcf9d4bbf67229a8b456f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625d82f363d08c9ef8c2a1d66c7d499684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8010a0a0ba471357b255d8e73b75f74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c580c1a9e4efe0ffd24fd7cdcd8832f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b571d476e0d1744954e0a6ce6360e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85183e4be049645114b63829a5489c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e8230b76f8a33848e40fa13170edd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399eb6bd047c1b842ea3f1b35a2f54a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766379788e064a23b8ae66c5e6ee5121691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1a0ded406aca53addae642fa7cd49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b307f1d1429fb028ee50b7881c32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a07fc8990a13f9c2c9b5c1b32ec5b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ffa10f1b6128bfd001806002d8c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d7df1eb5b7d61fa28c0ba679eb8fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31249266a1f89b29ab38c0ff5e7dcc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa1c2c963bcd01e12b51832f72327b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c70e6564a7d8b98c3b1af8ccf7e21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa0a9bf384ddbc1cbd599a1eb4130a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5855a53d2e35b43d568fb3bfda7d311701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d60b5c786bff8f965d5101d9ec8457702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41da8009dfb9f48d0ece2f621212b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9075a6614813891332796ee0019ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b14a12641509f14cb374a790c1d11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740f875b3bb0c8d11c31dc34410f5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92757834e3f1b54dcd91dce445eae3a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f05f4d2fb947df5fe2e3095817675d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3020f5969e75a3a9a53d6301e50cc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fc36ff3d7aae2f4db970241837fc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4405c249632dd795b3721e6ecba17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f1c1b8865265ef84b8ef9ac1abb58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155559030fddc5105c31df2001fdcbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d64b0377735899a7975b44080386714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f35cd8d9c925cfe8cb3d4d05a00875715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78239259b53f6c76de35755f38d7ef2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4111f16101ba73aa0499cfbbfab1ba9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2ad4232a2166437dcf4ef365444e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439fae41af45af1d3b363e191e66c7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e50dc10c01765d66d32a97b178b93d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034ab154f17d3591d8bf69ab1727dbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c467967a4c7a6ae9f32e9ee853ddd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1882f5cf31b12fd6fcc84422f02d5e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd6c9320bd2d5f73097238a9302d5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b822c69ba8df608f5d5cacc0239bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35755243adadc053751243cc7d5d90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79f1fb30178b0e30c1807448bec16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8e1fdfb2cc836a4ba7be4ccba78fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b373e30385298ec7712f0a29f9e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463ed1c1bc0d5b738d740fe1a7c18df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4b7a0a42ce1195057915fdea3f21b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446715f838e0a58a57c7cc982361ddb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d1b879de7dfa60d059cf357399a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07d4342c9c7a76c76dde41636913ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf992482e72b3b5853d99a62cfc646e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cf680ffae5fe0883244b1e9af38f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc7bba4d75687ed629ada59ec11af1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aa7002d0b81bb20ce05b4230fe0d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272555d1fc3e6ea20ef1badfe040d071739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a88c1ec3012f378f0b8dc4e4dba123740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb6d8ee4d7d793c55ada23955ad7de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd13dfddf3d4c7346d4a18d481a41a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58d4e0f94e517bb5e286e9cea62f63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0969673cb73843365ba7cec9faaeb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b6911c13d7381177604347e947f06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5354613a2ae0a12cd12ab409ac6a69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bac8aa5f1a6dec4c62fd2ae1e3ded747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b47b7c7076deac08547f47cbe38e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b56b927acda5ba090445136f45602749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a31fed41085e1e7ef3126205f038750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dbf2589d953b474ddfe2ebb877412751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f926f24401fef7a874e7fc85e3e70a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac72fc7a70761c20f263f307b52318753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44e6eebd79c712a6401c5ea40b936d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bafad6d9975bb8599c4588b01db0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6ef2c24dde6d5a3a1e8a77884401756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20366b3c54ac9b53b8632b445678470b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a0e6463128a8f65a6d5288ab949af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede02bb45e4f40cc008e35c3036fe734759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>