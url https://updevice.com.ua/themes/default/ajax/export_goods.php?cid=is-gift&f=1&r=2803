--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f6503eb0e901d5a2d45d40ef3bad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44858a45982a5de343ba26eca24b23f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4298561c3b76bc82be2bff726854b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c618ec1c5b10b26ff1f17e08e9fc9ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f989b585ee1d397235f8d93bb34e085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c49cef768c63a0211d50de658fc6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6054c8c7a97a15a28672fdc4335ec917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095af457ece02315163797ab132bead88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790007e497d84718f9125bf9bfa98de79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4564a2d7948128c609389044cad680710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816a7f740f9e99a1c9bb3272255351e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63662ce09fff6702e791c478bdaf84dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60765d9be59115731478009f2de802f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36f9d2818edf5a768417d021f9631a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766aa4444d7f80feb8480be9169b88615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2a06ba75d0257caaf81fdf15fb2d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572fa846420bb15a13cba856140a2ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da54ebd7b92f313be09051aad049ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b282be30ef3c1c1942b38e0097631fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483fc46f53bf781939948e41e64c8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a90d07ef7da9977694da55d65749421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a598f8c3a9c1b20fe338f82aceb4d6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408284b140db7869e1f0c4e83f38900a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e42f4fde0cfa00a26f0651d2cc958d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdba3bbc45fee3125698494fda457b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395879fd8d09b3e708fa036388217a9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99d86111430aa7c1a453f3e574953427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adaccb342b037a85fd5eda482e4e3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab52d44523897a4e32c2faa77110c6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234e0fabba8984313a1e1b4172932230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12209e7ca76468df4a2e7d8d72fcb8e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf0378061381a557ffd1d7bb699ec432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8377de9bfde87729271521cfa5c918a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3546ad080abaece10dca93f157f9b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeca6d60d2ac81a3f72f265a0bae54a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db3356708d641bdf03c56b94eafe3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a5eb547f5cd3a0539f409d0072a2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883d78ec5f99acf8b66ca4215f5664838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5b833795ebb77359e929489714ac039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991657c7768f95bc1f94150d8bd2e4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a488c24668b793ebda2a06e49d8b6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb2caa86525b62662dd95387410eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be97fe9f9f25af0ac8e33f3e3265b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55ca7011960fc65836f8baae80760444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eca4effc03de747e9714b01acbbed745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecfd32851761c7f0f45e5529c987be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcd68dd784a7a2a0f8bc8fc4d1b4fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1cc8ba9e1d9eb6e9c91e467f3b2be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62097ac0f0b4f7d22435a6b709e28c0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311838666b6eaa213e26d64cd3dd120350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e3f49b7a7953cfee019612ec81bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854226f8135d33edaaad77cf498539dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c70fce99c692ea62ba10551d4183da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b64aa4fb37b8d6c1f766d08a971d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371ce4d30f73310202ae9bf26bc36a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976d226181886fadd5e22eeee79851256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710032f2933376f52af91c838edf91457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaa4dbb1a2f3d9aede361af86dee8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95968e52f45aa236295e3e049ac6c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4483801bea16e979174b308b6bd059760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fa9d1b74549d91fea54addb005e9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fbf44ec0451e81f2965fee566133a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d718c2460c3ae166e4eb8bab4308f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f734dbb2aa006eb9c162e20a8f0d4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae517e01ce9ed115e6217ac49f364365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0022399fad74abb8ee385019e72f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138f7eadce25c7a9e0aa843566993e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b93eb317e50307a64948a6f0a560268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045051b8638c3c46789fed6547cf87569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f876ad014f6de87f5322eec6b50b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5b4f0132397081bd9bf81f47ecfad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537373218acb44e2c2c08f6fdf2a879b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660aa09c44fedb3c24a8e77d500772673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c64d4f130cf00081d46214d4060ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479c17bcee9e4ec61864fa20e6ac31575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ca4e6d03ee1566586992dd1e740a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3422f7640a1851224ed5485ed3d07077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcaa143c2f618f7cd0cf1a179c514e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf3db6ce7f004e3845906ec62ea98079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b278a30159c4e4d44e6263b3bb9e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee5f84a5ac09150df8167ec070ee281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a883979b4bc879fd26d4edd1aeeacf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c1d67756d854efd9051c36f37989a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64f4555e9241ccb9f7f9e3de9037fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd21c581ae907a1c2787bfe47b56f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaeef9ebb6148609530544ad18e3f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade9d4a5a7bad3e00695c9829dc389187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49047b5301e8b8b8b4d8ed2604388ad488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67ad7977fbf5e45e79f2b47e86303689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2e623e293784b43dd10bf02968c0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232cd3dc0a20e1ab75a6bfdbf20643e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a3f5bc8a3fe34e5b707fcdbed01fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02482332f487a58b6a2b913a20cfaac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686753acea5a24bc0bb015f250b57da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d319eb8fa9d1ba999a3e4c09191cf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415315c939cb614026d6464a82fa34796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8839fb8fbc8fbbf503b7b5267c2de597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b8cff4345ba31c22dc0b49e1d22098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208ec8a06e9fd9a92400d0aa896225099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce5cebf484a6a492077b5ce3e46278100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb0af72608acca1447a884272e2cf3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdad7327eae261b0be423d7eedc4b75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59766dfc23d79015e7e82bbfa7372273103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01747712fe3ad5c5105632dd043e57c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa8848b75dbe50f1541cfb2520f5f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b43cc21766a57ca2da1ba6eece1431106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334f3fab70ffe1169f6cfcfb9de8f8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376292540881a437e7af97c2131ea2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26ea297b95927a2ca06242eafd2a3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b41ff0da299b1e42f3a06288c17add110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44678fecb3cee66e167be18fe439e4b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de54a659c1a221c6a8745fc5d6850fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b966def90b078639303f73be615b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e96ed92c2acc9e6a941169c51f521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9413b9f6843ee2dbbc6ca567f2cbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db016a2790167007909471a6c9fc24d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221ba70f6e3be55346d1b4ddfac1b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b879f593b5a807060cfcd3b8eb8237118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89678d72e2cf4a7ee24ad9a67ef9d7c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5844687d3d8d944a4dab9e3a2a87a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ce4c48e83dd342706aba4a9f5bb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bde32eb275bbd010fbf46d447c2b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e06e3ee990a33d74415e78d7ba12f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f92031644eef55004c097f8965b66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed858f7abbb300b5a67b3d739ef2f6fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882e5c61d0f87b4d86afec1226f17cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820a3669735d4550ab8b92caa541a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2343f7d7b188daa4837afab02ff7c5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efa8dbc12c73feec277fd3070e0781129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866228813c5b0ad6d76911d725ffec7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826d279a5a1d76c9be43e3a04ad3da4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb6b1d28b700a6b8754e858196f47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a91c78d6a3271a38199e76f1d247133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ff347e444c654fd4983abeb11d64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd9404652fdf3421183ab331387ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c186064230cbbc5b4e91db8121c155f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fd9e759916a662dfa35863caf0316137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33bef193a205fcad9ae66ece2a2aef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd31fee4a3a1d8ca45f97b40f3ae75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f81561c865110b959a8bd76e4940d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e8859ba0ae9d83bc5fa1bfc704849141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85009fbd75850ae1edd7a9b128ce378d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa07b04e3f68dcac00dd14df39b4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff4cf9e981aa70c3aa9f553dbcf883144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d60bd6c02e12f166fac6cd9d48f2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd45b942f8fe981b3f7fe1011c3a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c956cd9137bc356a87e812b11554c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f376b0f4ad19c85a7213370bfd03d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b324bcf2fad6fc30ee0d7889b29051149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680e80208b4eb0f44526e950c317d55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d780b64be5c8ce4430b829c393baa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ccda9c94c369e16f510aca2837ca5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683864a827030447d0390075d513146e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a91ffa4280ea265d0a2d7563573a9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b971a537ccc69ec6f1c344e4c084b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39554078379f68180698615f6e106f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059be5eb21f647e4c56a77dad795a63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040f3d1af6ea0ea1757c8d19d39b5cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff3ec17bed55d2e426f94d99b5284e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d0fe01e8044a09f5d4003c8837707160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60861c76b81a117e183ad30de465e01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274badc4b43a0773e814aeea35099e19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554028653816240a723a8035043c7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd4643cf360f06858290f7958fdabb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9038cb96cc45633178ae88f89d5a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f6d2bf504c0bfb83b31fb80e6493a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89eca46c810e2e3daf11e565ae01af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e675bd57ea8308e5c79ec31302186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedee7989ba48757a6d5ed666c78c3ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee6d88d8629f5e11fca5446575234170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb9cd2fd3be707546e36c12eb88855171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc21513ecc4178d269bd7876981d8b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51596b1ecb6f6721af374530b6689891173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a49ab725b3d5b64a84ff68a87001b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fee084573388c3b95ea2dec147c44e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b89c0ac5a0316fff495b17fcea415176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a99da69803880f957d7779b7f1d85f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863217178df757db9f2aeb155451790178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b6ca290a1ad435007d77b66317ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e58b464b1749ff1f193b7130e6076b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205003fdba4a0d54ef0578d11f9f329d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1abae846ad1ba59c08aafd60305f8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c99ddbf8f70072a6710d2c0da91b6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab0fe9828a6e8fcd46a662ea472da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77c984df26afc49a126a7b03d6a55b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7c98371c32cd40d35504c09ddb66a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc695526350818f842fbb67a482352c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99043cd1d832b9300941bff271b2aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734210278f8237ce5683634175746485189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b8885b219e8e3fa2f820dc231e2cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e95b7eeb29111565a30237b4b1c080191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041395e3fade68abf75d0f8386204d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a69a6d90c1ff21121f96ec4d41cbca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13cfdfdbe4b6c1b33a9af707a6602c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf93a82f1e223806a7dbed00177e8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729bd516d1e2d0ead6b9e12eeec2ec1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3979695702f592af937cb4255cb63f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da776bc5d455684e35ff392bcfeae04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ef8b61f395685fe7add79ebd8aa27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3cef4d482b5258334622285a3f855200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a213478785069d3cffe7058041ebc5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7755537a7699e7c9bea67ea35721afe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8442fb832f1bd01886fd60d39b174203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390463b576f2e04f0a6001f88565a984204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1ff596ffd461a91a21134b99c1c32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0870fa2d0c9bdf0e18b582304afd294206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8028f3f2cf5b63b4487912054161b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa803292254bfcf725d168150f1f0ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf659fea51e179cc4bb588a14248ac8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdad181912e33d0145704490b87414210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3000c37051e503e736b6ae72b3637211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db7f3c9599be47971582e33ebafac6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e1c936c764f9096d414d2c20a3e76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d578126dbda8d1c2831759113a4a19b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b49e250adae11f9bee9178961b603b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e82164183d7754c3663aa523e429216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902b561e42a2b7f1ef705e3a5edc7a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aff5aa102f453fe592660c116dc658218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d01757dfc0397dfce73eab3cf3b88b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba347783e3324779a0e4033f77cfa930220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d7c165bdc5b7f206aef77e1dff2b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b06e43aa73db060c16295793f614d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c90ca9197758b177768969699fd35e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a257cdf69ce5c14a464860d29131224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56dc583ae77a1b4619c30584485a05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3773ea8168d892bbcbcfa56390208a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9085dd4bed7dc081eae9c7feabf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70fbc82346cad7761e56a304d6865b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c849ed3780d87a25ac3b2f3491dbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2b21d27969c10ddf01925f76bcc4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501543d66ecedd2501579d9e2f90c2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a0c0a26adcb050639e9b6ed4f9501232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f2e55b3a2b901113e841c53f0cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d3defc5e9a62532c31559976f3d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e43539cfae7710f51e110d54bb33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c764da128c19a8f295c0078b489eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93635ee2f4014dfe3488e32f8238060237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72504cb2b69da0bf7ca5aae2521aef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed279abf04801b5f2a49df7c3b2e4029239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff6a2651132329f8f6a96253a80d5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bac668db8c64dd0c82ba385180012241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04028d15a6cd8440939be04c4398c616242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a81adfb160442bc5bbe54d9841851b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e839b43c834ce7edebf1ff449b027244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cda75c0a6ea428db087d6e09da394245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30cf5eafe0ad45de60d9958f5258af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee181987634b44586c6081252bbc516247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5665fc8b110557334cfdd39bd5c5f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad4156b9d8d2a7793be319beffd01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4be81ffdacfbf9a97d62a52f00550e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad0dff46e226822b5a3f374b3ae0e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440894a92296590975a6ca62574a9f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efae224dd2ecf8d2f0088a1f18445a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ead1f3de76bf26b412df5968f84fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcff306dc7f02fc675a1bcccc4ae77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a234cbaf15a4b51859413b7dbcf80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4d1c8bc325c0c8def7c80108056f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a26770317c14fb9029d3661d53a3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb93fccb35f7440bd8d680e159fac3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4141d104f768b563c685237866372260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed4f779f6e86a22da1e03712f77bbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16226037d07087716c84d009f315ee7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6ade80396526d240eceb63811e04d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b6f8281e2938597e70398c32b7fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2c8862c9eb58268cb5f8ff0b05104265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1672c9f31d90eb4dc50b171c52133a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34a1f9b40a772a137947b815ed43c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c4e19e640dbbb3b1713843800cee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6175e4098130d3b6eee34ae916b9d3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886e82748f040ebb14b596a0a4ed6b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa047a35726b9d5882d299e2d733b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bc810a625a9a29ecb30bd4d45c56d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6acdfe64ba9f0722db1cc321f5957273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84222cd53a2521fc750c990dc673c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fd5268d6d15bd36942720a711e0f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57890a1533132c129d5c62ad253d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94bc3d05b7917218123f483e414b5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1f2e77c376bb052c74eafda040e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e5caa52188ce46f636e1ee6680d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed87835f25de6c3712f13904b89cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b454430dd3f7db7a3ace4ba941de13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1399afeda68e51764e54246ce9e997f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238244a437e25bcb21b032fdfea65078283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418d7beb99e6548d1fa4ac86363fbf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd616e8294e77e15820a02f550a55f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41f3c065ed8d40e8b00a41fe581815286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baca9f788aa4876cf9c9ffb65a5d0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070797ffccf5646059710c3db70c30e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b88a4e72af28cec10864b2d871bb17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa02b3887503843f31b2d47e7cda9a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693f500751041faf5f9e823c3239bfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025675a75a5027e3bf3c765e041c2e63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ab8cd2ffb8e8c99e2c34c37da2f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc68373f33bb919075f7bdbc72651c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0636b8050dcd8618cd3d0d5259971295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b13d2f8554ed7acb4c44c738bca6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fb0eb82e633d97716ecdd985f8f8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75666106bf0ca3f3055fc331814f5bcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7581698d019b787a1376e93d84d38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f711e6e6978e81d389cb0a998b86fcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992e7c3677799c8e6e7ad0cfafa946301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ca2e62c74bd2d0190c67ca35c2265302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d05ff48af980bb256bcf0bcd3b82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618b8000153858a8246adeb1687446e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2ebc96f1fdcb5f19277befae1fb87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0586076a23ec3f72880d1965c381a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee9b2d2297e4c07b961ba8558b536d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced12e76b61fd5717f8008b4cdad0b1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad64f9aeb5e6f5868a98d825587b73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f79eeb8743975ac6ab77d02dcbad1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5014285798dfde7c3634ace2eabf60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9661bf54c70fceb96beceb8c58d872312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b88aeba6a1cb78469462a5a4ca85a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935d46fcd2825363ba9a541574c3535314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b86323c16eb775a5aa2112740a3c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36c5ff7c18ab8d1361dfe88e4b1c66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dad2d94ad74ba69ed724d7f7bd481317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0564427de2751a79572206c3bbbe9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc27fbc71652a43080e3b8829f19f93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734923b6dfb44c0945d226c016d784b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6e36a0e32d0c183f62a7aed9adffd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8cd3ca82b5eda08f08dad96def0d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2633b2790203f2b6504cd61e449170c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2c4713248724307e18b844df0b1a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ea485901388207e9e708800f4d9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e81fa6f2a759c2d2e3eb3a08bae509326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c594f7658a6455c417a8814dbf113c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb19fa4d71081ae001b7212f1feb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938cc0dbd1f7d93b76ff8e8a5da6405329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954bfa1ac25756d2cbc71bfae337711330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b065d1b719d317bfac40733b46d268331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac5f71838204f2cca82f3b41cf9246332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffa37e3369808aaf0e4fe085c27e10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3f07dc998fbfa1be254ca3d204dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93c915b375a18a9d9dfa6160f5a46b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32682c1156790a8521d9f6756665aa0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca353b52ac2d11b1a2e5fc8a004fc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa56694f278fb49a1873210676f6f70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fae33173eb9ae78ca0b22724e9fb6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fafc0999db38a34df0b4145fc646f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47607b06e93d479686262ed623cc763341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e09f1bfbd2fd4c01a80787cb9fd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fa305a18a91154459e4241cb85457343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83472d30a8f1db0f2c116234f80946f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da198eb714c29d9308e1bbe10d2d6bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d48589af0c70414bce3451def551f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952d0f4dbbc209ff4d0f02c07286cfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add56072a5f806e493f0b957573a6a4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3134abc06ee8e7dfbfa33d642e86d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da3e61845cb35527537c21646da656350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5f4d08dd7bfb4d2d6577b6155e5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6163ad9a7d7ebb445346384af28fdfc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c7de087c9f38c60dc7708b47219cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd9e1a29f5a63c76be61d40d66426354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9704890665b5201eeb74f77e93623cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4c769c33221504afe7949cd2a29b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576cae2853c09b7c2c1dbd5bf4af01d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7492718d1b04593901368c0f2e112358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afacdb1921dad95bc707321aa6ac3b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cf7ba82062c98632e0c5a152160be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6bf90603bd1f66c19f219eedb1bd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f61aa60a28d67f1dff7e1d06a7d226362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2628c1596da535c60126f61645ede3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f67908cb973a99ebe05891975a02a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc8dbc4c41b7670761a6373ae190f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa660f2ee56ec6d7a21c70ce9c3f4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31610b1c808856a4f916cd3a771934f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b2c0ba0cbf63cb52e6170bf5652b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3529d8ce613c50f1ed5b644b61b66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e11ec8b941c07fa3b4d5336bf2609e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e6fe6f2586c0aef7cb52824fb6ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d40f495eb6e91e262ddb8e1e04436372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b38e7137ce84a6978386812f34415373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03633cba99e616ccc57eaadb610322374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038c0c0cbce09ba3f1c77f2ecd994b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c9195a83ee0cdddefe1c5f5bb560376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdcb402332ca30cf0dc652eb2b1f24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a0628b0a50c1a0b03dfb200f6cbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6b1de0ff126527767e6aae2ab5d9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e4a41929d39c0f4a540f119c5211b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2cb585a5937011801ce75777db33b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defedffb1b557578f930b381d8355b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed53e3510ae09f92c37584cd8384b93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361dfb1ed521e49e6bb006c625e2692384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16d4cb22ff0c03636dac219a85cb31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b8cb3de25d37b2f88bc67381c032e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2d4c9c6126f58a6064498e5011d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92e93a1c46c71b53065956e301196388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51453f6b4fd3c6c2c842787a7c3f7bcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34706f83d59da4e113e6c44ab737e27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdc12c48e1549002ba699db6182a77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2a696dbedcef0576e908f7d4f811f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb42a13670c317a311957cd68654e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723132138872a75b2ce60dce7d12d80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b95d5dde48aebf188344e0e6fb337395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c79dbb4b7094b3490252f0f618c2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf4d86507b909c58f53e61523dc50f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30ac77977b0e15793956c2a1a846e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57cd5b1c8a7246723985608254b821399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6fdb6c7b1c522ec6f630e19f2f262400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804076cc3cfa98d3a463d4ece0afbc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee6a16410496fdfdbfa2df4cc381fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ebd72cf6111f11321747b9793912403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798098474676f7f2db351c966e10bef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165de77275f72cd00115a8280110815405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16569555687e312a621413d49524f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1997f36c587410abc7fb21967053f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25323ca9ecd1fe4bcae44a1299f490408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd32a38664c3136b20ce3408a5ed2c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17690f4db372d87195db8cf1a5266505410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4214793da350a2d5a3f1089692fe4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87669a8b2c6043e9e5c14013b36434412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d948bcdfa89706b39db16c0c8c6e4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8735eecd68d02012d08cbae97512ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d30518871305e33c6e64b6ed017046415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af2e16bdc6f68d7750506fefd1ecad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c738e5635cf198b658f15c76843146e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9497956d03829896a85629ccf4b1e69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a598312dea58407194a171f230219419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e65b66960caead22a3a7bafbe880420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b1ab71af24aa2211dc500194fdea7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a288a4ca493e26e876c02a6dc5159c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b69392fd370a755a86c94e3aa68dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01324824dc035333ea16d4be55fc535e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f085c4773eb1853de231d1b6c03be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85ac0b7865de32664b73c584b3ad83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476bd1fe5fc880e8859585607c5a294427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76890f8324025d66ba8b039959739b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b68e422902cb6fd60409d68cad6d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94463b3b7e11c31f61a857155d43b592430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9fc49d8ed9d7baaf80e36b266b898431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fcfdba541fd7547ca569378d44856432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0ea417ac51afa099b092f9f67bf6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d7b9a2135a75a3710e8761cec827a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d928af225d51a35c74adfcebaf55ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cf5aefbc1829f1bce02b7f01c62d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf4473a24a0f51aae55e869d24b659437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42115ede2579802b67519c6e078773438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ec2a42f4cb79be561eb8ffb958aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5caff6ce747a0c9851633ca4aa5fea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0c2d4593921a24ce554e97e9dd58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f2bae57f602b3309786d736ab9d98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf90cabf6276952ae3eee58cc7a2ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af19ecb7e9a055bf510c1e3e44f08a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbf0cbb887ec18ac517a2e0afca310445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadf3d5467abecde591c82ccdb28fdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb114af79a61535479505538e56f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f251ca1b1c05240e012211dbebdff5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f5b9b4b84c5c5bf0a2477c927760b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4742d0a3ae5f35eab1106061b484450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c90ac9509319eec68d07133ed56e02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefa7cf444849e13b41f568aa2c6242452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becafec8a401b33b7d6e71422a2df78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99936db67a9922b879d0158394104682454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b708e01c5c4a25851e143cfaa17a125455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216015cbc838d53234763f33c723ff4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27889848774b881cb7aef3e3ac09c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943488d781cb0e1c7ec1d206639a06b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace65a486e816bc962f00e85cca5e5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f126dae7f0c48b3f8742571afe411460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b41bfd32f62f2e59b9abe610ce6d38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5eb5a153d7e742a4658878c64b489462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6443e52b3f0ea32c69086b770ac7374463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7922c9d10f451af3e0ae4f42b51d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258a5ffa35145133ffb49d3ca78421b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534f0ed57804315ad380a9e65d7f5fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551ada2fa16518e7b2800ba7916883467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf537772378edf63423cd2bdf2841da0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb541e0cce58bdf3f68144cbad70c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65fd50fac7db7812165f9ac0ced2dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204f9db2fcea2f8ac68f93c51e71cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f2139c415cc85c145baad0302eff1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f87a17f1bc3a9eb16997a5d0e3917f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5df8f2fed401d7e48456bd491ac922474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72548bd5a06364a1569171647b6196b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97477a26dc92cc4ff7354d400a1c16e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180865bf04c68f3a88f2c12224558741477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1decf229eeaa239bc70214bdb8b7351478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0129218676a10998797b13efa82a50e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ae480b91338b098fd7469a47b9ddc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342deb3ee5adf01884d7ed1acab6c46a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70167d854ed1761604a7c7601dfd0bf7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef6ecf34b35c6e249b2de8b1207dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f47c590a6ba9ea570a998316ff6ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9c7955cf403593506e922056e3347485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0db637cd93f0013586e7818e895ae3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d69ce1435cf93544c86900651ab65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fb273a8019e1e3261b7f1732806ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157e19716b6c5eb367f913c39f10e97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c43a71ddd603fcad6977c3f40c17d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be8aa24095435d27f893044933cdd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855ebcc41a80ba7ebf999bd82c358e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c08def14e7ad32330559378b6b8cda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce7f3d66392767afb421781ff3db12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ee041a4d94eaa0b8795d36f98ff42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91b211d333c1593cf87d8bd75ec61b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2db77401eeb62321f429dc1185681497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b68a8ef92ae7747756108d4babc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90371e9d375d1d281cab9520c0289fc6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199fe05bc0186c7f7cb2794255b5f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af245dff2a9b4705a54d9bf528944315501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62d00d6ec6d1d32f1828a85db02d64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62690559ffba69b47ba5d3ca39d4f82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d30c818c891a1d493c8beb20d316b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109d863776048ed3f6a7cf4168d8bdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a72f016b570f0b3deb5d95a5c27a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca66fccee1e35473ffc94d2339aa13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff277c445df5af1aaa2fcf73cbbb66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2322e251b0ac373ea7172ba6a1bf8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064130fc5f31dd8ee53ed7c0811239ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1cb53cff1348932ab65c15b59fefe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0957a796bd21fa973f4a2cc67fe0d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e8c745a967a0cd515b8f66473c511513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2e6c9f64f28919b864eb8eaaf2fb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da425ec046c51b0ac974e26b386981515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614134fd553f89ce0150de6f02c7885516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158858c6702ee6464d1454e2511635a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb23bcd66ba9f00185c4ddda4fa06ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb9571e6ef68f28541752862fa72f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478afdd9b7aa1f40cd8d0c7d545c6bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df68c954151e57e59014952e2641185521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106dcb0d7c05a242207b78b4e1c0bbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc2386d3486d5f7086ba33002a6eae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a3f36dd1321e2903ca2139df95057524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523acb2e9583355b7f36f3b65592d7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d07499b6139fb6155ae61eaec8463e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6c0d8788e28974c8c3ba13999af10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cadb5ffb6a6a1371b38aee9d818051528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f8c57cc17698721f403bf8a9bc6d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7391d58606d89abe3c214f0ec3e8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6466b08cc0c865bc691c0d92e07ee97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49378ec807694c516a75846d8b603474532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb1b192f94c7503f05ebc2250b47e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351fb5e2a16216997645d970edb4f4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d238942d96c5d23ea6e1c587cbfab3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd48e7cb7a0d61b4cfe3f994635d0d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3015875a251cbdbbe820a628d8bda61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a8a8c8d89705f852d354902c7c9d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665b5721300890d6484309d65d1c8c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ea0a3998d5a90384ca0eaae009b7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b5efe94afe9af84558cab0791640541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e8569f3ef37627fedb2817a887abf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a4095980b1b5108b82fad74c5a039543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3364e68ae1977d9f64fb16ed912fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eca54655eb12ea5360a4324de48a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d0d9ec673a51cc913ffd8fc5e5ed8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dac2c92f19924202c106a1b8314672547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e897e997f1bdec7dd283cd4d390fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbf33766f1c0666c810f09852ff66b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee2a8197cf3b2ec8005d8ebbd7b648550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1854e7cabe1080c315837c76d970b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52042491c0106a40e588cf2cc2fe97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75211dc1b86a003f1ff7a012150e60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3ce6f8d14fbe74421c6b38450f182554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ccddfe1b100e68857c118be380ed7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169c00105d2092c01412bf0bf42263e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03fafc0bdd327502f71cb478f69cea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848081a0de7524c71778a094ac10081558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b4b74466b9442234e96bec7f12f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975d90b384342fb7fcaa341be979c6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7348975b34c3823501f9ceb1fe6c9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e874f2729eef24983207cc28eeb32b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888f416eb84aaeca3cee261033a9ec4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ecb48d0602568f2931acdc0800b30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762946c7b7e0f4d74b354a6794b170cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e69a623fde934575dba57e5029f2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da5dd9070166c0e3c4bbabbf4af159567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fdd21d5c160e01646d17d468a4b28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2b2680ff2e0a46d155a268a324113569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c399a0d98b6c479c5f22c510288a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831bb7fde251c46d2dcb6bf9764e3fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f55b67227f4c922511811f32213445572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b5cec6ca6351a0296f586c1fb347573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64666dae9e06aa559b4abc254a7e8c81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8704d878847297d1b22c4285f478aa0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382ebb1c9bec9643e38dfaaffc61de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9bb5823cc4fa982a6662071b4e3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47f57bef3adfd733898f7eee0dfbdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa29ee57aeb6e23e9e4c3c21b581d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf81fb6df4fc2a088748364766e4817580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ede4c558ee816e4de16a2bcaecf90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723f987a9894b47b466d2c7fa27c18c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56db5a49023642220f8aacfa0d11e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8de723bb6fe862118d163f2986ca3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916109c689316010aee31eaf26f47cd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4006f9bdf2126c96bd0bcd2c3cc65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fc7b4621dc2805c5d5036b51a02fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8437c7f295ad9fbd4b5c854d005d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd6064d71810ad52f2d0f37c15a58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d6c8ee254e9a1c944404d10c0607b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166f2d154a1ba823f3bde81ef0dcc20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f30275354404d9023042887bd0f9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5eca89a99b7c0ae0e24c1400a30e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d1f3ec7e2c0824170732b7a9b9728594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525e8374c9c94776c1b17069622ae96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e04aabf743289f3c44940952833b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d78ea5989ec0802d47f959c3fda00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031049924a9881940fc8bfab29dd0cf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ef4d9113ff1a8652f55e9220b508c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435da3af4feb99def539326f2e5255c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e47670f6472f032e7dbdd42bf8cc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d22182e850b6db83a419ee59bbc85c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555d7aa001b5a2a86b0c14e5cad1b39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa29f39d148310f225347cc47d0ae1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafaf24645cc21054b7736599c5faa7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe10b9a784ec4bb09220c5e7bf96dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23399e78bc27f76a935bc965e9d0735d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaff948b34638bd4603b056967a3643608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e3e5f5c7e061e41f746b8a51fb072609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c620371c631fbb465c775192546068610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f4f48ce07a2ce0bf5aee99abd2e20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148140b8c5ca615ebc8dec4ffe845695612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57756486b4074744c31b131a9bbd06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04892ecf53e4edaa3672782a158b2808614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb855ba49b05a08014ac8eebbefb819a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb7a82be6f5ed81a65faba4653bd6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd4ae0afc48aff3e27af35f3b6f9af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765fcb08e85e4e8ae1f2560844884d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57cba0f47afea03f849d4efdc7d521619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4123e1d2d34c5c9702fcb5b3b6e6cbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d65d6ea227021172f32adc7b2e2bbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e12f00037c24a79bf623e3b76e74d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519107bd2f476656ebacac0453a28f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2c2e87ead21e679ed5063b08f524b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db80eedeb048676c8721c6eda10377625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd63c0939690d04a2b0ab74f163d450626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9764062f8072822e6716647a45e366627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381daf2314f53350f0c910c4ff90d634628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f44ca076e5457bbafc3834659ebed9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74483cca50c8b09e2d792c577b42642630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63c5a51eb8c1b34a6ae0c455d3d45a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943af2499e9575061e8697047e51fcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0807d136e87ab63ea547e410c9ac378633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c6d6bc7cad72985f10221b7d9dd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6345b7ab94d621c2f5314d183783a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d725c4e413b734b2fe8dbc65a0113f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019905879dbcd16fac5cb473a4db88c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989156ab4a0244ff4856666f3467d074638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21979bf4193a003e65d65f5ee2e5f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de757502fe031c414414137514b5817d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9939d3ccbd3f229a36ebda224ecafb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8198bd9464bd0755b691ad2fd315ec6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed19cf73c548115e0482c8b18444c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64244a8b891ba9e1484ced730fa279644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac80c954a2fd014afc9b034d7e30cd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77189b0dabe3c46284db78a3c90e8886646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caa60c38d9c64e914713987382b3fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f8ef95d2bc1d573b045ea094c9b0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c7ec0daf87493bd802e7f29519fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92019e4bbb6a9bcb791dbc7142abf85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e394aa886db54e47e23d583d7e9ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402b2d1016627a3fafafb408fb7fda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf32818207590fd11381b2a3dd091653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f310d17fd9c22b383294f56fac1b9e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f9c0fd9ed4941a0e9e892bb3976d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125e8dc878e77a385c767e44733fe8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0ccc5c8972dcdd5f0880636394542657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9fce38d0fd31f0ad7fe5e4c40f2f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aa5bd58bdead61d63c6b0d95390af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcecc7baae17d6e05bcc43d281f441660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f553b12c7e7f918a8945259b9b98f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7550be2964ffc8c64660a4d8cce86cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a6259dc68624e1decc26c0b53f0fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b054b21adad4433d62c136e707f65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c03a4f920b8cddd080126184b6a995665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91994d3ff2028e28a86b618903256f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66829061a276e2754ed05345b2af33e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dcb20857171264ca17301ea8388f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b81600d814f5128191feee76d5397c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceddc245f613c783d41af5ec3878443670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b46f418d4af0646e1b564ed4c7dc63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81726955c7f400069b764c1f974921672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10156b989681f8910d5c093f625e44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386351ddd82a2b80ffc36519f95b3c3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc47f6892c1c99b193fbe57854b885675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a6cbfc101445bac7ca53808345b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7962e35bf8ff86b7ad0d7bc68c077ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341094ff988a57611abedd8db8acd29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8960793a3fa252fda861084a817a41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95057e3919328f16aadfb7c5570e9292680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7fe70b5f1473bc41d7a441893b0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d06f53be104f8d5218bc82b850343682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1187177908af6bcad372412a3bd70e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a3c1d37037fd5dfee87000d82c3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534b463c982ab20a212f0e28b9a3fb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f5c167b03d5634c8700329ce94389686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf27fef690ec6d4fa22c7d5a5c8c6b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa72f018e6ba85342af78ba9297b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6bff9d1124570b68c03dab74a2e67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0555d68197fe2790b786e435235ad1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aedadadd2b23d907c562049a59eff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3f19e0b770ba72f6eedabbee42829692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510279fc06868f6bc5a337141273c509693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491faa0add439ff1bd87c297c952424e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb85a3527829cc7c5c6f5397c0c00c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc9e07d0b13a636f6e5dccc3558b85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6b490cc9134ae04acf7e1f155c775697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4c9edf7c0568430717abea53df654698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a17951d33224293eb700e78569fe9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f88292669ad71d8c5239acab3584a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04a5b9f3b59c46e1d78aca6b82f2d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca08892e7500fafb7e33530d732a32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e0d56a8a7bcb9080b8b2a6fb044b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e679953c848cf8da34179f57fdd33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b54081c6a6d88794c8a1c59e73aba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27183abbb5e733fd53d58977c224fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771e128f0f1fad8f5f962808cbb3c40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f9cc7147a330966ff73df11448bde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9be9aa0b827eed9d5f4a53a8f7c82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ca9d3cbe871728e9e1b065f0c796710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c425510f26395d0053ea0b5d5d07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894566ce24bcfbdef1636b9c1e2285d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2b9f17e88259f6ca8ff153c0c8473713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7a1b129601262c46765add7d1509714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5251af674e712be6b9ccb81b06bd1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20191c2d6194c48fb0ce750f991bd23f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccdcdc9605d22570e2f5ff0cb3afa9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44d7246ee42e3736c1ff1e5af3556f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b496ef226d7a8c5675f353bc2fd7cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f1b0f9d1936dd70f31498a0d756b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af639be33d8e641eb0d96bf2966deb04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a6078208872a15816ebd4cf9f379e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b142c5baa057142902ef54c0b8380e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f21251c777bafe58a1ea183c7cc7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b46b54f6971f47f7711adba4df732e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70def7f7f56a9ae1f26774ccbc5997726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abfb351a620f17645f967459573db2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f44a5cf5b85100a7e79f8efa20db95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fa20a4cd0f8481234a66c03b15588729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543ba3210e55be1157d34dcdf2225f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daa86ab26e24ed0a665237d3b94944731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14367aff9d45d7d5e765a860ef407189732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfd8c913807f22cc559f3172d2de8c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708d9f495eb38c3a2581490d5f192dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e0c4d3530bf3a30c51b1a2afb85d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d2c139595c2d44d76bdf6cbf2bca1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807a2b08ad8ef2f4c99b347dff657c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6d4221a3fc9f9d5b318286229aa99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c951352636f65066de6b3b6a5dfd96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9324ea98c4b32f8c96da993de7410740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a523360b4788d7cc90370819730b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d0b9fdebaafd7138253ec48a6596742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275743d30f939d2519fe331bc2119fcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af474b042cde501612069a0b89fdae6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c239d71288d5717bb525648c01105745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351001ec554297c4c80e1eabb7d0f89c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c303ada47b924a7b4eaf4c6e1e3400747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00c45f287ca6f188186844e9a5de56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df194862452105fd25041e20aa77da02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0859033f8f696be8aa167e2478b9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e3d7ed3ec45f03414b6361b41d8a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359048d39bc821d2255ca2bf0f3b314752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e02b8ec0a73d7678a9e670abb9c4753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf57494ba44fb1d48fcc7c143db931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be42b420205b9bd68d15a72c77b8642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c49bf9022855051c417da5fc6584143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6331ed0bb6e0c6c50919402735c24e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a19b3861bacaa235592f98c456ffc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8aea57562338d7c4b952d627e56a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736bb48ad67dadade84695bdcd0dced7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7507382ebc7b2439bb6e60a1682198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c2fb42b18558fef6eadbd017e724a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3197826cd7b7b3ea4fb25fd74fe9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd095dd49ddadcb502b990e23d8af24c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fba38c40ac4735dc71867978e85de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871daa6b510bcaa2276a02ae7417eed913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fe3067d3ac3068eb5cb36017e978614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc95857aecc86a7d4057afbb16f4f1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd4f7a3b9c9f02e1022ef5006e9a8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81cc2a3b510cb4b8231ee8cb3b52c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d238d2cea68de814642e54437fdb8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc8a846fa55cfc3520ecc75454a96719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a086977407c731acff99285dcf1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb15c38b68a09fafae09dc066a926f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d9808a7e0e7c9e7a047129c75151622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24904ce148e9c94fa5d53d7482658d7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2f06f8a6f12a4f7657df6043ea01924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0945589cd9c73a2315b168459127f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49486d544273c09005df44d745511a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb44c50143c306c411c847a19e005127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38ffd40824f57f11c78b75329d1fab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674e93d7763f03e6495de0a140864b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0ed733fa750b587d05d89cb22ab6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6eda52541600805fa84ceb7bf8ecd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c614ff01d4e4d22518a18a26a7dd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ffeab66493aed2ce8bc56d1d839f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6131d085bf6fbff6a3eb7b43ecae334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcfb12c3ef5af9aa8cddc8b283af5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6394c1569341a2ab525d3c532b948736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a932a824b38858b3f06b639a28287637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f913c5d51a2837788153f0bbaec434138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfe13554a8ec86e9dee8521697850739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a0282eadf2967e8e9727dd7bb150240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce724c259a235f6bf2b60dab4c4190a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745664abf9dbb356f4d157ac9944b3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b18b3af28b7e0b07eee21f057d15043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa039ae797525b81d617acd59bbdbf4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13c1e9d22fca2b6862c12973eba6ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0a9c1de94245aa63683bd2ca0265446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c5c8102b3103963574ecb3da5ded247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499760a5ff3cfb38c876075fde31897f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f17055cac740655f8490b44a2597a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b43a53ec16b363647f2a86a37f4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1cab32ab8d50dbc4dd87ace7f9e2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409b60bee069963e5868b71d8d1674252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206147f75296ca6a542480dfdadf62753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38022b6125290f40d4f66af5c8fd55b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a4541dad99925b42e85c8b26cf56955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4c9ade74c862dfc4f4ab52cf6a57b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3192d21c172169363d45be2083e4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95da38cb55373e204e7e6a2ada4d6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d143c7859a2dd3560e193062289eda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd065b671c5785fd0c78394148974a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc868ee7096623d9e19efb0df9a29a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87806221e4f0348ea9c14f0e7fdc581462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ff45734f038cf4d6962b7225b0c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c295f1b355ea26e947b89011c235d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995c9a10f818a78e1a07d440be6dee465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce67252f5ffe5ab6ba065bdbb2d95666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d14a93d3e031886a1956e98e793cea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ccd47f4faa75ca2c98a7eee3ab34f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13532a5422e185056dfcf66d69e987a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68ab4ac99cb29e3c6b1e4ad271fd8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9857ab7e33edc849415b78c328254ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6140eee3f5f5da9fe3b2921e08eed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fca9c2f175d9ff42c89d422a74cd7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f48489925e662e5b9858d0e376c40f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3cda91312ad9be5b45db0dee5a23375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc577ccc985cf0d6100b8aae4d6e0e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070a5ff7342e993fbf422d66184a76777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee313c82b6b580dbc9c825dec12bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe1627707cb480c2a6d3aaeab30c1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89955c49507ea26a1d9a76ba4f5c1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5c177b66b6ea36b74419289dc55181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d607bb3c111011b7315dd09e6cfa882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf88d554df1656c750a6ede363c1c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55daf665bd80df95517c854b980390684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648e043783516da79a2cf00d59070c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eff5056186f3cd3fae45a9a087535286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9167b617201d36f60af72a4bb58ee187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c20f583d1dec56f2a916df253c931688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74893759e95ba77f283e5ada92d7a9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5449e912aac863d57f803a4d3be191e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f0873006170f308f7a34ba04ce1fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2493db75887706254da0a14aae0e6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d172d84a421c3143f706488fe22a10d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e77fda51c7e374cadc3674885876d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86d16b8976d525cafbaff4337455d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa56c7e936f6c3169295be83856d8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd5d38d84619e6c404e1d874ff0e4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07849538cfa9459e51eb699be61aaa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938cd0358f2eb18aa1e53448cbd86cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdf5a59e695f2f9867c8dddfb3d25b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa06a56b81d7db6dd3d41a5c8cc66fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592af596eb2d36f21bc974ec90d1a18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a503850e7d1a996f6cc1e9d8862b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae3afdaaf2750b5832f2f0c61710e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae627ab378416c62db088f4fb72797105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ad9ff7957acbc28e078e28767afbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f663b16218009ea981e7f902dbde94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a93677484e5ffe81cbf518067a2bec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5243a7537a407b276adddb826776c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0201365ffc1572b774ad9efb7c80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e2448ee1b7a68d116d1fba968015c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce49df925fdc93b1fb841f14f18c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98167b7b62c20943a449f26b355f859113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762893f9c8a3236215a0724de773ede114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f48608c7ee2c3e5b051f7f22126b53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7a21b17ab04c22ae19f2ac6337d3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80208ddab694e40238401e05ac1538a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b36bbb0fa23381d4d06875d4d23f33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e326a47f89462213b5f7efd7c33ad83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb876c47dc18ca82f82d1360fe34ab43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69518903b9958bdab84d9979f08e90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b01641f5fe857b00c1b272f24e28a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10468e3503e924adec9f9df55f92d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece4db0af80befc48f025120954e103124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55842f5be2e4aff49e8d8462f965b9b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84901df11ef8a32c27c673f44aebd8ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce6b908fa0c9469e0b9707ed1ba88b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8c06c81fce474589c091ae38c3a4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0045edd23e919769dfa8da494552fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d76edeff002589c357e45f9b123bed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0316cd94d0e4ab56ccb5923bf0dae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882b532299bbbb43f6a5658f3c1661f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca6d54990a02192a817d427c2d16e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523c2b5c5fa1c79ae5cdce038e5292b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb0fb3521ff2be03a94de8a6c359fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862822c3f1bb4eb565dbcd97d242fd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aac077e48cd9084359c84ee79c90f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc992b1b3b072fea370a99b3520ef7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc14ff2215758e797c327074bfd7b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f882ee828ad00eabf55a1052aec55b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4faa61c3ba26530b9941d53df223f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b5109387603244bc671ff2fd0280a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cdb7ffd66b6e529b74444c9c237f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f239928863861581f1e4067ff259144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52578ac4aebc3a89f364f5657b9e7a35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5aea0a43c0ddb63dacb08c6351da9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca8ff892b0d31680b1827863dbb893147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd270d08db007d9dca436e60c9ee8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db716515848a34a69e3bc9daf346cdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82d3f78c4568bd3776bb3e41e9469150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b6cb073597874f4200ad0d7665db4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39d5d982a90540e198b719add1724d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a1816b348f0104557843a42ecf8bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acbe7061ccbbcdeea36917da9b1ea7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03779d354386110596f8a174ac7329f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14081305b2e5fd3cb1d0b579b64e178156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896eb9881d6d9795c117ad554043dd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575bb925f840397cb2a59a9019a0afd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb77abb8890b01179991d045ad9c77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e038c742c4cb35143a49a0370d055f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c72640699798b2d1943a4d89404b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec622ae3aa3aa52258d03f9edef1a07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd0cf89ccade142d41e6befff4a1b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e21b14c9535afac787de00cf84d89d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6577c20ab59aec89ba4d612d25f9e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66d1c956e652f44092831f0147d9e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81cf1a6c5603cca36a694be22aa952167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eb51956bf5326c6930f57d7601857168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff675164c92fe425d70c8d3a0e08ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a02a1cda7d96c1359fb702a6ece554170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50e0a95e26a6fa0a730464d9b3dd7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757e9c716c48fc0d7d1e4286e66d0b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b098df4e76cce4a56f985b506db6d2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b695e0fd396d4b3cfd5306e47d4ad06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf823f3520ff1196f9fb211eb43870175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe42291a23457d877cab01015f59efa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3aa73dc34f4e2ca544b378300c26f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8356d899bb72970911fc62e41d95d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15657616ee85d95b15ba375d3d1edc4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df6606d80646e60f3a4f41ce15daa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a1e2e6652322e3648b377297a222a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a6396818d61f21ef8889e1035e75f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cc5562e75b4f936d513740a7b1cf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec72d9b9fa6da0d3b923f8ae5cee2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566b8b8cb8335c8c7b114f07f7120db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e2b6451a28f3e5e39ccb2080f3b29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4d0051cc46c016886669903d80fe4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377d9e2f19fb7df1279586b243d94d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be1b6a767dfdf18c93fe03d40ea388189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733ef412fdc3208d9434e42493e38fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a28f3ab1962aa1a191fba6e66c97dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326b0744127fc844b21a6eacb8a5178192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a251f24a77dfcdd9fd59d0778a1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f190e9e8545fd639c7fc5df87f51894194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ba2188203f966b02b0772d4dc62d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0470dc41c5f3d6576946b3ddcf3ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa33b30627b95d1581230fde53f1b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe4058a8512b5b7735497f5c084d3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f38c68fc56cee40dbb32abe3fac13a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dfd7e756bee432336770c0ed5ad5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb015d44862d37edf026fc513b0ca140201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee516bbfbc2cd9b88d78977b576edb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550ab74b691e815fd434f681920dcad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093c9e42e79fca02eed5116e7fb692204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabc3f3ccc758ba7e3ca8a5a54a7adc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f3ee47da6cd3fbe4d144a4f4a96b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d737ae3cf1d2a442a5af41f405b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa49ac3b385c9317413f8ab2a9a2cc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc2a866d26653e4491fea19a14af4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4e8e1c869f484bc5df568fc75dc9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598690d1d7053b2a886e0cf20110fc9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8405d0c52507afe3c0dcaf397b7d80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b609095d3209d4625dba1c337d74a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be849f113b0d123a3fff765aeb2be1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb89d7772164cdf768a6cf88f387e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5ef8973ce63004d8a41f26f27a5ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31711577840bf6b960759d070e93a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7fba76413c0a690ba0b656febc3b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054710036ecc39f35fc0fc337492e226219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900dc171f0cc032716f4f553f2805d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf96b2cfa37995dd1b43727f56b1ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f15e36dc64131a9f212e7d60556bb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8dfca91a60409e59711b13fe5277c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc0d6e244ba1a8b5c8c73a19300773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76a87e8053701a2f12d1234656aca0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcc38595e141c2f56e38e0ef086d3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfdb2d7b0d6f186077f6d00119d7a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09090033a5a60c47fca45583fbdec158228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c3c081c1404042b300b4fef78f90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832754a014c0f1db08716d88d00e670230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f958f61a885b6699de6ab66bca4c1a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faffc9353a0aa09d5064bd49013777232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c05267468462fe0cb322851fc2f721233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20ed0850c7088f78ce96cbd5023b36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f500a8f43ca4b7c64c7df9b9f502d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c6315cbe337decd7d378517c93b20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96166bc4ed43119891843eb6c512c720237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2accecfe4c49111cf438cd648d41a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d74213b814d08d8816465983f655239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a4305ed267bbcf0a42d49d16b402240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f6367fcc02e97886c07d97dbf92c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7f519b67cbae1daaa09775fe444f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321331028720f1f1417478d0e0f0b22f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c824ebbe70b16d1dad4117bf8cff1b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566b2b219e20008bae3d7403a0bcd10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d3712ef2183d12799a7583d5d5e3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a3ed1ace83b5864dcc179d670a696247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0f49e21fe852b1f307154bf165283248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0296f9dc9247b88fcbaed78493b02f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4d7a623fcb63651a4c259480c80a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66e93396fd9096623e1cfad216474d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b28faac42bf6f2c2728be5defecf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1ab962fe082e79ae39ed3579738a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a5dd5af4514772d463b43213272de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb7359468d866a0a7639bbb91226d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158782b1763cb471fbf2979e76f10b91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c1c408b3df5666b98e954c8065d00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226ce30989e52ffcd2109cadbf4ba31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897b2d8cff30645039a682a2630f33a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177e38baf8700708c9992aebbbc3da8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f071c92d2e12a5685f38353ba0a624261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eefee87465000ed44be1eceba1e143262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36123b3a0b9e2438f234d0d5d3b9ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071edee0e6395e1ad504cad54a52329264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ca5832f856f6ab9a78267659dc848265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce8a6c593a984f3a40337f5aa06d3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b634406dd8be51322d24512783fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177712faf871e79cd321d4aef4aaa74b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de3885300a4174d35502253571e8d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8666b515984d283592927966b163cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7d3567928fc2d4b252c220d52289b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304625aea6a8b94e762808ea29789f3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14448acbb4bd698625c2ec3f677ac12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff7dc4836e7f55c9882a5627860ecf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a973d4ab2b882ae2ae2fdec43b9938275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e268c5630366d94d4d2f6586d96c16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273bb5210598e85c8faa5e5333a37fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab0775ce0b496b05c1bb5cf6b9e7fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67115e4932f3249385fa06f2c39866c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aaf02274704525356d772293f5803280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba05578c8cdb0ee9cebe392161ae57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512145c7fb4125b3ffb42bc727279ff7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede57ed3a59bfc40a4a5933bbc029486283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4e3be28d47f43549fb717bcf17407284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948248df2a316c114702cebe6ed655fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07496ff31a9aa04ee8eff6c99aba1a69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb4b2c78c7728d325eabb44ac98fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffef172e6030521c3d037e34a03507288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52b1ae4ddaebc75dd9a77b875b1d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9404313ed4c3d9f332416161c215290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef86d53e5cc10d41a79294c6f9af9d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248ca28fe5476a19d02c21cb219cad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77778a645e2586de2c00fe4cdd08d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d639f9b9113eab87ac4d2d0606b1cfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eda46588dd00f934be028297feed8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca44066098b10bd426948e73c122353296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d55e0fb1423a290eed876028aed033297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386c35bbd360493d7567b6b9a88fb58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8fa1ef5ab2ef396220124fb8100a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ddf9a4be648134b1f1c242b821e3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64da042116fc654e345af6bcedd8ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99a9079e58c96fd6b12701be4baa4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c166f37a4240fbf49c2c985604d045303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31141cbe0236b5dbb52dbd17a84488c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf6f5f83242673dbc46518eb0da1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df75f0196f5baa6c2be5c99c1269fc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b335f64ef00cde680e1c1d68082695307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e181bb412e10bc034bf5cdbe94ecaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15568081eb736e0e61bc09ad66330a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f038b4bc390b36526ec588bfc9aa6af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da41f34ae15b6fff30dc52bef7f293a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8917fdc13de094e54a03e6582640b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf430c7c44523f068404d570981e4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232831667de6bc7865f8da13567a066314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f401ee69941f772a662fe58680e84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e663b264fd6bbca73281402504bf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdb6ad6d3fb361bd947e75be287429317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bd325ccde86ecef889203ecae5b50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1342ff361905b8e011f11de429b9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad20091fe594acdb057e16022a4b657320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb2809ca76f600e4dfc3b8ad30b24e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edf0d5802382cf63d267b1a90db5c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d217f65c1851b01961d0a0ecff02d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d56dd4138b6e0e75fb22c9c62de5ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6ea098b88c3c955356521877e136f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c617a1d0dc063fdde6069faa61f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a29eddc3b8c4a054bd82b4be9bba0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b7994cac00f0708da2f7f0c6cf923328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616130ec4518c43f908df3b3c7971f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643b71e57338bf3839e8998bfa267ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa2f3e885ccffe509afa80fd82f6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfa4f36594170820dfada4dd7e802a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bca51ddeaee8b3b1e5d495cc48c39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd29d58a35ca96cf070fdd9c052c90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41b2bff7df0af88f562325d35121b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac428cb770518b423344459efb631d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4495ef94c061249aa3f8378a83d7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f5f5328d62e2f7d816985eb465a11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4382f49d7abccc2367f12413d06ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b47f5e65a6bb74ce2dbc882821317c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa06c290d2a93112a6c69523691678341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf92ae935080af6a186ba6c82bcd4d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a2e1c0260fc1f0b94c21cfdadc6de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b5aabc149d86bc8a4519827bf0940344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7676d0ca0107dd1d11d156e4a0c8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42e20086d34b2905ae0ad3303b5186346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c0dd3d4a05406869b2418cea6081f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f96294902b6bcbdae82c7ad47fdf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f6c72b81fb3b93a131222d71d24ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978165080abbad0dcb3c74d2d169354f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950fccfe2206138f7245a69d03699fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba71270fdb3430ff8ac9c0f083ddfea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213f47a46d2edff75eef9846446f80f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f791919339a022c82c6ceda1303c734354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5e9d886bdaf0b8e356af3bf5df42f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662588442f94152af452cb13a9c5935356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c8bdf0ff1c27895f246de77d22fcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b61115e6adf7078d605171623f89e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65aba8d29006580ce7bde75afec5b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d26952f36e00db3c090a98c192ce2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86ead451fed480dda7059814fb45f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7192b5431d4818ee3951a3fb8bbaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373f1138c66b540779efc27fddad84c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f314e48b0c2f63aab8a98917897b67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c3d5bcb001eb3860aaf8952a3aff1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37f0f629344aa1af57eed4cd8afd77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb81a485b91dc4f4dde92c2d0f57b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3942e224797704413f5b47922e7c0c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b23cb5a60d152f15ebd62cbdc003b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b8c67e1b68c5fbe69b4aea3307483370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fad17ef99d5e065bec213b7bb0a9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc891ed10ce33c5ca5ded97529ad088372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb47bf05a29403aba9f94cf438c7e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc369d45a2d399d6ea8563efe243ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7389d5c3925d255b5019591fb66729375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f675a1ec51ad25a34a7cc5503bdf214376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b13d8bb3c08f3ca584647d46544532377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d496f3e629a269fcda6a2ed66b4760378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a625f1061a88cecf1d2917ea7a0535c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b54e6fcd6492879a35f6ec7d91c6de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66068f59b5d6997ede13826c4a1795381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44a8f8ce79be6402c6d826812f6460382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef9f9307ff3a657f52d4101d9d35eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407641210c99c4d3a3218ad8bdeac677384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de2a795b8d50dc8b27678a61d7241f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5c0a4f6c19021490a6d4da52805a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65947a4f3858164ca69101ce5a2ac4ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8935a14d07ffcb55c3c638aba6f99d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d41422d87f4f3f673c704be8af199389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba73f45903b38c546535fbb8b8416e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc25b3f401e0fb7ef1589f73f75b95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686a3d082638f125f457903a3d777b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff293815f4dc6f21e1b11c97801bec2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dc4a61a0e9d005663e17be60648c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16ada2fdf306d621a034fe4b30b209395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30246d42d5ce3351cace236ce2ee4833396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d5636cf0a2b25157ff08f6ebffff5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecff1d33ac9e1746ffee6f39149752398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf855717aa847e2b83c47083044e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff6fb58438568443dae72728c0d024400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c620f7797621ddab3f511e3efd590401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c92ca6348b777a6fa4b36c4fa28115402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b80caaa13017f0cba28eb290efa153403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76664e25a9c137a4279a5fd4b0570e73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755b6819b2462c33c7416c993764422405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303fca058ec9d98489ceca2241075ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6312422bed802ecffa44eb3a4ca47a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179d1dc30360084ce281272a5a59ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc305e57eb629e338c744dd486ba06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d816f762501580d374fca22ab8b9cba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5a3afe2fd54da192926f199fbb5e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd2cf8965d83a527ada41d41877b0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce28217dbfa5853b1342f4afe1f312413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f987c3907af4b5fcc4af32228ac04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eecaaacc796db2406ac7bbaee8c051415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21c4a1c39dfd93400429dcd8e37757416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9853e44b4a96eed9a7a20d69f0563d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecd3b8fe668cabf64f3947cdbc8f2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dc1032239a9cd990a4b29d7bce1ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9059aa9f46f2ac527170a82e7ddaab3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdef7043ac8e054b6385f7ca672588421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac309a9e38c78c188e08f7b8f26afc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010c56ab048fa4bbb6639b5a400b0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b209db46a768350b5192f49f66ebdcc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f4014505f0fd56e7b50438cad231d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ffe7abf87488f4fd50c9798a01b1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb306d903fc7039d63515d8bd3fc490427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c94e26c44045c364042ff258a22d7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78206999fb91a1fcc2e1c3291cbd5f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32933b16b931230d1a2da477a43d0b69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc5f0db5384236669d64288715a3c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56b60430989f5c1dbf44585ba1e6ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478352cd057ba46b05dc5da096dd0ff7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988595d184ea1b0b6f565e8b3f91d8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfab88037a1bcf20fa4f99dc09ca13e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4632fe770a2b72b137ec4acaa2e2ced436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568b356f25e6e8c210407c943d32655437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca30a4f4f6de32ae8f72e849f0888438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ee925674ee3a2f63a4ee07f95b9c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d413f28ee2f01838cf8414d02e2ae59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f4858a95e33940e180842c7d7e10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f48ba4995ec814b2b95a4b8b0c28ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d24b3debdf7ddf92680c1e3c87b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f147d0bdd07c98e380b6f18303401444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dae7703d13c36dfe290d7d59d9578c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dadfcf9810f803603366a34c4c335446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17221c6ac36d5cb1a40f060e5887defb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34d05818bfdf749b50251cef53cb0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0771a118d150b6dae1ad0a2f0a71f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a89a0fbd64c00d56b0bb31019d6cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71f04aafb090d9587b928e35ef5629451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163c96642f5bf52d28f04ef45596f0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2425bb67499d4e035c0475e4780b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e3643ffd883dba31a744a47f41b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84776da4ab27127e4508ba3ac3f8c97d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece7266cd2778c8845f1235b2c3883456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350cc13786eddeb531390081eab890a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc3e363e5694e88598e2631dcb125a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18575d28f600ff6a8098ac42b6a599459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9011eadb6a51a101b2a5b4e8a350b79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e9734ff722eadd220e012dceed40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f89c76417d01b8432ee0a5bda2bd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57dc2ac0048b51b8761c9b0cf8ab2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c82f86c1b85b8be6b782fcecbbd505464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd11b453f7d7a8321ec996cc06937f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47364abfd0868d29b520aa42c7baa018466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa255966ef3571bd59b27ce2bd8caf3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804054f9a3ac3b2d78a49026032d4369468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5b0818974e6e6bbdfeeb6bc3c48a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781f620601cd62adfed0338a04bb2b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0109f1ec898912f0831e45779dc02f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d5b52330911fce6c6d12b90c0b23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f21e5095d7a1ec83ad85a31a963f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d86ced84fb6fde8d717419dd43d8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a090817e3ea8118c289e1943c548a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479b37d9273566d240f4c7c30b6b858476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb90795ab333e2b002a29468a52147477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f270d5c305eedc0fedd566834a69e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57792837b9bae129b2a3e698fef25fb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77914d2c2257f929c8c83a423040cc3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01ff8f5b5427f36b878dbb02ecb4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c10e7c485a0978ebf07b7b7d98b215482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb877f187979b39a76bb6146e6fff71d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df72ddd1588811ae9a11307e61bcb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1886004a8583d72bbe56f429c1427d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc640364043e6760ba51baf3be43c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f41bf53592084bfb3715780992cf85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc638e70e4060437bc7cce775bf368f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb33c2879131c32545f314c6e254bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6d91bd1c1ab5c4a0c1fa99f34acca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f701ad61949d1a82cfadb137ec801491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6094937d25b2aff980c389373623f98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a88977bc6942c8268c0166cb6f445493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78304892734cddb7cebafd885adccb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ece59ec5b4cdff6f518a4129cb40ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a661ef021ad27602f6c7014e65d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dba68aa4cb0394675a0fd2150fad68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d36cd34ccf05a87fa83d55039a48b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc3cf084b7843086f35ef8f8f3e8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d2ca80ae83f725997679c5ba7c44a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42ea765d8d4330498b0383f4cf4a79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5582c691ee68e6f633194c1b54fb4c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd07460d0caaa6bd034c63f6b4b0b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec50b87b257a23ed87c19fa056f44a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b18ddda432612464d9204b4ac7e63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d994ec07c75380ba67dc2403df995d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f0c58bfc4b15a09009eecbb0bdaae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8ff4285a1f513cdbce1757ddb1b85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d371009b2ad68a7e11f8d8f8369765509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0c93e76e5a71d32661c4e8872c34f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e113b31d5a4daf5fa9a9711e2b29d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f83ad2812f75101b3bfcdaf5e77e79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03c01899a6834a12e872dbbd39f04f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a28b08498533d9bb795600d761f954514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41ebdd837956e52e78350582b3bd09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372b8633e119a73e2a7571d925ab83a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d58c0244e2911260d344d42abdc074517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e2425be56700879dd82d3a7a83fec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad9af9b20690f08fd1483d822e78df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b55040f832feb14cc334b528b8a6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ab30e291d2efec7d182d3aef451d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe94c96dec9aa065ba84854aa42eba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fbb818a4898c93e9fd2e4eb1d3bbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce9a83f15c35631dded3f9d686a8ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ec7188f824edb059e3e7dcd9e5f41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd9127c32f27bf7404716c15ff0af8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5102a408cf77040949d64ebcbb183527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f235c4f919687fa05437a80aacb8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd7da0c226d0f57fd3d8feedb07751529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cc6f664a7f256d0e97855cb9218c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ffee9dd19bd390056062df8c31c95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52d76b63884c4750caa613ab552ec8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c61318f82c70ef38dee32cdfeb83e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf00b6ea260647ddacb384dce3b669534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57091d8e0f05cc16c0440ce5f1a76abc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4acf8d38917e3367ae5086d44ebd51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592813f98f36752b39c87c1b25253b00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ef89ccde220f321005cee7460b02c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ee204b645cc35edf9142441b5d24e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e96fd8825da88a9fd30266b229439540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785fb6db7ba9ee438c0dfc9e9fd98fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8165a08c043c446cff4c0f477b1812542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e73dbf5fae8877f0d05ae090433ab6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1d27d4a419773514542a2afe69251544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89897df8a8588f9dea593f3cff49c4bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d039ee306588a4fb3c019f6141e20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21f6ad2a2298ab332c227e49dcdf22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb59b8ce7964fa7e4b7a1765d2926548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e9d5ff8355edd8471970befa4e645549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccbaa0453782fdb96f88c450ba97c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8e127261e5424c967cf13a4b63d74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292efb55996294ba94c45001b192885552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d9eca2204a921fa5b8a117c061e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee34f5de8f6564afc4eeca4d9500b78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf1b84dfc41182add57915b1096c4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d016e63f2d77bfabf1015eb724cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cc89bfab9c948967077a526a28027557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f35adfd0f383a495d24acde104bb5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb25a474753e7877069b218dbb0acec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4adda557daf84ba437dbbd8b1277e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd86d9f9f313df7956200450f8cf36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e14821b89a0680b981d55600cf126562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c722a200fee599fb7914bf4dd052a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928430222c8b0d352a4f0fe9e8eeec4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32412a538d1c20e61e3865682b19bc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded58b5ba633c966c5a6aeadeecf193f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f76d3c0d7ff15af295721fa6c6b0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7616348e8c2d42f1aa53e7e0ddd4f83568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5427d8d6c718c2957d1e2372300963569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c00a647c3343701b31d0132acbb10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b0b2a28fc290671695a32737f6584571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfe58ebe8d255794b30d9452a3553e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655ff2f43dbc372f5300f8109ec0717573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320dc795b63bab5c363b2525ba04ade574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736ede006d0302ef6af07d6fa91ec35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f767875509fec2850ffd8d401873576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583baef2436e005d1c403793b0d19e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca57fcfd7b609246b93a4ad627802578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9535dcd6092ed2da73de567c22908ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbd500a3052463ea6958b5d5d666bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fd507b367a4208041f5b02307162d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13750e95af1c397508145e626d0fd041582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bab7bbb8c0397c09a67b85f6e8f661583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030066a5c0a6c9848e7417ef1a95c8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a2d38e4372a5a591849fd24a39aac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63b92e5446ca488f188e0cad0e6e76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff009461447af069c0696ddcae4eaa69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba663a9222cb03c79f06fa0336f146588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7211e27d46d54c9ad45daa34151db1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbefb6838c42963f49b8c5056bfc138590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e74001f09d478cd4daeaba6b5730c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98b81a964bb9266e0dd948045ea3af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121d4b9fd5fc330eb60e9cce880869e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e57ace48e1d3d65efa17a14da7882594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a377b77054cea52236f8f70fb71e544595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41ec0d6b4173821bf07fb2e6ea2fb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ee3a01f4e318844dad12de3fbaac1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c46f9995214e64ad7be1685bfe6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39df5afccc0dca4117fa941fba4ea3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233924df02d9af25c257ac8d9db6f921600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47653e62146cda00c99c9a3f93d4f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ca2f922fa65620c30937f15094c80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7a5629b5ceee7f7c3324a21f42f49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284658f8728b613b83b82cffeb39bbe0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1395c90face8406baf963e17c5fda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9b889572f71671ca8226a32726c6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407a4da8929e0b982da444d437934cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a3d71a0030e29a3017a4ac3ac3971608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8d05faca85bf27c41c216caaad85d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8fc05d650432cd0fe4f43c785e998610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea04fc0d6fcefb2f4e925c9d7f5e3ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc3f0d5ac0c6616136c575a767df30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977962ab0c3097cf041d3ba59a16dc07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ee3a3555eac3ee39d6e0f71d88246614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16dd205ec42794df271160307dd72e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b02a3c3c17d6299354eccbfd03f4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628d8e431412aa9038503ab00fd8f11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3cb7f6afbbf0325da56cd8c6fc82e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39fbeb2847db99c8a2e362bfc024b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812884c47a07fb2da80474ad94a3897620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f515c22a39737e4fce72818319100621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31bf41d9800a533ca5752563bb8a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447b064e597bb91d399ea5ae0315b19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7556baefd405dc574d90c30a90786624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f8a2111245b619b33bef779fab1e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721f26eb8bdedc6d03a04f3c39c5f8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca34cf5e7aa1946e816b63770bda55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a740bf8a7c77e7ae1895b0f14bc55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e5bef78b3778e15b413006b8a0f4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6299518f172280cc4d644247451a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c2884b990446e632145bb45bf4073631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82f0eaff57d83f765ca987376cfcfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5baa3df0d882af29eccdac1a220ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9641288d721ec575225c4a9f0746a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cff6669eca9c19b713af93c6c6897a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea2cd7e10dfd569e0c241fc4145667636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6cd55bb39da15fbb9d740505d0ca3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aba4132b3250fe6e0bd9f07b173169638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d252ca6a58eb01b2c2aadef86f30a17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f90eeaad01f1f652a6f16a899b6cbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99b146baf0de66a5e0af774d54b3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a6e78f55236c6fb6928bafed500c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dbc4d96a1c4869b9c1d65faf5c852643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b1fbbf588969a55204f208633f49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef268cd9806b314927ca864ccb642fb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a83b3ff6de4a56514453822535eb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9a675d2c14b23a22c05a936fe3d89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c15e4d4e3f438cca051597137e487e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5baa74e537d72d6ac87be317c10e59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63153cfefde6d1ec71e29dc00f6feb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762206fb09620070887c58b8b143a16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5579119fba66c43b97dfef0cf34d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276455843dcfef614679d41f4918f90f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a040e92dd8bfbb2899a698bbdc7b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b21d53fe71430466d231945a36694655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd3e2750ad5344507e53e03cc7722656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51291cd8097c8cef3a483711b45f697f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbf3b1dbcd91fd3af59168854e0a74658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1325bbdfa7ec7ec7e120f264faa1044659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3986d15128c860cda0d57f967d7b2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc8f647b4ba1bd4acae98ec91019ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ace057f4315eff6abdcf0cdb40f1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c2744357e7de7b77080fbb514590a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468df17bfcfdac6d8637b6667f13fff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f29c2e7f022ad7b8a2d223aeec94f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58446a5b3ea382433873ae69acd1e3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527b0a82eb252c8cc55337e3562ff16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f37456c19333ce2773f3aac508eaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0a7f1ae25aab1ea32343b27002208669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b589ec2f88f242994a1e9fc30fa25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db458e98322f3d8af58d4c690e447955671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231e19a3857c7da6f95fb8c8cc5ed76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c663432313ad7f5393c80d7ccc9bf46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf059d9b68761e3fa1aecb2fb19aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96b7f09f93d69ce6e1e005872454c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94724bc17eec7210d66001246c848d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a6d7ed3fd3cb1cb8d4cb4ed7d11be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b71453bea164ff52db74b12c50206678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e61e802761bd07e3f922baa17e2a98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12d6623baae5f3977406a424811ba3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33d376f4f8d1eb75e6680fbec3383681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a986a9cec3f478771d92dcc505adfc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdffab81e4d19c71e65d88e2eb12df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631c6a87e731fee364cb30a4a58ebd9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5fd24a9e8d3c4bed8cffbc4a801be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0cf80e0a8dce359cdecac407cd3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e02fddd8b7220f84622eb35902144687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869021293b0c787eaa7f21e70b3e72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e04a4d146b385f5e92f7a52fd03d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee1ef5876c61fa14f39b60c211fc4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d936b48b621ecb58ed6284a3b323ea4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd707760418d67d2b14ee7e80bef64f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a294655f0936fff79e0d0629fb17c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b7d566e7c5f1815bceadd879449e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541058eb6592d47227fcf004780fd39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163b042093472b381176a4626f2742d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc005eceea22d2a46d350d594f6bbb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005efe0baec38e8193f9c6b6354c6da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf179f0d64d2d1ee8c37f05c10baea1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933898de395004498e96ce1c6daebf6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e050ed235d26441c7f908a93ea909e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c06792b2f2a75376ef13be2afdabd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a03cf7d01fafd33148b609e1b0b24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be18a7780947bbfdf873fe19486cbf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589cfd49832754a9c0aaf894c0ab614705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112fd0156b318659da3593c0c94d705706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1426ce1c8e96fc5eb0d2c4f91d820707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd45b2c3aa35e8abf7a7506b7ec317708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e900186e8f2f1fe54362010f0eda05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd8d948140ecfb55205d4a91ec374b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc007af2c0e5f84c1368c7a683706a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111e4efa4b42afc0f0cf7e5588316d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9533f701a177079aee295f8052dd773713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a813bafaa7eb439e7fb776e352019d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49a135a935078ad2cf958df4466581715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce0ee2655d761449333fe2abed8b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d06efa469a2f2143e9789dc4517f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b168aa834a950d216ebfb3892df53d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4ac655508f741f09d80de5315b5d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce946a87c6eac39042c9b60a251d9642720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a552e759c743bbd4408f43d1b2db2cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62128a9774eebdf71ab16823ad1a2351722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2538eea091cf380d06869b3a250bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2918248323f62c0f1e47911030726724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887480f9aeba48b5faf1f991a9d32a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b68bfd05a19f8f019935218e940da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1355f9a572f77643eee73c8e74a6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97fb02721fbab07c0a9255d72c3992728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29fb6e0acdcb7ba2f6650e469b2ef2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495a4ff3fff4b6686e8cb69bc42faf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4b805d23e0b41a64f3cb2c516e366731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82573d6cf754bb86e926c6058af6801732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2609a37ee832d5b0eaf390319947f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cdf82068a54b4b81da729d45eaea7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde76c87845332281d2b8a65644c78c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8c7bab6775b9f0641c001585e1f10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb784b340ac8df877bb0d81ba2d9dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6746ece2c53dc4c97b126741e3a65a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6d8748e8e63185082885e08e950b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3abd7dcf37238c02ead00cd3f788e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350c7cb9457fcc4b7a754434d6d1a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1254b44df800a5a6579db154de38a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca340f7f9d417524a531b308b9dddd52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f1a54936ef4a1bd19d1385d9b991d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81afd56eb31e5d2e36458a7c3f53ee8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8374d12a8cae6425196de774153445a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18268a7394a4133e4a48f31fa9007c4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bdc823fa26a65ca898872ee39a9e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c824afc515e3aa80eb05dbd2ab111c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e8d5f41657b1b3c56ebcb2f4c7e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea306f899ddca4100cc1e9cf9ec1d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55abd0ec7e767a23e70cbb8a7bea03f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3944bac0f7316ad246b4b1ce63dc9e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>