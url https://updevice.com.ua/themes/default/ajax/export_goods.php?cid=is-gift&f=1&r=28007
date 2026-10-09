--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b39bf831d5ffb0101247828036cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6d8b61a0d5ce54ea1c498e248e78f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032ab88575f74197c6633af74a6b86c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b11ea5cd4aa2f530051414972b5d944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466a7d99ea8f04deda402b6e16ec835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db9af5ba290e1a23c2e71a2c4cd986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e653be9fce4b80adecd35461126ff67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af6e9b659434f0248ee06a84bca66b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ab49b10d9d31acf52c0976950b3059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7df34b4d36a8807d78f339a3e09f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8d249fbedc7bc0568b881474e02f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2d55002cb1d87a1cdf4de6dbe2c9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242070fc89271126200cd0d4cf2dc2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72c1e80c09ec9655fc7417681eea3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb04bdd33cbf81f179c71b6d764f9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324162700f3b8181da7e0b73e66444416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d3627777f41abd6504267dc6b622117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5180a70c7b7d475acb0070fd76b580e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feb6721e021f6b1231960723e41fb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae069ad32596d822ea7f88ba08f9bd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d088de643d91f572877f3fa49870021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19638e977686540321055ed9378dc87722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda7735b4909c8a3191f3c0d5ac5cc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a64f8b4919d026be0e2021fe1ee38624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea66a15b635b153d9b0be57ee7dfba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cf1491e61e867466e2745e849a58026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e7cfa352c4003f6c616ade126c7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803258cb88bba32800e58d4da73f22128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cac62f998665c5fad9f7cbe159d5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d4d0b17b552ac553d4fef272fecf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe193e8cbbef7c14cc9589daa9cd1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f81bf8ffd44d3a04f8db2d886a095432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c5553971423051e11a5e4b64f89f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a669ed1203309354fd3812266fdeb9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8eec80b076cf6b69f7fe8b86bfdca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d300d87f1ca241b814e52d73f26230836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08f914438c701c389963205ac901c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c0b8985e2ec2cf7cdc31d77cf586138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113e3f3342f8ca89cf174ff789fca3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce8a46a865a6d5dcabcf7127be289f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223bd0000a4a8c3f880c84d55947bcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10706b3257a12fda20bf0257b2256b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec60e1aac4aa2faeda3fcf9fe1c3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf055aaf06d18af872ba94254f599444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2495b2e3b16fccf9aa1691bdf187a5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2059891ce766a0cf870520a68e3767346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac890332e8550aeb3d9fc0cd3370220247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f7572b6ac0c181daf2b205a8adb2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9406d5cd5dc46a33ba850399b4b51a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c401f808fd0c5951b180b960eac30c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b060f91865350ee41823503c36c8f8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a89c03a8eba68a2172423d76106dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7a7b840c335f12f3f183e30e31d5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f76702e557a1af29463eb8e6d7605b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36975a8cafee942742b42e9d7add0aa355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ae1b396ca54e04ffe369f236fde7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeadd272d82f4a4c538c7db6ae7a99457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a5c5044b4088583dbf3838f7887258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5469eeea9266cc70aedbaca38339959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2f883686b57c744402e9db43b5fbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428bf561db5bad0ecff58249c9d7ebd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe346107cb420aa923f8eadfeadfa70262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e065090d034c2c22be5a2ee25f4be6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020a71361baa721cc3c18512ca75bef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace88ec3aa84bac864b0447052403e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031170ad6cf06a4572a0726173af680e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5050d93d10f4f02bcf11b6624ab3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc719e5dc72c6f03717e72e9e66d8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5018a967c9ccc642b0374fb23e802069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2096700eb303ef7ce946d904b1b5f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c232d2667331422480823b5f2f16171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37157d0dd3bfffd0142eb5666ce798dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa91aa1cfb723e96cec753225657b8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5453d7aa11bb0cc32554a6f08444874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9fa0d5f4d6aee1aa6a77af80b802275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c328a938eb73ea1e8eaaa521faa3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b22ee9b023ce47b33ea53f3e0594f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1402233426f5b8f258b676bae0bbe0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742de056bff5e96c5d89bcbb992c0e9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bd903e357115301153ba7ef311e7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507767857dbd4eb23af2d0e67f25f07e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4054c725b85d3a54e35eb4061637382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdf68359ca6f0bd23f9e1ab04647bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48ebc653aff9b87c42418fd0c565b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b67a077451ae87610acd108f87647e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e2edb5c5af7149239bfface59a2fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4196212735fa62b287c51310f751187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c673466cbc89a611f7251a89b8f0c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5deec5410643d662695293e3bedb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e36ad2ae80b092b1f17af471e981f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a3d73fc1343b8ae1c90ff15bae26a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597c779bc15f54b7ea4653e762a44a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9a9f43d0b157ec1a65d4c1e56377a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff8ac71d8ae878bc89ca693079b56c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266284b8b69d0539e806146358b495d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df040c17bf4457743c0235bcb5ba474696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde615f90cc5e9af7f8e29dd8f5612fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55066e146a96c94b8921d3718bf8ce6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef36d7fce1610e91549232eaa2fcfba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde399a3d37e24a80a6c51957dafd658100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425e907509d83356180fc51ffb8ab1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd96cb51841c3ba29d9c3a65e83a4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509de37874411c3dd0cee40a5b2d16a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49858429100b5c89127357d4250990b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cca888ac2d229308dd28eb5fc08ba6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15b0056b117c23c113871badb10e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03b7d3a9d9d4bb8a704363d0f55aa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7bd63d632814fd413b0a43b4f20f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81318bffdc2326dfcf894886433f4668109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a118f892b2dd09b46aa8c6b6fcba0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b831a069ce74ce280f70ba8d09de7ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39ccc8d833af073916b82962af2a3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9b0c0522f010eb7299071caf8fd5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5abaa3f9e804fd9d7b014d5f96e04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae020f0a6cef78bc0678ea9b6f05644115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d78a7660d51120c09d2f0090635bf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259b7f6be98773a46f7ada1de0df823117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3d5e2bddc8a49813105cae256269a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380caef70000c19f36c7f5feb4378b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129638d3f46dc7e4130e5a39ab50133120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e751776920e35bbf586249d598f33d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f291170989d55a69f528cdcfed821122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca80cfe745e4b34415b2eb78a317c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d3633a60cae07d89856211a6e7b4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb32bc4c5bfac94071c83d73840ec3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7568fabb68e90fb32b956a7f0cdeb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b8524223d94306de5d2419fc8511127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6700fa44dd6d3e2537661e6812cead128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03536244c8896573697e38487d5cfd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d87d5144011521fee6c671470c44f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095e7d4d548f86caadc3b1f7deb4e09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb134eb34db4a3ad58ea0b7a81606807132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351855c164209d6896ca7bcdc0ea4871133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd683b0ab2049667a91360cf1d008505134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403a85218487763a4055a330ca1a0c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e154bf902a134d333fba78f1bf315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9ce237125af6edd7eb65a68360507137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ca53184ac65df7bbd2da42687f49d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b80ca861f0addc60bd318c6cf83846139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f076614fe4606f5664d4820002aca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e648e981afba94f206ad7af315fbb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5fa6fac6707ee4a5eb4f63815533f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd8b09240ed699f52bc36ecdf08983143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d16b385ab4b7d89c57a59b8f9d87bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846fb31099ec4c064e09a9f8bc01e0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749c3c927333c72af02205fb2aefca1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf629800e027710aba3382fb801db83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022aa986ab2274098e3c4c3b432826a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeea60fb733f0dd2a24b37804629104149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b7fd65b57212f85e212032a3c0cf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd224d6381133a2fce62efb8202154151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bc925edffcc3700f2f7ab7ecd7dad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d206a67bab2a7ea8b9309e439e3ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad2bb8d895c1dcffe89bc533a888cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e0ba69b3257dc6e2624222a13c9be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68fd1f116222ed3fcb2a4ccfe359cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ea607c0f5ca265ae9fdfe9b6c198157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85981670620b3d380eb4e9e63b3380158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8478f88f87fdb61713049cb98d277d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6ab0a0bae1270c0c0d87341b549a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063c06bff08168edf1e8a133465100161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0504d7a0bc1770cce1bc86ef353b9d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8939c6ff933a1e54f66ee6ea397f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f58393afa1bc38fbacf5c0afec0214164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362a7a42023927f90f23b574c524965165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32558c163f96b4c89b25cb8510932d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf11690aec2e3f29851da6e353e9ffd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c5f9ca32ed75b026b8e2cdddd38b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8a05726a67970b88bcf6e2677d98b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085011f7e844d1b0dffdd796949db019170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359668d4e5afe940e127e11425903418171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cabcfd240bd6b1b86412c19f52500172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600a9229f98cbe448144f6e2ae4571c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc587bc2d20a285b34fecf19fae3fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e63e5db74d81d2c3312062db4dac5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c32648c0fde8e911a138b0015e746f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4362b6e92b5818d34648af6489e9cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53babadffe7986d1c8d8c36255a959178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04f4fde1ab9f693f8ed5d1bd628b9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b3ecd164b1bdfd9e0487e2c7b009180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21fd95092e02198f98475259b5ab12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792ba00b156c2d5b2e1fe28da85e5b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f413b4f96d326fe80a37dc538b23b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5dd818d72401dce86d06dd790b6c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3ed9186a52d735190eeb567fef208185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322094083c4373bf8e21547f587b83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aa3d2ee04efa5d0fb6251224ab6c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ef0d9e44252fbdfdcc9e1f10a69ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e77443b73d91485835281df9d4189189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcad2591fcf0b72b9ae4d30d2fed052190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fbeb72791b52af345490d93f6789d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f026291c3bd779b24fbc259f657019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6bcec9b534a5d31127daf781e1d15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0cb67cbde5287980ea6737dc5a14e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34932d8b2f5a3fb8b9b458a74f310f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c36bcdce38ac35f7d6f16061e9c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e99c557e8520b33428bbf7185f573197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945edf0dce5a75b618b17bef1f1e7f7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e16839f71798e3397d34df1f1987fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fd90c1e3c9ea1543340096241d953200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad100fa9a11553d355647433a2ffc3ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe440f279df8d7aff3aaa30dd7bc0fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfb9ee6de9885053112a79ae663b69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebc726d5f12a6e0654a4508a3121ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cbcbe8dbfa06c1c7ecdd5e38967e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d846f129bceac7151494152a530112206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73502ca8acbb8b9e5e85911c6d84e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc63df8573e68a363a7ae90cc0c4d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758037c75cf6ea2af82d318e261962f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb0d5296d533e948bf2196676873c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91355c6bfd5e19a76cf609c076f4846c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a3ac8e1ce18c2ff29668b6090d98c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce8a67825f8b5cc82d8ff008f06bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d39ab4f0ab6e288c10dcbcc0bd67c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09523b831f0178141ca0f199d22b06c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b18a5b80a89c1a19c638a679060689216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34a7694adafca44a706532e86f9787217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb721cb1d095f56943b29b3ef13b5d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fd5c888e00dd93b0893728f7cfcf4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6745434265826137f0e1b70600fed58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec30399f3a399a835ced8b2bf552c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83d1875f1d55e634afaa0942f1f88a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d106c514f9917061c87580932d1d9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfab2c55f5dc73907a096f7b7399c04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff558244a422d247f655dce670b40d62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b2b0ca48270c7fbd8a117d80e380226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949aaba653ee8df4b3c4988225f4d86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea67a49a44064e077abc2f6ed297ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d31f99d3093c5a610985071acc43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa06996f3688702ddca1d109efdaee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffb8bda6a6a8170e6a20d5e4a32b61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73259eb41b32a932fc601a87c12b9e36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad0fd901bb2950179ea2112b8eaaa4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b0817be07d916ae2ddfd09ae9c6b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e504dfa79820927f2720b32fe876418235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d05f0609208f080db2a57c21a1b7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1bbb98285befc87e610f87fa0d516237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb825f845e99e8438422b3165b2e442238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3c1be21397472694ec746b3473fa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e3c452c764ccbbdb266d0a1bbf697240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e0daa4fb6a11b5900d2f66468d523241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ab6f9de6505019871b762237371a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c230178e89f6d9081a3e4020d725a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a07d2d868b0a5d7c4a5da48f3b7b9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e8c69666a1f0b64531843c2eec9ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b32fd53cf66f42b996244d623cf959246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378d1aee9d7ee5c2abd45a242a1de1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7a4d30ff547a91ad79a568572468c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1ee9157f235d711e53c50100c2497249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88d9134d54c0401e6320471bdfe54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb37be46bea96c8440b106777afc497251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883b96fccd2fc737d7ca175a0ed5aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359f2c36d5f434bd0f54cc711d7c615253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b810347a8dd0bbf9555c3cb88a462db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e63e4fdfd8ed218119d1cce77cec8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a9ad84d81938871debe6756b2b03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ae065663c1d23847af7a5f3c9ee20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4de8c7a191c92633aa25ef45b3798b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114648ad43f61363f88c274ecd07ee7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d37bab754d1c2c1193218773d327d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d63c494eb027a22cfd680cead9d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63483396f5b1483d73e69ad0c0bd31c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcfc63b2b894ee06a40bf2d38cebf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e703c6f801e8f263d58ef9e8179d1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506edae4a2ed69975ad05d4b9e0bfcf4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dc2f04b8166dbc379c04ec374734d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c1119df1577e779b2005545413019267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c3f397cf2bd4633b9a0bea5320b8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29f1036b3ccf781bb6b296c3fb3467269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65518b985d191178502e434f1abbac55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b353bd0451c8854832cfa6a3319cb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383178e5096fd9390e28651e0a7ffcaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765fa3f2ffe1c7205dae2d51d7e305273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8f099ba4ef536f6abcd530322d418274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e21afbf5de77f40ccaa1e59d458f1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d6fb31609ede78144f81e0b6db983276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6eeb7ccc896bc9406860d89196561277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cae4973328cde949317c4ba8a1dd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad608530140dc59d4505accaf8e250bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d69aa7e481890050abc4ef054ecac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f17f5244a023e6c75a1c0b7614718281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951377b69e84470746ab792e44712cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28b99cf39b1695bd7bf8834f186484283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd27bd76211fd408fa52594db1b66e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb76a8a658cff6596f1f5cfb703e5ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6e93adc843dae417a6b53e6809c1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39208335639697d5943fa85e18257524287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713acd9aebaa0e540a744fc7f3121b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3d1ad2768d434fb5893e80b0e855b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2ddf11fbcb6790adfd1d68f7ae9f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb29cdb71169a25aa27c223840ab0f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed900035024dc6b71e4aea7e39eab5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3325f29c88d12c89d2a9b92f5be96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42616eced5022586495ac3ad14a907a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356f5bc73b8f2452d061d329c37086295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25762a5215f99e5b3d9b5d560c77a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74b7d53c9bf35ddd90b0518d185ecf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ce003e40831771824a11c3d887bb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f11208830a1be2f306bb187ecfbbdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca723338f4a6d51403bf997fee08c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b132e5074742a32876c3757e7210cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ae274056934dfc91b9a1c906ec70b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b08679dad5953defc944b0939249a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd538f7c212ef8c3a870ad58d41edb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad766bbe0ab90e8db08b17aa67c5b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdd4e2ab491e1abc34a3edaa4a1668306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0167f6a38c4d6cb9ef41a1a14d3072307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e5196ea91dc8b11168734d8455fca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec2810492544d19efaeabff39f6df3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd501d82b61469d1af033716d91b2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c92da70a5de79890af83faa44331fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12d2eba9e4a0039a5e513c09aef972312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca20684e8cc3b7b5bdd86db17356ad5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bada40c63b220b5c50f544ca11f94d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cdb3030288c8e2ac4917fb5b3e42c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91962acab69e10c96a6b62634fd41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e236066f48c56c6c4397fa751eb46a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f819a07cc8a795c1aa240a7f6dfc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff0e1c660d4edf59f7a46eb9e65fcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fcecff8ce5ddeb2d9132bf90ece96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc5df932354319c694c8aa0e75fe97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c99b8605cb43a1ac256e55ad62ac0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8651ff9a7658c2bb3bc91bb2fa0baaa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02423e4409debf64b7769f25a6712065324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d0de3a5013d388ed8c15e6797d4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16643a89b3d3fcd9829c73350c5cdf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2abfaca002fe62cbf933b4682c05a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c979457c3282cddd808021232591b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b769874391f24786994cb48b5d593329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4a66d65dd3c491086e3c9bbce5deb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ad4e277c670c7d8bcb0f42f4614ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7ac1b540f6334da8e0fed2a8486c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06f8a82b5cdfb81112831b59a0835d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ad068d92d088291251571b7d04ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b26ca7259a577cd69e46aa89d03e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad6746b1dfe782c18110e4f2bd5d49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c328488f04975c39a98c48674c7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47ed8640d889e4fd7dead7d42f77c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850ad4291eaa1ec93d0b3829e3cfdb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025182f22eaa05d2e9e9808dbefc38fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9425d8377bb47a51dbd231ba9dfc4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd5d33c533ba3e9e696e1586349aa2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685b1957483f9d931eeb9b01d281263343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcb56ff97c566a99973c46b12cb0b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45dc90fc40aea0fd0d0fa325301f4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756e7d30a0513da485eb4759d6384d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2df60ddc22a36df5ae68abc184ffc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b750cbc08c3b54d432895e14325e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dbddf68003fc55013cd0f79949755349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdfbc4bdd846a610bbec3ef170329a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90332c7d79e6a71bf099a38b63327d00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5997358cc85b86404a62545bf2661ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30edc9c153ebd07c1593586e0db166353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf2299e715f0ae9b5adbc27fa324c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae110a2851ee08e2be36bc267766a55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ab389efa6abd3d404e99dea96ca37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46257e5590bc5e4b940c4f997d90c3da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73dc717d9ac7b462c6674de8bbecad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bc8c368260106e54baf219678a1ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9de876effd845f665e04b0110b7b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d59f668385953a818e65f6ac3e241361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0281afd5a9bd297528f2ed587870c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d5c01b17ba2bdf9d6c995a9e8e85d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2260323c9bf54cea5c88b03ec287f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b435b18c86e55d4517b36aed00b19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d20184fdf3c31bad17daab2170feea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725e5d78761e54378fc2119ae909905367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89952a3d5084d5ff38ac90afe4a70e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3aaa9c42f6133a76566a448724e8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8320eaf5fa0e6721078702fac39bae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e560cdf95eabb55ad37630eed2258371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23ccac1f508b73d63e883bfd17ecfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e47f133d3a4e8c69f6a037d111801373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a7c6fe1627dc1e5bc3222a0d4ee6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44939581985ffb377388b4234710ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069287933d9c57136420ac8bfc12830376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ba366aaa7a812081391e36dab0732377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31e115d350c7d75e3e8595cb26cad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305881cc71fb79fc76f46fc349e44619379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981720d8d2cf9191396a4c62076b1593380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b32378388ad66e7af4cb815fa6cc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aa1b12880bfda1c2cac6c785e92e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532cf765a07e4ecc4e34fdd8563145a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdea49207ea34dcd2f77905efd74f78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ede0e15f3eb0a01c1e0a875177151385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf44dd83c59a0a819ee231e7088e460386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0860d761762e3617e43c7e00a64f8c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b3e9ab37f6cfe82de07f1066cdd95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c70a0017ccd998fbc214a561d8808389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913e9e911d129b55b6a60a630ad3316390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc277af4db12d5948eb79987a9f7035391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efa1ca010a220f19efb5dabef7422a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783de701d8d503cdedd2f648b575489393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79743f2601ad45757e1074e395c4e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600e2379a59784bfa10fb05275deb1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fc6f6bd7eb2b98583a6042da363d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95044775e01664d8b7080ab3daadd3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecdb74b7079fcc5e097210c0d1480e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5a3f32cb14d70ecd5e5310a800102399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fe1ff3d532c4fb17aa8471c836834400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f11fa3cfdc3c19a0b82064536a71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d6180ae27578699fc1ae35069fb92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264a6fc9a5ae3c079e61b3610b8217403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a192d172108c12d6a23cbc3249714404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634d72201f2d6d8b6d420f0513c949f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e23c0c35cff27b6f02672c9839fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae49c97426aa5369f7e38d528b653c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba876987b426b60df5e1bc9e184f440408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ff7c8521b7bf16db9a80893da9240409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567097caccaf36b5ea77278e0382ac53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2d197a9f7644c2a4f54eb716410f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e0935405bab948d4aceddc7c9a1e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2507e4a2cdf87501cc13a2eda2d332413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615f37221e9a083e19c827e3930b247414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a14ac3a568cf79827f6bf77a53ba8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c2492933f0d699cdb5d85b0d40f06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a501eef434861bb3ca5fdce37e57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ccea8e00631a8d1d8d6e1c8d092f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd74c9ccd985815d2198ec70856897419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3048ed7604f10759f3ce305b812881420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ac4839834e397a3fa0beb7a33bf54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191373f219eb36a26a1c87b64f5ecb25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051b44c7a3553405e6f4e2e67bf670a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a3a6c074886f5361b3080903530be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbd3d19772012c00d272bdac652739425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2186cae32dc1461f218b43220482b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92f6c41831391eefddc002f98aa68d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4d8de33f705fbc4edea556bad5968428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44935e254d8e86f4d20e96e0359ea9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630ef0d70da8999d01117c8d1bcaca0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9df35a044ac50aa6b3e1b9a6c562dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b1a4a8cdc0337ca511db130899a3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b7353f512470e46e3b18675fa1594433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4f8d1f7eb98a1286c527ef5e76607434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaabde1990c0390a411a22bbe591ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332458b401a8ab13c4652569479f2515436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffe3d1b69ebc6a3bb315f6710d3f46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3757221705f9579512936b2ac6e689438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f011c6249b0e7514aa80cf0a1492f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d417e8ab46a058527fcfe6fc7d66e9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a823ffb80ff99efc3628ccbe882a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121246e89b29170e9987c88d12112ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba59332057c3a28198327a1e62251dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112bb7dfb526c840e41eee2004ad693444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6124193b94b0029e719733f98eb557445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89759df6a0b31ed048df97ce174848446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ba2203936f73f9982eedb26c508f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba852b0cf261c69f1e804f78018019a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd4965d1b73c05229726f52fb3d24a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c01b95b5f14377ac4c993fe556e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094539a664b6dd98399804b6074ab13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dbcaf2c70495267a5cdb212c38291452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d8df0b81752eb778a9acec3fbbf5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d642577544514d5eebb32df6437f18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493974653311b8098b9c467c3997af9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1cb87d8787ebdf03b076a3d8bcc80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785320d52cc0f99c51b49428e3c1876e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4aba06a47352af45e45a3660d3478458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52998dd02cee46b9c629d375fa39e9c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e586b7d226ed66c264d30adbb4ed4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f804db57da7858d7dd32478693cce8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596e24e801c99424c00cdeb66828753462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f39c890a1d66c9b71df5c81911975463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e29cb41aba172c52bf709f33492d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8ac3905eed8596e976ab216c7df21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eb8f21c116f330248690b4949c451466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da8b2108a2d48d4f20261c4e5734eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f0000f74539876d56ba5dfb7819db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314460ef99329fee0f7784b6f30931bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ecad018d775e3db685c6a55ced1b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161411c5b4b547d91fa022de558bf20f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebb86b1f3c428386b49dbc36f3ace3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c3d4bd3178b0bc5aa175fa976fdf8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2023e7b1d50d0abfd3be23ead108431474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a43acba787d9ee6363ae113a9e1d2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4d2ff9bbe5978143ba66ed8432d55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08875d6c99e944b22da56bdf3146be3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a80c96cd1149807a30026fc09f89ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c202361cc223725e08f99c993ddd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28722023844e88ee62379d97166e2dcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a071db43957de81a6f71661c0d30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f5c0e3ba71aa574fe1c28b313fafb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622ecd6521967c3183db8c89006cb97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885305af9782fcedea04498049d8e47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deee49b773220259e9aa41488f6584d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48768c8fa90b7f9952542fbb8db1f0b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae924afacb76e7703cde2b6259a4d29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9effa9c05c9095701641c780dfc1f29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305ccc1290a57a81a57c2a7ced12a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161268ed5917c0caf500b8b65af2e44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19418a6777aad892eb9f50e752246f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c426dcffbcd5cf13d0bfdbbe25f90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b2b82d5e67faaacb19bc8504374d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dece4b7d1a57e4440daab706d285b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c573ca94b1ed91c0d9b193fb55487e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85763262b7a8227d41c2d85fbd26f7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3449184cf0be7a9ea747fc29947c4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4605f85bf3a6168ce2f4481c124db49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da909fc74a463389139f4339666c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c70e119c1e12a04b959ba8ddde32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765592949a223fe5e2c3b838adac2fbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc60c962e2203098bb9a92dfc7cafe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdcffdeae40aa8c7b9a62d562a1ff9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd662acd51861d613174f94945e1bed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9973a1a197d56a973ff379ba250bd15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d9008cf3b49446bd33dbbfbe9dcd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe753b8cfdafd0733538811ab08de4ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ab1886d61a8bae32bd7940a1ca7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ee2420eb1f86f2e84402794fb8948509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1863eb7e8a6deade1fe0aaef8819d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb6b7c188e094faab869d9ba132527511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e5d5430c7c46b23a8bbafa42fb503512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4daf6a9883b6065b4513bbcb3660b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba808468c6ed35bf62c28d87ab7cd6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87c18214c6a6106eb4aa17323b0f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec0acbeaad1586b83ef538bd64e535516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa8cc73004a2f50c0aaf7b3a3a5fdc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24fa1ac35afe7ba510a123b0ce0f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237287d809c34f5300a48204926f0ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b05c6369b78d62c3019c5b5cad63c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087ce29ddeae60ccb6737f686a75e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a660eaed3075b6d6d479df6b60bb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e90084f948fad6e43d8deeade35cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fc6215fd4fc1c289cea55c0c83da0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4e21f9618ef71e450a49cce671ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe2b9f4147de459be54afcb5ed2a53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f84559fbb4f2e84eacacd9b45daf32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c709efdf7a5ad702235e0a0d5a53ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2e3d5a06696b54b742fce6d6c2753529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6063de39049529c6bc2b8437c807a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3370a841541c0d8d8e94d3c16d70cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551f19fefcd529adc7ad8990a57049b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b8fbf37c7174bc015424196a034e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c56f16ff92197075ade0ac85273e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c26ec1379410a08d4d68417b36708535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b676e54ad5a40168a230130d6d688536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bbede8506afcee4eec1ca96663d48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844e6f7de478f0d42aa81b61c710f44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c8211479f72bbda5d98ade4c9a35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4394daf12fb8686ce3796ff00d4074540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da8e7b560a81aa231e23cc600cd2f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d012aa0e64bd108eda37563e47eed99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb91a3f6f1766a2554c2f3bb8224850543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6c24b02bd95bb05134a9cb79dfc04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead32546f6613f36456f89f46bda0f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2777eb2e139ed908856334e87121e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77178a83ec9e1f51404e90545c3e113b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eedadfbc3d31e71e2ffcb0fdc1dea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aea1b3cae18953ea0a3a2d432c9a11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644b6c1246a102353c45e352c2dab68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ec8d5c0a72a9941df12d9752d1bb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e076acbde90941af1782326cd69b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf5ae9a0beba1e665f073be407d44c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed928fc1afc9c48af2f0e5e2d0c30a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0c707767550c9533bddc0c813b02f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4ec86e7c088d5dd4ad8884e240d62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bae2f76697a72c495b6e2aa5aa649557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d47bed8bc78badee55324fc9c9867558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8825bfa8b6ce6fe6822da74c3f9965559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c1032b8057f92c8a513ca3bf487b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca588dfb6ef6fe5d542bccc65e8dd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dfa1b8bd967100b35dab4131c28f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c324f76b29016c3993c7f8498f191563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214fc3f6cc2d22bc08f5d0f1614290564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb46714269419511ea436f2b7e49d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a95308da22a39161548bf2427303e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36333baa99dc9adff22538a5caa1568b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88153ac112431a64aaa1688dd025270568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a2edce31e27aeb636c59d2f5289c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd55ef9d8c0a1a93659262e42e0e927570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffadaac8aacd7309c8dc5b972bce44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b7a6f652c7172d1f365d08d853f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6e6486c6d9e74a77c46446d05949f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f249000230e1a12d4ffaa3a3169e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1ad162596f2e86c4162c30a3fefeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588bd5fccdc5cb135bdaf0fe9867d48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a9087c97c2433c6c4fa3a949952f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6065a518e771bfd775be5d44a22743578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19d4ae46cd2f0dc134b8134b4db361579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f775d3c4b4e0eb5bf7fed859277a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd827af80af996dfdaf3302f1417d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6d770305534326c6242b7427154a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a98f8a3f4a3dcc3d0eded41c1322a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ed475bbf4e5300fd564abe54489ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedadb86d26bbbc83a476f881736025585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e435d4ceafb92f6de6259447fb3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef11442d1e20b086f874fd0657a1ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016afdbbbcbc11032597d8fa71ff207b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ad88c515302aa60b17f341c880856589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f8d61cdbdece6f8cc19c9d1fa8fe9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78372caa6b42dfebd9df9b6079d80c03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96140d100ba6478109002999129d71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27943c5d94a8df02bb07feeb38fbf9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bd84db582ca9fdc0067944fdeb7e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07412e4897abbb7cd739861130456feb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe26aacd79122111a4168ed98b259d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f9d2c0b80d263b2cd613018f722ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f9335c1a9151bd20113e7dcb10931598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6b20c54ff670bc20bd8919fe32a56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb74eb250a560a0f3d09248e552f7e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b78d7e8f9290ad10aea6364e8aa1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71949eb1b0999a77edc88e0db610544a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16204e8d2cf3b7b0210fab8eeef2a30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e74d80e29bc761b1d98d4ae834112604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f50c3e402cdd319499aaaf93766b8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e627a60e56c8dccd3700d60206acc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6707302396354b00abf6bb0dba43ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7cf18784e6f8e23d923db065da756608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a0dba556eb31af934073627dbd35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da83e4b9d04df15b4f47a152e9b33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb8d27891541fc99ef0407f9f55433611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d0c14b30a5d1a1f2a042d755b977e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1a1613a1367b29bd7d469b28cd04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe0afab2166092cbc87003c433e15a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc8ddf9370950d2ec1385c355ea012615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1288d88e903f3398823d93ed0de13c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc226219e991e17178ba7f3e87c0435f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04750944843e36935b48ddc27a0daf02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c490d5cc2e6ea36c4861d5ff5f57d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ef3d782f325461bbfe710b314c71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29549bdc8e5a947637d09e9ec3dfb542621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362aebee5bf1a41ff0f30305c796d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6202e6bcc3ed7e580c30198e5a871623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ec21fc8b3e81811332ed20956f05d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd72dd8eda2de9bf8838ad0a1d0b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08682528d2c00f1a77530b328c888e87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9335950ad40f1845ea01b17535340f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c6d2e1ea263a2ea5d3e60143c9727628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fe7560166cd1b6173f4497018c4e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd4f3063efa579c4ab2c306017bd62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4195850729da25b77eeeddc8909898d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5be8e9229fe56dcd5b7b0af6cd48e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343754eaa746956a8be4ef1098fc3ae6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad814a1772eb6f7512014fc1036b7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c6f0b4af945c010077bfeebb6f70f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecca7bcd2c2c285bc9647c34f36c07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779a8a4874ee1835be811f22536e7c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2898ab5edd9222a84a16198ac1638638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca534c376c7ce22ceea41808931fc20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76824414ccb6fae85ae74b4cad11ed53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4301d667b2d7ac2913db60ea27c1b59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4b4058ff59a6c77dd64c2183214c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3cbfe2a05e139e3f7e4af56d91139643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab3fcd06763dc40fac2ec79ba4c17a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9f20868de8b94a4887f954387110645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19d6c4ca6a6218000a326c5ac88fc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e476638670aef0c283cf5cba7a7148647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259830fcc3c0d6771f75e1c7372aebb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b42c0ce99a1c5aaf33cbfa42d1d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397325f507488f07ab60dc70c2cad7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963742100f9daac006ce5f7428b34b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1a530ee91461c8c6b1974a9b8860652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d9e84d2cac27ba2f4fb663d3f685653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4a1715b5ace93d837c43f3f6f89b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c423ff8afe296db3503b3562064e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54a076717202007d630927f11e2ea5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a73cbb2934bc1a46f154f4ea3e6b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3b9310be35eaac84f7965d8f519f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea09d7cfc6aeef243be0fd2d50e2ab6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fcc1a395b3217770a589422636f30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336213764e9ef9ed90adc22b394da3fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aaa5918c64b0aea9445f95afcca6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b591323008ca0d8365f1d9369151c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03a05d09ec7f4a4744a5551db7979d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0981df114756d6b1757879c42031665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882831db44179b0e6e26f0ce24a36eec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12990fed9ba258b507477bf5fa4d82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e25a2d03b329b8b2ab117d17a677c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f53ac6f84719031df05f95806fbb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d3949156ec94f816bb297ff8e4c92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2e950e98a2f6ec85a48727f9724c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cea7a8d85c96f0eb58fdf1e192b24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc1d66cec74d41243f76efdfb2bb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930a5c7a0795d72fc48e29f0f68a50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c660f12e49026bc37b36184ca017bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b1cbd8ef1708009811233be7c698e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca33c382d9b7f5fe886a94c0ffcf7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1406801af5ee6c47e2184cfe4b5bd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec23017998e106d290cec4f8da7a6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a55ba86e86b92d25e4f75d47f974f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e795f98ed65e8a6b2d336fb1dd711681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9ffa39ca5211789b2cb65741cbdd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c609ec0b2b51b030d3e21bdd25ed1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c5f1252691b6249d8b832b09d8cea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd035d2cd5d229a11a4a458e5cde6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4afb4a956230c6f9130c54ee5b13c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393d9b761a25c19b46960a10f18447b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c1b940c7b8239ad744f7dcea85fad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d33eabb99a5c04fffdefea34bf585689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d58815ebc288a241cab6447781a1ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b040131211830fd3683765a09bc909691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cc1325fe43cfba5cd6463e4e056f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8a72da493be82a21a68b4a4927dc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf67b6c5488f5b3417c317bd55a98f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea707cecae13dfa56cc90f6511f3659695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba721558973a07b5d6f930dba0c8f41d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b924bd77502ac53f9c913113773533697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1248632de09d6933f9f1e1f933a7bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a8f05eefa445adc5060d435199c76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f71d3a8d0780fc1078874c7a979f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a9bd6f86feb40c8433563b8b0ccb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89ccdf108811e664424166e27ee3fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecdc6d80420e9262b39be28d9deb5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8374d210dcf0b8d2ea607b2d75b288c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114f403f176cf6dd8dffbc84d9875e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1034b2daafa9bc8a6653973a76c44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620f704990c980195c4c080c4743dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b31da7d0e19fd372abb9d3d9072392708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783892ddc08b612ff30a377cff6ae87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968ae8fb06663ed1b3b14e800424aed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdcf1743cf1b40f3ce532670ee877f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dacb2fd9b7b2f76c896946529a8f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e9fed22fab04587003015a5a979bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13209f29413bdee9650626f3ea77fe7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ed93d1b9e7fd7dadb0f7e9f6ef1bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252edb346880d6f8abfa5a6a7ac8e29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94a2ad414d9c9752be48ccbd08bb5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c81351ddc7b78417f32e90a60d5e18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f883e04e5ab7628c71b93e398d19bdc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448e5c0647189088daaf7efe99aad82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6f08e2e9e00b9938952345e408a86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ea658ce517ea10d8d350d6115c69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477e06f8d5f8ecd4f767033b549d921723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e05c29aad728121af5553d9822e92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aacb2dc9d219a70634d2f3f23b5a6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7387cfcdb1a8089e4a94e55fe6962726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c579ae0bc048623e1f8532bc50f598727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3e033074600b89dc1944e8aa8d69c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385917a063c3e6c185ecbfb10fcaba0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58c49af79badf129421e252966260a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f346a0d01a304ef69356cf2c2dcfe76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a8bed7a5789577a19297dc2b4fb1e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f2b255f59006cc909864025e41d83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a79353baf510bff346819df1144ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211961c4201fe23827c3669dfa6958735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784c1eaf2c3035810847d338685cb08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3566440921441f533bea1bfc3d915b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a8b8fb6d1ca42b0457edda938446b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacace0578d901f0e8f81e24ab99253739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb509df49e20b63a43d5d0f803a7d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91929c7ca5fc20f42ca0c786aada84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45596a5c081e7e3b06ffa6a10863f452742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731ff28940088e15fdc4078aed634e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa524743173e30b9a6cd79c500268b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6cb2b7917e777d41df247fd236413745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f135d0bf6dfef1e8acd03f46d0d01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe32cdb6ac8bbfd91464f47c92c71f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecc8a3818b91b387fc4a64291c02db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc9693fb5707788e00376e96303de4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebd793829be056bd25ce8117d775e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc44af1923190a1973ce464ae1686751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd03a335e4b6e7dbf3db644aa5e8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec4b408f579e0563e4e94171cace62753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c34d89b5a6980601baecfb7936688d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d2c12d9046309ddf1d31faa1daac3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678134e2155cecd42ca6541d674234a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d9d52025332037f4230995635c9b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e240fc5f217f4e5b73311027ee8f58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc03a51eba2ee68193d956f97041ef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796b338e443294a39ec93c49d035c981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f2c7afdcd2cfe86634b656759d722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f3b3bf5d911ab6f15b7fed3afe893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b94d9d67470f698ad4765ae2663974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c6c11cb310bde5abb0f471142ddf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8426ad59293ca7d3c371abc7abf7dc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566df492775b61b895b351e963f3637c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba5ce94b75705734dd22d8c79b6e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f0537fe054e1ea240884a59c83979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201891a9a181733f5d6aa8eed47136510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b149498a11caa2faeab2c5707be2bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213447ecb8508489e81307b3934ad112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a9c7155d5f3ed97952f85ed50ae7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b916ebb880a6f92a3ac05cf7122153614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14c26870a7b2161b9a226ede46c9fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67250c6637f95a11b839f97698db8d9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559a05358a34e8144e960eec0ef488b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188f6a70d7e6c5a9459a672620ad2f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9366d04c155d9dd382724f8fb7e29119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9876a0ef9095e1c0424da6e79564e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a77cdeba99f219cc23d9b6eba186c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ea0d12219a90ca3a0e4a9a28f2aec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8ce8d1a3ea2523fbdfd32b93a784623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ceb9f557ee9a61535e4fc5abcec6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc2dd8ecfca483883d8e45bf87d3f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516c869c3e7424716f332bc4638c3fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258329f004b0fde270e7e4dc4a9bf7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e9eff0779be09a1a1456513457dcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415bfe8d60020623daa97ec1804296729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a296acff179638c815e54a3264ea830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258268eb5950a11374cfda57c72b307431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b06c1fafef8748e6d3217d27e4fa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5321ed1f66143540631d3a5ff8dcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d65e124c1e99e66978008ed760632934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e9058b943abc6424779f78e6f31da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847d51cd3e4a98b1fac7a7c5ac3c7cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f4001be252b9de8164922048be7b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63221071a7b30ca48feea79969bd41ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f02bdcd979b4a49fa01330a1e4bef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5646ce9904a6701f3c419b97500ecd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698fe39163d5814aa58bb54bbd0056e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51e5747bb5397ca94001a8807a891942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac494634da02e92c3ad242e3514eb3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaa11886fd83a6cc433ba08ac5ca6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2936fea1f2bb6ae46f4ba840b3d59ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7ec01e3b37110d05e7a106a98eb0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcc6070051bd04604d84e223c8b88047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6017c69818bf9f818092f39aca5ea6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b890c62c0771b826d1cb5a0a1baca4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81a74a6e753d21345841a9f70de6a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fcb2412c00981d5e9e9a6c16ab56851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b4d961776395475ee2425d33d8ea752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8507d39e343f80bdaaa35e89722c9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd48b022381e22dd11371aba8fad0d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5279efe515843b0c9094fbde5a5361f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdde499beff52948423cb2640850d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9094e2b6bacd8b3ad1f0b9d5092353657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec70b38f79c2b3e4621e1005d631f2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4deb3a0e64919a215be6591da5a3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe18b6d14da15754811d3c6d5e98dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9f2b14e2088d356c83c6359b9f36a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff386f24ba3b6b3c1f442675a3531b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6c725728e29d5e6f0363401121bc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33830584ca65ded4d068e8d0cda65464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d413bc55599c135a8db662f37baec9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c5817c82c6a6f1559caba7326513c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c698c743fe33bdc7f001a6af5d69367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135dbf37ec5238ab3ad17727830ee6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e867c9e17c35ef718ce92d0eae4cdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83d72d12efe2126ee77296127c655670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2c911e9a59a9b9954bc1ca4750f0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a2663055ec490b62038b0e9aad7a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3ed129253759c3c354b5b5c69f6cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613cf8a71c64c0d450b8ec10964093174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974861315a9eba93f050c24e1d5961d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd188c4a1c8ce9c7ddf0515588637daf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c805d484b6453c9bb8d56efcb2cc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a42c8f884036fe4a5e2dff390f0c3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbaff07d42b3bfed23efade2989c0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4afd63d4eafb965e21d1d1535a2bdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fedbdb433ca06faff81555ed6011881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b83a3d2595c3bf877ec1c74d8f9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918f03338b8b8c2012d7fcdf193599f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013745fe93b9f2cb5adaa28b3bafa7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d30ff75e15e0c25cc67e5176a965f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f80e5c3950297e4c2c63c02d9c30d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c27c8ed98478e9b95ea1b516c1c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a589ac4df15e0e34e968904630c322388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c995ed0cb97058773f018f8a7467289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988291967e3c2e58cadf4019e99f3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c8ec6b34b03ae8fd78542c26bc30e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12964619e0edb023540a574cb73bc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5191ef1bb58795d1ba487378ca3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d244bf5583e16ab0f5358b34da2e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525213f46bd41d44c2ecfdf4dcf63995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6bb2ad7b0e1689a7bb42c1223089596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48ab5d26170a10682f4910063a241297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea759df608639c2797716531bb060bb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69e5f23ba8dcc0a9c3442a48c20a3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93659af731c3a8340ef45f2e2797ac4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521d58e071355cdb2d469ae79861137101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b671dda6e704c4e837dcd9ff9414fd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2b4cb61e5384c37fb17c6a00bd560103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e14c84d041417900732c227a32d17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7374f5aa7a0aa91da9ab57ef994189105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43400d91759349617927bddd9154b38f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1527c885269451ac7c0c1d8cd1039c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c51b53f4cc23a69b07584e9b73477b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d39de958072751e1f707e5d77c1091109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad1d591268309e92d86598f9f1e8dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec784e2a7e0504ff526531863b3fa4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece08d8dd393c4d36ac7a96e7515868f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ff316764e3fb523f6e7a70b2848d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479455f23d02a76198ce0fddec3945a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cad3de6bc141804c7f9e577bc6451115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcacb14ea361df72da2572d5279105116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d383f4a85817d0ccf94cb1165d1fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a1ab108a15451f9477ed297e2ada118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533b055207a0b01e0a707d4f7d0231f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6514a44e3bc4e84682a63fd462cb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec7c0a50dda054c60bd6fd7678a221121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f34fe5848d90292de1d2a8a39180f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351baea285107ca3c5a612efbefecc08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736f1f223631a44624e51d0fe248063124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7ca4fc80ede15fe46547c3e650989125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13255c2797ddae316fb0c7d480f734a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b6694b7aa47a4fda7939be001036127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddbcccf50277edc9751c0cc01f2680128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c4239dec0025928d5522385fc1821129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f1f0fcb87489e21c6dd29ee9744f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d3da431f55665e14cab0ff89a107131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917660a140c38390fcf7a458a58661132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8be9949178cafb9145682a34d5729133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d2c2c3c4261b957adbf644b90d55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46b91732a5262af910e439334d9b57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab62c4f0e1ff03d8afa37e0871a72e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58b77257454544f505c5f4e1b52063137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e59966c2eb4b9f567ba20e3591c3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e9ffe7d953a98500281ce25625c5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604f42979e59ede3bf3e3e0e034a6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d22205d4df241e02f53f6693e2ae8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc28fe77cd4617dd0125e87c8fa2123142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfbfb211bf53d8d42d0f7a145e7d22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727da5e87f1b45d3e738259a16e5599144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2486bc84415ed1a8f32dbde0ee7539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7bcde0c4e673a405b5453187ca0ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138be4adfdd930b53942c2c442a4e1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568d89d72fc34ad32953edba5ed5347148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc68dff79641c1d38c9869c9a2d07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655ed3e2cb2e28cb45f07bfeafc9f05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692708304c06ab2e6a6048fb19361446151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e874c2394126f26cb4ceaf82194974e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8a1e4676a5ad3177d701f560ce50d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071b03c2153a1c565b12a258eb11846154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af611fa56f04fd9bcfee986f2db9c98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d25783b64b0b0d34442fcdf838e9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0a3fe9338a56868d1f63e2b986e2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b469f454cb2652157a2312d4992b83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e720cb4321c710674e4e14c78c8f8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef260ad6865f99a5cc95ffeecb9002e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42ddcb0da2924e444ff10a015c8cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0682e663318a8920c28e3ba3be1d48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fb0af4815580aa1c6d980472b16cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9b3e9ffe4e42975ddffdd496cb3b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39ad4ac2d09272f48529586acd609e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfdd5e462238d57979d40a4a715d89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb4a40cb033ec2193f9f7a4694195167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f8c32eddd03f5b4dc1f44a38af4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a03edb9dc5574f0696e31ddb67cfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f7f3dcb50208c416f1964c868f84d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabd1dcaeb4330bce2426b9d0357444171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f84506ecab5ee4f36b13eb1296d97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d5c010494cd1ce3d9f11c33143124173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a3732ffebd8d06a698cd6f0aa2e44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baf0fbac304d973386c27edb3a64de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d220d9fd6f719c913d17e5400561176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c137c09e59251c50ed0cf68ac7414177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fef0d3c3a9701b4190f1fefa299c76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7172d224bf73cd3cf71926923aa78c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc79e7df86a5356d32e2b4469723ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199689f31c888e6a044a76da296d0a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406ea548485c5ad0125d2e02fd15d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbebc7adee799e7cbd526abbeae73ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae6872fbb85c796d6d9f78ba67468d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3599cd4585045a82c399710c124c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9c9de0a0d79e84f238c9dd0b933df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd65907314c191c9a30c2ccc4d92f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd79a760572cdd631ddbcd1e99023a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc57609af38ae4a1b7eff6a7611dbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f78a3dd4350addb32ed44fde0990c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fa585cf2335ffcf96d15226df8e33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ffead18f7666529c6840ea91d0fcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45967df1b76e50d7a4e449b408c17278193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174152bce14807f653b66abb1affba49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfe948c15307fab2e908a1dd3d0f1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd83b15ef86a75690777d03cb36677f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151318096ce2b3c28948b9b6e45c6c8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a9d165209943efc65080c82d2cb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ff9f1e6d12c9f3370e57234118100199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b0d83d72c432b30b35756a6384ea3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cf3642f91ef8c9c273de987d21673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc3b7ced6100487882073c41793519202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d85d19b5327ce72a8fc2e17105c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309944ba0983b001204cd65e0362a6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad27f0b2171abe6e36df877c4578c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33a2d960743ffb7982abd75d098a2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd046eea52b169fc9bd16fc9169f999207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a51b33ee9d7f1b099d244bc651e87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fd3ea8b7b8945d0c6eef2c737dba7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d306374c60f81091666fbed2138f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f0951b5fdc44b7e4af8a3871ae220211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c6c9ba994f183e5f4efd779f81164212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072642092496f583e36729c2c232eccb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4925278b10486f30c09c9fd8fb75e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ade6d4d60bf0b512c13a21f9603c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3c2472d76b4b2da948643ee58d97e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440b282059a1cc21a822521e26eaa5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1d5b9a8a0fafac9561d76296c1061218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797bf519c7b75fba78095f23a5afab1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c535d9a380d472082c1f3ee8b815fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e97aaf8c4ba12cf5e597d50a2ae53a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dff16e7ab8e273e8231e521e1c266222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def49061627ea0dff81b4d813f35902223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633560a71e53a23256e6b2aba593033224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bf1b130c30f6913073111e7f8f2b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902095df55be7797e920d5d5ebe0a52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476db56d0a80e1f68118f46268fc258227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f9fcaaaa88677daae32c8f396062e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9868487ad9dd63e923b7969653b3eca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38bb8b1683a68cc1f2d618033ec0e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5141a4840358da036f65cef3ad28120231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c0744452da4a477f15d996fd1e10c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229ce594714ff640fecee780dae7a8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984ebe6a5a837fd494b25a33376431c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb7877945a0a8914cc5e493d549347235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8249be190c74e2f2a0af7a5e218d428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b432e3b0e7be899e10e1ecb8b7937237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4190ed07bb65fcde5899cab1e83be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee13917674485833ebec0409f64281239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20982adf6be881e4b89e783d5d6c00a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd32f4423335a0555689fe3d40de017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa529c24506d85db8459887e844ad2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c245e50cc7feb33f16f60310632c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32667eeee44649f64b92ba0ebd6e932a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff57cb95a82ad46ddb9f05e2413293f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a37a26eb375cfeb34c4e846d9447c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab93b7d6c984d61778c92eced61ba9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2371e88121e28ae08dd08c9b1a4f66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0715f746dd8f7cd5a495023b4087b45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25c10913367d945902b580b101cb54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce346ebb62d60a9132bfae8d52525f6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b91e8be69e2b6ec610230c72d12af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d392d285f0b46bf8b09091bca52944253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c303f95adc6b4d443409364de2ee307254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d77440f1db1741fc7461381c550d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c9ff2179c3c6e7c603fb88e008e00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc187f8cd9f7911e696f34b0a3c07d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743c6e141ea773d38687b8beba533ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71563433cca32cadc8607f6a2e68166a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37dacf988aa15c5b29ae3ef573df80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac8fd8170aa6bc90aac6e95ecfdcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1411e118038772b41f7a3cf7a4d556f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98713db98b99118420e2db6da584db7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005ef7026e4b12da5c1d6a7fc55e852264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560fe062567506007c89dffdea3266265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4535950b7215fed5990b8ba200c9a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afcd97e638e04164545aba53cd1a88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e99672ec18345c2720870d2f3bcdd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacba4942eaac3a03e9edb0dd0031de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150180d815e89f1d8db16329dbd49a12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd0c7b8f0895c0c95a077b3dadd90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008af30fb01baf2aff2988fdf2111b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bb8f237f9c9a985234cf87be9c098273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70433fa34bde5da82db7d90c5b7de133274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a762e0eb06067b78c9e99b9aa573d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d717ff81270d1bc9b7e887a584e7f93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5ed120c7045ad5360b36f49563e34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee5e65a7cab0cbe7c49592eba27c94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa69b7273698ad7ae350c0563d53e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e97b2f5ddf9f3565a2dfffcddcf94c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cffa651e02cbfbc27754a9020d7583281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccf6f5258e0acaa46bf646fc4df07d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955e9e109701939693fc502731e1134283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44372b0be03be4da3f7c740e73c52167284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27f247bbfe0dd50727ff8b1667570b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f1120d88bc4e5a6d78f23a3809286286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafad07eb79cd028f0dc56aeab803019287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f71bec0cbc55b1c977750438c0bc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d9ee24bac1545b5efcceb25582b85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e9b5092ff50e044a3e98a93f36246290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04dee2b4c4e6a269f45051076b3366291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf76882cc66edf67b0a388d989a886292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3a8129485f35172d0a6c9663d6956293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7238c3fa38391656a06e0c55fbc512294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6e02742b1215de82fc43bb60cf7ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6044ae4939d7fb7b9ebacbbfbbe25e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef31672844a0e4f8fff343f4cd2193297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61481b9a8d96a08d0e098e9d3a480e34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a99ca6472847ed34bebf2a12189ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700dd97271357621a33787af207155300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba3229068bb53e45d619d0f05a2500301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa282c70aac04e7fdf7732f74297ee5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9086282b9cc3759aeb9c4bd0a3149303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6e344853ab2539204103bfbaf496b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae02ca899f391d55889665c2dc3553305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea68a9b5eea141bd902c5d0287deadf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03ebb168166a7703b4c670ecd58034307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe85ae5ef0e38606949a44ae188f7fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7824acd3751e48a4458803c29248cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbcf07fd4a5e103b5750e38dbfd449310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7fd5948ac78a52ea5874acc46f200311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb6297ec0730ae13e4b65f6d735ccd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f643dfd541407ecc9eb5a97330c176f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f4c7397e915c477f4bba4ccaf6ff3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c485229976818bd13c714bf10aae02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd59165f43ae94a2c581c49323cc224316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff79c2d019652c65c848ac98682447317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be99e211e3e434eae3e3857684e044a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12021d1250f7d322a8fd5950a96d105319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197771be74c313a8f13976458d66cb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ab4a662e124da93daa311470a1790321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d288f5c70f0ae93496fa76e67288c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e218d7d27c29f50687c473b1f42541323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cb1f70e1157d19f7776ba46a16c76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da23f7e93cfb75a8d4a1c060f9bff0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7e24ba74410cf3a9ff8f52c67fa09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc440b606c6bb3e2d15a809f6dc611327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba7883695cbe2c5eac1836b1fb6cf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f730cb2e3433894980ca4c9fc7545329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57461ede66eefac9e2ec93eccb4ba4fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98610ec9050849277d36e96baf55fc00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a9200c7aebf042ae5f4672df5b65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169350f1be6bcc64048d94f7b07b3389333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84714de17323cff3143e889b6e5b3d85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a758f8f40b20eacba58a23ccad564a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd27406185d4aacc6f0aa1f7a48c67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c29349d3b99fba8121e82e329fb4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a52f92c46b0cca1a26ccf03921904338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af0a27d385c4aaa2ed427cd8d4ab7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f73248c866385c4f7368dadc9a30ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd09d53289ed2feebaa08cf76886fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fcfa82a32eaa3cc04912bcdd2e5cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae10c8864fd1b61557e740c80f654f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3a92a13bcd6ef7c39d0c6e8b84387344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677ab534ae9c970251c91c5f61b318345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ca3ef35fc73b71e56472da529c75b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49388aca093db2416b76317d6e5f58c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f387f63d22c9db46bc927b07d111348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff409e41ae1c887b22ed3c41fb9df62d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc4934e6cb52336fdbee30d380c842350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca22e64c80e144eabbe7ecef709a810351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b565b8f6a2369d3a22718ba02cf9562352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41146c92c79c0fe4f037a448fb382b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9177632a940bfee60ec4841755ed8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576dc72023e8dd2f14dc75ae7f7bd7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334540dda4db495be76b61dfa8f7a57a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa650d49d088a9a71fd33b70a44aca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbce98ae48856681dfde7678068905358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687f932b17cd871606fa1bef4603f3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12ca7621c9b03bc997846b11a9acdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c9e7019b04d8dcbccd450981b09cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df857c405610614b13d4cfe187163a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377ae846ccc112d66fee16c4c7d56d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e133e416c0342b7040d0db3d9ea4da1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52430cad4ad475d113a9900a95f2a54f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29b5a08919aa70225a31b32aefcb38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e224767c378d6ed0c3bf42aa7f2f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befc840db25fdeea3ea197f206a3d94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b1e5c5ea6ccb1f85178f89b7f3084369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4471840fe90bc4817b1ec7a1ca8e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e52167f361147f3c2a892f2ed5287e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6459acfc8b4a63d2eb0880ddb6e7be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa06f1d607274e1d4c209bb50c0cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141c66606ad9241a7eb535a47b87cc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82007be785ffdaec6954a26e2fb001d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd92a37673382f171f24dcec824f3fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194d0375951e3828d9be6677a440363377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e79d26ec0de7aa1e7763173d923fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca593e33ce197e27c3ec4b867f6d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853278a5f10ee85f35a872ba26376dfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49faacdf22cc056def0f21ab29b2055381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815a33c81e1cc967724ec2aa6556b03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993729eebec1d93291a7e4c9506803cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b477493f75967932331e941838edebe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2053fef7feeda401f9bf62d4432f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd1a312646cc7acb8581d726bd73f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede2367235f9f5a429de51fe677628e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97de3c45b825b34d698b7f506b915f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa9e04f29ac5f2c5e4f5a4149b8456389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f3bd9ae5c4a2f65b2942738986def390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757caf54b7bc6ff014ec9f214e6044cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e5ee4fb7238f3db8529c0d3507dd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b72d81bcc3b918cc6967b9c95c046a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803bc2cb5b32ff71a7e422b61725542394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd701954c49f43845a925295c3576810395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362eed815524bff6bcdc3b9336ff5fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a904677afe94ac93b3868b941d6b7d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b82ecd434ece9cff980d0e0b174cdc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd9c1d1b7e67847d1918346b07493e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd059e046c76aad1e8a18fbdb691a94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350387066970134c170f04c78460ba1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcbb7db973a7a5d23d68082b2fb7e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dbd10456fb90c3d6b7ad662e177e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f04b0226b74dfce50ed63f44d60839404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b1a0a69347c5d5f4d7a4e7a7046e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6903f5133aa7b85ae2c69fe522ce1a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a3971559921a9996d8783044073e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36e58f6cebcb4f1e8e9819847ae5cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2d7f36e31ca4add59e6a4a3048408409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d6a477bce1437ad9083f7ff264b25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7555486686fc06d851cb2c81754c96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8c39c8708c3da9e6fb3ed8e2eda78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc39decdc603792373d034b217890f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab58948438540cdba6920d1ddcce79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f057899eda9bcc73e9ee7e8c2bb610415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ea760bf2113d44deb6c961471fbf8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653834b92bc44eec4733394bc67e7359417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76458d42e3b5d51bb7588113dd057df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f46185f6af71c6cfef28f15d367cb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bca069cee68b531e40f5c52c422b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc16c74c2cb2f1198f4635120723fe2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e84b4b40c4cece6c2cc91167ee4bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af84ee5224606e2dbeb17a1dbcf319f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ab621633e558c870e97ff39ff2a5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786422f2628211358d70e1193781bdd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700880576b94c54fa0af98a81825d06f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa19a7873342a5a9d5d64b0a8991f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a606e4a3162653b0d4f5eb13dff93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b16e3a4f2d63ca984cc25f429d3687429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e3a63253a797330aeca460fe2aaa8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de902b7886624967550b2b1ea07e15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32632131291f91b5bd8ae07e63d2c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3185a954f8b5388074048adf6559b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0aaa2fd143465dc06547010fa1500434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d6db27e557f10e292731afed1056d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabbec8eac9cfee5ab1538b11b08829436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea879e0dd6d711a42eb738e736a94ece437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6380a05abf54d83673ffc8b978c73c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81382b6aba35b2ed796f9703e817e803439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345b1f83d2281633b8847c50896b6ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cce32625c03d35e4ef0cac7314da4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40733d2a7b8cbc247baa4f2db81553442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ca46e9aebf67e6670c03b405b8ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595001dea2765abb8fcb1dfb86e15e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5496ca4dead921ffa05ab1b867c1a1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31305b6fd62d6b714322bd91d53b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32357d57b1401c25fd31fe02e9fadec8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670d5f7b67a548e801dbae7e4cc3439448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1451654156fdad94c86ead9cbfebe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020946086d06a6c5cff2652c8b2eb129450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34268800069d1f3173ed56a8eb1580451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15937ce8316832117bd51b85b783c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edd9a93f9b4d882ea921a89c9ef435453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b58d4d8c41dd2a3fc22063baa9f7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe297b7a36d36ae1d133c20a1d5b3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1313454bc7122fc1967338c415aaf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7536de4076741bebbd72b9667914cc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711100b7558ac515b831ed5635012b21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2409a99f641310fb337f8312110905459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84c2e9338461d3022d24e10d65e3e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c9c137eaa6d10e62ce97a900401f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c6e1e0aca67b8069987f1d9d257d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3897e149262890a07df4444688a54c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62896d2a2a2ff49bbe7187f4cbc13e5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f290341a7d3b393c6409ec1bdc40d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3e713d5539968e2c779d6a915ca60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e482e460c675ef94474f57072a82102467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ec514364282ad12413b1f7035eff0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc07f3fead3d4fff0cfb8dfca66b50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c840b5970db4c57d19d01202da0dca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9738aa4cfa8d41ee8a565a21f09f39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972335fa2627d0e074572970b1b27cd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e350d9f4aeea33aaee1644e3a801a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad7b847f71c729fde18556d232795e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b1686dd8b7f70f23d20497a43415475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254caaa425e8190d0401a3dd7cbd5427476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6020592b9b8e05581bfce86556b53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04927bf93c26748da093374e2e012a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ada44e617e779d6bde989181679a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3d568c2d844ed26d167275b24c5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991809ac25949a307a522401698b244481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fa715a56f67f3159ed2ae42de3837482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da9352bfb3ffb1089f1fd33018cac8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39fc5120330f35ee8f7f33655babf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8f62bb3490d87c85ed50e2ac35e0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a7f76b8c4cc477bee2ade1cdf9591486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da41aefb713283da1b02afdd23b5d86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de67d98f0c5c1f517499527924ec48c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856dc0220ebf54fa97764f63eea1fd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00f82822ee4b3f5f430d8d1a88270b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca60501e604707730d4058911fdb147491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283a817cf4d058496ff18070a9c371f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe40b67de5f45d02bb651c200635be3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc836c31612d369d6ae3fd0e27f31bf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a8261d242daed0b507011a5b4c8c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc7eda245a4e0f00e772bc1bf89f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b975c006a7ea1f37f5b947ac91e9c07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a36531a9612abeec1698d2d3f6038b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b970137fa8b04e64e537c23d5bb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86917f4e13998f06bb54b81e095db325500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bfd07435390a40772a44e27b04c15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bdf5f5ad5fccd67b140c09e666e1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cd0df17beff6be4d033af5299f668503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e21671524eee014d7abc849ad4910504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec414948209d3aac354b354fcddcc0b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ef1cedbf69110bd91412c24771a35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65825f3225d1ee75d20b5d71a29896e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5dda889fdb2d0c7d71c094eb938ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb099be2ce1a1830f0767d2c993834509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82789d12b034c0616a1eccca902c8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb356b0ae8a4c60a0d15af829a91d88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5afc648693cd00cefc1b282ac8ab67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d909e82c743e165374072205c843721513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a378ecdf16fbc1c475f018843eeb79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b9cdaa3b7754dc18af9381e5469bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a45a5a49876cd2eb5af21a912fac9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbf36f243a632b2a07ebb2539bdf21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481ceccbbfbfdafc2f826683cdcaf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16c28a4947c47b1f8071274681d7f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b63fd32a33e7ceefffbeb9023caa7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23adc9d88db66edd8d2857aba7552521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb58240c2aa359958649c7bfc90a77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5595484656ba5e38226d76feb87fce6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210660e7c22fb7df1112ec50f61b52ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883652675c047566ffdad1c97cf34f44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72059e054d2df4c9cc23c3e45c811c04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd9eeb01c7c587c994974b7d55a164527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76aeaf4a0e27cb8552168e5d7f16ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42f15567d12c9dae512d792d603c95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ac156422dca8d39f652bcbda93e3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c634932c2734bce1b3e200c2dee319531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a14995d6b9272801ffad74dadc59c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da32f2d6214347849bbd201e6e565b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f9dcf34e70367cb416ec3d915830a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ecefe11975bcc2caf7372412e34b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4bddac2d1d51f056b23b6c776a454536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa06d135fa3ea167339b46da4bf0940537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0401bad50dc895b13e533796dbb907538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0bf777f648664128bae2495996939539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a2d3ad6d7ca3aa321c2398ce4e94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aeca2051198ce1685459f21163151541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ac0d2a0c61d0a872feb0874ec2a3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716f982641868f5254e55e47ae56843543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a661d7feb24424a19c2bc2df36021544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce1c5cc795dd1a2cd02b10cbe586df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61b99c324dd250583deabc0d3df7a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca76d3ec2d3de07607f05d72b68658547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10455c9f2243140d18101bb85302ca77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129022533fec0430aad967afe95cdf37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f978d94bfb1298face33cd63f34e80a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc04ceedea92da10f5e147dcf8792551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c66d6f559f55553d15dfb7673a881e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3627a406cc2bc13cdeb6afee5e4246553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d6a8949ea95d95804a623445da850554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c923fae9c874b4b68ef021f70e03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583afdb9ab709203dc3282df8a224e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d46b5b0e3fdcee646aa8da2e573f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b862229f339352747fbcc095409a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c24965805c19cfb497d1fdf58e0a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fee96738722b714312dc0766a2fdb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49323773b8b542257015e95fe7529d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f737222476d9e3818d15cb84c376a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debb56b6251b832e0e31d9179d6fc5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bb61f55da54728680eeca6e4e2f00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d302254a8f88901260a4acc2b923565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e495c35d734ca358df15507710d558566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb64dea8d5bcac06545887f00b2df69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24d1c741b82cdc095b174b92e915c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144a24ec99230a640fd23905e619fc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66992601736570144ef51135c4fdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c0644bee460b464acc5b0a77cff5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a480d5b7d08feb3d9899c45cd75067572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee638fe086b5ea64c0b6ffef62f8fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f7df1e1160e66f09abb2bae81a43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9295fad022a2818d9d2799040f495575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f250806f968c9c23acd34478d7e4f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dbb04498a8d1b72b74dee0cd83ab2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8bf5c35b7676dedd5531e0457fcec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add593a78eb5a213a66af50903591c6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd2bb9fe7e51c37de05f6c8108b05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990de401efb7ac58c72b298410206417581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf12beece2d4da2895577546065d3f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2679834e17539f55f46aab32407aa91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363edf3817d9aadf37e77af8cd664c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820e2db6f82cc9e2de202f70d004a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e569b1f369299d294dc9634a2a0dc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627adfb2b99e93ef6be39b22b2e87a5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50908f6aeacfc443212d3b8969b2c8d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ae30ad3882c404ed34ec50cec0d5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230b759a3f8db1b16c8f5b8cb44c7af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e65c55468cd4626b28a082a7a130591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17106adc245515d756dc132d38063e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228be3d6cbc916c367039f609ebacfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352f449fb9248005f65530a441de767594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a3f3577e082a235547e9f76ce0004595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ade1ee6632d4c321bff0e4c73dfd68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f56ab52dd08fc6fb61da0aba50911597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7748cec4fdaf3097ea85ea4bdabba31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a07c74f308ed54424218ddde369de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38619bb9dd820f0f06082f450468e020600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128b6a3653c1677a7b002cf6cb51151601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74fb1e2851ef0dfd64ed1a131a3275602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169d9c498b1a5de6a341f625dbe22a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec19c4acd213bc643e15bb08676199604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d45f827a0b0174813f0e56bff4c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faff30c5279b04837667853417c6f57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2dc6b34cffda280b27046907d2298607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977207e1b896156c23336a77ba4597a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b753e72267d53e37195d7088cc78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200be00dd2d0d26074bea22397ce4b99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf360e7e600f04959b0034b690b153e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10616d29d692ab7739971a38e8b168f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae733596204372ac5730a69450663f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021ce9344e32f3f6704d863052bd45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dc33480255c1a604b0ce8a4c272cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f7b3a5fd521f3464a435eb1fb9520616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348bb544f2792847150968194095533617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeed2765fa6a6c2ff72d8faa4a17c9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af3bf029543e113e3f7a0a01c225ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5906841ada107cc7b634adb5aa9f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef3f48a1ec48a366233842f11784ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db4a9e40bd2aecbbadc65698567141622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f56cae0b2cf51bc9bc811670308cb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de58f4058dd7c0482421d0b88e5c6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb8cfb757b2683ba9543567199a7ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033ad8bdc63460f22c6fe22b8d83c8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf2c4ee3b44187154a3b4102c8b515627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c823ab854b0401b8eaa60bfdadb9c69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9078fff1a7c58280c23e4113b8bc7c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d72394f97bb0b4b0dd6c0e3dc27304630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902f9ef76babfa15c5eefeb91951cab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70e6e1198503b239c9f85684090c56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1b5b88c7ab446fc27c06d11e96773633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c3c17859ed4c76c6804e92e03e686634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1a33795e760d1265ee246032ffe31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e5a6d529d2468b236bde26415228c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c468c702580cffe61886c189643ad24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96494a76d275dbdc374b0bf356c37034638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a66fa58b78a37d73e4c9a522779bc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb595b30c9092dc0dc1e1adaf801497640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af957ebab51aef8a2f77a1ba349d6bfa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc4621530029577e7228b0e661c482642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9adabe83e67f83c7d2751bb45de5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb676b59f704d5cd1c640cae149c14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf2dfb55752557b54a62974ba15422645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19641f38f9533a23ad0951fdd937a7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384844ed42b6a71bbebd504505b65a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a051aa0029d086d3bb7ec52314597e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6361d80668b434ca2ee52a16e9dd3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfd05bdc64d0e18376f3366d1cbf78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6ee2d978e153b4ae41b927e09fcd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e019745ae3b42bc7f6a43daf05ed4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da583cc9938ef37ff8741ca00ad205f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73902bfd8cd777eef434bdfa24f02f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c6dccf49ca9d8ff326adbbe3da8eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f7e76485f619b2ea16ee4c341c77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee498213b4713ff37c360b33616a254f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db61a13bfe3856b45864d446cac6981658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23fb2110d23c885e6627954182d00d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93849d7a2b0703455f30688e84e6e1a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80b3855ab4874d695861a49f2195df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93bda64ea8f87b95f6f8125aacaba2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516772fcdafb5b797e554d15feb3df08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38723a3fca5880b8e3254512732d48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180e2bbfbd9de853be232cc38431da8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c43404cf93922f582457c313ee42b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1352e0d0195c974761d86670d3703667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659a3c3327e5ca1ed033be933620dac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154b405e605180647516645e377dbcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40159dfeff468f42eac9c8fd15659670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a195500cd2295ab3970732e9c0f062671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99981d0080115e97c773f56cfb51d3fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095012597956330f2cc36fef776070e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab02c4b85ccae29d2ee6d0e1b7a865674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f7d721d2dd82d10e2cf567e1cd391675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4fab06b2d1c93f99536e2817c2227676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6bd7aebc7f6bb5f4c5036995e25c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980730e4b28d0269a1737ddc3e76c31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0f7d931d47f7eb788c8944f05f8db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8282ab14d95257f8abe1a4ec22cd2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba598ed9042ce35453942ca70726e0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089e9912b31737fe82353b756e948a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843deeebe9412edf4ad81eca84bf0eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22ceddbbc225c89ea306044001566d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff442dab8efc4d5d292cd79b4a82eb6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440870d55ff3466934dd99110fa829f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace137d55aaa646e71853f2c78aa2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373e1e9d2ea8f0f30c3e7f0d2557db4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0969f9733554473c93ce25914981037689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dab5eba83eda0ac162358e02921db4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45cb26a3d2589e326a007294a3f6b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a1de72163018149edbc9d15e1e6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c0e45db69b714c97287e49f61499693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888979fafc2f617d8e3b96ed14b1767694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597f342477a68b1b2e7de2d79cb16da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe48275f6e4159788d019973c29e02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1206232965859a714ae95f52b167697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75ba54e8e6e423a4fd14d428567fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c119b496b2dd0941a54ce9b20d35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b375ef2eb674f26c7b3a9745be0654700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffd91599a5495cfe21f161444a911a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122f778e46dd409010f2c578ba20878702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01aaa678b1b261f2a41ffc7b31b8a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921c73890dc2a898a8cd1db1f80ea60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f47836209e6dc91207019a1c5337b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d646668f30cf02bd323be20aff56da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85104c352e815450bbd3ad5e41e2b130707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aba5217a94169248d71209152bee76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a952786b49f7f3650caeb220838a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a76e656cd1a102af68d0fbf2cec5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb042769a131916f6f57b1594c5b302711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7871f21508da62432c74719aa1cb02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718d590f7f748525b5012c120887076713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802e68dc79515652668498d3cbe78dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d707af0152b7e27c37741270e3e8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b845fd4f588d5f6d58caf2ffbbf1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e73ab374c3221dbea05cc7de9dd07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51789a70aae78ecd6a3235ebd3a391718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92147f2822de44c27ed08a3727f27e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752b11adcade174150cf10c715a4171720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db9b75574b6c5fb00aab6114c948a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4557375bc53bc6680ce9cf689df9a98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee840456ff30a29299c458e5220d5bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b6180029c8e22362d7956e188cd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8880e9fcc7732eff9658847da8571c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa6ca0f8c93d2ab3f7e18e82f6197f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ddd1d39036a6ce07e2cfa856dba1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d230a59840c8fdf5673d7e41c3dc02e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062c7ffd330e5936970fbc72d4aa03b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc2a1d1b81f03b825f835172a2c4fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4197a4eb2abb5ca3ee01653d6a03731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426d3d561338a204503fb10e0392f88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dfe7462d353c7d038cd407af6d77a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94ee6353c8e507253270adfc185c51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a113c7a6cb467941ec0c02f0288383735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e783917be2cca1ce80f1123e87ffc93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62ce9b61b48fcb8a43297b1af7d1ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697eac50718b7adcf3bf8f7290db838738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f29e4c8ae8b2a1004f818cfa91853739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44d10de74813aa7546743dba64b3f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83235decb73b9cb6c5dd815963427d1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4388617ef0f5f76135a037d6b13d82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde634b484bfdecca4e388227e848b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c478940736c2f87e24e9fe4392ce4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c63461f7044d9929ae27cb62bf0970745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515059e4abb3989ee9ae3f642039c62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7fa6aa1db18b16bc1978e619b990c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79d54a549fc0311e62b3c3a7e9030a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38430b409fb0589473ba53236e63981749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a0c3a943f972def8405d8bd35e6cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74886fe006d42f52e6bdb011ff28033f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016d2eb5c59cb191ba0ec8aa293327f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70197c37d36cf9237cb97830b51013b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc061d7e8d6ed3188699d4cd9d0501754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410b59410c57c324ad69dfbc07e1610755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fe155806d9dcf3597c72d70d7f2a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a218cfaa562ba04dcad6654651d14757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe0854d46e98f4e19e769a5a5d8814758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204db54d7f3de7d071e4ea3743a4aad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>