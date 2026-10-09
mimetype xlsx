--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09fa93e02478129057f44554b9c7391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b7ac5fa044c2ee7e25ca80062100c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c6b07f4bbaa90000b8a660ecc1cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac9274eb49a0803048e3544996c3994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9876a02b5d61066eca403442543b975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7bd29ba6000dbe5100dbd3e9d0b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221517e7f1330ba07c83057fd17490217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6a3dc60042989635bf3f1ea8bde598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2787b9ca7bf1eaf81ceff114f1f9a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79f4df1bf5f9eef28ff9e8ef7776b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bbe560a7e8cd0e799785bee71e2b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57645226d870f10994ea5e289e3e3eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025b7e2504823a88e1f0135a7fca99d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfea03d3eb702f34cb5e6165d30df514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1e440b7d4e248b0b00aba773aed7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77533401d59f311dc2a8bef41723a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f64fb20169342a2cc56f2717451d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd778792c4db5592878315f0eaf0c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34217faa1c8e1222faaa64347652ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bed98173373ff18341acc9566a47420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5571f0b64b9cbbde075e5eb53e5b60021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d1b1aa969e838211d34800ff801a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eb46d392f39c9dfd589994a47392823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93baea7f6b7769a324473a9d4453f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2650b9eb776938cf58e5cdd7e031125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877488938960539e328e57d654feea3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdbb7671d4eff40d1884d0c15a036227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c3bb1a0f2a037748c22daaa2a7f1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d015c06045ce0403f7d5d286c23ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a6d2e494b9c03410383f4d99ca0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367d16e2f8f6ebe86a7ced96d1817a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a216e54176bbacc37ceacb49cd4f27b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e14edf9f6d08f2edb3d99adb6c7e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c6ef62e442d7a34c2b7a6af4c9ca634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870299bd8f152d1d70bb2275299d7ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92976d02befe7aae0a7b69ec691a847c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd54b1abf52b554013f63e0110853737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b7650628f3f9645e10861213f10438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93780ba9f4786eb1b0b59527d4a0966439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09195cbdeb3b3a3439ed92be9a99fe2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b17f672d5a548ab217cbe4e87b900541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a915b8d380d619c42a8878795d055a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009212f07b042a6863f917905d4be6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b4d7d0c8be302b0fc023e5a108e1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02191da7f437172c5f16cbbfb0748345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f05aa16902a0a1db3392b6fe73d2dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f7ab10f18edaf5330174473b458147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4134969e008f53aed35a66f29771a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47295a84397e180e391afaf007964dd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fa26fe9232eafafc04f4cee13728e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f60c48222cb980595cbf2437c442e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0a8d6064f976b6500dcc7a42004f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3d4a7b6731ec804d84503ba8553c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6391db67b9974080a7096ac22c0e46554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09cbadc4da5696cd01b8a78d2271155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41ef6db29147a2c401d62936e0ff3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323649ab04aecc54304010544475f9a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca163eaf994961dd63882058d30cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871853f00bc4f557a904944625c484159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f5b24a06a9936ee71b5874c6ad0ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58b267fe5bb362e77c45ebf3a8012c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ccace92936d7b2c07a7dd2261381562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907290bf029b66d4411d1c1760436d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19a8160ffedc0a443eae4c244119a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c24abbeff71dc370ae9c8e4d7e58365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffec3571f33dce8f31d453aec0d90466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53f2c3379b1dcbcc4b70c90fc1ade167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea7bcc573e7009a70f123f4537016268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd0de97ef0cf3bd91595204637c3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e7f959adea58726c8ffcb51bfe5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6739dbbb52aadf960c6b4b1cc8a8bc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6633417df9270c449095a682be8602672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de424ef43bc9e91f457c9d53babb4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc89a7f317f7f9b1226f9d8ea9e1ebe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d24da7689b63628ad9d6f36ee0ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f385e658b93f8574e6452f50e8294b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978eb86fc7cb6a815854d164f6cf0dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3540c2842c3bba49322bd3fe3c81e0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d3e5b1bc219215c2dc83348f832679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e6dfab17fbcad5dc5d3438fde76480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718133b0d58c7c680033c367df7bc30b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e134f98cce5515dbe7348429e854cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e58858395f050d46a6c021623a791183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15596fe50d852844219af4b67f78ab0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400a98a3c36704ac06dcc8304f8789285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1f7834a1a447d8932766b31588c1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9cf6011b6ecc8c16187107b8b181787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224037427da38535240d1ae61600ce088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e4cc64360291d09f9c751f8f2cc4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842867dd1064955050d7ff01451fdc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4992157e189960af9bf0a94c65392491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c58f26b6bafad0653eefb25dd21792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a74f6dcdf24f9afbe18534bf5d2c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b93387b06ad6f116af99dff575a26894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0efaa343b1eb277c589373f7d5f15395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36515ebe5ab44cde4a6bb94f3c2432496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83316ade6ed7be899cfddfc3598523197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c104c6388b491b4370dcc7274c29c4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d5cd85c1830e35d8fad88fdf50ef499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85264443c613d3f8ce9f582aa22c29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f32f54280a9a8cb09dcbb7f2ac64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7ea06eb6b19a4887fff3b00709708102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ecb72f1557e1b915ca25c7c68a2c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdfa2d632519fc02153d94710155e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0691df66c118e23fa9c1f4ec6f70f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1051e70b03c4a5434f3ae0c75bcd0e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7f2aeb99540824d034130a9850f14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c58e1f070cb4981b14f647760e6a20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe9fe20f2e90c5f553d6c9c5c08ad8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47973278e7eefcb38998e4887ee1203110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe62eb2fb717301b3b8cf7a52473ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34897789a60dd578a2eead737797624e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76487c98162fe09edebe5cf56a0adfbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f23f9672680256b0ee6cfa7875dc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b71c33d3c5e15af09affc8498ddb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1a662c33485d40b6d328965791c06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707efdd44d9f1025dafe4d10d69733c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6852796c086e86c0ea7d2af3a0637e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d42f957848ff95e8ebb4e9962125e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaafd8ce1a2568d6053a5349b75746120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0de82b5e92d506d64a8bdcb5b1058a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db8ca61808d5c0e21dc45338158017122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136437f61fd5c17a4400ae94127d585123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9d60897af3088470ae0ae04354e58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6a626d12bb24cdacab50d7aa1a1d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65c2a7bfcd7fe0ec112eaf24b48df9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe62ef736a31c3886ff2a1afce011127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6962aad376951bf837a45c92d0b501f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d57dc949e404917de3e9438423a57a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04261b872bd5c89ab9e8d47451150adb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb79fb8cd8fb664e2e6d4784d6cc1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a58a779a90ebe39aca3274e656240132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7396ec4483d1c7e5fb8e59e4a15e40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e30b58048aecfcaba0f35be75cb3e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8423cf39c9cb5d476a894dd5e7776d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1d8ba7c88e2ee0761c20ef50fa4aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6582f9a9fc09ea4edc40265e152f21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a05fee745b2c2e20c41198f929ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1724addfa1c1655cfa33680eebc7853139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f700ec0fdaaf9d0fb829625c85660ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee30189ace5f2e092aade14e772b473141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bacf901c6e85a757cd294d89111a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a085cec26f3d2c5cec21c192512f1e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500235d9f2692efc57cc962e343e2a74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a738d8b167f4230cf1fff174b7d649145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7711de5b5a67bbac4a88f446829423146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e8a2a2c2954a4ee730b93e8610c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453d9258c123240bfa910655360339b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e30ea39e2f10372e46233201a4897149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673d36bb91ad91e7d8cdd9f84858aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8bf879e0971fadb1bfefdc93b2816151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56663415eb08e25ee0861daa059087b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4f60e1b2ebd81b50b505297238178153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59a34f2559a630c716525cb57867c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febc373f0c524afd7cf2abe041a250c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767a225690c26bfee2b2e77af19c774156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0eb93a69017380019888e215e83d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e391d0829e2961f5aae1646f694d3a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe7b55302da56a2f2ec91559d12d73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82fb23d8e93afc2e4faae8b838f96d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3046c54483ab5f45ee7b9d4a1d4a58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce9879b7df67f6c8d4238ec6eb2751162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed594ec379456f77c60c409962949c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432dee54f4247df77a0cd8efe04d00d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ef356afbd875a9c8b3b07ffe55d7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93503bd04c510d2f633f740e3c746a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398893d91a9408f1f5a499c7306292f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb9fab581cc63518772aa315c0f3f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee95b965027b4d0e0c30d71cb55a3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f47fc63bff97d92579ec095794bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be038491dca8de4dde0e23ec4782823171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e44e12558bf78b30c5af1fb40d18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0d30078a32e5f2b5fd66da1d9e0d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ecb9ed8fb4504db4ff835b5491f62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf1c0e656c40b37210d9562c82dca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae949e4ab1d399cf019abe80a3768e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625190a8ae45efba72f1fcbc53fcdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75ae686154e23bf7a26be578849e0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a89868660e70d05e079f9fe2433a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102809cadc0c675059ceecddfb5a2bac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c7efb5186aae480934744bbe52cc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac41caf3a58e5891b657c45485225a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e030452e917f784589f1b4a66fcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc51002059d1f86f33fb97022e8b0fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1bdfe0e5e14022c6c1344e4b6a7e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d1b4f38d7cb24700b6d7f3efbbea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80867a5d776b17d5e63073809c115d60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaac45603bf23a627b3e4c67a57344188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b52c09558ce108be3509e6875853f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88788253dd5f4e24c6dc605facc355d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77456462b4b5e84f9b444a7c61afda85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047dffb94d34212b9245e3f9d10949b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd86989b7c1ae9400af26621db6bba4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd13b66e6ecea26f655c138d9643c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a924c84f1c4ce34b8cdcdd5878a8282195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa3f3c8cee4bad14aef04944256ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5f2df6970f2ae7254a955237b3b5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90873793a44cd25afa3ef558656899ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b80cf0b7522e1fade6c54cef55ce3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f66591d8ac412559892273b3be37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbb62403093cda0801b9f34d254c22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a129c940051e87024b4e48b07a358b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a46c96511a93a76c4c4d5665526d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dfa07977833f6bc7f86c7f8a769ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f063e4643adfc2f19a69f8a583be76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9938103f3087c7f147600c3dd2b44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361923911fb6ceb4245f3d88b7e14ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27feb6758ddde704a463801476017d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451fdc2b374bee0d4c86bd1d2940730209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b22f627183d0f1bbc5fe4172ff5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c12ae48c07996ead81c30d76801b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c0155c158113b73a50255072a51d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb551a3d97c6318983d0671e2d356213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3d0079ccdaa2d186db18189881cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac6feaef172e335f1ffaac9228906e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c0d05bc33c633c38894b02da33ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79b9c69956d8f8ea31af61b4293c74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a62057a7552eefbf84cc4d34a7230218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18396d68c0730af36330ff91d947b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa5f1ad9b1e3633421958dda638609220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eefbc8f761fd513ab99fd81b539351221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1cb7ad8951d896f36355659a2afbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e82cb152906767829bcccccd47b8a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625ea0127658940b14f392b06efcefb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb0e3f60a948a771e847291b5a145a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83026bf0568e454e4dc85bbfe4ae27fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab1f5ea7dc27aa51e831dd87222b45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb2311b9f3ebf91ca44c05f3cdaeef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d4d85030aa980c43062cab5ed5f90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c398d9278de55fd97df555e92d8a15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b023b564f26cede4c7b609d3d9af7c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88553855199e181b1741be2a89f18fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6c65061fe8289270f031b175f7eed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee756d86339d7fe29d20d2d2db5d6984234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef31283a83a3b7cf1d781d4bcf6b8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1f53f0b40f5f7344b559b227a290236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b579537afb33d5ce6165b2f43af94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b68dfecb20cb6037b1d32591a5b9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876de7f4652843ab65a224860ea8b75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c598b28a097a4accc4a010aeb29ba8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3507d00bf89cea00f49fa38f2ab30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e1992aa66c382c3b3b3ca6381ef06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f8bf14f51337923e5acfa9204dfdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b030fa0b90bc4ab436cd6e75077caf1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af164ef68e91427f3b1e88c808d8939b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c40bf71e9ebb2048e822c986546da3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f494040b766b7cc69fe1ca4860144247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbb5c7f763b4cdbbbfbc6525dc51b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eaf0d63d95a60dea1e8adb8f13cff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e402a1af38c7825dd284e300cdc292250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8df48556b8aa1151a0c5e56246465251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc63e11c2b0073e8cb90f85742a13f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9561bde20fcd20588f5733c5dddc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e3a0b33012e05a598d4f60b29d65e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cad419d01df8df206602a330ff4f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad9e1873fbc67f2ea14d6f93342412256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90222f421d70105320b74fc7280cc98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870f69ccfa45641e6df1df7a5023c1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38be1e8d682434642f2183000e5b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0814be6f6c8f77e0fe41ec1b8e691260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fe0f1c3691dfd31f361b502fa5195261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08e4896a0d238f820e0bc1dfbdcb2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa0f81293364a9589b1c18a70a5a3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a53756578e68659aeca58780204577264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cce0334686fa391c70a3f7fa4795e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ccd13f36e1de58db0fd3c633edc64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66cb3b587b6fe90d41c049e55d1dbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15900da9a2248e91136fe09a3c161e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d00a3728fbdb680e0d793d1edf180269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f039d2cb9fbc416e1188ec3d0242f2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412e0d2baf4b0396a94d4f18c95aade271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f631914eb21741edfa47905c36d9d5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb3bb961572668d720e7ec22ad2ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4671312143e42fbfa9de1ad5b6e16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee07be7ab46f0b46d618d3adbf4ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01289fe215a3a4ee69665df3d05e63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7cd3bc1ff901d7f09f441d0c92597277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f4d80148b6193800f41110712256278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8d6b88694273dfac2a24ec235e8c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad318feeb86a2899eabb8aa72b3b044280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff58f7db616e79f2947b1682286d94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80546f1ea0c91e5944f31d31d3a4996282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e27bdbc6a022369be6d546927e913f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac4a5a462c020c768bd8d572d9f389284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac6a32b3e03d07b0f91891fbb699c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b33670b22497df9bb13f6991c8211286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b44386db55ab8f101bfc31140a9e29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59787ac945a9637ccae6d990b2669c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7ea14824d06551560a0edb37a34ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae89bc1a3b2bccb39ea5f587464ea6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c0ec5b73f467b65e6d056a1c4691d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7f65420468b3562e0d0b0f52f824c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d0cfbf2404f15c1c2059aeb707a07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15886c41503e30704825128ce8e0c4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd7cc66b2895aa3d0408637b22a3c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967acf02f11fda8734a9a9ea2525bcd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199c817bbdb4d5ca20df63271ef508d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b9969c1fa263022d4eb0216dfeac5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2a347758114ea62258824064b5cfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f1e893673a917487b44714bf0c2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e766e0e23a0dd29550d949240e55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464374521187c27a8489a31a03630cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f884e1dacd6e7e480b937dc5e5257fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df6b9cadd462500c6c2260af9b266304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d857bbcf6ebcce4a0f30e5b614ae5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624fcc6907a2397018ec1d4108d60b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10b9098603d658da47d9c7016148e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4992cf48ce42e6a16ffef75be755bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fe56b7eddb507cb9790fc646926b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e739b650c0543b3eb23e7d0a4171310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdbcc77fb9f2d08c3280beb767beee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7d0d2e01e4f28e56ee6e735d26d48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfdb247be4bd9daf08c17c6bbab13d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760cf834bd098dd99f1c362b5347358314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eafe19391335c5c46ee478f8930f39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b66b6aefd08e2a54131faf5a60544316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040da267053a49d03c0a3965a4cb294a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ab64b321f30c5b2fe4d4906c9fa6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257479077d9ac73679fd0c8928bc3ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cba633521d7b9433bb13e236bc606320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861c32336be2ecd594e247fa83ec36f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e69ecf6c32e0d336a4361edf30c54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287309c964c8c3c656d05c1ee364243323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ae4ec6bc61f78c051d93432b6b75b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4506c47f63dc4b4694d9d713976102a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc4cf85feaafce52e885e43ed4d111326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c5a58f1347b50a7c81123993449f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64fd76f83db46a9dc4202fa12b58b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c13cb5521c118ed437e3cfb2929eea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff8e18e9859316bad2fd74038e6879330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b077ef2d4ebd61e5c4c7af0beba485331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae4a1b8c7cd915a3d331f274a0ea5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbe3343875533f9fca3dda6dc7cd57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7604982d0a14b1a41bd6c88eabacae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2038c9fb0680a6d6e2b8ac429012d8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263755a1b0c4dc27781c2413051b74ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413559825a91a0e67422f38692a65a93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e398e547cc280677e584c9fca648338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2e55e46600b0766498d82b4602a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a84b94b0550d54d1a535b930423d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cec738ac702d7916adcf7d5d82431341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd2fb444f109618859d0fa21e61236342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d57579c42e90409ae39d1d8b73eda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d9b7a25ebe7b2196366ec47f5091344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dee168a2f6d2c9d185c735f226355345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8626fa1ef635e713a2c8533a33b73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b8c529626feb390e6dd758277ee5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f0019fe692f052acb072a9af828b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c088a4e9d7ef2c9162c834394b0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb37ab67f335b25e9232ec001535c90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19372de4a4ae0e4ea5aca053267dfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442fb93a416afb5362ab0b98ef69df5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898197e9c4620a767e809eed725115d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ecd1196e82a9717b7fb26850409c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd81cc02651e1dd61da1849f2a7ac89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef9575058b8f8bab7c5167e301ea8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05837c31435b326984303db599ddcac4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549e1f7eba371944c35c56a2d4fee38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d527fe0d06a3f7f1af700399da2f72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621cc896b2dae107434a8c21efea4c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b15b022a17eed7a9321a871f15028361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe65f17aa59e6ce4d03c5c1ae3f9218362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb83fa44800a8ffc0306021ab1130a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c1d9403e543a8ac7dcaa2c78beaf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df1e3c9c4b572398e249a804fdb497365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f603d52dff95fc1c53872e99fae879366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2a2e99ac4f928645eb29d98910b9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431e2fa626487353cb09546186dc642368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b696fa51a718c0787b14c383888ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5100fea667340c5f85b4aba86f9dba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb2fcb841f658635ace255eb16d31c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a6e054d5e5a5c7723deadb04f43a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711bc9ad8c09f98f882c178f7e1d10c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb7e2191bf59a94e6fab7e8c45dce8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e20a85606adfe9b4e69654382f15b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f81c459cb8301ce34ace0c4be4e62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9345f0883554c3c531f5f9002274e52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb53a71ed3280084cf21aa76bda15e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fa0eab93038f4806660dfc98ae074379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07701f98874ed5ccc8d9fe890b7a691e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb1c9c39ac458d5eaee6885174e075381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc546719bbeaa0161e5c15103bc45fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fbce88fcc0d3dae4945fc6e71955c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc684c9b8ce8ea9e2476326445e97c80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad639bc495ac53fb7fcd1c448898605c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc73b2710d6f678ced4c0cc67b57355386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c4be9b036e035cd01b461e33c95c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89ccdfc27de5abe14e99432d1a5640388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b3093ee51192b4dfaba94a928c9bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee3aebf356d930763e4d97ed36089390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066412b22429f8586c5bedd4ebb5ff2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca32d186e0c12b1c24248736e27978392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f0b69d6c0b746675b8e743f91b496393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dbb889903b7bde94813cd9103939c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d266085173485899902f8e470373fc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240b25f5ee8dea6fb814a88aa617d83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d369e0f753ee396665860ff7a8e9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f614abf6fd64431d3d6cb320cc4a94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283ab192ff4af3ab14fed5ef8d18c75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439961e27b7a4c2969908be9e203d06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5ff1c616efbd18cfea5bc118b2bc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce1dd9276916e7a1f401f64c60291402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5819168911e7b8e1b2ebef9f44aba7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113899b2afa5c577e4a27c7633dd6b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077edc110fcb3b57f5d71e517ec3f7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8abf66cebadadbef5c69c7c3c4b3fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70d8a2e46be5f89ca6428f8499425407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35779b5bb9df5b1283bb904c94c6d08d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d66c14befaf0b90e081c993c4494e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00917d79a46c470587f67f599ba282c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d601c2f4aebdc6cbe08f58321a09d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061f269824c71e35b13314e00d22129412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb019a8bc5805dd049e167a0adb43f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e9b8f0cecec31fbd0b7f329da9de1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51211d7db5989e9321aa02de98be111e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad232d8d4ab4469d69321865ce88b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278186fcbb44c797785517605f447a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716511fc0da775ad64b5485284fc0fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710de42aa6940c86515081b122d241419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f63d722a16cc0c257ee493318ffead420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54696ab28314ae89c92be4bc5f91b1b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fc6f7c6fe9f399c714823375c72ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4024e9bba1dee0092a89f1c3b442423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8892f133aa6e6d4bb5851cec26c7140424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e1a3cf9dceab2ac41e41704b18be7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d952ad87878826f849603fa4da38a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65a84fb3b4aa0f99db3c40233b9d2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4bd4fc8054c2777c6c6b625666acd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c397ef05fe6bb189152392dd9953f61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5172d1444f81cda2280e15b2667ae89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dc9ea446d436f8ab7698bc3d264f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc467b18e280dbcef84a23701b9cb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad456ad60872364f7a2a92c27d72f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5861ae908b219570c4984aa22b7b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df5a0aa8d234356f598a70d72aad4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b135d6cb78be3093787b9eae17c8bdb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc82b099e022b4804267ac2bdc814437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bc8c77036db4537e9c08576c4f317438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d85b4b477317d45da1a394efa38fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237801a45e1015ae8adae4d28efe788440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac534f7aaf25f178c99a7003dc12e2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2b11e0a36eb2284f10719f5b0386b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca3dcf787401a3f51549a5a82e5beb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada424731cdafbe36b60a411b263a4be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b08e162f057ccf4e4a643e16a9c74c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb97b84bd8daa587505780564e88e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe889b9aced057f73b1a6f66028150d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902124ecc2a696df88b3fbfe94ec79f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc4a0741e717505ed104f35c11390449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50081c38249c4f8faba70fb67d7bace450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eee592300e87f9ab244cb01009c09b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91822be45d37e4d6aacadc1d15b4b150452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921a3b839aa4745841376e433a4ffe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e19936bee291982d07d8e5f9deceb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb849139e7d615546844241d185021b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272a41345028a7a0da5d1b3219c3c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b5eb9f7850f43021f3725abbcd9d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153634db3dc3e3c3fb8ad365a46aa37e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88236d538fb7b54247ea3af15e7cc730459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe418d3c630d479f162093766f0eb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080fda166b06d815df929e679c50090461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cacb28ad36792fe25860cfd502b8a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add6fc5a352146b9cd95f426e64be81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01121e533928578104b89f736f373464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc7bd61596b41834bcfad013c1267a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429632423e2f38f2bf7576ad78c1ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a427a1bc29f4a622509d051e09f2ee8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d772102a89f795291df243539617d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cff95c62a5a2bc1f9541cceaf0a1ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562b98a50c7fc8c1f0fa5787f1667df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a43b411485f6018a4640a9b40d2cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c40dd26ff614094229ea4d3101788472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2a13855c0b3ed8bad4616a6c5a6d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22cb85beb69b82f12d2638088d097f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f236e1726ec4cdf97ef469057e943475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20368aa00ad3598295aecb1f916145476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8bbb345313fce82ada6de9843f761477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8010801a297e43c741a8834376d45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc23fb2b705b2cc0501099ad3a9ea75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635395cc61407e64d7ada9b60d0a72ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d14aff8ffda69f6950b91625d79a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33458f518b79d6b672a0bc8ef1c99e6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0485c83b4a1dde117de7806941de3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c08d2cc998a223f64da68634386e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500edf57427feaa006fd66af9a93481485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033223b63c481d5d677e3e87197abf89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d1770f80f64f4ef6fb2d5397461a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070ff2b7d46c2c48c1ae60e7baaa833488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c977da92909430ff598f258d27f7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe7a292062de6d861022e4fac23f31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a084fe6fd9324d48c9a80469b4fa8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420487cab03e9ca7c290f9b4d8874e18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63f5cb395388fc7e379dade24495c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce376329f08655440701b9e50c42c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f9977889f7305bdcb6769f4313484495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfd99a7e6e6e73cb27e65a79ddc3cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf377346a1f8574d85fc579034aa27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe561c15af2f59d583615f4c2a138e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d267bf01679f46292914820d82546499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f08eb4b1d5d465f1e749694177e74c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e31f5c413c7b80bbf2303b12bd9e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0b02351d67ff5efddffa4716f3326502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf719d29e4e80debab64b603766e42a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942721a47f42db43e659d4e5c4dadd84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff5af33f07c21f563187e47055f6a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407185f735355e775683a104019f81fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a67b35003d600e14d908d36465830d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c45d0dad59cb51cc90894a25f2b7dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886f977eaa466db784da6bf9a0d4f4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37865334b50a57ac31a3d3ee13049a0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e070b8d5a21713c93457784de1b07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75344ec013620f36b32fff2d92d01e3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d202cbf6cfae842219c67aad7ea7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fcebcdb63eb7478d7f4d14477882a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f972518cce884b320921600b4503a93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a71559d22652c8c3c738143659c5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cfc560be167601c7008fe581100b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75071d75c03f04df35f3c82d1a5ff146518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a0eb6f47ad32cf5a054fc6130e141519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1306052a142e356a909a46311bcb5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f236ca318ffcd72be59983180a3cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716381e609c5727f3b82bed17522ed2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916a9729379155bda1ec8374a7bd351523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cc936bd9cc76440e761bde095eeae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ab332907860280d5932c0415b256525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3051605cdfab13cbafcfef07bef68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191196ed2b3ec0a91a8d190c92872744527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95851aec63dee4ebfbc72e4734b21c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e3981703c6faae84caf5fd85804b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba32cbfcc0948449f010441938c37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4df31f05c2042083648ae35306917531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cde485eac178841ae9f6562541e85d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc7f9809cc92d2d15ef4253510ff7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ecb2c67fbeaf321bf124d132e7b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfc9f960dcb5fcd6bd73ca9ec73e35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ccba8b9383e070d462c2e308d0e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec122ad1efd9a51c322672a89c4a3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d051f9ba42a66b2e752fd3f1496b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475445e429a1a70b0f87f6011a5cc02b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ac6e24c988bce1814da340e9a1b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732856599eabdedecb71b42010c89d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940417be52a01e97593742875b2b6fc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557657acb7bfdfcc82233ffcf2f0258543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94f955c09cc5a5e58b56c479921166544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32198333102da401280c781850f2471545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3456068c8f120d2596b3eac481e9ae7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db114d1367ff1cc01cf7dc9034d150547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aece816afb2632ed7d8ccb11e3778548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148640aacb231a4ea219c39e7272653549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6962f8af2d2b3bc2dc3e9b258730b7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb779b29b325b642248eb56eba0af17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22515a5adf7821ddc5ca3a19a5ee9226552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f837c9328a48f9a59d33be2b5ed9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f2ef5550f25167a4f4483ae991f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86a8eea78225cee255e2020c89e4e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078ee3d6614a819f681cdfb4e4dd399556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf52571f062dead0cc0947b4ea96bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae632fae73f61642610aad3933ca95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82746ec55e95c583421d3650c73b4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525256a5fb916941f01cc3098c6e830a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39e4f66590842b307e6d522c385f2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53702eb876b61edbb7d15c8f56a90830562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f3ca044dbeb44b91115c5c14b1f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09f21b5399c6b9c8f3b27b29fd1263564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414ed0b2d683615ca4ac5307730257565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efee3f77e59ab8dfc9caf32a7cc5594566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5e4be93f8d3c074930d3098ca1fe4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33077494d9fd7951e03632c54a543c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637521b914b32dea183f20d2a6fec694569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc483f00f6430df3310bbfbd5b5edb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc6acb964176c84aef160d582d9280571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90062e356f7ea40666c076f7e839327572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633472a89fe242bde84d2a544a8db57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc4d21f05bf814544ff9a38770aa5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80bd0d8cc817723acec1253c298a0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5254774b6aa237e1572073700e28c25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e8e8f562abc32dc073c3eb394b221577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62571baa26ea7f3fa7c49b1736d553ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca313d5be0a7ea0177edc747c033627b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e2344ebc5c1c74b9851fc5c636c5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80879c990a7805fd9c9db7ca2505305d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b7edfcf1bb7cdc3b53cf6b7b13e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e32078df5c22c307e8acee7ca5f804583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc3f0d5b44d56febdb3c6a2441543b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb235b2602e6fc5a839bd203e110f2ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ef2053445f2ca6e66d02ce4cd8cb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324310a0ba42f857b1be8084d71ad5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60ec44e8863bd6bc812b4e08e474df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b153b38034d37cbd284e5f901b041d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dd5ee0c619369f9c7273bc6e03deb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24966c03f1ed1845a483db8b38d2629591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2acf5c76cb5f99dcb2d57b36fb4c70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4276ac11dc2543e00293c74a7bcd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ee1e612e749bbc6d289132873e7c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe9b7b870d7d2f7dc132b9178d858c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bb2891abd83814782499c687fd445596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95361b34f1d12d55a4ee020b4c00d750597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f93e2fc804658b49c7d70633d93284598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322a8651766e14a88a477389262e08b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41134e564bdc554adedd7adc7493b51600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6406f5234fcfaa9abd087390084422601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc2a4e258c0608e13d3ab818d10edc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c443e7921cd7730240d2f011e833f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69366e9c5661fd7bbd863124c6605f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d4fce24ebd67cf4328d008ce1e24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f7e26b1f08cbe0f45762a080b40cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0c3b88c4422dfbab867c22175a7bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dacc9c2e7ceeee9fe36d6be46bfc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d05e38b05d2b027483ee8ceb9b0e8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f905b732267852444b18751e97f3497610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba8806cb28bc9c9f3b2cd74fe007f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80e32bdbc4dc744d5c445b856dc4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fad60e2c9757ef2bf59a885f96da4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e411c2f066791e7088c1fe079a7bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26648ac551bb803e04df754931da8753615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43b741030460dac941733457af6c3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779716c4c22207be69edd4781ede32e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b562e33410ba71527d6208d665a23d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fafa21f1e2aa834b3f7d8bca88e28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba981748208571eb1104f02627fe3b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870f95460a514dae524d65eb766adc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181d795360066034b6532709142576e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f1830092c47a0a7ac0a9266d64d35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897c5a14f9d11f80c2f8b80b52566b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16440440f8dce3ead0b674a24ebc621625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d218439a4922590974717b32d0bb74c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06120586db68e8eed2ed194dd3ad5477627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f3b210003173680bb83373b6dec86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e41a28dedd8af5a01d58a10c5f9365629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589c182a8374e7f06e8e87652e4b87b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee8071c26fe06470c05e67068b6642631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c981429fea3dc288052b339eea1d80f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f79f2e0539396f32d4a81e578a8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27920a82e7852cf869ffe98348a03a09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff55243cf182ddf3946768b9cdb84e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045fc3b9442e2fa2c40d682da4927d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc17ca1e51f201ce5f0b7ce73b0b3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249ed0787cf6907f6677b9ee45b6964638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0b2056c6f58e257ebc0ae3e59accb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e01244e26439af05ee542727f00d2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714785734f73662137bad7ff63d72b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b118ec3769f4a1519522373488acc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e291b4cb2d9153c40dab96b1e3d37b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffba2351dc0e7bfd3a275a4ed14796f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6631c4a1916fe2762d5dd1c44709ad5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401becb3ad5565f37a8aa32093880c5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0999561c80c3a2d9fee68e73a81e41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89181fd2757d7bd56db65fde4a0d6585648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f399786b4047c33f3083be0aa1ec2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc825457db902b648a00dd3c8f3e55e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31d546bb996d40986723c183a646c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826ae8326e8b743449893b71f56f3b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb97d904a747b565a605139c9c64f60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63b7e54228f5f6cabaf7edac0316f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079b870878405afacf39441d8442677655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12350f461bb2c149496c0c15424545dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d2adf34fe2f382e81af29bbdc392657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46832026d5f3b2897fbd83e4c3f8a91a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264798a942690892ba60a2ba7a237b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c77833d007c28d464ade4638a61b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eddb6b3c4e0ccd38c1b04a626fa4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb4f92018ad6e8acf4972c1edaec94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acaa7fc732877f04336328e1a76491663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f341bd647cc12d800ad9142dce5721664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f4f8c63609d63ff986a26d6e94b69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763042f71042118081bb0469fd1b5c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa930c3e6631c27c4ee02b69444c651a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aacf151116561d8ab55bc4fb17238668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f32be96c394a05dce9fb26b797725669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280360c55b895c1004232ea6455bc257670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97fec3b718dcf7333c6f23a3c816d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93d4e850b34289183413b3fe75fc16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada66b1eda9d0dc34100402ff83d52a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c40e2aa6524cb9e4b95d1e99adb1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0f89494c09f2424ac7d962d2a617b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50dccb748ac43dd3e3a2dc05f7ee4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ffbf1533249ad46fd29b6d00ce52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2b1d72ddabb01fb05cc80f89e10fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b429e13ca64e8524e9e95a6ca208679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce37670169d81eb1a8030d6653eac0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d739c6cfbfb4ba3f65e47bf2eb6def681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9153da451cbed69379f5c020094d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8429006c37d680622a92913a2cd38db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3c4acdfd7dc15cad8f6688a524de9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff96eb4d7f1758dec3de3bea6417c4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78838d98a132f6f29689ebcfc1f4cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baddf8568f33cc2657e3a0bcbe2c35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabf06b0afa342ee6c5a72bf70dd3da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9437bd66bf2688e44dd92313c7900689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8c9575024a9c6174aaeb2bc73a3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02e92028a603ea16d9c73448902f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726f744e278abd79676d65a9b41e8ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4f83231172d18f383f4f6297dced9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120f081766d80756f7034858e733e06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f543c74b237039229101026ce6811695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce35a289c897d4dc806f3d51f288a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bad51d7f003c492da144b138b079a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e31024f448d40e2db5e5a490e3b815698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c975e512855635335af93aaf86a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b42c3df2e73bc5ef9592abb9c4e658700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d18e9a2c89f2d8784d6a18802fd183701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30595940c8d4d0b5e0174dc785876669702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7865ccb939b83df6121cfdf1b8258703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518c55f947ce6ed168f1ab79905fe2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6718d26a29db0738266591b24e1d990705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c85da7229d6783b0ed74fbb53e53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885ad9604f19b7ac549d83ad230f6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59709e3f09095c6f713121a4c1ccfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d902e1da09500821ebc0f116a23a42c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aef709fcf4a07ea94cf808a29e831710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115d96304b3c18cc04e50f03b44f43e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91b57e22d3f6dbe7ab1635a01ad6e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd93666c61c627c8cfaedf9323710713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78976994ab38fd3226ca2e410ff9493714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccff426ca4b9a23840387487b8b841715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3796a16883b8582484877740fc2ac66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812822b9edc7f0e74b671438ef373a20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079550eb0b25568d63a32eeec2cd94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e861911f685bebbb1db85e9b35b13f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6a1857bd4c5430cf243315a651367720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f797e545e83ecff639a6ad92b0730721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cd5c21510ae26f99f87cd7dc11856722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aec9362bdef6bf8d9fac2eaab00b47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc1093d99039f90781fd2bc178c656724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd02cdd86b7390993b0726068b9f07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e0da0ff43b5bef185935ad5efe88e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0d20bb66427dc6d7a8b45f5e5e903727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b20ddffbbc53ea4681994e278ba21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0fa1459de4e059043a7bf6066077729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08dfb8df585f40750d8ad60996ec8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f6a3d08ef0bcb4e2daf3344d665c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0dcf99bfd0212b84c75bd90b70b84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bad389e15b280b743ef048aff07af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7bd508868db4b7d3ab47dbff854ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0850d31cce05a264a52057be67597a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed3c3dd6d0cbb4042716f1f63d72d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbf84b46cd13626d65509322c5778e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914df7e6c1874f8d1d4b2c412adba962738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b268f4740c8a9a3ca6f442cfbc62d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e43ed33306cd0acfc0984140f9982740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50e498d5da512be0a1c17c66efdaa0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d5a50074a217281a32545c5bab91a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5ff51753a56b20f301a37dba06ff0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413737d0451ce369f5265d364f7e049d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211473a182a4855fe74dda8e0d6f9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782afe1a103e6f9e508487d16d367416746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56211ad74dc2b72220b1322a4fced73f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392378f6f09b459298b9db5ba5a0262b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fa55b9168482f46f3f0d56fb070fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285ed207265f33f2d3a09836434705f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2755547cfdfeeac6f97787ab431e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c1045daa8a32e49c9d77c3d2b986752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35786cb50aeeb8ece7f90795a9dbc15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36daee7d9aa0dbbb01a1417813584e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bae80d71987aad1322f300695b9ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b752ae23deff997863dde7805bb67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8ca242a41583dd840678d90b8fffc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711244de72a49ea331f49aa008309e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e88a4d0a115e0211daa95537cf13c8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eeef532db1ecee3061659231e8a881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2b3cfef546a328ef748aff1038b3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77910e3543199cf07ca52a75f838b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f55e782e2044c7847fe45b9c40724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b8106e5d721ff9fe3dea2f609266e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566f0d93e07a4d86a883e8d5d4ddd9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83ffa39ea2a200989ac65251c8ba07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3ed6ffe83908dc54913359812b6f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8abdab2efbcb0e89b3154f1e3d6a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78367d90a40dad4ba4c1354e3e9bc8d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2703927bd3d6d0a30f2b5fe999ce9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf36ce4d5ba31a7bab02c81d896a3ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04239fe162e46802b0410051143af513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97741f2bbc821a0a42231bb024dd5da314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f732d537855587f1aa0770ac78eecc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9816d6e2c1e8a4f8ab281a4a8dce5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5a7da31b62b0f0c364bda4f79b66f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da65d35e8699e7f9b5a282d219a22a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcaf22ace83bc9da4d118a5ff2d69419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69196395af7a808cf3d9a67612e004c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369da5dfcbd89fbb3faa3f5dd668cc6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140fca1ba6d6ea9679a10b552f6d6ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d17f0039301c93489e7cf7c5d4de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc4894a5d6de998f7e89400443a65a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7f8b08a94315f36f809147f535c9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb0f6d27aca325b29926cfb17163a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6a79d4959fd5c495b4f56d8ac51c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007241a40a6b076c5d52a98255eaf21f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e52c767bca523488c67cd9bf4eb9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e120201b587fe6951b8e816598ca83f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bfbca287082ce6c0c71d650f1968d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42acea5ccdd04e16c2d5c2ce82a58b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb376c26e0fced29ab33fde5cd843f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb41410ae38e5409fda6052fc8c902b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719130ca0b8889361e25e0f98199dd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9058260ca43491126ebe66f5213dc6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9241d0be4ec47ddda7193b7a523ab6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9b6dcb45be9b491d211c7adb8488338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95b92f69f93effc77f5dbb2a39ac1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d699f19932b4f2d3c09b4e1fb95eedc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665896a039c772260f5ada70242b51041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df247b0d005ab33bac13170ba8b5ec3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea04021d7c07484b6560f8cc5cd00243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7447b5f7a50ed5c029fe2e28623938044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7cfea14c5b5a223f6c15f6f9ee3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adb41eb0d48b0100c692fdc3a9a9ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3da6aba734826032f7074031f38a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe0640875b665346f994926e0a0d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff04fe89ca6710b9b0cb1c1f2c6ee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ada03db27c977997705c7e259f197550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23badc9adee5c8a53f047fa38563fcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e03054f81c410b07e972891b71f8a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331e687c4d80d24a400de956fa3425453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb32e4e770d8abe438e529119a494654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ca4443e220a1b86a89d316c060fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bcfa431a9f9185961022d3393f3a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a59be5a2d57aa9a16285e5b10983d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f3a8ee3b4e84a656f1560ee23842858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dd69aa0519d57c43a1f346d2e995959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f27b55da4808288ae7238c7fd838a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8f126c16937264fc2b19e1ca1b9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fd2ebc4e48f92e5b510717ec52fe662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e55ff1cd86f2ac56967a4f196d93063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ab57c2fb79e2eda348a5cccf275364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d6a1e9bda21a1adbaa1c69486dca765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05727ae4f4e8461f72ff80eb2c01ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268caf5ad70f8df31a5d91dcf5b84c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5643eaf9dd9f4027f75dfd0f968a1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a0996d9fbafaec0bf666a6e437ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb58395532492a6180807e32d3a59e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac966cca8dc0d709081f4801b37b7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec7e1cdc767b9c2cc1a9e7e7a232e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b64ef8e2670a6fdecee7de41e037373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3420b1eb47a82c7c39cfb06f4f28a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654dda857a0e183bb5ab1cfe86a3a2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e05a454d627140e48ae0507df607be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a6351c4e40af229877baec85e49177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca23a140d42aedc544ec7b61a4321478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828588d08bcc6025b32e8d7ad75c57979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7045cc6dead5d11a013cf8d654ad3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44958a4b0896bcdaa19151511a02dd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae979acc1f771127036e9702dbf991d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830370850d63fb9cafa4b050bdf313a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795317eecdd805215e95fcec43d82bcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f64782fe7a9b9eb5331f271f39429d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722098df415688397c6052fb03d8a95186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087ab42183e2ff8d264f0e2b8a2dfd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9330aecfaedf525683b291b4be996a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642329ff7ede4bfdda9853ad1a32d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f8e603415060968a94c53156e096190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a317b80f4cc807a438c2e793cd72ee491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c057cb8d8d17245903c41256d16b6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06205ca87241937c21cfd6262f18bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de0e21f0dbf1190b8313dac8e63d6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4661ad42918d16e0b7f77d6f9b9691c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e20c182c5ae2528029da6e645e774296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae3204240ee5f9b91f24d32bd080d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c034750287c969fa1c1c3b632b901698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a1212f29c6cac7a9a8972dc8438ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed515f65b10e7768bce7ce25a9117fba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a8ffbc12c6f73b7b94e8e165e282101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fab88d08b1da8155de64a800e3e717102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960fc93d8f9c74ece8e189ea81cc5d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098ff3494be18a8b3268d34757bd347104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dd0da99b36dee05f26c64af889bb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ee47b3024f2d056f1ec6a77fd35a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06a395ae0874b9d3147ee8b5be0628107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2b02d6e125bbfe559d9d2daea8ec5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b872f26d3c313a30ecf713ac503d9ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a658183b97a892d6e035c778793cd3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2e164e9f033c34515efb12cfe412111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e3be185dbb4fc43ac4998c859d145112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33457ea4f021154b71c2f3ef526e9b81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24348da3c8168653252e9be27b3a483114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ba8dfff2de6b09d982ed5b7f0cfb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88d7cf5d885d1dc4cfaebf143c0e6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253c9dccfd164109a05f32c65cdbfef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6c8c2bf86c7aaf9dcd80fe421b9ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76bc28d0be78d411713c2b8191d385119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ace761de46b615b4c6cce26c1e5a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0f4d9f28fd459ad1fc01bde4ed39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9c11f7117e9f7344c757ef2718ca0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21b2ed299b845ff90a81b422b4c3d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6c091a77bd76a8d5d600591db366a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921ff97f29bc0c98736d11c7b91f23f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4829724eb600a1aad4d04d156e7f637126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4596125d3ff55b587694e50015069127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2bb0254a2c9793174aa1941f0c360128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fdcac12b3e5ed4b24c7bda8ed643a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e72b993dd58ed878f62e1ef97bee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8902e97704deaee78bce0249b8cd8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a3a39abb9e0b6450f06433698e5dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d920f3b1d465451ab9d503781d347f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c4f2f9cb9cc67c912749706dbb888134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df68b5b4e4e7f8e12204a3111b0e2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd162771ac849bb1a80f7d8f2dd634a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed463e98e7a8960ecf64cfc95eca2ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923134cedf6935bb47a18dc35c98113d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f149f4c7d4034ced927787eee89b0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343b8e95594fe09f9f926c07ae9c366140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec599290b31bc3225dfd628c6f1149141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb876acd2ff8f44c105a427a7f3fc5e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda785a4cbfb717bbcc16499c5fc4cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24181d224b7abe65a3037faacc74fc5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869f03180cef52c698616e4a4a5f8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba8c4ebd64f90c547cf28e8a5bbeee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7abdc2d0e607d6c611963a99355a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef45b2d647e8d76077fe3c28a4f2d0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50511499de61aae2932d55e9b73aca96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda5b1d0634daac9149e8ee8731637e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63a6a734158b0219afa7aceb6a0b7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d1218a123ba9e42638e350dca302f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad09e9756a63f24ade72c7335eeec1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a103d95743132b6a4acb1b30acdc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bee1d06582a5c573b2f1e451f8f743155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941125e7ca3cc7a21e94b67391ac170156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f932677fd560d59c8c1562e1f0996ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedffa0bf00566cb5b8ae260ea553f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f699b74eecdb05ed9a7ec02ef0530d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a12b2589096b856cc3f765da24c2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb197a5b6560eda5890ca374272fb70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3301e24fc0d51b2b2636db160c6a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2319854891372a5af94b5e828bd1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006a143c19c4ffad1a861142e99c14e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203b3748ccd5f88d92ac1a10a2e2d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d7533605c5d40ba2804d2096fd52a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1588611ace535e1d9cbe356f0794d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3c69f4c14d008cbf2b8a92c3a46b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544e68b6c7016f3437e160806dcd2cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f428a774629a5428c547b304d662b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480200bc803ae3ea8682b9d11695def171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f09bbc9a02ff8b0fe3aa66b08e7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be4226c0beb8f6dd66ffdf565102f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1048b608ae21bf3f4b558a4bda9640174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888953622c8b944d3932aa7a983f3ac8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd2f446c7171341edb1206e2384b7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7cee2feecff298924c1c2f2cc8406177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20025141d7288d180b52c01b37a8aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20390000fc7f073b0110f480fdaa6dcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873623f148adef835a3a2f3435f1ebfa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af225a5a538be5bb378252040f385783181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898401f35f83d88ce625f610221f370a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd15eccba383a080b31e292ef4bac2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b0943e3e5b050f9ce3c8ad2785a10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2afdbebb2b62157859d8d787e5026185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e7177480747aaae80dc2960d4e17e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868b0fb0f112cdf8f343ab818dcb91b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2f85bef6a4758f9043adaaf90eeac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c31c8bcf122536c57568ab3bdf61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c512242a70336b6fac67ab721ca6e86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5c73ca09b7f521765f88ad79f773191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5f9c214e97a1d19307f634c9edc35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ac07592db0e825cd5aa41bf6494d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31ebdb09a05f7b534eb39a71cb2a4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763583b184cb063139511f940e67269195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57d510da3d7a4abce0218c83f263f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd6f9bc0320fcc5254c570a3a7cb31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1614377a1db2b17556d703a50c83dea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d0cca393697942c1e0e1234cba05a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8326c2728f69447fe9e2664ede124200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55e1123e57219d40597926a8460961201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf61675865d7c18363ff4706cd418202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144500a79084969b2d031a95b2fea0ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57f90e4393c089fe978c16f6eea302204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e4ccfb5b31f1f584e91da9dc2bec2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed772e76ce742c2e302a1075fb3e44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd442aa8914fbd7068b59a99956877207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187baeb6a5556e0ea1bfc5bc4e9e2dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d98a186c0a5232e3da7aec15266607209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c806c950bac21b9124e8228cfac873210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8d9f392f85138784d8c0a695d2864211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea80ba6e396303b42b8acb41ecbe709212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945069fa579b4e37f13233ee6f00ed08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f71f56f3b7c6dee431a48a730114214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6582788dec40c50d16d229c5f68d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f604853448e45a18267ae18c799818216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c1f779f03e9d2acca6e16ba7acf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3d96ed7d13606aa10b37f3067a88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c651e4f28d86756b2a4c312ca0efb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33a4eb7f569a3c4575df40f862c3ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac506438e7245022f39186981ace1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d94ca92926f2381ea4b241205ef89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d820240e295f0c97deb116aee3cdeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7be8030cf5ccbc48b42004d9f6b89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5150f5986be9f7b85863bb557035225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26574efa2bb487f044fc107f30aa49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae72dafd4b56f8531f2c311e9066f48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da550d5552fe7e2b7435d9d9b5873409228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1577854f2b3e7540ae12a5530ff130229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d3fedf3bbafc399293bd78db945a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c381e3da203ca6c4a201d6f0529524231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22507a4259abbb92ff292d547882f065232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7331e770acfe4eef01f7ccb568eb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457afa22138e6f38ebcc31bdd01cac1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fefac7cc00f4fa4cd88149b0f28f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666a1fcea6da3f837b158a2ddbac76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27037350b7bc1a52bbd5a715e0f2a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc574747fd892f52084d26625bb5e34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83de410423a1b9ec7cbbbd1bdae44a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec4f7be862e2c289c9d4b85081facb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f406479bf31c2fb336c3a11d877a10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efccbb0bde48b6989d4feb429f1f5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0d89fa6f43b354268bbe455bedf1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cd1f5e34d2e4ced4a0a5bfd08eb4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c630e5888d926258a5b47bef2ce1d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5937b5b399ce27030079a35300f8fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81adf1cb23a1c24ac0bf90abf3a3210247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb838569f5ee9d557b77b915493401a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a2c06801122a1b9b3cb4dcbb4a493249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f281495e93ddbf69496d8106915b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b58f6a9d6fc4a781a7af6a73c3872a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202a47cf4eb29cb06a23528b7c0801252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e97d6f810653a381c98868cffac90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d2bd05549e5c52dcc8f4c41f25c23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9df0c5129179aaf7588041cf96b72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b84680ebbcf01c20ffc7c4315b7db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad6cfbdde8e4350a5b56284960718257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f48ed010e4db5c049fe1c0a8f2529258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448491565c6e6a9e6dcc2291c6e3a32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd58d8d3322efeea0a3360e148cc90d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c5cfc883018be2b691accbff8c1fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cbed5d82518bf1b202d64dd72df51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8708ddeba72a705bde3e18987ca0a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb669acf25468f503945ef28063064c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b9205a92c29cc97bc2516081b002e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017902403d71001ebcc9eea0da0f953266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b857e9e9d7ccfbe631581da10925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4f21cc21d96e67b54e82dbb69b512268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25416166b9ec1be5a3e968d8f61b46fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35aa470019ffe2d72168e99d776f02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d699c9062fc1746ca2b88e9285fa76e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13292d85a3b6dd331cd42359da28a505272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e39e0bd6af4ee5866c7520b996cccd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b907042d6f1224cc8f6d61b3b6e764d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963275039d9a8897a1781a94cafbc43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d470d8a18377d98235d145e47cae958276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464280b31de4697a54d5e8e72f7e0565277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2324e3f90abaf44673d3c44ff35c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604026c2be28713e4efdeed51531cc3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb6b68cd04fc41ea7fcb968d8d50aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e06d40f893438a2ae44f321e7b4cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0869227e9c23ecab962bc2d7699375282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01fdc0ace7ea46765cbe2cdf1a045e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8099175e2d0959ab86761eb5a65b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7be7bdced681297e8d5d6896610f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c0c946d212203cea3cbfa580c1b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcaf32f0c8ab7330319b3d6f717cc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d4a678d174002db858545afcb6ee3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f4adc76801d8ea81d3859c0be2e90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204842fb3f280d345c7e8fdba0af5d16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232cc73541846f20955af3dc524cac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45492f869f5852f759f40a8d94e6fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e04ba39ac77c1a14e1d6b3b397c447293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b34bf814584fd4440055a36a070215294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7826253d495fe3c04d9326e80b78d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f34c844ece4d90aa1a8b340d615c76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253425beed3ff16417f62b2a00fcd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41a25363371ee5955352a36dea4f84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6060367975c5fddc1283fc3605e9a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417360da9fafcb311370d11c186bf98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b5e2a11b4574e0da4dea9c9cdbe6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc73a5ad3cc48c7bfd3b1cabc722cc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f2aa48387d07d53eae3cc5bc7cc5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f47dc7a751f10dfefc4a5cdee3525304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67679374e0a97c639c8879ac19cd2332305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854805491c5085704f656319ea7831d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91bd564326b219e65d4c638cc6e78e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b9b6e7599539c363a781e6aa97b5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415df1e0afe476e29a0d20e6237c305309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a4de37bff8f1e306ca62a5d8c60f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0044dd51e1387b866fcc413c447e01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca222908499f4ce957d0cab5d6e258312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230bd5185b53f9ce97fa79939fedbae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b740d0c1ca42841216a8a3b192af0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108e28fc68fef09c06ea980eccd7437315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a0a7e322b0e0360ebfcabeeadf70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a84211c4fa90ae4ca6e2e965437f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e4cadab6f6cb23a5a6a18b4ec8e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a411c00346acabc0da23a44679ec3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a305a844be496ec9baa05904c498da0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c91e3554dbc53030b9217da8d5a8da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e12b675d3bd0ba2375cbcd8ffb6e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee3ff66466131300b80fe7fd247714323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b25e2235911dc6379a79bd112505cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175876c126529a14225ad3123980479325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15f4f54506bbf96d9e2ecccd82abc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af05a5249eee5b85c538d43f8dd1df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123cfef473f3ed0acd2a34d17305404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d4dfe5d8d0f38e539c4bcd5a2df5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54eddabd160c02cb8acc5931698ab9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95056878412b24b2560d7f3c6fae23ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dccbac36b1fca82ae1a82d1f176ce5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f3955d1efafa1fc5a1b354b66a7fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f958c7049c02faf25cf5cf095894f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e0dfcd54a7130eaa2d9397e0c022f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea9c0fecf8a4a276d72e958580b857336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54440a67360788235ad384376662c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4c2ef013b1dd47489ddd17f8dc9a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de5b17bf2f50b68aa953d723bbd51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00805aeb93fdae0ee123f857324fe8a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e914a81662f0e43b353b20cf4b51c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5404817354ef0ce265c81e9a067ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31dca5f632a4ce4b7710cbd4f0c2e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e5f85f2203ceedaf5866ed7e5e5c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db51185a6c2dff2a6adc248be8baaf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403003c140fc1a087b5559703ac9e25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96fe72c83ea15b1ebbeadb901af54f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4181c3bf3ebb207ade950014b4ba31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979678f06f4eb9079aec61b02f44642349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a6f48de99919b5e5fc7e996ea7979350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6d24f1957102761c82a0a548201ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9160bf6ef150e4015fecdbb6df3da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d10c5599f099e0a489a3f7b5337f56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae444f1507f03d04ecadcf154affd7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795633201cbc8ec5e26dafa14167aa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3f3e826f28eba67dd5f489b2a46e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73404fd747d40f8cb36a96aaab1606f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd4e6e8c1c996cf12d3c6e15c0e66a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6a7559e1b8820e6b81c0d812d44d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1904454836f931b504f66917c55a082360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee866b1fd409519bc10db3d80ac0223361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffc0aca4e33bd85c89c4d687ee64e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604abb775381050b772721e9dc7d0b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67c96e8bf8f3d9cf4cc3f9155b3cc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e65abdb30ac70efbb414bc44713df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2caca7090377ab84344f2800829b2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1955a3a7f80d84aa35d3f5769f25747367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f02f9c7ca350c10600a9a6c012376368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3aeeb44026faaba5d7eac4dcb429b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57433f2fcd68ca653698556a0e394e30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe3ac09bebfae52e51c9e1865813be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066229a8e6de9722806b60b748012714372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53999570f11fb8aa1255560ab1f4b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a670a55dec495bde93baedc58242aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddce1c400faea485d904dcfe0416f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627ab8d71da757156c33880895bf96e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702333c2dcded662b9f97611ad1e37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78c3bf13d760d08cc7f7347740db10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97027424779c3aad89d85adb663a27ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d58be7ebfedaeb2344ce012bb456380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014f52904c085b13a033968759053c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f605d4787b6ee534a3f519a7ca79f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cad38c7eda7fb0119d07236caf3ba8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15f82237e7e581f216c2ceb3d6bc62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f3dcf3ab9d9a5a125fb57f0b318f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c6ca7f31e28e81ed4d8a8dbd7c9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8ca2040f86d47efa484d0363930f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eceda9269ae1e001b8a2e8013be53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ee2d2973957274e04ec532f7ce457389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee921cc1ae607e258c5beef7ac2de982390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f179f6b4d3d5a40f4e1a92127863a1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d75974e0d0d3bf30829c14404c5a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f00438aa9fa3e5f15671fdd39c4b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa2d3cba8f43b7690de95f809b889a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba0fde4949ece1bb87e33c269dfcba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025792271d64696ba51649379589da2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb9b557f923b559b2454bc2ba6e181397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e17733bf27d1994cefc2d7b54ff159398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd1e2b66535df68edf7fb7b1cbbb96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fa495a2d8c7d9a33603baac674997400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6489417da084d2d79e5e5dbb4caac7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a121f8fb3c39ff8cff713ad9a3caba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac8ad15ecc1136e62998f21ad90f7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da2a76c86105f1a442cfeff3bb463404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c1f1cc82648a7536121e987a925e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33324ba29f44df3c8fd2e516ff1b773406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d337d79de9dd1c821e11f729e01430407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640f2c713be9ea49502a2bf94fd42e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaed92986001a701678fd2c8dada2bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797308011bdec136313535e426aaa46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118c8d593551f081a888f242dec5ba4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02c9a6294538e6afea4dd90c26fbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f69c63203a79a9ed2f4763c8d33664413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf73801f22cc9e0d57d95d19b945fab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629fc84fe13632c166f7da4de4fe032415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a91b334802665d74038088de953270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec89180dc91136a0a1dbe3a8b4738f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5c12cbd0ad7ebd5acafa40900ec06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed824c3349378ede59460990bd215419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906c0fc95fbe5656d7230a3fc0d179b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80e9ca82a82cd8f086e7d0c5920ad7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56f97731431c49c095b3d3f0f6535422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4a851724ba9c542bae98965c83a02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496d690feaf08ac7910f6ddadc49935424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a4e372e7fdf1d4bd82e1ab5e8bdf3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c588299d6bdc8a5163736c23f263f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8775b97b4691598445f77625656ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a5afe5de9b2bf44fa7b66a7c56a75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927291e62638eca376c62f904b55279d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5d90d39f01ae717a8a9751d7943b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e37e0ebeb30caef4b13d49b4be63a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0632fe7c09a845817c0c3beb189d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7cf60a6e045d6ea9e1e2fde582f48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb625c3ca1c5eee473ecad8b6d4b74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42465369c7a506fc58978eb3fe9408f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e08a377a313284238d4bd963d17f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0b9ab109ca11fce389a1072e2d76b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69cc16f1e717bf10db0a1295e09c3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b194816786682a7cb2b9f261b4035439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b737c6605aa2bd171cf5e715fc692440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12e623b3dbf5e9f4abe57a3375f5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61255bb112799e0d42672de7a8d13350442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72945f4fef62600bb2992e14e96fe4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d276149b5444296933f024140a1113444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590437313049c646b33d413f77b8fd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876eadea1de59ce88221fc2ad95766446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc7fd9aa3e752b4feacf15dcdabc80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab7f5dc5dd99685bd5e830d2d35835448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bd805163f22e5fa4ea510fb2afdee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e1be6063639b6ebf30676f317f50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b6d22f836394212f53c65550f7b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b79dddfce194807f1534d6af4ef952452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac879b3b088426e8ed4bdbd4024b93b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d364b184b41c77b2f07ee61daaaf45b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca97594dcf1983d0ed8a90f815820b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192f3012de4bfa3afb9045a8ecebf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73d02d210a339b33cf9795506645a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954469f1dfc68ec15ceb65902b2c3f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ccba3ee993eba4d678c59a1069d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b7aad14b80b20b17e4736815ebc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad94573f840bde40e242100746732b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb765b9c02d783f717398d2bac88f5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a78a317bbe5bbb79d0712a07eabe83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b30e220d37d286629e0921d58f30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc01ab42ba90fabbf500bd3ff89ef2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40419a8e94c26b25a1d5a30425dc6fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cafda24f823c713e4e42ba4b58c433467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9775231f7350e0f4d5590deb53754468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da406ee52bb4bb520ca502d099dd45fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0203b79f6869849cb47a81c000cab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e7a816767d1789474d3c041ebd7da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7301571bd5f4412239500622afa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fd0e887f56c8aa38940ba3755c36f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fab15a920a3fce124b9fd9de041ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dd828cb3ff3a6ce2cd92327ad3214475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5b4ec4373876b4f354f8c99a26884476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062b033fc03064f583a167eaaad66a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d37e39262a6b0dae847424640f9ba1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99632133fed745d2219bafc972f95002479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a8698344aa4103bfbf899a67f14b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14152dd3ee8f15a7535db3ab10963f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fa11f3dffc1cece2be2ab59ab6c5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3ed5989b075ce600c1b22cd38203f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9991549780546ec70a308ac0a6746484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0949210116ddffa3beaa43aa6d3c4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb26b9869d00e196be4048fb06f212486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015743d6865b9a3a252c0b654b1fe0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b44cf5585f7f4bf0bfe7f7e2e6f10c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e196d38ea9b63da923aebb8f6e657f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9c9e57dbb201ca1101aa77818488a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032579a3d431077a2ae54d5d1e49e32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bcb1e52d20ad3e6c085ca92a1a056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e258afc6a42bf5b95039f0497dbaf9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25614a0366719926f1b7977fffc7466494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a86ddc3af8b9294dc2188012c68ac2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4e984b72f76b7a9c8de7afcfff585496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501e28466116edadad5b75f5dc5e6ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096f4d2699ebf34505e58f3a7705fcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0414395d1bd94e7bc3973cc4e88dcfe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f6f6826712eac976eaa70e9841ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ac319da93b8e4006c8325d52029b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc20c67fd93854a24d7c23fd714e622502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a579158f27244bee09bc6471d2f979503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b70758c9a4c1ef6e1eacae80baf85d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b9786fcc74fa39ddd97888eae0d63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75026d98d5186ce550b912a5849dff9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9867cd4edf1f10b6df5493a91d525e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8728e3f94d0e9aa479bf52a5071feb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e92b1917a7b836ad5c5296ff5cf7f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb10d27781e8902563d536958314e7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2accb0043771b21198845b9248586b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e1a45345191494c9e409155ccee14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bacfaa152e1c35888be2579c0f2c1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c3f87b675716163fa40de766fe1c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a92ee4336a33acde8d7368e970936515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dfb98718c4753ef4289c1cb7362d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d24727f9e5d7d4f73d979c76d4c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39075e78ad9cb8d8ed53070510912df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9f3b7ac2a09e786f7f7042b638b86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44ce5102cf3a2b9e702ba25b972a4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be3199032717bdc7ec2a0acb92faac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8d303b65657c11aa57a501eded65a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6057172efea28b105b1a1ee3b5d65a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33b70d974ce6bf11b85a4b7debd891524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f784ee3f9b9efd37f7d647f9e9ba7b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862779c2ac814e8a78e9117637961940526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f0dc18d3622fb3656b9f7ed02c935527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95467d546131788ef38e41e6a456c80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29fc48715518f34cb8359d81f75314529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219b774b05fd994314789221f1db75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cc0a7e33170357bb30f0fa2b81353531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c32130f20648e0a33e282ee56c14fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee151a76032be90f5c732c07bf5f28f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375439976741360b16af921961552c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552f9789b370f5ac889d3dcf1921f27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5a929fbd26f491ef18284e7a96936536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f110c0fc79bf50aa176ef355dfe448537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a762f2aaea3e6fe3d52ffe4ef71709538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696804c8c232a129ae24e6e3cb6e5adf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a485d7821b76170113dd44ffc1ef30a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ba2a54561065a09471bd265c27549541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2921264bcd682d7566d4b8a891a908b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6da17f9e9f2bfac439e4a910ffa305543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bc57d305b58cb4f79e1bfe80b916a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e266789d056b3528138315762becc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8917deae6ad74b114f99200a308902546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de198450c9522045deca3037c38bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff04d522afcf59d3303ed9aa41a3a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46338a1b8fe61123f118b572c3515034549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534281162d8a072b8613520ea48d3d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3c76338ec75861d825e44f9288b4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe175976234a37dd1162ae291f3199552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea406766f1980c16fe7c3f3377e17a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b70b8ded772fac2f12eb9e7d11525554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476612ee3ec7af4e6e8a6f4e14d8e09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2957022d40184c65bc188148506cce2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f62dcce884be6e8026ddd29be533c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82333ac64131dda4906eb9941d90af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296823c5518e281fcf9d016ce748aa5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4045704678a2b6b8da86dfbd533e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d12404c198290cc41857dc6705438561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc52343d74f740138b02fe5d1e7c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937c7772b2d3dfd3c24b16ddacc5769563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c6e930aa0fd2b6d8501c18d1ced68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceae2700432926e5403bf6cd2bdef9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a277d4c5fa4f2ac6eff21b601808f1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d93d910b5f5fa191528f4b32fb7e76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2df998d56b7457be11cdc663a835ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019520ebb7e346c8a4428994428142aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed22f0930b5b606c3d109bae33ddc92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0ebc6ed3e1f5a77d7e00c2ff474db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c3f4217bf1a14767ab45cf8255e23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec480f696455462437c3fe52616713f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad7c689317ab3e5203f5d4f4ca7c3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc410d3dcfe8bc1964c32dbc9ba6205a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd5355f77d1168cdfea5f9ffa35e8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997e277399f2636c2a2755505b9eaa5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96e27c64bf0201653d1a15def9ac0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09676bd38227c46225343ae63bb97bf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdde5b0fbb109f9c8b67bfdd114a7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fa715f80216f5a6227d876ed9f346581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d27fb893bedcace22a3a5f3306eb32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d651d7842b5f023b78122273d9aca81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda3bb243962ddabb148ebb86c6ef9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ec5dc3109a6944b6bec10d2dfd7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b9917676852f155d48452bd6e7a46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91505d8b301a5be0ab57aa6ad3874ec2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4689293cf5e48f650467a15d11df3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dfbde198dc5e7b00cd7a400acd305589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b5411ac50a73eb9b369cfcabc580d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc78b0a1b708b0d81ffb2dd4b1c475591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207286f458e7be3c79b627f14d09d2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8fc7b49898dba06be509282e300ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf64596b8e9910a135d60671db95742594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5948f2bfae83524149a7711798dfa9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4abe0a1b5600ec540247ce474c59dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff3a93b7a4cdd14df49a7aa39de123597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7d280022437c2a741563875692488598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d28167e729d1a7d8e71f7ab9e8d795599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b723998ca4e1371eaef2ce5b03ab581600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b16f195e05a7733916198f3db3243601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2be4a4e143d0440cf968e62f5f6bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8f684e9cfec4059d5acf425270d2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90578ab9e9070812cf11f3c5b188e1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad511ef2c7652194047429b67cf5c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5271b711394a6555ec64b808dc0a81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a70bf59bbe0892ad93e7cadd31c3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ca7978355ed02a538f19653ed9db8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8cb2d9614fc1cddc2295fa4bdfe93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ad5fb4b61871a634084cc62a2a662610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067df9414de01827b589eab5316f9dbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808706324dfc2a684de7f65400e27173612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fccc9c3e5afb19086361bd967c8b9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18238861d7ba864fdd1cd12dc0b4639614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b130ad64497a042c4ffacdd6d8608615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f4eca130067733a627b146636ead1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a80aa76f55325fe1e0cd5d51d810ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f60e44b419f3157159b2976ea2e314618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893b18d07aff7b0e87de13a8f6cd313619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ec1a6dd1b3a0fa93eb7820c1dc575620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad4f0378a733bf582e5dbfc43acf60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf35123602cb3cd5683be992602337622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db241809ad5ade2564c26db62e3e99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bfbd9b78640cc4333b1e083fde27a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5094523cbb1cb6695bbd9c73a2cb4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a6eaa811bd14b8c5aaff3fef5d1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcd068a2163a8315feffae5f6fae96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44da7d8ac006f68dcdc3915bd8f77d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ca00c1081eb892f6a7946651a1eed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9f37d2f2b20c7649877953f461a68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8c7d9a98449ddb5aa7558e4e31a70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd652cdb7cb7563c06503e9e1df6ad5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54254b397eedb8fc048bd93dfd048ca4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef0dd0f02eadb915e5731f2709aea3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f51df574fbc279a04daf61821cdcd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd19d7c2b94ed0c59c22c5258956f5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3706941003e8e8476125c9ddb04ddb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560ca142bddfbf4611aa6f95c634887638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4dbed36082aec89a12fa33e897eac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf4fd6e3ba1cda5a154d10308f9e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c1d22b6bca6709b80c3cb9eb76370641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d26720bfea5cac36e857b5ff77973642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e18c5def942cfaf4523e11dac62c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dae2e9eb8de953e3f2038040dc944644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e5078195cdf39fc3b8508e7bf1925645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6631b8a0bcd8115e3883b63fd408bca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5654cefe01f52d1e10950698d2a63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31b6ffe6ca5c5a5e8bc02aed2a74b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa229c4ccaac9a66b8625c72fcd38d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ce770557c52a12b45bf6f24014dc1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3e79bc45861f16e4f71bf2c2c380651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28885b49a8defbdb74d8d9c2c36988652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76297a49b276b17790d5fe4ed9b38c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972d26060682278350995c99aca95f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414948d0a4b0e8c59f5cf130b8e86b00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f14ad76d886594d916ff48a4c9995656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6462a032d89949091acdb8052fc0f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a903a585e07a68cbfe7063612974e69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e3f0358da508a466ff733ac698a78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3ad7ac102a847b8e1b79f5d47588f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c12f59ccad3ecc722b13c53bbd998d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e65c00c334794f00b30121e7a4b7fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e67c657fbb0bfb38c29d507f1d28f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125617a9009f3f701c63aba59fa62e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7961c4d75a7d57805766ec08f2fb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a20a056ab10cfeae77e0287ec951666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9baf7b7d1e8387462c0a8ef9aea19b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56488545e9fe72f114d7282907da440668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adcb7bef6bad372cec849832b60e85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa872cba6290a0e6071f524e531c4dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9abd8e4ebe6e7cd433c9ead18c9cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b865584ba24e3e140106d71e3618ace672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615bd260f17d18295a179fdc24b1043673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a7663c11c37419b33aa00bb05c488674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eb9331802badc26a91abf90892a1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568bd9a5848f9c863ba74650e0d8044676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9f179c333c7c61780253d4f99f036677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed382ad346dce8490fc86a941fc558678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7166dd48720e8c2cddb747a003bb864679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3175f6e297a6f1732ff6c55464d4de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92691017477dbaf9280eb56104e5e711681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e0b9d80ea124f0f07cfeaa8118480682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcfd4d987118741a986e1853133559683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0bdd31079899b579aedfdcb1cc07b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a53fafc26e30a2b726ba1bd5849980685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa307ccddb27e08eef96d7846d0be57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5cffd3c6dd3eed37d2f14f3aba6ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40fc75e90fe31693b36901df824af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7c62051a28b46466e5e80460b1523689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd7054e40d2d5faf73037f84ec0e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199c225d0bd73c72de0346cae85a62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a243499ffdcc01481ae9c33c9a630f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c82d3e3fdba527ca62c31be65521b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb74cab2abfd9424db0ee928da3bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e07b98a63a7e1c092d44f89767a90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea273a47d75e044adf4f31d5c72509696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100cb4232bb4eda644dc08323bd1d3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38430024922d225f93a762262304ab79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c98fe35806916509e09f9b98228d30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f53407aac675df432fbf372f57508700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5154432f27490cdc46a46e377c82c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3a7f4c5de80e9e07f0685085247ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66786619165a51929591030ed3ce31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a3233bf65bf13fc6f7f08d3fd95a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f7135097a10b8dafb5fbc54bd9c2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560968587f6b3c09663c6a33ba44a11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba7b9d8f4ece03b949c0c2f39e9b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e202bd334b924957f7f35d8d5209f66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888185aa010ee38a2a6c7cc7797a3e7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354df7af97048990a6b1e112c7602e77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0a7be5b5d950229f2f94e9d2adb20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f1e3be247f79736330e40d4f29996712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52049fc6771d20fea7b7d65b8502e9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58674adff480e739052cf9c7266e058714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edebea54047d98ea26a76fd5d1cf38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec955c82ba189ac27e81f64b4300d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9315bbdfbe6ab3b4a730dfcd3f72af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04eb6fc4769c06acb7c9ca6d08d83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550bc165b0b14b32544935c34a2519e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b900de97a81160ca1cafa20b8887f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb083eb0429c8e34ee713f4c43702c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac86315dbbd596f800026a7a7625fbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0dd136a91f29d46f8bf75eae9b416723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c81740732ee67cf7718e0240f1ebe5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b1a5e7e705c76afb39c49d4c4928a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920889ca42f8b5bebe6348aa4afb6ad0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077c08d6ad5ca50736466013bb32ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f34408a2b0b3218fad1b5dd35b4bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55e37d9661511cb7b324d5b01a96ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be69c9f633fe95ddf17cb8c8f21c28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0dc6e1feb60861a2b756c4387641e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05d66d455ee305fce7875f4904d08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6492f7376726e273cfa45ab8fcda4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbd6bcdc9fd54d8cafb869aa87f546734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4701caac360d0f2b8ad8b09d8ffe88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14a4a10db2e042553d7242cd65db13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b4e85293d33362f54c260fe02d43f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de5399ffb0a5c51c2ccda4193fe049738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57817c17f2d6970c523aabaab9374568739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4aa50cd6eece22cec254d8a026c66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9140a82de50dcf0c20e05d6c864c850741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804e70202dd3c9675bdb8cba730ca0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011de14886818b4b2f8c45727deb9738743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446217cca67df8414c6e7ea073a61df8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086fe28d31fead61261589d2140aefd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d39512aefb6ca80ef551806aa89a21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294fc57f36ab90f6216dd5fe6d272e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828263004337024e01be2217f84a453748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba2e3fd875188d3aaf2aca371a6016749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1f40d6d1bf5abc14c64ce5a3647ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131d05bbb0ba84701fbfc60990b257a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a41917ab81b19258a5c2655bb3751752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9cf3171b3e9ad582d9cd90e9a504d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b236c4360495bbcb2ee62c76ac7bbc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1e24e43dda8418ca2f61e3a50f196755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c63c3f80dca6fe345509e8f7b3f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d9e9d9672297f5fd9d155a49136a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24151389de0e595db303284c26af80c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eb44de2481b316be2753d7365529b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>