--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457493641eeb08accd56f4a2c9e0ab71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb7f4211fe8ef5bd6e8f5f0578a0fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7edcedcfbc3bcf059d83b65103de63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d176376bf86bb54efa2444a41f8ba8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab3839021e6a83eff964d80f2320b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce9d0f469331c4840694805c75f8b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea835fcfe1b423c95d65101c9dba86f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3395f77caf3ee9e1b56391699fbc6ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d953f9ad247b6d8b4f688c92d7ce0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8987f00ae031ffc8532084c98a429d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873ed34ff191615d24625e2a6fded5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e76dbd17c420ee047e51db83eb67f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d142e89568a8cc076899b9b6b6d84df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc43aef16c4bfec97b6d13daa767314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cbd2f3aac212baf1601c6bbbab23d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aafb48b1e9f5872a9c2439a815979416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ae7e71110ea52976a886d828a0c2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a4fdea8f52a21362222f56841276318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806646a626490c22a37c43133c95799a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c514a86dc10fb53e5ba859d27ad030b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9a0f9252238c89404d67304673ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfbe3a3bc49d87555036e24bbc574922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8355912c4e7ee2da2815e1973260f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8a32bc0726b3a0c3984ce8996dcf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aced81cd2c10d9e4e91a33a6829b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bae54f567eb469ce9d09d19fa41e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1941d44785862129d5b3071a049d41727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08effbf343958272b8b869ff51249fc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ac9aaf40201de145b5a55a6e3f3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c36c0773b61021d2875341c5b06cea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da10c96f458a8777881571cb21d0a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa33beb62563f93803cfcbf6076f49b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c96561c336eb8e86f4efe344351fdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a163ae3ffcc246c51c232f92c2341bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f4be203a83392188833f4e40c4eb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5d6931952a6afec5b9fb251e2a33a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79f3415a5aa29a36023d6d8bb44dc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755737f30e9f9c94bd688bb6a86a75e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613dd7fc6cfd004d8d4d9f0bb1ea95b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f272c0cd7f736dc6b676f09ec07088540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf76e48bf2c995e85ed7f0fea7ee22941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93472a5a4655a098c2064ff86078ccf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aaeb0217235021ed93ab8cccf388143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138497a715c4576be6f5ee54ac2fa17744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8fa5261d0a89a632551afe76ff30545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142560f9d4486aab9eda7b3b818066946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d80317373d82816095fd8d29bc7a6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758227d25b3ac8f48a6e5cf9b63fb2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af5f4994526f312094f291084cb8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36741fc1a42afe2729e8c21c3f5bc17050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da04eab627a3f57f49967361143e5a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa4f23fe25b7a36fd984720bae366952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69c4968941651e13d7a4c04eb0b1a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab8ec21805f319203b438dc9cc20a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298f18128e2038603770f383f77eed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ee7dce9bf89795108de0100911c2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3a5e172ee3a2403d6bc3b313b1da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd5492f73c52c074a7449ac60cc52058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b91181f663c2db97554d3cf5b4418659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ee6cf68d7c60ca3a49491aba676860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f6207dfd4319e20590e329352610e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec4a85a706340e24f205903121785a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb78035e959feb6dc71e96d56e07d0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bea4011446545f2e42172c37cba8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d000efc0068a3fd1a12ae14510a16365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25218583194e040e0a6dfc49622bc5ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e91be81650377240c0293bdb0453567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c23089687d457d37863f19fa10b3a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9611ab9d2d6501985b882261e4a9af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1007fff9c54ffc9a1f094f32e8bde870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b68cd4446e13ba8a8ea75779ea3e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fd87ff24776c154538a78f03580a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab8fb903d7e3af3f91b09af7be07873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec696a1bd4b1928819017e482e6e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7730df1ce2ef04a64b715b2b8d6333875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd435afd335c47e9e50d2ba668d40276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c09379ceed324fa7121081a0580f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff122ba6dac599c00c5806c82b9c93078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df8a3edd19c22c778f7e4b522f9ea279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf05c3fc53f985708ecae3008d8edf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3160dd95a60309db9811f02966ea0a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34152d72898256aa4b5f97513c714cce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e81d6f658f6ebf6e413efbf8481a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123d81c5c9e4e24b7a8af3982783fd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a211d4a41e23a5dfe5bb4c62fdba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85069ff70d72d242a592325d76eef91c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee156c90140ae27849d700b976000bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079d9cd5bb94630c6ca80fe6ad8f2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e02a446ef31748bdd600a73e0ca6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5c4b596253711485e98e1cc4b6bd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345567aa4264b7f9aa2d9f2e7cbad3d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f1d29652e376e68cee8b1ded8e43b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbbeec970425490b1442c31ef2177a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64199ed774450e418982c52970d66ce694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9f5d85974c82f284a684ad551842395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006b63f68f1b4d0160b95c65e53a20896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3661b15058099af7d01669972a9512a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe266792cbe5c663d5985f00bc63d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19460ccd75bd7784f98b990f3a243f2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92c24cc7c8edd7df1613464aae9557100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629b4aa3708e875f5c642c746c2fcd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939302a3cdf803eafbba56e37008ffd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d9308cb9da9959a7dbcea7ffefe5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8181099dc35220a8d65fbb7ae3e330e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368f1a2d3860e768ca6c4fa78b0d2bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce4420cc8fecc410f82d1a257b372e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f973072c446528208374597cb45d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253f8d00e9c87d20ad04d72e89615b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aababe389da7cc2ef54baba4c2f6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f255fe9fd2589630679f1a62739334a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5407d2ed8a63a1845ebe98fd59d036111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4c4a218d85f8d6226ad5b6516d94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1591a7aa8ad575ced6acd80fb394113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697298d4af0c08cc003935091a5dc4c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816be20d7e51908c175c8a7ed9f313115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07b600416bc91ae61e57669cffdbb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7273add9ff9bd45a15947447512b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b307aafc4777b6173fd6c3b93fdd3ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cd466cd0fb9e21eff00891912b4a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643b706b610a7370a13e2d42074e193120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19770925ff817b9b6210a34a7018ded121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916c6f6fed1b77facf3d37e6d23d767122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d568ec8973e5805f8333feffd696ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f210e20eec2e6734b0be6925f5a1e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02060c0f65eb34a85d99a687f470df92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ffabfedc93ad57eb94951b4c056c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d94eb60b02d153fbd5ce34fb570f6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8ef2ad53a651abc19d53f3ce6097f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3591ae653920cf0bef1746d2766286129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850316b4628693e3065d6640090cee8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40351390aaf765f5688acf647c813c9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582418f3f51ee1be068fffa1fb6583ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33260763983d12bfd27db56b6dc1ee4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7071ae7a6d411ec728b5ad27910e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fc9b03341f57d9a61b19453c5db09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61620af3cf31f31032e464408a7b77a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd9f9173980d2d52841aa4e1ab775e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ba528c2d9f44e464dbdb98855ab68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88787b8155839b403f12e776705778dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5add9019a481b0ac52f96576871270140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205dd511c9e6f0aa217db12ac3fa53c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dda66cfdd0a47d345283a7f52d3f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81b85ab3814c54599f37556ed86edb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda07993cfe8a24331b8a0f5fb4dd66a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5ed6bdd06d006e25a6ffe154a656f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204f4ff17b301ea5ef6f88d53e823a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60534a210e148a9aeba85fc79d865f04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37842fe283dba159db333850acee6a1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1d696d5f98f391a5961939749b40e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74e4f7cbb7abef3cb683fba4ee1be9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943c2dae150db1673dcb94c5afa092151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285c4708f3e459da8d9963007ed8c32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee9927b1a2a8e5cad9af6a90182ae2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ede014eaeeadb1df96e98a9cb102154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a29b314848ae37c380b5077a6421fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0165564f41b2c73926000590adffb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d43371fe82d7ede78593735dad9ba1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa7ab9a30ff907561aa0f473ecfcbb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e87b23b5a7772859de4941eac990a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f082f8235e149438d347fa9be80d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9c073492cfc696a8e225719793b43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc9606428a4b2df6a31672fbd1caf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0993affacecd9e0cdb598a0bb9291d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5262e8f024119ed56447648c2219a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ead7a66105bc5f56b3b8f21449c77e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ea71f1f8faeaa319a7005ba5bf3f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f59f83e51cd9cfb634b9ada34b7ede167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea0dd87dca9c6a106269f4e1292a74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6adab82d3bee72bcf1b462872eb96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908fda0d68a67adf8cc093c2280917170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248d20f91fad2fe0e5bfef4d928f080171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db912b1979e5ab203eff4cc3f45df4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b92c197eedf63c9b7d04c10c4a9d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de7d4e3292aeff7b991f0de0517d8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc6cfaa7c8409c83b99d617f285def175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42c376f1a4843687672d25135521b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d43fad9325260d7fdc9c210bbadb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb2eac2384d01753cb1cdc9240a8c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f14e2ebd0a5a9db02504deb7ccc8f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a572d0f28760e7eda081c7381555180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c161113bf1ae3c3fe8601ed70b3330c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d0a148e62820e00585276680938ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2c3b735c98fcbf7dc23384ce06602183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87540ba27c61be1249c2f55661e1c100184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a9b19fa263c3c1858f0bf691e640185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e396788b23ee2c391a6510a9530b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65a9632f8f47054b198fe40deadf9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b2b9a211f38dfdc48395a64d50230188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94261eed3e28af4b490e2724959de7cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f42f59c28dcc2b87cb86436055fa65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa86a1128b0d6edf3d957baea6f93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5774788f95f0795ebeb535434401bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2256aaa8af7ee9643a4aa6c6f48e80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6954e26321362182b9924a27cb36ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678034af9515a2422c20b43c2ea8e8be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a566651a27ae7df8d7ed9f46dafd9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9d2cc451a1c367fd8e920f33f02fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49912a3fdc4feca1d9971d9b3b8841de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db26dd95a59384274c17c5fbb655576199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae01b5ad35651309098c663bcab94c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af544f8c0e9fbde83dea4ffc9dab13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96ea9fe8a68bc80df4234a31c105d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71444946035a92cc00a25c1937198dd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d57e671d599327c4048cb4cb0f5ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c7e0b59d17e89a20ad0514d4d4e91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aa29ac01d54930a1e17c31d755bb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bd51f7c633466ebd13819e0d6cf41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265442433c4ab9e2a0cf47ea4a14440208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc908319726507b1b75faa81a8632da5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7b15bf573478c7078f8bba2cbe726210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab41db87004b6b71db34a885252514e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b028c9ad9b452287d08ac96b96f2fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615595bf963864b7f57453e1049336213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cefdb94f9bcef8f614805a3137624214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc02f14a421470a431719a9ae7dc4d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac3d4f3d66f9ffa3435d7a9c36369f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2ab50bc1adde162679efacf8cbc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c51983286ef39dfd3e7f3e1be86fbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd3b9d58d6f0ccac3de87eff9b70c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f823ff4b8a95c1a47a04c67f4127fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f2362289216baf5c50fd74eaae5fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e49ba20c81ad5fa6afc956c64d6f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a23249ee604702d2d60c8871ed130223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f407f35594b1798893719837a7a6ce6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8598c63cdc078df1c302c004a7984225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9878be9f9adaa1df5dd3eef713b49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d76765d1ddd9c80b3ce9df4c72833f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427f74cbb49fe0fbd2665ea80d1623d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf3d9c50621d51b138e8b3d6b49d33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28293f3e921ef9298fbf66d2d500efc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa26eba91fb9be030760c845e437e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006db1f2e4e297214fd90908502bff2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e52bbb38f9b11c5699f99e7de335233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50569df7da899d3402829d792ea6e46a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9911b131176280ab714fc6f3f6df5af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf239d7b020a5d6ae738ff6217e8a32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d5b8821ac5319fb3fb4f61dc61be6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b02dbf07091e90f3a7d9138aa8ee86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eac6f77c1c607451ca695d23094d1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ecc9f6dab7aaea97b26bdda71e216240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c509b614b437ca30e7ae67b4f406b5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e6f70cceef07c7b2b13576792f1e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffcc4fb423d5bc0fc88d03d28a7406243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16398f1996d81af443ebb5c48ff6adc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98257f04de020d7e98109bdeca006f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f5f673f341565be7d63a1849120e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659f26aa743559fa1a0bc7cd2ed5aef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db0e9698f89ed64642587fb9e31775248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43821a0556032202aa06deb8e5a38ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bb6f8c1881bfe1bd2b956ec963caf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f83b0f20ef176fa9577e84319a71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8651e688fd14062376d437df46d69a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77165151fc5b2c41137a71e02dec914253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fadfeae20ab34707deec254302030254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a4769a9ced9ba8da702be1e514e48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535836a609c4434b30bb6c053a1ca8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017547e29469d6067c6f41e504ba7930257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9e28d7038ab179df70efa8c8ab5a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f8f29ecdea30158d6d1589926f0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825fbef93fd846bb82df46dcc6453d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e98e856ba3945fe30019219a97abc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6e180c7047185f429b70f624f5ef8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c909b40829d8a968c0ef58a49004d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b8853f566686766fa2aa411a32e29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c06c6c14e69a025711edbd5f92e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a19e0449a623817e18c7e46357c8d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d5d05b3c959c8fa4f42c4d97bae9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f215138e55a646d45c491d6b916826268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bab7d46e20622c86bd0b6058dff3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d00fa508f9380d35a9d5a0f5c27707270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7dce24d9044ffa3f2a8461e33e71a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ad5dba9abe58bc334d3296e5801e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bd0d59e46d02a0d568c9211aab5ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aedc2862adfffe7169de89046ca81a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adfb85da9169af5cfa5299a0fe5af4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb9215ba64e88393a5a4fbb530192a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4182663c002410b5822c013586eeca6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c61dd17e28223e9acc5e451e6d5cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a18b08c166c2d3e137e19f85fc57af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d45ce83a88c4132b52935c34bbdbfb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f873b8ce9e0dffa01408b72a59a94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c55b64f4f3e7c93ec01be31af14e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d2fac8f29f316b71962cd0a3e15d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39d50266842c7d4f6bc8876e16c755284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ec28d29ec9bf94022b048069d955285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d323bee8c9ec1ee4f3b126434bcc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bc33ff31b64976795899ee23247e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedfcd93b598e061afb8cdee6b9fb6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271ad1b90704b4378c86063ea71164289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570af6bb58809bc53ff5da4b33b3e22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4f5916be4d8c4db56dc953f828f51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a8e09477c81acb038fa811bb4bf8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa93562ed3141946b81f6afdb81c4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a5be9ea3d32f0c39cc46a1737618294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b61c531b7052db78a54a668f65455295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3659a2002ff8e655219fa22928af5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb81fc47472a94fb2e23f4a3dfc3da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41fb215e25d59ac67f15fbc0b0e3eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb361488f42c2e56ef7bb4194246821299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2aaa1637ddcd45b40a46c6f812322300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b951095695253a05c1593a0b3bbbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aae22595c4ebb047b5822a7bdcfb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251c5e43a8acd4096ba3a70d2c5f035303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ded65aea974365c31dc387096b7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f88c44f1d58c7d82c3b333ece7919305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad4713e37c43294af58303517b87b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9378457488ae97a49b107afab8186307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde64cac410a155c084b74ee8ade3202308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d540778fb66ed198a0d166d590c7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255f56d0f96320de8f08b15fcac81b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0b369e11178c438bfbb8437a4a927311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310d9fe253e0630fec27e4a1f295f23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5afdd4d02e21bd83783b9b4929682a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a54287956502ff38a0e689bf7b775d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a444b7710faf21513e91071e897df34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c178e06db237cd3284bbac8623478b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68397c9416e0350c0691f0553159eff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ce5f17083ac7449e4a0e62392175318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dafbfc5475015b54645c694e35619f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f2e92a454a0c3aa7c2e245f0fb7af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e07e8d2de3a74532f82c0787a6478321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515416a8f9acc7743576f6619c592d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc04652c283ffd091414d344e0b6168323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cb13cbc8f12d515a32b240ba456cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d28000be5d43c992797e6b48e66dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921af3011a20ecc6afb580ea194ca03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b0a958b73b4bbbbfaeee0ef58e26a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117b9d00b5f49165ad9f6a3e70b1915328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89165a4d13dca6ca3b94b07e764844329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b354ebc34ebddf83039ae71db38d039330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d109636bb51356fc2f52afa6c5dc12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae5912762e612b377a3d0a4d29ddc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d1bcac4f9786dff6068e6d7e1844333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e62c400cb38f74048630f35b71d168334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44c791f75a4a6a2a8d52dfbdcd8a70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a0c69a5736c94a2bd0f58c5f6ddd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59278f37ac3fcefc9752a8f90aa3c67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b15322f6777d9a1a2d00819b603aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f5c73db402a7c5b418a0104697442339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c164535751e63ac8b9f031e183998340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc42f679df89161a7bc170235e159341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5ba3631244e1e8216c822b42ffd3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec198e6e739046d668530ffb7ebdd9ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f562194b3f0d1ea27f2721b08f2d3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d4e66e035372069ec2313004c91d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1120824f9095289f5012302bcc47c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a047b7a1f5596ec1c1294df9ccbafb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a44a1b7713aff74445b193204062c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc5fc5159744c9e2a3348044edf2c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e337a1febd66ed9638a2b3db941de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6b773d2353d7a9688b179c2a4cf9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60cd271be15ab1ad308786259e2a90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a158b2edd5b9ac491579284fddfa5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a0f267d358da925ea63e2b9d526e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbdd499df2283c84212ca8f4278575355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3285cec0f7f36033e1de7f48e04da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3e7616356027bfd5b872fc5b60787357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983ac9d5fef7e6d81ee496e5399f7cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa63bb7d747850cc7ddc5bc32314570359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526079e4568199fe09b2aa8877bf091360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca799588afedc6e3fb78ed794c6dd02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44627f6c7927580dfd8a517138d9f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78959093d12fe2fd5200a244dff0ca2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6391130ac4f664f7a8c7937c01051ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ee2122015be94f852d75b3959debc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1bf49e8662f64888508a1c75d73ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d69492b3a3678370775ce34b0c856367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dcb1a500f6e5fcb83b9beb2322945368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4407b66cfe53170682ccac8556d207369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebc1c330a2fd0477e8284a165121e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c4d72f93e6b769c945d785d6114bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57307f1ceb2aeef6d0d7637dd6ccc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29014cc67a6565f95344872f6037f9cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151217b29192477c76e31a31e7c6960c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be91d86cb27ce47eb9c1e623c3588375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f63f495eaf6cf5f20209ec96251ac2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34fa235a10b22d129afbd8ae690be6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931626bc6a24f00b691142c498328070378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3541678f27f2312230aa8a5969bc641379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c73a516cde8eaa0c8ae7be29e094de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6936f4a535a5a65fcd855681e676790381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e56772d8f249a4820bf60e6ba5d92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29649286fc5c1f7b389f511e6c0a108383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c9a741b03edeea5a70ba97ac400c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657aa65563b0f44ec2ff1404de04b11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2f8386d5710e8cb186866ce924d5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09070885363ad20d6fa3511156e8582387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb509e1e640b5da831a6975a706797388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f7516818e3be1fbfbfde5170cfe0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe319cb3fb12b26f9cda27880fb5a976390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3cf02b3e891df83399f36eb0f3ef9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb7823cf63146f99ac9221b825ea19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172836c2530c2af7d198ecf6900bdcd2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75323534d476d341258ff4566ed5b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc3fc27d273d5ca681a947243bbefc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4070485a2bed7244c261cb3d9775496396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3662a811284df5ceb06f5d6117f5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088314c04830ad89193012218cade179398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aa1aeaf301ed0d95a225b42983472399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3265aadad19a6ac2f458ce4bb38e270400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc4b41deca6c389cc95c86fa4f129d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8653d82b9b04737f1d522eae7b1ce9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46d9839668259d4bd3e8ba28d660b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533924f0df36a6ec2cfabcb7209e4c55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5852acb07e783d1f7372c3946aee96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d778c90f5d14973f83eee2cf2004b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f67a055b9368657bb7541a3659975407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470513d375c381f309e2401f5445444408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a74b0eb8940c781274e61656230fd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d3bbe319fba2ee0f419d787a34494410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6263087f2a795014554b5938f7e4439411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c110d6a2dbff892967c2ee497d85aae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbda2df885b2bdd1988b73ffa0508b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb12fc47d4b36a44e8888b98ac73bb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f081c18aaaad30000dcbef27e03c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a76f8e2d43f88bcdb8ed7f06bf3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbd372367fb50f4c30b53f08327640417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1e0386577dc1d572fb5fc38711f43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c159f93ba576fc96bd00c28a48ec18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26b3a8f16023e44932ac82fee4be2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a4e7f2657b3a8ec4e3668ae342159421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742bb8a6ec02237a5539f5aca6b91ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c687a9784847ce5274190460e9c470423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd0228d4de56ea58291f47345aa5cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f49d35f63e348b45561d86411b73c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e559523724848c533c39afb278d82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9cc13b4125f5cb872824bcbd050b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a362bc753b60e0d01a03f356bda8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90079f4de9ab67b2ed94aed11e265e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c100c85aeab7e8fbafe955f389d7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59590478b030ea9769f6983e3a27e277431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10813ae1ae7dc9ee3aebc8804eaa3976432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc7153684f91caa733a9d2528d9e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2ebc3360bf9a6dc3bcfca93f230d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3c1fbdeddb69e7cf828ad3c466f57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4d867d982c96451782e8f03e5bc10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7240b0ffbbe22464e6ea37d2f4b4093437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5ffc919ae180df041bd5559468b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a4c8d555bbccad27ae48f10c44699439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2fa892222feb078af7b55925a8a97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60708e2cbede7f1ad6ec5271a71d20d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f082bcec3bd000647aee1185067491d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c720b1703a172febcf421acccc0f864443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe5bf8a9fd77c721fabc6db5fda644444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb2ede94c862f2cfad1aef35881859445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636afc3472fcdde3dfef896fe2049d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f086271e6c7f81bfc633ae26b4975447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d17bad3f26c0e762c7f136339fefbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fa4735b58e41db2a01cbebc766648449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e37e4d457a3513bc6e5f253c64dc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d5be8879bf8d666875a34823d71b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18c0420293904191983c7aeb5e9e5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a42f5ace3ad1185f7c945123320e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b15cbc7f5f2f8b7c3a495a6970a48c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45839811f21e80a09494eae7540df624455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee3c22c760198915f4579020809bcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719fe2bedf56239fe09006c47bf7136457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14be5452c6774d1c348c8b8c48a52e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99c6cf0ec572f66edf939417271caa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d668ef0b995a431bb829f2b615658460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6364fdf665200fb200262ae5956b79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85120f23bdde522e858202dc25aaefe6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2df5327e3a323597c6be239ce2aa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e36183812e2fef9e2b04d29e0da02a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dac2f473b59b0e2e4f5e6e31e2420465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff34e3d2f442dab86cbab184f9ba90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55297594ebd4e55a3e6e22d70595cad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e403b5ba8437d4f23ab765601c1f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d4866070b6f4119f5225353bf6d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48b21f207d7d0c50318b1f0290aade470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d21c59c763bf4c96037bc8125b544a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2850456eea27e472cdbbb0093b26186472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf5c5cb770ea33fbe381b9457d0be9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37870bf44b8658d7bda8b4896fc4cbec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe585a3a18a85bf513e5a53b78836475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c9a1a45cf77235b6c64892915ecf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755aa0498089aaa83d1d6bc873e5dc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1847fcecbf0ec5b84c05fc8915304478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f1a529bf512d3818f705aa64b203d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc00e360addb0f3aaea1098bccf5f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b975e81bb098fef45d732b40ba0e77e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b53ae5d440dce14b7c061bbb62c91a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a910c7cc137fae3891f70be4f5c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06135b1ee172af87264cd347ecce3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb93cb89fedafb000f612ec318e11f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508c0fa799db59d420e46316f76fd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ee8360f14a3626f3c1cac9a92fe76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e7cda2aacabfe361c37fa6c74ffa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986946adf0d445644447b0d8ac12fbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddc19fe27feb1d3c337aa563300328490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f231642a484802145bfd98a78a579ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797d9961cd03a277833a454ec8c3cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad9a4f7fe32c0d4be48ba6569087e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbaf748e0802445b21d5dfbb345f14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa682725e208277625990860aa527e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c461e251443c7729291dd7979f70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db424abbfa9c88ffa818bdc1e7580497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bbda6bf521987b363c7cad2dc66e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db9bf5ceab773b46e8aa62e2db4d15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e656326b40b89a72dfed5b39bcbca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4ce335885fb2dc2e28db55e42fcf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af86d2f2c5c35730511ab26f607ccc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c2279e9d6ac651ec57e37e382f57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1728f9ccfdf521104403d05aea9b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590bc958a97b0f532520f7b918800d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f536f6ff5599749536b9478c67c15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2282bffc086f68801f7813072eeaf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c6125c90f06393ade5a0bf8ce15d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed0838ecd6e926296f36443d9dfbe4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2fbf48ae27091d0929458644055ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df008f96d83b5c0606981f8a660b70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26cdf76431c8b030236ea28eafd45f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8abddb388ce85b198363730155eb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd71995106370195e6f882a8784a8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b375516144b654a3841989a51e4c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d7443f23f12ca6f93baf1e0298257516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319d88cb7616b86e4df9e85d0bff851517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68373cd0c2ad58e7841e503b55f47384518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3526a4c3ba844f50ccf77a577af82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f9361524c2a5cedbae94ffdb7f0f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ff71a3a7b0c125cebec66e753e6db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020488f100a5bcf7b4dc040b62bc439c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7a5f6a8ce79e162edd93f59988877523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4ef971e5f64ec16d574474ab4fed2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe30779afc6ff81c8941a5afe5a85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c1ef98b65883ea7b00c0b036f3ada526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700758cfd49e95e4f7a84db20612e717527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb0dc4adfd6abd52e8956f5c99756d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d9b252ba0540911afc55627398edd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b640bebc05f61ca679ec48f2a512175530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc739c2ac50f91d2183b7131847967e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b8c00fc7ae099a683b43f45c7c8c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab0b96ce2380496a54eacae138644f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b823ee078da8374a8b7e113b204027534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef5615ca22e556cf0736905906528f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca65fb7e9d9fe412d84668e9493ea0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e170a2979926653b0c9b5a2becb722537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee551cff06b754f2d782d1d7f5ae463538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade15b90b7a74876a27b73687f3d86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffe889f0c20e519959c3ffc28a6f0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d259943c8903e524f57aec547581541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238198531e0b0325111a6f620d56e053542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8576f9c506f5604f5b20fd73f5d8d9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7ed8ca7277c885f25807aa0c87d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aecdc30fca6ab5d12688c67ec9c59e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707b334ca89aaf1f6fe2e30b1606f48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea4cde1e31803415cd9359b21416c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1713aae2fec1a232c698d8cf5b888548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0c945048cf20bf96b085c0187e083549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7a619161fd55a426a82105156f12c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8305b8bd4278687c83c042a1715221551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75cb4b96e5ba8342f6d896ea99f275552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03110a2c6ba3e15e75cadaa5bf6dccd5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9860dc38940d8953f7863852c8ca5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b61e871a02705ae110710b4887d31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9baa324f6db4a232e70225c132ddab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0e0e2aadffcec1c07d57eecec369f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c9e5b792becd06e563723e551a4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9865c64b25b4442b93cfeb59277f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bff9f94213b5f9f61b6bd56c9ca06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ea1b087f79de21e14d2abb2f5431f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215f090fe5949cb6d94e217e8c9de13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac04cc52dacb04d5571c9eec5064340563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efeb192be38013dac6e727e057ebdc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91751dda7ee7dd6060fe5832c61671565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf172cbfec29a0e867afa125c5ea67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89835cd95d04d0e25f7606f834f664ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d87de614fbd7e2e3890f71ca5270568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534998045e5e4b9976a46f2ca6a8cf9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a832313634ec98c644a7893bbebdbfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f9b59193b2a82d4ecb95b18d8a975571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d352e80948af43b6774aa7d4fa916572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd73acbd9a54022fd7c7cdea9106a53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d40f011090f03dc269493829b9d4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bb23ee041451aa659797f02317d85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23beff030412f3b9cc4857d1fb3436576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c2f4e88d896456b9838a1543d21c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7077b5dca6cf25891ed4fd0213b63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5333d1209b0a1df9e953bad15a20fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff181c2e79daa43b0a500bcd5c7173f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee9db5535fe12fd0ad58b929f75cc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be55214e20b1cc3d1256536f10e26d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc0c197425570c685f57e83fa57c25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d0c8b4da9a0559a743a076daf7be9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830639021accbd0e50ef56bd9609dbe1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db67e3ab49a13f03a38490ba23362d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e49068bb06dd49cef2441ed8bd3f28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92244a1a4e0e957f1bbbfe0f9ba07fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c70f12e013b73cb9ce78cf2288e985589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97945252dac879d64a4a224c16d2f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aee42e748586b162e8a1b59dd4131591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949666aa81c9d42ac81a7be3660f57c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ef5ba6afdb3a24fb73bffcf6b9eff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b07ac8223951ec830ca871006d7b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaee446328858c1da5cce2ef01800f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19896b7bab390aca159a3ccda18938cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4940098fea465c2d323af1ea5c25dd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab751180be2db83735f6b2a11e7590598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d11d438db750f43f6217f0b7a4003599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f51e0aca087fd07d8b9dd47e8bbf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b3cb09f4363bf11e1e44d53c121ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45e761e70bea6a2704b98db7dd8425602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1e89b1933071299a1b4c80e13ee28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a79df4ff03455caae41efc40a9425604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e125f1a7b8fd6bdfa0e714d491e404605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948e265b7c3575b9cd76b7c85f3f44a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fe5810a0d9fe2f97887d8d77e1934607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf9cc120fb9ab41173168946ee9c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cac58e0987ce6a8949e4b2deb487fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304ce70214d781125498c599f25db75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fc050d25733fa240e476960cb823a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bc65ebfc100f4e29758cd67b73184612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927063038db18920b888665e6d1b1e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd3863bb9ff2ebe6c104ab4dab9b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d63bd83dfae1fb22bf502e44e46565615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeff53e646646ce11a4c71bc000379616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf8c4ed1895af21a93c47f188ee05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851f0ab856fb480b29dd35a15be5d5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776363a55aff03619e51f1a9168f205619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c646e9198c83f1a3346493d21210fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3c6f1aa7a4119941c94cea6c6848a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc568a2d34565a54b768dfd54d1959622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05e52bc09d73c9b7ffb95ae61d0321623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bdb07f98d7a2ab38d0b648efa5135624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e65ec846ad9cfaa552c94779b4a807625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f5dfeb15061df8ddcc552c90e138b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f8cc19b8f364f77e69ed407628eeb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63b24dba12ec4343f56b9fe0b60117628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b91d8a6d83cbcbdb1be9bed065b2ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921d4aa81ab12274a340eab162b7e4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f4044cff7aaa95fec81df84164ae0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39178465d12c0856ccc1bdd748c71412632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b74e7aa988b9072e407bccab08039633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529302cd25d422ebd1606a208895a8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b3f02ac19fe28ca19b55bff3ed343635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007206242776ace4727e0b1d3099e26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dbc90ad5da37c9a8401d089b4bb3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e41cf83098514648470dce4f4720638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aca90bfce7724492bc18cd20308b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a5916cd30c4ac20c117821d173d6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c51a108690535b6822dac05d9f40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f7b840da410de75eab8e06029dbff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f3d8a51b8c7d02bae4d7e20b4cd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254756d82c82353d8da415cfc7239dae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c15d19aea77bfda9676db107c3078645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35edd17981b18e5e30e05a5c476e27b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646eb1fe6bf978dc371824a00e8620e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1998de1894e200419b57d7a88889fe6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e7af4db3de2821c7d8cca2474eafe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba23ee218a37f7c489d76af47b92f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b16e8e505807a8030dc1174c9276f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60aad0fab355de68248cbd08bd2d28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25e8d2b1cf2cab71c40e96f76a4a75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f14eb7e4da02f8cc3b7944671558e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122f158da0f026399979c9d5828eaf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc49e31a35e046074ca85da84a6142656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8e23ccf0c0e357b2de2c5bd6227d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9a179ab09b6c45f20facf274b7176658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590fc36d7684b3ad267b7fe6e721c1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4192656e702cc1112deb85dff035660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1de0dd293e642e2b300a313cb12cb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ced4aaf1d2b12a2e6937d8f0b7447662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db69954002756af342d510e123ee09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4cf0ff491df462813b339f89a9e01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9a28cb5f84bb934ca6b980db66896665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb607493643357d935f8245eb36db8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6935ff83317ebbc0060c8ffabfdb5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bb2e738d5324556352fa725fb9407668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501af28acf0b3b4b290dce7d91679f5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad322491f6670b8a3682d6ad31a4b75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b37283f8d6febeb7428cf67948c1a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96595b7de40c77dfdff29c2846c3bf6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc133f3dc6e55bfb2628d74ab813848e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949440388559ce6442893ce34eb8edea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629a6bcea84c412c95d4ddd22f7735e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edde91351422585c846f8e69574e85d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30016e0066cb92d2d8d6c4bec66251ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f314a7816edb7a1e218f72976f5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d25086a15f13cce88b8b3d8b890710679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82306678177096c770a8ba49690b7c76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72336d51acc9489e3a03dabd12ebbc9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af8f1e6b6a35792d975ad82ad9db40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e797102214ce610d43adf8c6f7efd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa5a924a4dd6aa0861d4c1de74147c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea48b391102004a7e29d9ee70c11b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac94d5c67cbd427a1a190d0c2e4d0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52d0b9751f5fc3ba3ae25aae120027687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc371f4fa4ebfb71995035f7594e583a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6f0ff2959c903bc7c229b2b008af1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e9bdca66687f4ffe35a53f5c44c11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295439ef4360718960ab7dff0f404845691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4804268584d37f2883d465b90404e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622fe3de3eedc4ada44e3f7e0b8c894693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eacadf502dec2ede0dbce443433ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13749152af12f629b9ee8b6db153ae75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3314cca85b6baae09d60cb309a640696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace9c2ce158a503d55ebd3f19df3862697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f52ab8463c2a31f629cd4ef3965041698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeac0ce0ec2e31a372a63cca76ef1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b48564d8bc41db5349a27e748f282700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a368815dbae1a183768ba752c3be35a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d38e18dbe913c97aecef05b5adfc95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde4fad9a3ff51ec644aa515e793e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd38433d6f8938b0be9819a676b282704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f101037d280c89d869919fe1118b2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e12f76b2772dc96b2adcd29083a8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963979e1fa6de9acf5029b10e081ea64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a755b080289c0d5a5ac17c9cbac0f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6643be0b144ccb1facfe8ecc00068709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5179d99ef1073482cd2ea76b992d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155ee0e75587313e0c3a644a710bace711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e3cecb41154736efaf4890cc4d25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464374917e838519ae92fb514ca19cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5c25679538b58d5175770344e044714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb98abb16010fb2d9c85eb6826623b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbbed32fed6fe3153d352cb441b406716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224127c7e8df5be6be26f8c324ddeaeb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38c2d47090a7b789c2621e1a22c054718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a077e407e1fcc31b3ab371a2258e1c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65823aa80c8cf00ffb738b53d2839512720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299cf46333fce6fe57690d407cfb929721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b79f1f9b77bb1f256e6bd63c0eeb9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecb37d2d7d0c181549d276bf10b982723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca5164758f5befffe9c09116605303724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e39e769e051e8acb051690d39cd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cde495cf0de0e0ea6c765f544989ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3880a3bf14d4db13b46be37e0d26414727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1f1fe45851d00f7da90663a35b07c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74df66e3eb9578a32b4394d2ff09d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b42d7c85854b174556df99d3f705730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff239b6c10f350b619f634ee61a067731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fa3ea2c455582c742bd51dc349792732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485965063746dad3bfa541ec7f3df6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5f36ca10c664a38b63241374c910734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2254453f8d21df7efe9032055e3b34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0909824fc28c74befd953f2317ace736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31d1d12e40040c3fa6b984a37769f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5bd536b242a36263f71896bcc307f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4ca303fbbb12011045b64219625d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb31be8887dd804496a30e48e37d456740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5ac413270234e7b0b4067135e896d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cab37b6620bdf7f4b816664b5f54d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbeeb388ed90043cd456bf4ca39993743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea3d5b0b1fa8667c26b65077c2d686744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e514214407a570c9bf47fc87bb10a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67790699fe6e2dd8ceab21a8712823e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaee98fc31342b6b6053cb83817358a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f4af07507301c7ef8ea026537fb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960fb256d5423ff57c1277db1d598e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b7ed6c8eab71b1961c26c9cd97d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b716dcd05915ed9ff87c1311331d628751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d636b5643e48818246ac9d4ac12d9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a752133d6f1674633f31097e86394e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e509af794806677f1f2f090977de3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c0d193bae3a2fe64b26d24a83098d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838b6a9f531acbdb63fe030d39d481756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75203a4b494fd4945ac50c2bb4099e21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3822d916e7ad4be8047aad8078589a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef7eee2b1b372f87bac2cf8d3b77b1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff59c90d8c6383c21730666f5f2e671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ca50619c3f246ba73e6fdf8d1cbcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9e807969a02a57c425792540063663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75252d5200cc93f349d3e94e8c9c6774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef87643b8086847e4bbc06f2c88caf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123c050eeedee2495942225c86478af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae424890b72558754fd8e62a0e87b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad1001942a36efce9de12796883c798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2526147ebeea38caa692cc45d44fdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854d7130572c80d5c7608401fb680410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63643cb9a5d1bfb437f25ba641d968411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c803b4051c16a11e942872a7a462d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091ffd7fdbc8b19e7cd222a848cb2b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6663af885bdf37223c5e66922873614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629803a011398c8d8a2435ccc140291c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abe3de16d6b49b3393e086f844969d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d6955d188d7e932daa6a6acbccdd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911976156231a8159b2b0b756798359118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c2276303e1937929c9f70257196819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42834e0e9422916ed35ca8224f9c2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a939edfddb365aeb46f523380858bf321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac1a4a1f60d99fd7b62cb5f362b80622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928492e7202ed0a2abd0f68d97825e9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaa252ac55a1476fd164f2b8b2353624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4964bf6aaf0a4740f9064c74fe3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d16b041db731fd16c0981c753c1b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c121da205cd4deb5d29f455acc4d0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70058f2da2488be3273ef133ef078828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e9f5b77335e25066350915d07f1ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bc1423d9df68759a6042aea1c18eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c0d9d7f3ea5d83e9aeb6c85b1746231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e302a1505cba2fa506fbca9b86d0f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81594f8c007b147f3a928e801da1750533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee636b748e8fad70f882c5a6dda8b28b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c1f23262729ef2f18b4abaecbbab635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faec5100c472881d9d9a8fc2db3a2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895f9c95b73b86d2a4554c10342e17837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f929f46e7fb188a66454991e336ef2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8cefb20fae67a396cbc590b2ce56239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8353adac5970f6d5a7ad2cad76a9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe409073f35c3043d625645b202b1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90798acbf3d397e44161510420ab033342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72404183981e193fd419cdf4ad5f2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4b3a50557d44cdccd12ac1fd0314444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982fa4ec9f4625e477b2bdfa97cc6c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b683692ce4749f09f9015b07b37bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be252f345bdc989ab2b583749257a80447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00ecf5022cf8fb45a2c4119703156048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131d71df24d9ea5c99e5080d08102ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d037393555fc2e57f4faf996b12cd3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0204682850a27933ec09a8ac0769dce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d55048d66ed1d36c1cdca3e00d0f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2278f5c6cb52337db2f9c1c4357a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4f9c4f5e68b3421f069d83461296754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634c0bb869fd46820422b0febfcc5b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438da9b0f5a978f3c4dbc571335f489f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3c4a2aa8e5bc210010cca877eae0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d6a74f97490753e620be58f7a464558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d561173dd30a9f2f1fa7efb5f1d9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de602b9cecbbc3bfb60e4ceb5a9f0eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d4a5fc2028a56f05887e886cf441d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978c8d6d2769b80a5cb1c5221071c2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621031937df22c6a7eb8367a8a3778d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c180755e8aba9b5a39a6612ab42d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f757edcbe63ba14b47695fd744920bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b2cd48d58ff677f3618222c9fcb9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607095c8d0f220e7ac83f222a99f61a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3ddb0868b3f7291510572f05b355268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b071ec34c04248e75fb61e9b70f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64a52eeecaf8c173055e35ea142d8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0922d3a38ebee12d39758698679f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15775f34818c92b12f7197cc310165172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2865c0b1495c719777fe1741bf0bbe373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003656ca6a6fa4481ae4e9b9454f4a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c6ff39ba942bd100dea85594b6be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1abfb88c556d8369ec0a4976fad7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeffa9470c2ece6c7c543a84bafc2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f2372d1d960976e7caff9fb5e21d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2552ae27d7da12faa1c500da9834df379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24efe7833a1665860bb961c2ec431480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee005c69f4d6627018f9a1911b74a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153bf529a0d5cf155a50c412da79f7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02167145b3ff3a60aba3f4710170683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f72e49346feff6ef3dc7bd0eb62ce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885ca1023495abefd61f2afd6e6a9b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdb77561f4323a8015e63504baf24086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a06d83e69eec4a40e26313ed1d50fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d8ee6877a8646e1e20a035824375988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f6dfd50d7c8251820b79d9770ff7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ea712e610d55aa42b4ee33ead1ec290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e48417975ae1dd7471a3ae291667cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556c25fbc78442ded21f5d8066892ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8921f9acad9d53233febd722e571a9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455bd25988ea4859526cd0c936e186494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e6d95d38cbaf0714dcbc31c4ec86795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401751d59cc745839854afb475fbf9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6205495cd8bc093189da352c8fb6f6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44434d7c555b574fc3e4727b7796c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129cb27aba431f6d7e3305c25645c0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fc9d7a10bd7f0eb88b11de9ac3fc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695db40b01a70a769104a1117d7d1d88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2fc7597b301761f8e114b459c6647102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febde0a954e37c6cf630e8dbd43ced7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b4aa0f405ecf6c053b9f2a943e774104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23db68c97aab2d5e92056323468841105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4fce19e8fd8166a1b0d4b4a015a4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba02d4256e5db2c07531d300d67cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5dfdd69495531f0eb2a1d4ab05316108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff646eede17a87e08b30cc52312a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2d8e6a9bcd8a51a38d4b07a5bb826110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e948051fbb472c8fc68e609b7bd28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b3ad1b902110a27a1a8e8a301c190112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5077723fb235d7e15574f4e98508cad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03355dd4c643a1a76ce63ce0cec9aad5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315745fe1cb37281d6c08f0b3905c57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9855690984861ece66b8e3c4b11b2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d4f98bd4785a6cadde9c8cf1c8b9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d8fa7d46bee1225059c029eb0483a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9816dd144c57c01a6ff044c0df525db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf913cba4da17bff304fd524caa280eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79703045a09027e86013d36a3c569e16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff337c8cdcbab0a92bdf5c50199cfad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6500d5da5c92b2e7eef5d379d1fa0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015536a5079d3670ee1332fea608a04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb764d13c2d45d7efe01155b30de940125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470910052ccdbb722da2ce267b497e4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e773ed9303ac4305244653b6db7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370349e8b09786a79a6df3f8b93c8b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3cc8f1fb43ee12c72fd1c62fea980129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc7129f8edce5ac0c2d958282dcd58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e600e12b20743554b353580a1357d53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8641cbc4cc7d30bea2eb994f44a2a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de48fbbb3b785b3a2b5c28870fdaaeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca3aba06dcc8ea027494ee597fe77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e94f47b984446e848105082941e60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62c56be53368371bd3491ec8a2d658136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93e867775e4db11b7aa2f55c2f86f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158cf7d9df594400e71b9a004d274ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f766cebb8851d8804473d409578fe0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53755817f33db90a6be1b4529534bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235866f3d99a67ccaa773f1b5ab60c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d73999ce31e2d750069bdb6d04fd15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b26e61cc3e5c34a61f9e8780e57ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04428d4933453afee7df2e9f66bc49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9646c0e34715889401ee6b6c1bf3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124544f7c71078ef0f2281d3cdff2928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a34a5c2b193e1837c8f0f9d2fc5e29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87291c008fa460e93238a451c7b99c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2145bcb3c29133f1f2daaf05cc6e2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad53963c17012e70682ddf39f8137b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad87d2faf3fbacb007269158ad13fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34965b2bdbc80c78becfead63622c108152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905dcee3a12c4dd62cb3ff64cf38fd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5a03ac032cd0aa8980b8639a9a554154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02232b29ec187907fd15427f5443c3fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029626cb53a67156117476199058915d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3c9f18a7b3d0827fd5580784e8d50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fa5007a7a690a72eb5bacd40d27ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c511c5ec19929120909f6e017b02884159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be2ca7bb424a565fdb9ff7f74415b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538027c0a67e6580eb783c6f00e9a4fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa0dc569123bcfb8a024d1f4175d08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d11322260e769dbb333dd73b379d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ef6c4cab70b4fcf9154ebd2b751d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfce4f9b152a5a807a0681729b44fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db9bd537e184d5f56be150ccf06a0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c16eb4d66a8c3307d4a7f2ddad048167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6e5936f62135ff5cac5ac4a7b882a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a12941a65c1a6e3d8c851e7923b2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc937885782aef3024faea522e690b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cf9e86694b83f3baae33692db45cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121197c71517ba4623b59b02b0886df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73601a74a27355e914f6363dc96796173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab9b6eeeb759a9f5d6921619453a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d2516c9f9fdd2b4528cef5a27ac45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a1e11dacefb53e1ca0fb0d74fb1cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd8ee0fd0b859a5cfad53a7fa8df83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136fcf3b81f555604553284c7737826178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f7c5ff427bb9f3e9aa72f0921fe66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e448f40de3752473562b188891304c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0a7d1cbf956262a663cbe7205926c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e97e5646c6e279c1ccd90e4bc348bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95e591edd15d07b5d7971b044d7fcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5536bbba40556e39df3c78872b3749184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a8712e039b5b625a8c708d3a2d3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529db840667ae922923e33eaa063b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a4d36d8c687028af3a6ba4f5d0fe2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e55630333cf0cb7ef4bce4bd42cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6dc5d03e413bd00928a692ecfb901189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2518f02e8d6c8d4f0f5665f0c2fa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d11b4336d9370924e3ee1f8c8371c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fd7b0758e9ac61fde352d2608b3ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d64e6078515ead255f90a295e0a9dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681fa09e5c2f1ffc3f45237e07a5546194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec18b0e2940e8dbb037e41eee8bbc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa617a6c7957bea896e2d63a83f4cb1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3480620310ecff48dd642310b2ec47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a21a28419c6be29984a05797990c7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9cf12e6c753e3ece530860b2a95b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbff4342c3bb81c66e8ed8f81e1ff5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588debd40b004164a4d9f2fa06a1b52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8612efb70407538d54bc1c47f512e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27922940200b56016779ac973a3a8e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74de00d4f6a7fa15fca0eb61cc9eab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77f323741583cfa1a5ae4f032b2df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c92d33ff7a341da67bc2781542b120206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3a36db2754ca102e024b3f4ba48f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f4de358a9fe11acab63e9dce0969208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb2bf6411163ba3bfe87d0db6aba2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79699226ef3b12707bdfa071fbecbd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe69ba7e4fc6761bc720dd1379f6da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be4e831de84317c466540be67fb5b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693dacc7c72f01329764b1c8427735213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46517fa983b4dee3b8fad0c5bb6c3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a910cd4d8a5027112d8b2ba9d27c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e46394e78311698373cf21689236216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc323e955bc63e337d6580220ad64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a9727093fdccc20532bf094e4188b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef4d131ad5bcbe4ceaae5059cefe9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62120aae0c6326ed3b84eed6723ad0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53874e8980c23a6f8823f5b1336a20e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d23161d81cecef4240b44e4d925c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb1907c39e80fdbe479b33f326de36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25103768ffc52bfbd1240d3a227455224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c924e0c3b3d478e82354247be5c4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee36d70f35ab8376770c5c05e00053226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbf8dcaa8cb04e507fafcefc8e6e2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9592330ad462d2e895072c765bd03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cc67e0d000cdabddeb24a8c6edebf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f5cd81c667f63a70aa7fc2fd2a48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e6b8a27fbfa15f88854b2d0789adf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83902afd4c66744713e2e9f9a1e5cf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2effc498987fbce5528469af5e0c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93892e89c94208729bf47b730a1d753234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130517ae173657ae4abd2b6a54cf5267235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d323766a09f6cec4985aa771b5d534236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926d333fac516d99d441b7d8668523f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71334144170d5a47ddd9a3581c15379e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc0c5cdc43d65f535195816330c8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901372cda0007129dcbb7228a704f564240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce967250038737a862aaa1d086790696241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6278ffee3c14d78f06aa2318a70b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628405058c5ff71bc54a5aa3632f0cc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6137c33a153372bc502176ccec01f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c67be93a0a9403ff8ad3969ea442f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88615609a5b6cfeae49416145606066b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf4652cd77d46aac1d7cf507a758aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168903b99eddcce1f116f7e93856783248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd004946d6b7c669a64c0f811994d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1326a572b7adbb3263fc6c9d1868fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d8c469040a31f0868f5a7e0f3334251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e0fe72c60432351b5b3fe0a9bf90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b23cb3877a7c28c07c42d8374a9fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6b5e8ba022e9ec3b8adbfe753707c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6a0d87aff6b70586849054eacfce6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a786eb5bbdbcac8e7b173d1dd05ae93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c461786dc0cef2611538c2ced67da9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c84b5844bc9d87a865f7d09f180e7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a3e2056b0ef38ee3af4770de360f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d6706b6b767214c0384997d8f923a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8829e93230392e1957f4df8f3305f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b613fba11973b1530d45ecc62d99e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f6f8d71e06132dc1472a1c6a68f1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387dbe435f8ffe5b867b27be4726c7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0a46c7a0a9bffffc427fc729ea60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5a7250984364d2332057cc56ccd31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193b8a3cb7396407c250aa854f7bbb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5643b42d43692503cc9fa388431c3b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615583415fb8fdf95409c78a0782cd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dcebad6c30df495f6cb143ab3a2be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacf378bb674929a204838c5657b93f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59683c53d1a14ad92c6c1f98fc95c0f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e39ec1c0a25451152fd9c98c6bcc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c6d7b89ab0f7567af2fbb6e58631f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6726196f09f93bf76ac6a13f3eb05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c024f2ae2bb5cb79ebf78c4ee0f7b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b4d14a77768bc09819f3c0913cdba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5046cbdb8431741b368569656356d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb822d4e058da7180d87b947baee8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c985639d0ee0fec3931bb598620d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe446550fe3d71b395075f77c641e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465f7caaa120d1a86db1ce70c982afb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da67aba9298eed6298b27874224a962283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788af72768d36ed7ab8133102081342284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82ecc82fb934e5ff8e748c7dcb48a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512380fbc36c975959dbea8ed00924b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431285a35c7f3e438c05ebaae1a720b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198a8d124113b3bc2225f49dd4eb0cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275fa94be8693d535f6c4c9b3ea3833289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5c3075b3bc4d2c3d314c6ba6e3ca6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae3bc5ba72b9d74a507e62e63942b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945e6a8d9d658ea14c5de9a39ae1e9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180cee205302694c099b3dc413885f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf17c13cb0e71c4eaeb8f831d6dc556294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e3007e57d0604dfe4d9890b13318d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01b95786b2877999abc393430f3683296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eee4a3376e6e2bcb8ced38fa234431297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566c8100a9541790afcfcf75b51393b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdde83fc3fd9e3c8c810269840d69d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a896547dc6fc11d74248cbf6ffcc75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abbfdb99e66e84f837b0cbd8a62b7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d3fe4f100dde7008356379847596e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08416e40a8e692bc9fe79088efd3bc66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45df5e193f019c4bce43ff0c2c5c82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393703cadff0ff9fb83cfafed3df8865305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fe1a7263933afbefbc9dae8485939306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b390602f599abd58c941fe352e5f51f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea3311a530d74f2ab197ab44b8600c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bef1b06db5bf00b0d471b5f86e6da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b221ccdc158a010b4b4d6b1d6d95091310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46ddc28b54ad67e3f24e94e4054804311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351cbcd1dad89d3a8abf69277369365312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab23b6c25ef7cabf38e3488e2d3a51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dc5fe0efe229e541404b9f73bf894314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385efdfaaec2ca51019ba5f67db49b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad1da0a6fe37de09e2d2fad376c4c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290baa9c06a694895a2591fcad3a3ce9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bbeb306ca7f65cb9d4688d7214ac3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa95a6692fd986bc53919afe3f0bf1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2dfe1a521f0f033afed24fc49a413320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bbb36ffa2dd56e831703d676506eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6905e0987c35701ef572803806886322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec483b558a3af7cb9418a4a37ce085dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e66e6c24e66b53b7fee8a8ad6834a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c76b8ea871de8bf5c5483597dd32c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa79ec3ebbdcd58010f6bc4e7763d93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9affeaeca1abe11a03b1dd6d846ae7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8651bb785871170be82806df975ad7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f04d6f4e0fefb41304ba597537d4f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d40027612752b51db8bdf9df66ed8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626424f96c22252767e828134bb2357331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41631d1973b7aa2c7245d13e04720169332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77210f908aae5630405cb0d894e8ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0e35858c79f124ec24860e9f4ecb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb671185efb8af5ef806735b8d1306335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d95404668432645b8118e0066afa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc3334bd69d24f07e33a6fc7378c74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744653380d87458abb9f0621a4b3ff0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087809815a3406d3a6e0a7018344247339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a276eb9e7b038315a99758ce041be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa779c5105a2bfccbcbc9d5691df4626341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423a7a1284adda44be32110430dfc51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03ca104e75bd2f2e95b0a7f60d3c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2e7087bd3b978b0edc1b82d00b13e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcf822712c81fb53fea631885b3a7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f72fd7320c0d886a734293bc00422346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c3c8d8a6fe095a11fd5f12f73f7dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a2ffa433376f5f83af76633ecf67c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf3ec3dc1fb7f088f3c190a1e384a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8955e64f308b0de084c5a1acba1e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb00ffa3a03ae49f3514c845c165e8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c70ba4dd1efd017b41219e0b7dbff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28506c67c4b3ebe0155962d0fd75e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506709b4240e13dfab67222589e2430354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c21d6573abfde5c3af09d87f19706355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffddca3a8cf9009878463b004de8aa6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59f376cd0f529c7354a7c62de4c27e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0337ac8730c4963c911a2c97bad8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7485a38f8b7c158d76cb01a1595a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a04e6bdf0d105d52fe62870199d48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dbedd0e90f04e243703cb27eac87b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29199608177126473a8522e99937eed7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1378e802e44929aec14855c1f3525f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7892e2a39fb7e136cdd918d67e17d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557779cab70d826bcd8f3ecf79e7dfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f1930e310c6474038445f0c13222d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba71e281d28eeb09a4efb1a67d576367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7f7662c0f0d2190be5eda49c7bb90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45904bf256757ce74afaf60b94994893369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4204160607ac9dac254df984c97b15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac683d41d240d493a4889995f027e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3600601f83fe1d908ebae97357e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a6f4f687e0fd6bbdfed735cedfdab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799d621daffb6c37765b599a31f8c4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726d10ac3ba5e9c9cbbfbcbcb1279c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba7bd86a965f116447aa07830e1b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74de4c659b365cbbce29d43637d4d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67655530cd8441414e48579ad00ad0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafa57ed8cecc65b38249035eb47b55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38978519c0c974086d3b6b0d847bb3f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d29c16151b89e4833da3b7ce267d0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6f619e31535245b748179277fb83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db769733f00f6e61aaa16fec00f44721383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005956092f9bd2889d867d3d98b565bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3e8fc3b5178da5f10e92ca037b78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249cd4619fcd473495c616940ce5c82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0934607172e8d6e11591bc4a1d1585387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362bbfccd73778345f41389f5c24300388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df5fc87cc7d88f2e1b41c03d18eafb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ca724ddce3df076e00a73b9fea3f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b540761dd359e1d6256017d7b42549e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6b133fcf382f9d17b4c06f00d83d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0ba81a6cd6f0e383d2a5622f8d0ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a26a9258ace6d7c334714a9a976da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babab42f42e6c4c8ad3a71df25297a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a312f3c8fd600843e5c495fce7c7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8c647bfb5cb48be2aa16b5d24ce4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae92fc7a8f592b47f23e1adc2ddefb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8422c27d64a747fafbad6517eef2f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9298b938b10781a65af6818c9b7c994400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b285e1340a466d5191a47d13cedb1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1af6efaf2b7df2a5e47ba6455b59a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a67bbb0ebdfd82395ca30b2f2f78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac7faddfc86675338b248b8bdaa8e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379bdca7c0dfd5f36305575d87f5b7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54d540eef46c681df3839b06cbb6b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4ce501d20e2361df1ba084f50c446407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7fdde9af8c7160ed1a07ec0f7aa27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba6bb329edbd6d6c4c345a4337d61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9557db115eea7355a3fb2a24b26ee1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdea5c91b5f060885f0bfe85bf69c95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d7415d15d4428b786fa9abc0abdfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ad401747c462272512e751abb7578413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed060d66d0f0f214f1fcdb78cd96300414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d74f515e256ec88b4d60b73973d70d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5f3a36663d2c9baece6b2fadd7dcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe98b3e11e35e7d68a237c3f00eff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887a175494b3f4c993ce44635345659418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9fdbdd2f2a316e78fb38b2df1d962419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ccc05604f2ac5f8f84bf128c9e5e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e369b3c3fea88e2cacd533931ca5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d830a8a1d725459338cd1fe42917d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04cb28c2cb460d14ad169c1207a202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446d7a641a767af1cf8edb187ba49c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1488fa515f85d8466a7efffd4219e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe18506a5ed61a1cc0950c411ebcc61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c90c5fb4b6270ec076c2edec51db2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450098320569d1042bcb9f960b9e22f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f7e7e550837942fb465b5f03d15f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2d7cf1a43da2016878b8a0c312456430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc582b2c0f02f838e59d03e30257233c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c7ffd5eca2d875e995c6757b4bc55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dca68101d1d517f7e1a840de1186a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf109d10a1716120b9fc72c81e7556434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a094c4bf181e797691c6f8f7cd10ac2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4fb343991888a92de721264b7eef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ff162f4237bfd21edfacd120a869f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93a093ffd36c12f9ee633fe9169099438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f262fa6c1d1ad3b311bd836e15998c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a51b4c2aa72aa4323d64f1ae9e5e31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d61fe931e7076ed7320fe76ad07161441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99df58b95976fdff4fd4d14bd20db1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf43173c9a0d3512130d13715af791443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e635ff28982e47fbb90f0ea0cc47b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7727fe1bbb22e02e140d899067b5473445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc75e18326cf72cc36f9649b7ccc896446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f1bb769d74fca8e50b6ab5a4aa4eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa7fe6935c7ec40c84b3551c2a129b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba6734d880e0405be8847241ff962e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4d92755f6018912f1b7bd04cdda18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad72808ea66b0fe2343cc451f5ed490451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530442666f2045f8247302a70cacb90d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24644921efc13b42eda7d61c4669e22d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2653bb3ffeb3edd28366b913c03866e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618cc031b15448e9f5e64db8c008666455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8046b55dc00fd45bce418d50f5ea31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c434aa9eceb0ce20495f74ad456c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9d85490d728ff503fcf25560ffa98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61d9d8ed6ef0ccda0e59121c90be91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a80d765c29a192f99ae9a231f55c98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca279bdd58550c1a34a548c021c11762461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2616bc9d6a73956a2525ec2421fc75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aa85a5112f0b4ed473d0fc99a5499463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aa47411f64df37b82b4b182506e1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae6e50965541bb170751e2110c9bab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa02959ce6c163498fd598dbc7a6ae8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567fdff069ff07a112a8a5fb95de7ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43667e82f10a0dfc768c9c238e8d4cab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73ec5c69c93ccecd1938eb3088a253469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fc3aff4f1381ee01c33580ac38dd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c35c7aa2149b408f7656b521f4c421471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf126e7f6eb20b695ab3733511299751472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4deab08a539045a94be3fbaf1321fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4186a7d02d37e2a6956878c8af8834474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6bc00e43dde16d65b266ca8f64137475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb980cf4115b0ff1ef4c31f049bcb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d533246cddb5897c3bc44632b352b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258e805dab2e2e92e77f801e43920cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166b7f350322167ffd2d16cb3e91b12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f00f69209b3c7e9af55390974fd88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d3c68a558a8aea008c426ca8d9b14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7977fd3c794145b69d6fae1e05658e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49727e7f66903359b884d7d29e559b0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ef48d04056db40a2d5fd816e1bc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83946bbc51c55fab748cfdced4beb2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f85b379374b1a35502f51ac9683c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93924dd435907252f2b11fcb6a0dba3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e09df8e44b6375dc01d9d7f86da5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacaeecb3db335d70a791c26849cce8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01300cabf288a287640e78b57d41d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24b83cd83bcb203e4afd796ae07406491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47278906700852712ee60b1885a870fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e180c26942a427a60e4ccd9cf94362a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cfb73abb6a089a2c2f0682fd7419f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1f512eac884c0fec7eee964591f99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425be90281f814d96be6230cd0a77818496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d53f8838adf1351a5afc7ce9b5378c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a16807d011a97b819aec2bf9eef0eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b98ef6d4faa5208d83f4c4631df87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93d4bddf5ed5c8e70400ad7c25f2c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bbbf3b1e694125ee5073e21fa6c23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e822e9762cb4eb9e176862a19dba32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355068e8aedc444a7902510b0838f724503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31c9c9a9997a549fa5af0ca781fd67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e620c6c42c4af27eb2e1b4e427cd24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e097a9b9ccf5a83f6d3cb2580a140d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb718d1f5d239edc6d31caf740b40b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc727ff9569ff7009a05b25c03a936508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98b95783b5980ac7a945b9ffb59ab5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ba7e2a52dc9e5c219583d3f89eae7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad28c0db87a580f952fd2b9f62cb968511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135602073afd6e8f6fe86f85e12ca27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdae8b84c7929cc418a202e88074d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47136c2721382949fb64f3c908b96b59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b58e32e9a4d99d87f964eba693017515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da679376d3fabdffd53a03043a3870516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda17b6ec1ea926d5c86f063a7370926517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7be4508bad44b7d0dcf87f2c4d95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df218b96ab71a0a9fb572a7bfc101c69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfd2990661f1c70bf06795f7e81354520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc50f0e0114380501917f445ed752f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008604bd0016478728fd1f1e441db33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e97eb25f51dbd2f9bfa644475a77f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed527fa1ac7a52b0d3998b93350838524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb8cfcc461d71daefbb7db0f5c68e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be24c9c2fdc7e20c71cca941cede5de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4f8c1c28b8033806f24c9cdb61160527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a26a7fe2b1a90d8eb1b2bda39272dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7828e30150ffca28e4f1b45141f5b59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d235b0ceb4292d2d486598cb32d85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6956fb3ead0656f0a65739485e39ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264720e39d91fd552fbd0e364a781a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5eb13ed325c7ee3ffeab3b46c1de5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5964ff6ab96a4a9009bd96f966bfc9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99764122373c2daa772facf7583626535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031bce8f2f6a9a0fc84855a12a8282f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8ba74c8b47aede1b1d5f2fe7826f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b297981d0eec190b2a9a6898e0f4215538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99398d474583fa5f4b493d89adc4c681539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb51c85a0a20ea24325d52b75408f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252bbcb0e803f1ae3b0e620f90735a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1872c7136b957afcb5890ee818f620d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee5a9d1411f9922cf4b6f10dea169543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01a108d665c4e3e0055c1d29cd9203544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea347a9320aad809a82c182d98f23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7252f2be0a783eb7d20784e203bddc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494dd36291927b8a71e48eec57f994f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a7ef5e624752219964b461023d7f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8365f95954dc2815eb7b4b6d5d5a9b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c9f9e1c6603646c175ded104ab894550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae9d95640568acfa9d1b45dbab88d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a617a5a1c71c08548d6a3e67168c11e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb20f6131c55c93a461154e85b4c831553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa8378f5308555c5d54e6a9a2e7927554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec046ecf92b72b711992e3c73bc3bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6036ec8b3908f6efef90390517986e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fe299c5f03b603b23cb948cfc6a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0063ddc3df82dec6929df75574e47d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbab877bf06ca7542bb7f38a0169bb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1ce32c1809fd90a181929f9c66aa2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954bb9d8d54b16e8f568ce20d024511561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9962f2cafb4e498d2dd32bd7e569f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639f4fe63b2996987a5977959a5996563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e0df66c4f5bc0f7758e13ef563c07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70911d3b4b16a3304cb87d961340355d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb637136e50bcaa37d3207d39b3b25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90e6847bda0e340bd0234d53c5d1ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641e319a99eb37f64122990867d907c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a83c807796f9bf088b5eb5c47b0d9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8866be10249e992de6da0065606fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964a6055535ba7bd7e1d3c282f67d37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ba061e076b2bca755eeb2c219615b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c822c883c1e2a8895d78392817a9da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aea88e03dae3c661854efa5805886c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b915d2f40b3bd6239c87779971c6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3df05611772846489e9602d86d3173576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29a4377485c6e499262f7c3c928e2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830cd9a21f03ca0bd35c7558207fac0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055a9782d23e30bfb229a23ebf7cbab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf7b31dd91638502e3b5ce84ff2da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44505b5d31f4a724f18ce0447678940581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e17006062cba220ad11917f5a0f869582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff40bb0705bac0fe89c363b06e63911583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0fa617dbf9cc19ff3ffde04a26a0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60da8dda2973acc01b4ce63285da64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ba70733e5bf9e0484ffde614e6d81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcacd858e247659f400c3efa8a6a3d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb334d4b446098dcf3589aa3bdb23c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ec41900fe387e63a6f6cfbd64e035589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664216e9016ab2787468b5818639cb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6746a4f5212ebb399035ebb8d33bd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba9a5b904e2823fcce84cfe6d25a8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399f26e1b67c246eb32628665cabfd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c48f1c31f675232f102d97c2f90a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c89ac1649e1d06ba00383043e13fc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4ccb7ecb82feee250de6714b76359596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a43d508991c70d72ce7e80d7e1a82d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618679345edd921234e21461e9a95f50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951949a6949b257afc46b1d7db24992599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327088b5c4a4eabff6446b7ccd0c3b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693123b6a2d2d00033d113e07d297c32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e0136303ed12df4111977aa31d2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc8ae185a57a41a33d1b69a07567fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75760c82336f52cb1189d7fa1e7a55c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616dfe7bb7c7029f84242af6018a629605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c083d0eee9244da1aa88be4f4ea73f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2320d9db95e6875ddb32d91c1de8a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8500ed4e1f38339a8a7b85ace3efb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5052a7b60c828c9421326d41553c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd89fe941288e8918e7a85f72b6a53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df1576921508b422c1a5d17e4d6f2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c0cd9d04d6194a76e3318eccbce3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef256880336b441c96edc346587f551613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e13427dbab895ac64b8958961ca613614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6b9f94b0bc3bac89097250b414bb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afed1ebfa05effbb881fc3b9853abc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2441d68f51ea34378030fd1a738b178617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65e409adaa4b1fff0e33ca9775f47e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114e48de9d32224de8baec3e751ffc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b061a11f585e354a40b5a4b0a1718620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a1055190804015b56beee61b0404621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477883c9caabc8a89851f9bbd50a2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a7dbfc904929e10b31e9ef8f60c38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aa0a95dd3ac17603b1bd0c827f7a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6088962c90839a13f84aed1e326b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ee02673870a9fcd3c7a80f9be1c2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaeb388adf58ace3685fa90028af29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83e6c6b3d44f4ae6551498d9e28e82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543029ebee591dccc1ff9f0974e83d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79decf37fab0a40c9b76f8aad46e6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ede22f61f384399f3390b454e95ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e9c326576fe84250a3490dee6e6dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bc1b4410fdcf5295347da7f951fc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479bf132bbc36c4cfd22cfe1c46ebe5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e4e1615e2fea897d4ec698b16ce1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79351b3b977424dad95dbd2815fee8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13543297210095e5a24f3becb2fe9d53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39269dc333ecfe1f536b7ceb12260b56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c715faad885c9b522feedc3a3d29f3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daf93a43ccda7a2d500816f708585b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff8e6b9081a06870ac9e7d6a28b0fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b247bf1ccf533a2f78844ebab3669e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8788fbc0511cf6f8500a5b4cf36d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a3f23b16d532e43f2b1114889c18e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ca7d878a9a2b9bdded0e269d275e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d5a7468a1e40d28e86125037bd620646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b6b030ac026a2aa678b086c881785647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404b3cd8169c461d3c56d9a774d8758648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da3ac4fd55be6217b6ff80bdc25d1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af24aa832c1c399113b10cdbb5cfd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3234b15fc31d87c3476912028dc9fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5ee23ac5e8ad81235655a898e3c9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c93facc85dd1dd1258078d9aea12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dba1a52e7cdfc559e215dbe1336c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9684c3993f5a88fc8a4f3fcc757fe76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33074aa8db47b927e907e3583ece4e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653986aecddef22c9147070ebe546c33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20054f4a30eb34bc0e37b82847a0d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4313ff5e51d9a67bdb4a689b30b021659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f61e9743290941ad88603a7b02b94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53a725097af090b6bcba413ad246c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbace3cb0859f230d69def5895cf14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd7c9d945968dd025220d45f0e7069663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ed46c9598c1b9d8a89a36672fd28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c08292f58d53fd334449791157c801665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b477a05b53afa2bdac13a1f81cf9f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043cff8d649e6d93ffb292c02a622d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e5f1d7a2acefe51a00fbaeb7a1f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80333da7288125d4e4f331b173fbf539669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85a15ecae0fc99e6eae3d224b516e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b03eb3d7f2bd5611458806e33f5402671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aa48bfd5ee7504f2aaf5a50d1a751672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6901bee38f59668005a51a8f13f1b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224b7aa8a102eefd35dea1dfa61a0ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb3a0b968c5ef0c2976e01bec4be4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872a47c6fd48dffd7223ebcbc07feb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab737e526c2f4c7247ccccf44c6ac0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48288d30f6d2731352926601dd0a6dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a24d614f13c56a9eb4335381351288679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c592c5bdf18f86c7581495bd50805680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133fb989399e0b628b97824eb87adec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21b42081902e3209760aa822750fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a0a1cd4aa50a33815600c081ba34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e8c6e9e7c883de28dbd6ae632f975684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bcac8dbfa0fc01d6b6c7e1858f7b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60209ff70094c01e034786769487ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c428ae62c224774e24914fa8f0fda6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5da9424a87bc012d375b65470fd5d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689926c3bd9ef40be7d8abdd06258e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0bbb630ed71e08e7c623f538badd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4480e4499aa11c31738ca0751cccdcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933a863816c5e2b3a0cf9999020a22f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169518a724864738cae07850c24dd0d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b29e2aecf16e38068c2b85bfeab1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbc5f2f9debf509b80457c5a205a01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4859bd18200903a7496ebe5d2d052696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a001f1c7e001d24367decb831f4527697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238308f5c4aff4fcc4ae3a470578f11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba221ba99d36ae65eef1325109846dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fadc365a3200d5c6e634756d41b5a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fdb5ab7c422bfbf8425f67adf43d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225533558b379b1978cdc504855b55f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f048307fbaf010d4b0970b6847be41f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd566bc39746ba111e3ab05aa07255f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20cb31bc2098ba977f462997078bd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16162ab8d843208abb3ad431833bd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26a4ba61aca787ea326d0dbbd043da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0afcad54ca7b29e6e88bf0e30f72f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50b239b55a0d5af3a9defffa3cc931709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4fde18773559a2d9c04332f014433710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cf3cf77c9cae1d3e03509155b1390711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff235df8d15c8a7bab0dae44532378fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d6d7cce7292c5b2392d10195c6430713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08060f9f51b03e69df33447c41b55f10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505da45f91cddd184bdb51fdffd7a0ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b52738e28e81af01b23169dbcaa28a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19937cb75022a4b20a1d34f7d4651ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38257a4e922b75e56e85941381f42c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d341b084870985c5e237a4d48029bdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a824b679b5f1d80a0d15b731b7001720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0b7d9bcf34a4358e1cb994f70ebf0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373982af062113b22af8b89eca94503f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed302fd44e2a129b4d07569387e58fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5712a9a9adc48e587d523bbd6613de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c8937203c41b989715e64e814e8a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c823d4caaccfa95ad8bfc3f1ab25159726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce444768bd5830b6af9cb17bd32829e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94ddb5a2c65e319e4132baa2125db8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06ffa6e10c931b9e34a276f098fe03729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade04991f3974d842ef3b8ab34bc857730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb53b5a69eac002fc5649dc6bab5399731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635f99bff1fee98e544c56cc8c4114732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bc18cc3b8e1c87c376932902c6bf7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44361bc42bfa67138033c5e5de5e8626734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc72fd012ebcb2b5d53657f35035d83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e18eab512099cfc74d24427ec52cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50385e8ea08cbc5a57c0838dcb9b50a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7c6897137776c7bc209b510b67afb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791b18891ac9be6515a8bae74a8f4aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78db5cbe5a87782ee2b5c446a768e05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cbe1d81645433b31d57ae4986c9a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a84e9b8f44db614b133aba0c0237c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7e2376992fdb1f6ba87c71bdc6d90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a57375e2b20cf2a74549112ecb8ea2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd5d82165f6459b0c4c0f9b49051ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7298bcb4371d52e03de6846ba675e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf98c813628d2e69550c929788ddccf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a540864cbde90978a35ca086c90bedf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af86a0f36d66ac73b170c92565f853749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416926de397b74f29d1238906c5ed9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b461ddc6f743cd0553f49db3068f578751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ad3abdfc5ff1d11e937a476952e9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d564bd9517e9cfe1bda718465b0b1ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20738309ec94926419dbf7e3f2e1ccd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e8e1681e777d34643ed1321eba827755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af8d52ada4c5fd36b80f7b293d902756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2915f8b2e590305adbf17b860fbd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619158b760810e14dd4f5d6c55be5e0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f223e01c9c3cfcfaf9facb93339c570759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>