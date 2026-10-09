--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29761817414d5edb3d3bd80232d35ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c459c333b61788651e8837a19ec3b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e513fc994e94e3a6d056bd4be9853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620642d4c35b23e2d4f2331acb9b9fa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd0a227e619fe61a60ba76a6a1dc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aad6a01541eaf94354e0eeb471f8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0af81718e607ce346e118055e9d91a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae324d17d210dc30f14a8e6d2e31e6eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929c1668282223f04b12d3b95c1e9bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb1575c5aff325b90fec9d00a9a0bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdde9dd90004c8892a3c123d7c925a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95172afcb8e7a53287033feae3e627dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a0d3cbba29763dd4b4a98b254fe4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccdf7ba2960954372b4654f69128b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb0017e6ed2280ea06240cc83639015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0c895ca93470bc47d2431e391238516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec15948048b3c9fafe246cd236dff1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f92d12fea7ab7ccea185832ebb34dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e764898bcb8c2e639dd4a69f4764919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c029140fe612bd74aa97ef6da0c4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab45b346cd644ab4b25399ed16342d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44328ef8b995842a2e269c1dfcf1cdad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc300642eb667f9e64f91cd00ee616ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c86b5900bca44fb1c5268662774224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d52c7d5d500d10be58029a2fd85e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2d38b18ce39bd39d789eef945f24d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bc7c0aa48719e1d0d074eebfd941f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8955ed5437709e17ac39e8952fd6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fcbc5cdadf114c9cea872c654861429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dffdd8cefecdd77a7a52fbb321d07a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebb7a57dad3c9a0e74af9e2460783131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814af85225e69dbf72002997d0a4742932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162430e40a6a35ddea136f3926f73f4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff08048bc182e809fdc9c6508beddb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e40866177e35aa3776b9cb09ff0eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4525e87ab78a7481c8547344bb8da4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05745493edc8bc1af8ca592c9078c18537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600959350b63dc3aa49db37ed7078cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723a8951e3aac4995f5dfcd6596f7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ac4c8226ecca96febdeb995ee1b0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f097ef3a11f20ce0d6ab96719ceef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb6a7514c41bdfb648dbbc0293ffae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682da94403ef605c864ffdb5ab6c66643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582cce15e3370ff88135921677a5a8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92563dba1d28267b8257b82cd830c1be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda728d754bc5c3145527d8634378b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a1ef3573c16cd04fb2136ac7a3bf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0bc8245ccafb69d57759d79dba40b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d9dc5ae1159a5fa28be37f488e1b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577bf27929856133837bb1cd146b1b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaec28e45f3b5b59823c84e8d91d0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0457276ba400c9a0a7155e6fad7b8de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bb375071cb2a5134da6a0a550a4c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7303c3bb5501679a25b3483ffb5b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159c40d4d3065e13aa40c602a5b2b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91868a85c6d02f6a8eded9ab877e1db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb97eac889ac6fd33862285343a3b7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ca5e28e1e3038a8748f922ab6ef658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6e20927f571fe914e34bf58eeb77c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a7a9298aebada352bb1c22bafcf1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bebc6f322b6abbaf109c15d76e2dde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4da55ab0ecd062b87af45ee224500162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccac2c016cd35d5a511e729119022063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a0fd8536cbdda6fba40a4aea7fdcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f907a31b195649e5c50c3da3044c5ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ac64ff27efa9b9018c5e3caca2e1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287bb2ec98564eea6961428fe5ea7be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdfe61235d852c4848c3d228414f6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82a04c6bba1b58a9d9f3e226bdc24069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cdfb49e31c5a71fe16642eb8d461670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b06f6d1d7f2cd8f9a9c73df45d898e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b7e1f832c26a7986088fd05d0451372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebc9e5e05fffcc27433d52c576bae573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14c043a9139881921dba062a68921f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0315c007cdbc51ccf6df6d504edf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd87d0490e25cbc10fbb692b1346cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5535eca7f7d64f9dd36080d185c6a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fbca85b19105b92d85411cb8e166878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f424586116590e8975a96eb1a66437379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba2cc4a0e3e1c6c70c45f256c2393880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea54b6bcebfc5af6189b6ff032268e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a0a07f9cc3da52d9e421f39419f6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623388bd82013a6bff64e689a0e6fe5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad663cb4b484612b6c028f5adf642c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81191367dc7450c4c3ee8c2dfafeb4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b399bee6f357af462793b1db08258c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedfbd163f1502ae8c287250db36ba387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4706ea3df6905aa826b0083b8deb47588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78264f7543a9eb230a1a8017f34f5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defebb35304f44cc17ce2b76f5b4cca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd2409a2d6a5614ca23dac9f7a674d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4754c378ca02415d32b002a9d479d5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46dc8dc1857beab31aafbd3c250acd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5614f838c9db8a6ba9dafbbcc23d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c54e0d1e59dbd5463e3f2d0eb0ac9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ac0158c6e79a5c0a3882c42f60ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b102dfe1bc1d87c23ae3f41e8a0ef997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f4f4f817fb9e35965ca762829dc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba3da48bd60a610267aabfc0766cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410501a260716557738d389993dbb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cd2e13ebb29df871cd4d6a430ad8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cf04533f15737ff4bee7eace4d62d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90930917ee4e30a480c48a5a88afa1a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe26a5c392dc2940cfebd88d2e5367104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef6615003ec189809db230f5d0bf52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef54a237881ee59ec7efa43d8d66dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61457696eebbb8acef68e5766b235ab0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dc566d547cf611e5f5b5073212991108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac522a4ec3368ca068affd3a40943e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb03cb05f477062b342b915c6cd1376110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad49fc8a312fd733bd19ceb7ece4b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d06973be1613805c5978e05edbed7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fcb6b41d58c2a30922c87069349d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3ebacb42dfdc824f78cfcb42134fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460e6ff6ad9684b86dc432be72b7147115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8686b1e0489dbe1bf61b9a6cbf3d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044a119624e4123aefbe94950b5c98f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2faa887e67dce20059e5461e3cd950118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e51bf02b156a9c7f4a0c7c2a3812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e8f1fce05175106675f07e559790120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae245f96d7adb5f1ce9e7c000639eee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51a4437fd4024999904c97c4c0456b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600370673a2c4075ae91f3d1a1e3a7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89f22445b15f5af56810649f7e8df8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462b259a0a9d7ddd50b3ca99a4286b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0cb70006a3d55c19d2d7f7880c8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04ba0e890146a7beff422e4062ee59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f5284f47fa80f518cbe05fb888c85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fca11f48146c20ce09f1817f07f38a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc88057f5866ff72cfee247cf4f7b9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6332aed8ca42134bacdc305b6f9b7af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8d114dc14b66528cccb389a515f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fbfade80cf3e01255014e213dd91e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0facf62423636b39b4b00f2ee84961134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dbc1ff787c9a006339c8cbc36fff9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1031dc871cf725bae2520e8b57ccc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a226c5475c0ff1d80c0fa4e40b66a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69377ee371c1cadf4e3232d1b00e49e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d23a77b91e50042e95bdbb80cfe99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14324ba0563e11efdc6a2c4305ded3fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79321e197ae6ac4d898e14aab398615c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc3b0eee4a2393d92ed1eb29d36e0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93bfac7f928ba5a03acecee24754cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081700acdc237d6a80a070f3f08781d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d915f981942320bc4153d00312b8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f1e36b92f84392cd28297b715cc83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba2f3e6018316b78a52212c942ad7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee4f80bc65bd54f070f197edd7b9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35ba46f0b1007797f731c7cde71d24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ba873112ac37d6e1934a2c01fda27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7bdaf6234c8d0f20e4725a9744f4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca67fe357b4dfcbb280f15f3c7756c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8031ac5143b098e458bc569c066074153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a17234d16e3cbad2a46b1f3c180017154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb2ba2c502af19b7577a22079e3188155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442caa97bee920d9359fe08ae229ef6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a9a14709c90739d871d39d093ee52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d4d8eab2902464ba9ceca469caa45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201401751ff09e5281b7b2804c55c27d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd918a8cb7108f9a913d14a5ae8483b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf357bf1ba059910ee5f501d0877085161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f672a3d7811c3d1d2b07cc6a29d51bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd31b0216dbcd22fb57cfd4b3046081163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c026f43f6edd2562b75e1da5b1dfd4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec00ae467b08737eab1a25037db8c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87882766573c212d9beaca80743cc968166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a187977bd27bae9571a5eeab5a7c0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1831727a05c6476b82b08a08ada833168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6bf9c532f53b4fb59598b2e7f34da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d3425134c2a5fc5ffc850915244a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3524ab1aa48527106b7fd46ae8ee6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f06a3e3f3bdb0e972456e6f9214f4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863f958f797928b462e65d444d7d004173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17b28f76f3ea2d8a8ed25d629dfa67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc893705a1b012974513b5e1a49538175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b258bc4062c0530b4c87cd6cb9cb614176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6248fbbcb44b8c290c5e316d13f6c87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f6056c2630c15e676e4c6486f0225178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0c5101a948a7613659f385f4fa4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f94e8077f0c147c6016806ba1262ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df21d8da36892b5bc5339c00b945b6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41df1c9adeb83195acaf16c1a42d7aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615d1476ea773e4dbb41f00e973b339183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48147a64f31021cbcc10df561a200516184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52628f386066c9a013df59282f6ee2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d834a5a15a69775ed7272fec7343186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f818e1019665b21f785b089c9fe9e7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d003c811bbbca5181ece81977bd4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc098fca5c3b912e92c6b31119b89dc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68692d5cb291bf0fed037fe3eaedc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c5c76288cc94b09ccc6c6527a6e3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ec54d6dd2c8f1e5c626c5bbb696f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c7e7057b4b2ba948214f5ba6cc9d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfef8cf368a59559921c27cd6338d61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa89905200280e6ca3921f7dc637ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31167ec9bc00f8d1d405ef15c9b2736196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586916844e215d7efa3add51c86664d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a12a7364bc61825c474351bc7e2fff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386bf649ec74213ac9ff6e5192e93bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc2d0daae79b7c6c4b97db8a8212a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd53ed92e8867f7de4bbb3ae6cb7a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87bc578b17ebe70ffa4663b68fd7d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d9080b07e817bb380e748f0e8c9fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5df29f520c55cc17316dc78888844204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f015f0031b7e04338f0879f3ee181205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e89af59835f1b6f4adbc2a1a681cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232213897c0c3b20ca29e77203d343e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79c843370ac089ab5a41ab5e0d2466208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf49fe71ae9c74adede252f63892ea3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690f3c37cbd07ac8f9cc39d5679848210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c260c3b1093ee88ff6dcf9656d3fcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ab1a406a4540fcb4e8cfa1734c0bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfeb4eea5741c8d135b6e17bc2289a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55bd0b9d457bfd94af39c96be6aec5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79453cb2978b7e9607f7dcb93faff60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6d312a38e5db20696e30e3ac2c6d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e34723b295e4e8e837d9ed4e6e3a63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904731d9bb502e83cacc769013d4292218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ee0361f1c05abd56330fc93b9f1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47622d034ba3032535fde46acb167c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a13e856bee915ff19e837e35c7882f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c048fbb01016181fd37df12f866a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0441f2e132ece83b794f6c303cea43c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a49c461b19383ec101ea781543192224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35327d6eb8f16722e722d3223eb5059d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baa3b2d31129e94627b6bb3394a3eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947e07486155e19f261efe84e1451db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e040eec29d5c4f20f0087c368e8e43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dad2ea8221de44c7f8945266516cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9fcb3c03a9031bce0df95125e90c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bd1182a11603c29425dbdb75de036231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e40d2fade4fd825f49fcb8bd0c4e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495e251148d69f8901df99a59ba9243233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b24b19411dde4221ddebe788b90fb1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b6c5a7afb9298e2956568b30f8ad1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3c3d2e7f198d9a148fd4c8745a5f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24f2fbbe06085151f028e16c210f64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5089f04b8ee38f85e44acfb57dae7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdc78f9f59c392e40c5a4eeb0a57ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0747a91e126708cd09c0cd65770a8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff338de9afeb0979c78fdcb850314c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35e85a877bb788a9101250e8fb0fc9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3a4a14880e1a471ad6f58812a7bb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940014f998c9448377ff03f85d943e2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626767418f8c8b10c5950f56c3547849245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749a1c99d178ca929d70e066e5774d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382dbba52e8c6eb79dd75915646f60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654598e81f6b6a4102f73531bd818ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163279bbf04c289ba8b47cd31c80d02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df229311363ed755b2c77285bc8187be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f45a712f37e10e2b7f9857e00e7eb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba86bfb90d5b0620f0c17445651add252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18049452a53dcc04331ce444ba3a1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1566b72785458ffa35aba09db76fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a92930e9af17c356cf82237b9274a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879be032fe4be63093c3a541f9e5b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88728cb922a9e49da6a62c59ec99324257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75531a04ae6de4b06d11ef7af2bb6b65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f75991c64e6cc7c33214e5f5646191259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f4fb17ac9f2ece2980ebe878d975260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4f4593472700da583315b5caae4eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72e1b5b5637dd8fce7426f03b2ac08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02b8a78ff59e857a830ecc7aed917c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30279013256fb26723bc979e2116ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466da5dfab879ac9c391cf45167a582265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184c526cceecd44ec0f80993552417c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f45abdc781527a36df6cca4111cd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780227c1c49c077797e81239f1ba134a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da121bb1d7fd24275b14a38f7e6ba0de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69a0d91a1a1e93faf639b0f5e6540a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04721932703abe9f550dfcb1b0198e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f77f3046a1ca72a20c52967049a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330a0ec681cde7bff98782e26a6df9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260401f10229f0f549ae9591bbd63cfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3afe03654f8b78bc56f67bbb0d7762275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c14af7cace2f2c3211bafe4d284755276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02789a08eaa8de86f4c44361589e3026277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496553c25179d34d2b646715dada7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef0f6d1c07075ab466364289b76f82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ba44efa22fe61b8fb9c9685505da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd32c72822cc386a357a8844c184a08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181cdef284dd316e7e30e58145f28c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854bf92e8b8298fa417e34fcf71c1e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422fd1c4d407e1be18859546428ef6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a306fa78a69306b75bf392c1551570285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b617bdd6c2b6ab37d26b18f7c98b73e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1e7f5385409413359f45684a6527c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c52b1d83a992b5afbf29eba0e14aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbe716b5248a8c5a2df1f61e0f8b0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f7132e1d17310dc7d6f7441eb3a22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe57ffcfcf4c7ef23258e2eb5a9a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6059bda14a9918219b055c1c23c32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ddd6ae1a330f4b46ee7feed3548e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57eba0121c78e0c65d36a2cc104420294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69b7b63e1a277b7ad0aa38048506a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc2214a2dca1c5abbb3ab0e50f1179296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dda750a2ff4385975ed2739ee28dad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc49f4476239e8dcc64580eead5e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154cbf52ec0b4d8a7dcb0006f5ad4b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89405db49f917eb0c483cf2b5aa9544300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7ffee1b39145f71f0279ed056a810301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c44cdb67fa6ad8f5c8e4b49159418302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a480c2d0d1a46f01c29865d96112e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ab5840ef56a2c16fded00ae8d3b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567855548ba56378b3b15fd9634a8db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bf0d6f9259f4d614573425a3c545f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a82a08d18c4e950de5d60eb6404a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56302dc136040893ebc5dda10cee8e64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7002d2cd7c7c61fb219980fa980d54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25bb573fb324862de9889e9a1dba46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce696ca0e641fb25897e3dea5072ce4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc417f295291ea50f76c5116915374312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8ef6762c50e48a4140cfe7f47203f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a36f949df9f066143f053f1009363314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634ee049242c6fd7e4cc43919fee4c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584f2494adbc730af2f7182ef982242316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa323077d58105c3a0ed724d9d90ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc90c74cf3f3e6b61b24247ea3d282318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f44f691b4a6bfa462fd9a1c509be9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a50b788fa29bd3482b8aaeee4945320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b846a7386661aab9843fa810172ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f0a3ec98ce1f3cbbb3514b0e5a24a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b097ebe3278adf51af6f9063073ae0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cbaf9871a9722e1538b262770f685324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b1fd7ba51f5fc250671d6c68110e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031a34ac03a2a4206f71e5224990247326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9c71346a22ccb13af8e124049c1f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e1e0330891134f093f6f61c563c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583acac7f33a0a8d5f157591f9f719c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97484b3ec434d5cc27a5ad2e3d33e8e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d5ad379c672a3760d7f29a7fd51e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fe6e97a5becbe5f1152687a743298332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2d30033a65c564bef4d7c802ec161333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3985f65c0d941cb52d2d242fc6dc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247781d1c3d4b964891ef43cf6394f14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e0c0da0d0350152131e8ef8d6ae82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e042ae24516e7fe60eb17ef29ffb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4212af99b44c56eaee6731f6c3d110338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6cdbd62a0c1b5cd8888a63d293c0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b5d21998a4891bd2811ac300b1ba6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a5fc38c6c5c5d88e0f223c50940e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04305f3c2c0c610ca99cb61d58e8d70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9896bef8d2cb744a41b53c2dbdd6c6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd20189e0e197df33ce22be3a1db187344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718003a1c8ba8bca21be6406f7c02c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed30bfe460f93a4a4d2bea3e42d4043346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db6dd10b1516a41126f20543c1b444347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cf9d2b56b150b25fb5a038782dada348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee9369ba29e5ed5d9596b7cc066a76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c025f0f89a9c0f43620ca7c009da3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6ba386c38b23c0fed92c8c33b8080351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc1d048413dbc9978ab13e2a55c424352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854b875882f9308052bd2f03a05673b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c888df8e2803dd9fc55938066c2e12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8db20ccf9facd58d65fd267f6459e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ca7d0aa9d53ebb144b36049b5e16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d1b3d94805e5e996eb06c864c16f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadac8d5601f4ca1489c7ebda63e6b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f957e3178412852d135b7c5e2fd65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2c9ff525277a835c443c9f5cc4ad7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e967b56f3d86d0bdd18a12a758d1ac4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b2c7265d766e0c4d4ee84f96f706b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723edb505e36e5b644f088d9b63b18a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076ab3d268c2569b28f82a5ea6dbbb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14098c60a9bac659e6e4437e2ddff182365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2bbbe509597407d46897ca3ddb20b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192c6e1e44cd4a22557d90d59813997367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ecdbb2fa001c0ebd8e7a7912d89c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb66742d7497ce6541dfb7aeba577369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b75f8fbd5ec457a65feb16fc2b62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d376dfd2fcb8c960cb5733282af24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4da5ddc07041722b8af489bf6ffc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4c81aa5672be586a49c1b87cd06ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901095982b8b8f6fdb4b09d8bca5f89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c542819a5e9b5840759e7e2683b75a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb64e87120993cb16a7ae48aa817549376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39014aa29b19e4f73b77299ef01004377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee380d0ace33959163db02b954fbc1b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb3e35ef60e15b80f5a1c22574b028379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b06928f1c13a2b3c18fe82099f64e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118021dacef9ae63df6bd06647a8f84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bd3db7b2f59ca0dd72f5b7f98c05e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c40eead2e5d254f4ab3bc975f6949383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f06840d08865bfbb66e6f24967cf4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573a0e1294da210b3911a624011dc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16c780c2fecedee56b4f3e5ae3c7e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd1343f918b602fb7e5571524b16c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450316fdc73879f9fd6af846e5f9add388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a67f566c0786c764acda08ee677b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a71a87cc8dc3ccfaae9c7eee69dd9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954abd36e09edb410e10ad8811cd28d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b1fff9c0ace78f52a66fe5101b4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c4b07856e1a4d8e0d505f1bb261bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fe390e0b42faf586acdca784f2163394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63e6014d734a9355b4f3a7e966318a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca428d1638359f98b8f398642121d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22964d4bd0316472cd59c1de4a784202397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2b00367294e607227e9efb3ba14ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2a1b4cdeed38a2ce257ca8a2ed8ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35708ec23435238f93dc9b5a147181a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeb5e4b695228a3ed443e5c320b9af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d40339890f0a409d68df41607d1183402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435520e6085c21a9427ce3ee2fbea052403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aed76bcb4ac4668b9ce138e89aff3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd73da44803332c243eda1976676c36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aaf5e6e155584e746d47d07f621e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b62a84a9a2a15567e732f032556439407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89407070502d6ce7d141074f2b40a64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a487ec229348ba60186978bf4677c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221d4ccc22a29f352388c196ac6f90c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e008a1a7d81a9b5ddf5cc37f036f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be282c3445880ab145e7c5bd157cec9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968e7e598623a0fb9d4fb5c9014f35e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a4f072360d7cd4107e26b09819c54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57aa7f7c8508acd6e2a1c2a4483e27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fcb79c5316a3742f3bf128b729f7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5cbdf90d4da728270f271f4cd20cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00d8f26db3b5c86712ac1f4091b91d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50640935bfb02d264e340e0fa843d816419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d59109ce693562e5d4e675c5d64dae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764bf983afdc080195cc2285e58edb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b370aa66fd8d75b08c940dda81d253422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70536eeeca0dbc5650cb0e39b42d82d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20541f1a545a2e5d36611725a6fc0c64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf6e63b2ce4033b86f55e865189fe2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099fde75e4c4593ea06212ad204b43c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a554902b4bd484b0d4c668b060f51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fd8b686948f4e9292a3a5712ff467428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdeba057e92871225cc361631e05ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc72c2ad7614ea5b16df51b05e35ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837bf79497ff5ec28c238b408933e08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a3ae12bc3417d213ce6e077b06cc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef385acef86aaa2969d81d0d0dde510433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85b9b21d50fc1f9ebbaff757aaeae5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e1dc9abbbd6fbea33eab6966736f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6357dcb2d18c90ca9ff3ecd3626193436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183d69f84f79aadb2cb2581a720f9df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c43d8f9fd7328b56756c131c6691a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d8d1200bb368955a16b724db01ebb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897e6f6e34b33cefd27f933d574befe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7abd74decdfcb08574809d3ed26142441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad577f5419b0421f5697dde3a7cd5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f158a5cdfcfde3224df0ef13f86936443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c6caed7c8aafdd9ff4c28882a7fb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cb1dde0372221098794ad542eda52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d85fed0e71a136ee9b202b35b822f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd00c251231aa7802efb5849f858981447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bf49de76054ed3b49d9e730797100448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea869a28b9d11296dbff3c3f88af80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a3d3b540bfc3762013973c3b43082450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e60aaf7a26ae8a3b7062677a633e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f01dabe8c4b887ae43a350aa36c6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b105a702762712bd1788763c0b18a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1357cce8413214056bf7a3896a7828a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ba55075d50cdbc1200d7be344771455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae99b34b426331c0322cc646f0e101456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a36a8988d98d7d5bd443144164da1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c63ac0f161bb763eecfecaf1a0420458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f61974e89ba6c855734cf860dc3319459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877eb34aebab9cef7622281f01ef16d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd644212c27a5e99c6ab0bd8a4cf0a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4263180ec5794374ffa729213631ef8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76ee3d5c00d2918d61d0aa8fc82218463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05691b8343f9f23b604b2c4ee381448b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846a76379eeaa3b8d2cb05b9adf7cff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150284015218822f5ef72dd412dcdb3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b6f3fdcfc0b388450345f6179c72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b1804a967616ffbe98bc2e3a44949468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7f2d955e901c4afb24a150480c351469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57551176fdd25dba6e61aadc28a53747470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef158b348fb2a7634ee03976036d8f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22496ed1161ef1abcc55fb4fec3c758c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208986e9cd25c19155d03597f768fcf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab72af02de0b442add6b27a80e967ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e93ee57ae2e5a4f52961cecde056a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccf9f7b634880a19ad8b4471f73104476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9ef9e518a3ce939e107b6454a2b7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491443ae9aeaf5c42b8825c7f428dfe4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071833b2f0de01776a4d8a54d043533f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b48edf28c88d61fa6b978e684687a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7e770a1434600d5fd1cc5f13c4b7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38746027e0ef56a629781b88aa5f3a70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862569637a448fa840a1afb206c5d8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485824307b383fe9bd8c6f6bccf93651484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b33571a2753851fe1c2bc0f347712485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600113a3e905f853134122cecd3825a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222777ddef6b1a39572c345bb80d16e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9990dff5b642bb20e78996cdec3c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35b6b0ceba9faa16cb32829cd35401489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13888e30b71fb66fcc200c0f1d05a742490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a949a52d9afa4bf808d45722fabf945491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185ec514835ee6be9a81f86e04b4555492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f5e3706b357e2d2db5f23aa36791b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf79afe17130b55ab43ad4321ae0c1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929c14bed0998c416274618db6d4178495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e55a0809f08ae5e3a10d302bc93e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960c234372adcce5988cdd7fc1b8b5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e9b101a7e43f10bf865e171e2be5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8594500a10bf29d76298a5489db812499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1605f1f70e074397f2f7f10ff75fdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba9067783996e10cae6b81a830d506501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c722c50992fa95b56df74eb6c11a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a360e96e9c2b8feba41569bb731051503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e3a77bfc3dc864f5315350451facf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd7d589c82db2122aea9d9d03141bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e53d1f5f29b29733a76a421d8bcdf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de8c356a07b7c6ed8e85afa4be74be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ddeba9545984f7a62cbbb0d765f17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0962f88a41377c5c138a94ec74c1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb916ce3411d75010c417463896c69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62e8092ac3dc804f0bfc153cd6cb8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b00a514e6b526cce60dd4d0b3bd1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab980ed79ebdf2d8a03c404bfa6425513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481daa02a9e57b57fbe06328958d96d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b77766c811945d87274c577dbeffb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51663ffdb38c01c3c764ed8027bf9ff6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ca24f8fbc4eb4073d89673daeee79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f490e7985720272a06484378e1e3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095fb625a479452acd874148c0868a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1405ef8a55c9f8665b6fb3b97a58f55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb670c3b420954567b4d6264299736521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d33cb03552633931b74f5c0759a2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b6ea832b1b627b676819025ee28a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ddcd93526a244c3069bf484ee4bc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7291717209731b54451ed0648bcdfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2214501768c43b9f6b572d97e9e0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4b71c2a5a4c37fae0e351543dd936527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729cb25d1ce3da21bbab010ec716ada528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd58ce3182b1fbe981ba3156d634304529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0212b0b7ea0f24d36bbd55a1fb29e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d972a8bdfeb2e7cb8d4005c4e5fb43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d345f21ef74b694d6a159db79b9deb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17198ca80cfc30362a68a68fbe14089533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5926a18fe1d5674898b94b4685630a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a696a8cc3f48e8b6791a2a1b598f54d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453852568feffb2bf620d7fa895af5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a537aaf8e8850e6ec085e78c2851aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a15a562d00cf798289ece3dd0ac4cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c02be00cd55f1e802d364d3b103440539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c77fa98096a4bd6a1b7481f5255001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8f3d7582fd3b395f37a20ebcf2077541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c45b7d80c43ee2cef2b05130d1093542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d430f34a26f071ddfdd4469bdfd14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbadf35be67cab44c33e1b134d00b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ecc822cb4b013474cb8ba6e4e504b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceef3706b28b99a11ca2d17dd9ef9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a2933d7ca381d1e6065f5b319efd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bff512d2ec12342d6718ed450cf03c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e4f846d5cc7e38df3e44020f9be5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd9fac753dc16ffd90d8883dc13b1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7046f29277f810905cb33820f6916f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924e19a45643636ed1b01b658b3322552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d68abf39a369f05b96a6df21bb7e7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201761e8016f73f7179164c81a9b6562554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819b59600f5b43945885ca525bf4279555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a4a912dfb601db85151e252d6ec02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ac45b4b6e102fcb695d285948aa10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d2cfb7461041b31e39ee2be6eb561558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95916d6adc56b11715d2bc9bbd3e640559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38821f35efb509c83b4c89e271719425560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414658a6bf01047931adf892ce3953a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df265d78e6c14eb9cfb1655d820b9213562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b4d8e4500124744ab0dcacf20e4e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d081888a51f13f51f2e0ede716725564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf6cad6a4a5e3893339b7be4a4652565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d953e7c4b559ff5b99343ab5564af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeea526541dc33851b99db64e8855c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad611f8e4293cb5595b241be86102568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7496d564343e8284c48279093b22e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c27d585b0041ed6451aa7dd80b2d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effeff63bad338de1bc432f0df43b7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc97d081ec151e6270c169dc59a8b03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90642f0358a8e7971c4548a248f50d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b34280a1655e92cf53ee8a6dc61cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e622d2cf76ce297fef89e62edec5083575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec782ce1c16f4412964d087ea0bc34df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407efb092a63212bc8bff4f75b72aa3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af88ccf3913f2e38b0518be77ded225578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b92db75e379dec0ecfd11aa4eff28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d67cc960705443b43bb1d08828c7c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e31a36530c3994aebbbeff02db31b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6270f0574937ded845601486dfd190582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5336bb8ce06203def9e4d598cccf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dffebc163e358cf38ad7147edb958f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520c806e8494dbccf78d33327883eb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bda34404e3276e8d397e0ff15a1514586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4f2370e3e3bdd0d4f4817f05a9a7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a78554ecc9e6bc04ef5d4a47138d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a318d36887caaef009974d45d98e1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2befc0ac5b211e77f5515d1d566c74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fac90aa94be35fc16c69d7f803d72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae36138fd5af31cd76af2450d36d7bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5066fc07f796fd2424df7588210c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142a0e4e4362e529a39bf4e608dcebc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b2443610992286eb2634ac1dd973c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70cbd04ec7bca38673411be7baea8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45d6e1f3ce58ef1ce70a5c1b714104597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2622e030d0e8edc4704aa9687bff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f1a406b4618904c87c7e7ca6dbc70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55d07900f5084998eb6cc5806c8698600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bbe60cbcedb0d2ab058c207d30b9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6c3eaeba7c267361ee9981e0e2e45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ded504551c7e9ad007ff1631992af4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cc4181a4007c648544354cdbbf701604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcc2122e115b5483054b264b8b0bea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd42b262aa6760727ff867a77ef18a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6db0e148a0862f3f492e3ccc351f7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ceb0e91b15e103be06018373c430608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3d3915130ce07e385207bbd15fb9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f8e0e5900f212f19d81339f528ed1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ad10f1c9809bfc5b05dbbf8f5cdab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e0f188add078e41d333974aaffa27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05b906edb51b155e08e0094908d9ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700479f37fe684f8233ca816d089e37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657d4f894efc0ae54a6bd3f5c38ccfe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3e7cee595b244a0409d4e63014097616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bb22e43759ba701fd00a5931d117d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79d2aec1a3c4d0838f8e499ff22790618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e152b76e0cd9e4c867f4da2fdabac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279effed6834fb61f895a54704d80b17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52094d4d0408ee15a1123c18a99da005621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b39f3d83338aa4276756d6823977ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5341aebc7f043ddf47f11bf30c74b2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c07a25a7a9b66e800f36ce32d51e5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfca2cdd775c1ace05bdd6b8b18ab38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c39a943a04679f15dd0cd85714fb00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964791695153b3950e4da32e8941ae0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d364fc80ee2e383bbaad395e8238628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc226c8461600c7e69f063bd0f34be7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352880556720005fae675b50d0d5427630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9f45be95773007d0fbe1bae9b0e7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f50d3d0be5e089b9ef2a6f1e8f10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a78a513e4128ba8075e722e58afc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930bea3f45a4f3c9d0f964cffd6a2c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c227cb6003faa51eb1eab3ff17f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8a8e2484489656a9a603158f37e83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cafd94ed35a6b8b792e2cdd3c80368637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f819bfb20abd7507e13fab96238225638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746e15c3f85e631ab51f1086408b4b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0dc8eb93c70c7b288230bffcf26c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440358d83528c77d57979a586e1f59e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4b18cff17fb518627944ef94ea0de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b880a8f1ce77998e717f84e2eafd69a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2c1174f5ce227046428e2ead576a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1518c9262b9587ff660cc28a777fd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade58fe4a7715df64869cd64f8ef6a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89f241d6d318cecdc109fde38fc0f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6b0039373340dc9805fe865dc8f57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda78f7551157d0c82a8e18a94de0aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7a1f071a55bb1f4fd81581dda984a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ba4026b7c6664c756f284ecb4b0ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779e5abfb5629930d0d2d90a7adb2aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4202bc6ae4c40fc7ae5c0ba6c7082b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257d8bb17145feb40e161a304d86e98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c140d3d0ff5c0f395620ee99f78674655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2afcbd35b2855b7a356522f1566478656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db04c36dc1a762b0f4115ab900e5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5305c6d530fcaca6440d2e2e389722658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99c70114b6f9320809d0e5a69dfeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4a4af7c678358d28906529fbcf8c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878cde1c27ee07f7c53aee99b45f975661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306e99640468600d71e33b804ea07d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd44667019dec5a24f78000215ce908663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f187ba458a77529e6965f9eb16372664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57d2def0bd66ddf5d90efbe79e1a32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4c5116cf436e434e7c2828e4c0b1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8039e13b8f5252c7704fff5bf40e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d04cb68c3c3e06022abc3116400b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0e1ee980651150ccd039f145d5543669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82d3beb55f95b0f156c528857d6034670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85f1d13f24d00f92e4284f5eb4fa7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98223af92aa73279ccd376bd1ef61d8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eab0eb0afe8fc9f75ef56ba446a91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea71274660fbe645e1ec1b3ef5def674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecccea5f9bb868a73def95a486c1761675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec95f5208eacd0497250c9d4539bb24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e582fad09f568606f259601ed8af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bcc5bbca18096853f094373df9048678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd38be72c473d9b1b78e7947e352241679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5b21679c6f0ceb4ccb3c15348df9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bf8610d22b7272c787ee03ed380b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a632d3a2ded7061c1446af9e3d741682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984d9b003ec9ac68935a1b91d02bb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058733e49917e2f1c4f2e9a61af374e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d2fab6b46b938ab8a0bb80390e812685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd96d17283e1d941521ed3fe5c050686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700b923f419aedbdd13427f4df40cc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946e03389f43a47daa6b35ed7eedc03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42873def086790c3fa147387663ce1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5909c3ed85d8760b184cd708878943690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9d5275de59d0efe1a655a593ac362691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c7069ba923c751a5f489a456189ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5c49ba30d32b23b6a7b26497cd561693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f4aa166e893bcc7f6d7ff157e60c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dba72307e4706ffecd92e50867046695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60541987a4897e5daa9c7ef2ca3c874696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdce7ce7c2faf6879a5e6b12589f0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a77ac2a8d7b1a619cb230fef7a27ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41907fe05d99ee916c8a17870ea848699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9630da82b97bd2b21ce6649ee2c38b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8248ca93eeb3fb3fa28d6b49536d02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1753f96353bcbf09ab3b70d0b5d435702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51accdf0e498ead8207a8d1574047159703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f5dba07b8ddb5b296fdd6eb6bd4b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1ffc14e3c0b82876351f55cb71fd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac7c0d48c568252dad036b24df543706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df548441d5e47e66185e3d01f8f0f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127bcbc1686bd73603f805d6951160c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7813fe7eb91ce6e29f32c23cf7282709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed72fef27a21cce6568ff9ec40c00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd0f5777f2d870f5eef73cf5b6f72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f44c03baecaf9d1bc921855d8bfc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382e331add27aafde962e6aee8cee41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cbee815bdcd648a66271d2f33c559714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f2ea6585f3ebae71a9622346c16ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683236c823e97b7e594c4fe8ab8c8c7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eab695d126621dbaaa002a206f685717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a072e3929f033d308809e47f33aaa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dc1e34230bd7ac33fd771cbb36d75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51aeadd384503fbb18a0caf2f49703720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c281532011d773e93be526108c327721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323e3063d3e15e738ebd249e903c794722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48e839ed833ddea5cc077aa761deca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5a3d9d164e3b5288c2e7b09fa23f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc28f4fa802f8aa6fa3306d64dafb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a5d1e0f1a5fa70640178c260b4f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec19b54e5fec745ab434cff99390a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c0a177da4b7b2440d0b51eed9fbe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c562a0ff92e3dbaa77ec0c8b095ea4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a8c0a4c69c63a8406632e7fa4ca43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f45a3bfb5b3dfd135634097ea606f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aadcc6a1bacf5359b9d56bb25c4204732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a01a3fcbf7a19e71f58fc1cd5132f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b9d387bd66cfce3908b3eac3422ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf4cc0d87b41cfc000337195d18bac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401000036626414d079a472f3c94d468736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fa4d72400211802ef828c2b1c0aca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e202d7463c75534dbe1203c69abe21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25113ed6df1c7290aa7d14d90d2d126739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fb831c8cb678c437ce6c58b58910e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47f59aa341ae41d4a9d9f412df2e51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932da1a20861a6b475e952e562d460c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba8a757dc629bbf40bc32beebcbd73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dddc255ed7390fca957668c055aa8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8be645be7fe640ed70d0d8283bef59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92d6b15d8c5b831af56e834473d746746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a12cd3a0dabec425c43696ed71cc8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953cf33ec247380b268404941694d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ecc941ec1fbf92663261a3fa10767749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3504d1dcb8b6b4e9a6a8cbf1812104d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801e79dd8088fc409e1d835383e16c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f47af04a1aa26168cc1d1b3f69e71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f35f9d5e9e364b99ef529590ebe2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28445599c840c53eb2eaffa319edb263754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f607a3ab2d7b97fd6a0c0fc9d7b56e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef31c067073c2accd585206edb38a6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02193bcb76cc94b84edfc382ad2fdd2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c562bf072cb65f0394a30adfa6fdde758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5703d221689ecef7e0333b49513972d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f88ad61b482d141ba273ce80f700c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a03f6fb252987d63a1ddade19ed72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492c2614ed7e2213046fcce40727cc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5c7518667bcb1b1491e7fc338ed434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617ac1bc92cc7490dae4e87c61ccb755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563053a620127ce73560b7ea845c5306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffefef13a079e5db980c0a1f139b817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55a7bbb869c61f6c68150ff7859cff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f11235b1e5a961c8a3eb27dc94c7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef1ff501673f61d1e5d394a3246ed110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ad5a01a099e7df4ab626bc97d8e9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dbb1513d9f14fb1444c32e4c2643112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032cf3b30551702106620893293030313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaad476c9e5d05e9e6f087a8af476f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f576ab9da592e42a08e7f3f435345615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff87fa9928ef9bc9be7480cf75c56716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21da7ffb2bb131bf62a4a64a5986ba817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79913a70af9f517fff894b4a7e2adc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b95010ba3023697e756508be3e6e0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c62ae898246c03545832bb07a9b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2124076911a21520bd56d2e6b402b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a73be19294dd2e1f55716b7b343a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649567c15c8b397c35e191e03df3084123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1c94d6b6088918cfbb1762522c3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fa84cca463096510e8adf12ea687825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f8746eab0c2b7504f6f342304a60526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e71d7131028ce37c46e187c9eda427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79af979d4d2c1e69e1c875f8abdb9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882a8e3ccb881676cef69701f35aaf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac179ec87e8bf7e630cdfdaad58c84ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38041f52efc7dac84ee4fbcf49e2e78f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917d02c09caf5701148deee1571fd3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb713335ce44e0acb64ebea5233fb36733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937fc5981361b782cb54cf2d3abc9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945a85c3632c077132369fec0f800a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc9025450302d9f5ddf5b19f70f8f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717917f51a841b49fcae18b4edda8c8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e80b6e47cc26f8d448edc151602f2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42eaa98bd552181cc2200e3ff1dec639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81d6b8e722cf4f6d5dd009a1b1dd1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef46583bb0e9f7bcd32080c3d96576641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb5f2994bd37184a8eaf5c0840181342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab82d909801a36b3f5f0fed6180ad5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e64cd0d1b94f97b4c4a3c3a969e3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e7925dc6fd789cee0be6a450ba80d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b23a02525f9e1251f524a46600a4a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f82d1e9e9eb830227ada4ffa05ffe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123356ad9fb0b142eac456e586f1d9c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3184322d95573300ddb961dd9a43c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbff0e3ae3903ed99617fa8427534850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144983f8525d62a6415bb3882ddd82cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8372d37a5879a90fef0ccde3a5e38ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff10ccc3292aba350cf0b3e612dcb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aba97d2fb8d49c0d00f1070dfe535254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb453b9d550b0eb2aeff0a85c974ce255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e8a7cec3cdfc86b508d668647fbcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408baa9c36f0e1382c3e670a9c40f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f748ef9454539a30e72d23f3e604a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723ca931d551f5705cca8222391489159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eb3d73ca2e067fa5b0e5afafa37d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636cc2310ae6068fdbc47012ac53ade61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec6da24d692fd228a79ef153d84a5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a74c9df41ea6ddad86f49586f404963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c585b1ece195cc2673658cb618d0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73e387c02df30dc13b04f40658b8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adc7186820648117a76dd9c88e879a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ccb9180e8b371af385e2718905e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b03dc7502dedbab622b1020e87073e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a556277776970b87ffcd0cd3c60e6d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19c3147f677dd9ed2369c32f05cd9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b2857fa9b69965ddcfa6ce2d0ad1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b5e2da9556bcb6c56b01051d67dc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e10101cb83093f0b101b5c5defa0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a784f5e11db657ce1e64c06be09189b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5729d141360a2c695a441cea79a9bf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f4b3ff837c3996beac78cc20837a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f80293c8c19408ed88644fdb5bff4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191bcf7b8b5d664b28da0997e1153ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa41e35a360721cdc542ccf9c504a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974468f2af24f5cf0b61a316a980af480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556470e95d57f8fa1e5ae0948933f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cce06fbf3313c14a97f6fc7dff87382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d7e03927e4ca5c75f1ada017dd55d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384070a8034f9ef73abe29d88fb1bb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262d1d2a19fafd27f017612db3f63b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea51db74806d3710835c8dc1220bbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda70bdbdaff1bd235f3a6599c154bb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be60747d9d07a25d7ff648b5d2a98b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21a2bb191b0a6ca5e86a596389df0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c24842aae3b30b53427031d8ee2add90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c33772c1761669a59c79b2571012c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb0b6128e37470be6fddbb1366cc5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7dca87e5c9aa7b09f08bd6b407ddd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67ebb9f23491e5f825f3ba92c87d6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8ae5ab15767608659df454d516a6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051addb498d359241d4ad953071afce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c14cc0cf8cbec19fa5b5dcda4a93697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398e125a57d3ab0e5edd51e47df79e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cdf7bed72ea9a228b63ee7932f0c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb0b6137bb9371f71a3442cc212431100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6aaa9e3f04b6150d444613a8447d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ccdfbebf878e7ff070a102bd39529102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7870b0168989a7ff1a7ec163bfdab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b4f535c4b8cc2434844d21851c9e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556a8f51fd5806d63fc0ce8712f0ef0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67bda12e409ef9f448600265d49ff9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b49d74839bf946d2439821fc7f20bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93338cad5c38f2f5237a20c3eae0bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b2c3006c5450bab6d1bf2b9afb5a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19655033f9c3b1da2f3287c6e109f36a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aedab86b30dc9e4b1bf946b728ed6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6228d0ada5a759190b6174ff4003b25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e623ee952a5ce1f9dfba1f514f301d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdc2270e4098b939d10d29f0600687114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79603a0c081b20cd7595905a1203b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239b85d61e51464b00672198ccd83d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f79ec1e67a7436beceaac1751b2121117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69bc3912fa9921d6b20310770d38d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b922951cf0ed2f0ad07e5065c4d57c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168712a6ffa0e7619a93f4410d64d772120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f154d6563428865abde5acc49ad28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51a55c606f33f8b41fca08fac37d30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b5df84475d78c13a528bb436bf11b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dabb46b2b4883f808ad33cf9d42e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c63785457538da65d6649099634679125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849abf5981c5a78a7190c648d0cf9730126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70feef6612241a0d737672914d001a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caa6ba6ac80acb22792d0acda00f71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3f6e9221a33c1f5294fc3cf2b1c33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd1c0f28e2fd9d058645e3aa3c99bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c155b1304eb02cc8756976e8a494cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900294e9fa578920f7a5ae68c804e4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebd98418c05dddd6947121262f075133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c64f02637863b12c8597140bb2cb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbffc0826413977c5d924bfce05907135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b6f7eeb500844a0cf15284ba6cea5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531eb0bed855a6794864d458622162137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441b7507e41d573f3e6e2181c27bad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ec1385547c43a66007464045f92d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e9550de75e024ec16e7e12ae36ad6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02062248aac99a7b91f7744cf756e13b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f5a1858aff6d48ab7aafa899314f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755f17ee700041f74ea8ab127bfb013143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931089739bc2fb70378efda4d4bbdd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd0ad3bbf152d5197ae5934d78e00d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c01d5ff57d198b45f2a31af69befe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10820145ef9c26f16de0577e4ffd4f3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2d8031a53ccab36ec0beac51abe1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec4a94e54814e8502f2e898292122149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d17dac9f3fafbd969b18ed21e5bff1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc39395f3db95315bc4744a2e0649bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d46dff9c0a8daac03292b605cf70a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765f1462d7dd4cfcc3a15b79b1fb8ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7597adb5d0e784de2a5e417546afef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885be0c7c0c4641c51346d2b0232f8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72802dcfe41de0d9b3cd2ee93e40e013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b71c266ab83948c342493363798f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6797293571cf3c2fa3684021e91a492158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582281e2e727d900e58c56020129cdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700d91cc30750bb6acc9401d61d3563160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b52fd12e8975afda57844718c4d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf42b9db85f56b9410898a75ec257c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85bf376a716fb3c7905ade0f72274a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd372baea52079fedb19cd19a552c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d48a32de83e2c3c0967c801239ab1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088626bfd294a7c3431fb33f09c17f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afafe8cd84dcca7f0dc957971511f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c624a8348cab64f19c93f7ec79a197c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ea6930dc64ce2e8f7263c67f509ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a5a7e58f57433f4c78860756329e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af191b35aab9b36cad665b4332672489171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d98e286a0b264cf729c3e7399a05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6b54756a4a2ab37489a784fa2fc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1466801f94cd9425668f34eb5d3593174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a833b8ddabcfec57638754e299fce05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f2ec8ad74f0f2f7959e3892f718fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d71a6247a3c372258a34405def37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e28171a7c4494f0c88ea1242278a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2535e604e7376b68aa64e1dd8dcfda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a80278b62e4e1c43424a53b2cc4e46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb15811f54e92ae4da2632c030c3a00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598da863c2ba2846c24c52f993562ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc064661b48ff9992a9d38d096902fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd5d267726562dc30e65edca836a3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09301235e2be8b0f2f8b1cc11f616185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b3b6fc01ea0f06055b7f9ea4abbdb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c0213a86ec4f4d7bc3eded5a040f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168d7fcec984293bfb3907295007bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af013ae9c2b17abad80f5251ea2516c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331151fe494e35c96829771a3a9f5a97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142ad6bc483b9b3d164f10efceb597d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd465ad3cecdb09bc1c43d4dc728a16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819ce5eac033c1bed37470568622f67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74ade945f334284b11c0cc76bc3e65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86309342cc9c6700ebb55134cc9734195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b406270fc03bf22fca8b84fce2825196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692e12bcdda21918579b3847c465321197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33546d3429abf94a2cf3d499458bbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfded064152feb7e9e14fea5a1b8256199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06672dd4d6cf0c132986c18f93997517200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023bf400126412bfe4a976182a67f22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417eda4ba79b14e0c4e39495826c9bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bb9db6b0fb6ccbf1a58b0ef8a238e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d858e19921ffe361aade30892873240204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b755607760a24b704bd591000c2bd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f9d9479c6cd98e4933046a9ff35e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445df4f114f7811c8731eb4e0322a053207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b48e1e6875646fb1841faaf5da1efd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaf20f3c86fd98f1208d47b6d817f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8cc72220d9fe98ff48086a11d351d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31979ddacf3f9b1c575441d8c83e8222211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe04960f1640afcca578671fe568ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84305fa4c51a1869a940180ef3aa0c00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf5565d0283420f6f9261f15a5fee6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b987af95faf19543a2e4634a41b5e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba0cbe0ee1c0ca1817d9abeeb5b991216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856791d6545af6dfe6a1881b6a60bd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a467c5aed58d967f3fd2af59c07dfdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75174daf41e8595fdf70f8147ba24b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e462837946795ca550f7063b0ae6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81626c35c6cc056d0cbd4ec42a816bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7e5b97ea3d08ae1f71f8ac9a6c748222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e84771dc2738d8a8401f50e64971d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccafc0af755010768cb23523ab0b5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d71942812de0273e40cb5cf5b3a8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb396f07cc64a65953bb938f45777712226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa25c194eea2c1fb0d50697a131fe3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d525a7a8bad0e025a079c18e447a6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7675d8394f26309d5ca7baba9768499229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97d193bfb13b84b81a992c27126733230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffabd48015c76cb81616a4d553eefc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013c550d08f365bcf92e5501f9ea649232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3934599d77f94ba54fabd2abb1f56d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7fa0a63203ac6408ac2e356cbd058234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff0bbc58497ac7ed6f6b515b85e3e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e364a624ad3d81c1d3eac78435da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6360eb0c0b054ef15fbe12fe9172cc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc33ae1c5a5651b2e4e3aa5984884238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4d8fee21e9552de0f07be272f6442239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb64c2375e723f46886fb9e095a34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4230df3dcfe09a23ff83efed1e79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b92dd7f805068f147170d0aefaf6fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f1045873760329eed16e55bfdbb88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d03082fc0dd0dfdf4e696c9197034b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa62eafe63d52d12a7996dbf37ffba6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd7c1b25ce28667802c10ab04eaad9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f52f8965c55250457c782c40617124247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793bff7a0488b2b402a359833b72dcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d3c319d4e722e528ec631bd2546fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31d5c822654a974f9f7a29096fff4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe3d1dfd176af6816034a979518f46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162afcd35bd958f4cbebc76d62c7232252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf5254ff9cd54dcd7d566dfd6a1874253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a042e515920ff41dfed73d1a1a710254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24ef42f5c2ce10eeb478a8b4242173255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a06c5616c90a6754e1e48377cef80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574487f3a870d19726382635abfcbf82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39208454365690f6cf10840303298a73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a10dd3a23061417c8e3cb480dcfb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7976ac1bed4b6a467356f06952a04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5e29c6d69ba63bf9465d42741e9e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f457cbe38a87ee78713cd3ada44ebb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da00e97e7a2ea2d23f4ca0b262ef63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54318633d1432a019aa995ec2f6359ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da5453d03b409c9a6ef5a5968c40d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d3bd13d273b27c3bab2ceb1349ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227873563154b29358d6a05f40b557d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfc67dbfda226ef6c3d6af9bc90bac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d35a75ef1b8dc8dfff73b280d3ad02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c58bf2c8a4cb3247f864a0a0156983270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c24707fa9080ed01fb0376bb123e3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e081c7bbc34f039b72619aef3240ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a308efce2978bb7ba93e139fa31cf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a133d9930ad24639329cbb2d302c131274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5951417ab483e8f42c61aa42055fa9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc509a6aea71dd2925ba9082260024e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0790075fe160454c0cb4838d8549a3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b051189252c0e03b5e7db666a9ab6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3a947dce4e3a571a6602b2c946fb3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01442f1cedcb5bbcebfd1900039629a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694ccbe927644d1cdff3546afceee9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509fcc6373e4adb1f39bd8f5800b9b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e385fa9305c1bfb8c0290ba6626b29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa37285aa4bc77c3c7eef7b61d309284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc7c9472235396c94ac335e9b7c620285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4852e87e8841df2508501883ed859286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c21427a30add5f953f09b563dd26f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792eb7d91fb796640c0dad9d3379456288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7830d78df619a477de5da3df4b64de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221ab1de434ead92a8fa9768e7ee5ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d6ae78cad46a0d767bbd3e3b71696291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d77125ef6a0d17f927b26c60db2002292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe9ec9d5b8bca5eeb744cb16bb1ce1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143e6d79ee7c024c5fb07983ad57ea5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df762ee5c9a6e728596d47df36302dcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c5183d93bc984436a9d4ce045f89c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1499216a815f1f4f8d6027157510b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e40595f63b60a85e017bf456f3314298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54d368088c028a2af3fc3289f11e24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa830284a316e2f52c689d5dd6a0e684300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfac123f8904948c0bf5f017dce5383301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e77bef0d1bf0b9fc4c420e2cb33ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6400188c3b5cb19cc14b84c704ecd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac46e43690e24fc860bd5177eb8cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e35ca82a3f7f4530f2660f68582ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b34893bba83683721af24966d7b425306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bda20f4cd366b718a374c88632592307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc6d0ac514c2b0f02d412f6a478f1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a79289a9e856d5e75d845ba6e8108309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236ac51256d3aa37cb4335c5b52a5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005e4050a71b5309036ddf30bd75049311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff871522699294dc3db171fdf46363312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f891ecf472b1dd2567a660dbd22483313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c398325429a79099e37ef9a0933598314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c14a050b98afdca8cb9322207a7b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ae9eadbca6dcfdbb365c4f465cf4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39149bc2a2fe94e4585cb541843722ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ecfd03a27ec6244e918ead2e21ec6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba40b009f3d6086c0ea74874d0d1c40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a01d85b852dfd46d763b7c23d728b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489264036d508a9c20578d96de8148fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40890b4660445b3db47c65b43357e5da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b1cfdb259ba49669004b8e00d021b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f715fc0a3c9348a3963fcbc6ec282324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529210339e9b4c1c775458d4a5a1b97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00acf6a3430dfa1216ff46fce71f87c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c6ddd613f523a1ec1fec3b3a6796b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf641c12a34cae1654f3d64b95624cc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06e125b678d84b8f6eea62032caa54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f886c7142ffc58fff954d21ac5aa5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32776311370f2d4bdd8d2b59c34d6ab5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1ff4fb2198d45d44ae8b27965ceaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72efcf8ddfa520c73ab8c42b963dda9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5bc73d95aedf7b4131bfe3dd2558334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecc8e3ee7f8f7c1e8fe37aeed202af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a76ced58428a4c6561db17e0b9771336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adbd5ab2f953a40c0d0f83bb888b6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6cd0f70194458431b02393fd7c59b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212397a5b5344a72f556d2128857d5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9a6b214b98c6fbad341a1116ab1f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101dc56963612feab33973a100547b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2196661b32c72f34f6c982cf43829a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77464f8274b32d1b770a0458734554e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b930d4201514e930b29714accdbdaa0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbf33606b2ce7d7f9cbf93c098026e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f215d8c1b842966ac8dd3afff657f4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284321b8d174499d51f18511298271c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8e86bd3710e1c25d310580820ec1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be809c8d32804d76b521ee52a1a393e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41764b218076cda25b1631bb1f5041350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2b8540644538b78b6045141e9808351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0effdf779fdabc0b05c3f9194fd4da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e722ab5b19a3bd714d98930ee2d3b25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80d433a1c7be093b5a0763bb562d86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceae4c5284669c44d705211bbd7760355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7883bb78928767e6feeae240095c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed151a900223902016ad4df2f3ee687f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57386c725282c67b5b0a2b6c4ee253358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a82ba8ca49515ff8a2c1b1c1ba36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129b9d79a8c4236d1db307b562f0ba5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a564404fec5a7e6289d199695d6493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d59872fae8afb02036843368c1a37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59ad650720cf650a1ea9870cca127c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9033e164b7b512c057f4ce64c10f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf624505f9f833bedcf8a6a6d9a0c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8fbda780c6104a25576ab94cad3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c08e016a2b07528f89b4f809ec80a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f7fd0a9944db8c3b3ea56237b3849368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa900790a0d909ccc227826b55ad92f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc70666cf15f3a3cdcd0c608af0c8fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa8c1a06c3301d5b37f00e1a3f6d12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2b2d526d888810e8c77259098495b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8899d0e1d1363f0797d13ecdb8fa7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5f057074abba13b550b473777dfe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386b953966233bdb16ca93ecde38403375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea802fe982f7c573d8c16a0f163ad1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4826661dd23c793174e5df262b754377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1f16aa43e0540d27dd0abac7a1b90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec7966ebbacbf757114b0be383b252379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f17a5900ae8bd643f7555185c857d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbad2a429964435a5dc4f22afd35c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f15ec37891f816eb6dd94fffc3d63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b73de2a777dd73766eb79fbf4a67c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e78f050a40586312e35bdb86e0fd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cce3a23be9276718c37f8327dc1e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c396ac8626c0ed5ad7ad16a01c118d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ce836fa1c4eece831345596be588d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abfea1d993dbc822180e0c23d93ff2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29019144e78cfea8f777ef38163ad7cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02022e5ba4a3c7eec7fac8b3e4a9e9ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3135d9940559cb862806b17057d122391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c365f80bd173f147bdc592a8deab89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4098f5ae2565c80b23332198556729393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325ab47834e9c67a908626e597d87fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd66a8e5d5fd7125cc0eb2c1e8083c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af651db0b43357e0e7dd9d24ba26c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb41c6300893087f0f4363d07d06767397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43493deb19464d859d26a108289c443b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13431348170a1d0c8c1b584a9045345399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c5f17408af41d90a991507ed41ea0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ef2c2bd14288aaff2b114ddef351401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706fd3c2f19e374b12e6b9b959f995f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485cf1e46b3189e25e2edb05bdad930403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83988d16e8b842296ca7f82241287f03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3572e91a65eca024747bacc1f17c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9701f6b3d4f049c24213ec8be7119406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938251bcc3164d3a1a5508ca86caa43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8e87b28f6d38b4cbcc7c4b8f699b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a69d4141eed032d8fdc9c056c808409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b287623a38ee4d0d0b5e35881dc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e558806e53c2833c2d21e3291789c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e5cb168e2d2f5eeef15903d4571b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf57e7f08ddda56b779e80e8624397413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be98b72a6dd07a3610e65dd880300e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e3753e9c9952c7b57cfe5806c201e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50fe1c0c628ad58085f32facc75db9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a7f62ebfd325e9892a2b307d8f4a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a32cb3edaf9e9f78a4926a0e1c6154418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2710bd67c02acd63f234a64461b8ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3248bf37d464cb6bf9cc1b5537433420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd12a859aa6dfcb6634a8589ca65ea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ec2bd479f3639ede19e9c419cdcbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877ea65648cf49b4806644c4fcaf3cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1044dd272c26bf31b3ee3b56a97931c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c51fb34b499bd6631eb02a972a86d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e267fd7414226a6d0c088a50365449426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d90d76526448cb586d1fbaaf61af7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf189014ff20e07f6df54eb2084022b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337cf7cc036cfa7bbb362195ae38864429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d5dfc33c6073dfaa34fc43cf0e29e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3ca6d54a5fc2a748b06919ff6e552431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8470ad369203c6241086f4678d961432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311ada3d165ce4ea727cd0ff3e84c97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38e98aa9d4878e95eef62eaca936d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093018b8b8354a4e31d34bb85b000b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf936be87c8559107ca70e852bbe5ccb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e4302fc6a6092d346e46bc6b0b554437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0cf0866937500b69fd181467d1d56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042efdf409f13bd14c35a079e4d837e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c9afe0bf56eb8f591eed4934fa678440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8626972e9188c65ad084b02bc27c3b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1797971dd0da56fda9a676022f5845442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c633dea025b4f18c65134ea9b341b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d111fe79373b7842c976fbe5ecc7c8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ed5e50dd62c918bec7695a70764ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd4a74d91d75c42f99f878c0869648446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb52fa1fcb61811321717fd12ea5c7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c522509b7eed9595f5c35705618c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222024679935e44937bf6d2bb7f59034449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957e516e98dd783f2e676db37174732450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ef65015396a457f84c534ef46576451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8536b57f21a436c73b328715be49e06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a5dbffeb1cbfc31cd51ebb7089b83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358669627c8e51ff45481b112358dd2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42934e07e1bea971b6e05a1e26d8120455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d6e9a82eb54fccf07b1780db96774456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8462e1635a4329ba424a563f633a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcc2465553d59919a5baee3f262448458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cdd469049a2c0a14c9d0aab8b9b08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0832ad8352fe7e8566444fb1543bf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c1ca66c3070e5b3247ff1c7033a7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb202656762ae39071542cc8505be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e84c48058af0bc9962124381efbdea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ddf491a88f4862e6dfc70999b859464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ea024a153f2e5037dd5ecb3682e85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e2a9300e2efb4454e9b3973882bfc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aac3f0d95823c7d38bdfb2af86fe1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947cdd1423c787ae9eea885ab6ccd9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7ef33d58e39876eae3dc2130acfdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bde2443680336c53f56c75f26f857470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd48f2d257747e232efb0687ef801c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46e77d6bd49e9ba909d4571404a5a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e54b097dd8567fbc021e6e630bb726473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3863e7f8b70e32b65bbcfabd42db50f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f4ff68188adc9aa9e939b5df52e58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a9f70800110bae91e4a0905348cbb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1abca7a109b00829429e016393044f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150156dec6b75cad4bc940c002d8c7f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fce5bb810c5af9a768bcc5e6015a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20c1541be8a1cd10f081906e458d40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a36ab96422b32e5c05d703c1e233f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98ebd236e5c09482f4a7a711907ddc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525f0221330d46ac194721658298174483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4483ecd2cd4d3b386cb10a1b86063484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2255ad21a00a6eb25427dd2f4794c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0adec833e3c311144689571569aeb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885ee8b7d8888120223c292d241fde4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5f8deae59dced3a20a56672261461488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83404b383cfb1fdef4e71190069227ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5020db69d8ded947e39504ec5f1d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e9e80c46083f37bd25599e25e561491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fb1ed17cd4d6b25700a51114ddb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f59a6ae94a8dcf028375a0b1745e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc85c0d88374b8b865ffe37c499784b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e38ff1ed9a7eb4264add6580150f3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3684263691e49d41560e7f22f5e6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d193a5d0334b35104436178f3141497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56161c7a8b60a1dcc526d001372a2b29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf1b4018aa0f576cf82b3dac55857a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f05aafb21b4eba2db839e09d47d36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a342d17fc04b4f6dc903cd4372e43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e44c45a0fc1051050c073176ed537502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a10908b0c0d2de349920fb072cd8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43197be52a2b32a0c43c2c46aa4f0c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac02c8df4664ace2d0b34a4ba5bc80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ca8956ad5a9a8999b378ed64a9561506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f27a5e256e987d32274f308114c99c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96b4e051616aa69c3947fbab4174d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e74448a726d120f6a6b2e82430cc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660daa231665888f65b2209d46f4695c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eefd5874f97a766b12533b1547814511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa08f45b7368bf294ea8fe77f0f80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0dac0d70200840ed6b82272ca3346513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4a5823508e0f3dca9c2a5927a7b3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d762f24ab7ec185d4c0d1154c49af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cf03e886f643c39fe457cb03bd86f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0075681475d07147a2f5e9eccb29d36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e043e408a41ecf908ec330a6cc1fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8886a120fb6a92573f474c88e51f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304964e9059f0814f24b6fcc5bed81a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f5c1fe0d2d1d1bf72aeb37b84e20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad194367eb8b34d9be0d86fba6121522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe02f35d3d87dd200835ab563c645a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035b9100358987d7c841cb9e3706614524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604f7b8c1fe4d860f9758e507d765a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2805417dff24a8207c96dff6556b585526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa4385f229a786e7286ee9cae372c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0cbf3d35ecfb4eb101cd6f114e88e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f3d85fa519972039eac539390ee33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac922fd030ae8ab68af37772096598530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b09962f6251d769957de4e7fd875531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44da589612603c7adf1918844df661532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f1b7827cd39895dbf12de145cce0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbcaddd809c8326d2086a8451075d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307523cca4e8093bfa15acfd2857b9f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd23211046cb4f98bf5993876dda46f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce7969ca82986656c90c4ebaf10222537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3121ffef0dd32afef7c804c51e6f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6123a65de4df252b1c8c9763fbaa04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440065781a3c43e8c8dfbc4cd283539540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501bdf329701af1512f233bbf33ce18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752661886b53dd70853648bd705a11f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68f93b5143a9bb3fd4dbee49b20b58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c260df18a6ccb77943f91a3d621cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb1bb077f0fe9914e3b77fdffaf58c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653550500b1275993f8b958e25ade92b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b9bf9a988228463fccbd6f1a01991547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e601b168d82995cbbff1cf1b9d08c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08a9b0876effb5cbafcad5d6506a33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c615bdb3c4575d123b0105ec1fcfab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42437c69fe1a90d1156ced5c39902860551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73b9b7478ad59590c540d1fcb425e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5cf4c73a367cba7ff7e02cfa05d99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633495445b59f3a88d6d8e9b502efc6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d656afcd68bba3b51f41068de9ff8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614217817414a402780014488218302556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b60ff3fae723a5be7edba0881ae4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa75a917d1090849735b1c160e40747558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13082f8e641656ed1b9c5d9527c9a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1bbf2f61c52cf2ddec17180b2e6d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2058eb6cd0ccc9730ae480ae7866c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b9e4bfd53f9fe581659cdf918d31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44446a449bde2db9a2b627679087a9fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60418ab0e2af5d21972c74a87ac1b1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a54b8c8d094e7974df5feca90e434f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6813a08826d49e12a86a3d56be1fc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241826ffe8974fba24547a3f64fc82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52702da0c7ff34adea6e8c4a592c9aeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804f3bab742d666559c0009ca7f341a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefc8726a6936ae3c016191649493db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb4697cb9b2123e07b0715c66d1b48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b02a7d54541da3f26f2358924bf0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cac47cd29cf6ed840508f8dce9485573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598318e1f22f1aa5a42c3cfcc8086bc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489b59c2bf2f527f7135ef67f539697575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbe0fa6b0b92eba8063402f494cd6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dff2f5db69d0fdd293bcdabcb17215577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11303a034d13dd12fa400ffa0d1afe10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827e181ca75e20e7bee3101b22b6e26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72dabc6e4c8ca50a339b438173d161580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34c9aa18e73f334b009aadc797a327581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cded04da1b5a3e979a4e5dd7e904e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55672e4cf6f1fd310af5ccf20e79215583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1908864e5c5b8d513e7149cdd673d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d595c74c43d75759523a91b63083c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c603e44616bc9a4e31a6f6b207f26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a62301e04f665202b08848e4db151587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fbc9e2b0e8f5d392dc3d7e1ddbfa6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec4ceb2e80fb4d2058726e4c50eb45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba995b4518799f416e70fa19d001c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331f911d646954034ffd0b7852aee3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867a4e0aef5101edf8a617c6bb8460f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6fff228c814e6f8efcdcef7c0c679593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01939780fd27205bd8119eea75ac12da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7829ef27aa4fba126caf1976ef24c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acde7f9b7d348858a4c4942d433b735596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3739742c5a5d2b82a4bb453b636d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21d7f9d2f55a971bdf2133c7ff1687598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7723c6b7be972073d13c5665485ea72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731053ca25a05d1d4a5bcbfb19aa94e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519983e5fff4d4e0642f161c8a93df7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e2c75ea70e1434877c89f74832f9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6f209bfa89fe6c8b6153187b965ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9a9697b30b0088bf4fb5e8c367bb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805d03ca6e4757c56a0d558f13fc93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e09872afd587c6b6c2e368630c154606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af304b338138bdb8a179d8fc687f5894607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da2eda2d07ccd6fa5498ad5748dd93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2466e55f6636bc74eddb89f84bcd53d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc0b9c795ee7df5d57ce7c8f6dba8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59140364edc2ce36b282fcda72ddc762611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e15d5bf31badd89a7376e504498fcb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fccef0f68800d349dbcbf3e0b17191613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b46b9fbbfae164bcfdccd252341de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47ca589a107a84b95b4d24ef2cf9cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1139789154a034cd0aae562bb678e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2449d54d35fcddfb9a4ec2b0d8eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9f07e53ad9d35b9c0c5293cd8563d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6ec51b6cf3e6f1e32943215fd89b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae6a58b9dc1c258c10dac300761bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7a1d4925ad7e463dc2369d55dc017621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c7e5033268320ddbe2a90110463a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da18a67d73b035f9da33e9a09fde714623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc12147afa183378da8678feda9787624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039025b00a1b006cb4103f05adf9c43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f428aad795e1510e028d85eb12d5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeb4a7af05301c1e00cd9cf56c1741627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9b468149fad1786f47b0fe7b3a1ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e685eee043633eae82f8de4389ce5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fde9e04f688699ab723ab9559a3a43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971301cf2bea82ebd4c68dfc1fe1b17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cf1afbf9fbbb9b432e0390efa4b47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e5f5497766db0e67ce7f9152b676f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9db9405b0c21fe2bbfb24570689570634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3af5959b50f2075ef6c92fce25a18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675842a1296022db9a1b03aa5016d53b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272620681d93677f8e76fb006e8af2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e230f2897abd12180aa953e070d7d63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079c946170e119351da363d2ec1d257639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69b6e4a819b3a976802cb9da291e16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23d268198861ed72eeedecc569b8bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc1a59268d85533cd730288f6e915a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32a6a3ee689f620aeece20542943cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd2e00806be6ca7320e072fe71a9fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca9431f7522e5b472a7967b474ed41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeee5506cbf32b14147029901174f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0507c36c86baa7e55f57064ded6892647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a97d92a05cf1b09feaf4af491b8f70648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9e8d1d086784a431196e2e1221b26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80094ba315b64b244ee0924c7ab9e603650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca07ba82699acc4090321c6108df309651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991af4de4db8d7c610284a4ebe0a318652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf67fb5a66c11496fb8933f48f621a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778599f8e645ff6db3f399fdac60c9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd1a5b3facf49de5279f585afd4e4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04afb7d33d7b5c9ed29d37ae77930f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fb9f17e83c6f4dbfbcb7ed04bf300657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ceb58c46c3f03219e41e66e0973a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f698e4086d064084a84c3d114dbf76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7922dbe4f205bfa8c0857eedadbca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c2805780a0bc220175826310ee123661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb51a0a2ad5c9ff1c9aa778febbb099662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93284bdec7995afbee311f9b3e1dbbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6744b718f56c8f845b381a7b671cbe2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb4b19e070f1c6e385c3686ed7bbff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3855663b05ddb8bcff9707ec72e6736666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7a25c568e22a7847ed7f44b0c2c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f3409782a759c6900cfe67fc3700a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92387fc782c4e4ae6d5d31e70ec5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf05fcea10f8651fdbd2bdf690b184670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56967fffb0e4c9d15ed015254445153a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0715b376c746698a90a8267cb2b9a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85932887c7dca6bf573a417915bdfb40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ef7939de6fa335596511aa31c2ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cfd89df9acad391b74717c176068d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa64991db2d3b61799aece7fc4afc7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c84a6a194073cd1dacec07093fa9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d6b3f27a491b7626bc330b5c5c28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877893383921b744a447a47ac0481b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409cbe3c76e069a878bd5afe6697d27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5192e1a0360224a6b23ae96d2e8caa1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f662c1c5cbf8e97fe55d1409e04bc2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96587398ebc816be8bbaf034bc02aad0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d55fcaa0dba72f680cebd7a331a19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933323736ce1ce96d1acfcae75da6d61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06965c7a820b17849749bb29181ffac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaac96c0e6b7c9e9a0837c04cf2892687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc275bd347bdf5e85e9caab6b8270cfc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525665f7c645ed1d6a9cc3973ea9c5d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeab023eef036b66f8f4e32dd4a713690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283f74ef316d2114bc5fbb1b6390dd0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53865d63b60dcadf8b296217aed72c2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925133edd4228ee5ee224ecf4fee137693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722dce3298d0eb397ff8c2dc0cf9119694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f159e2e749e7d33aa594e9f215e8b98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130120a5c33ec55e0f0ad1042e6cc39696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e0a3335d6b4a1538b37eafce399b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13dabfe23208821bd3937a7f6b9bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77853c163a59ecea93a40c601c8bad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e319acfd8566fda2d0c6845dca8c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50eea79b46464797691f6622a1666701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd05d112247fa976c4ef307f0a26ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30ec854fabc1fd56df54786c892847703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53620ea5b8168aca33ac57c0c09233704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc4649cc768baadfee1da5d98b26fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b3f1355935bf7204e03a20f2a16a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e3a53d28dafe031d6f3d6b6a1a22c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d5270bca73e63cc2a51c54ceef80d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187940c03f9f4e7ec07a20ecda1903d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89df63754a8e3876a17a08130f0ffa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3857461ce15dc03c3bd8ba76bdb931c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf741c99156a58ec6b014d66252a44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ff7ab89ec4bf8a4e84b764dc48831713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5b717834ebbdb7f92bacebedd83f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6b452f4577f0a7eea88039f391ecc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61131079d6cdce5cb8ee351c0d27f23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174d1ae41d067bc0c29942235ee8ccc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125896191c775642e3e86cc8ab8e6c2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8020095299cf1d77267e55d04fe1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45da47b46cb89522f092d898d4c644720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c021530c64d6205618157b50816a0fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8950d21b065c70826f2eb19ae2ec9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216eec8a6804c82490d8ba0031649b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8f014a1c36a560397f51152de4ab4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7220c77b9a08e6842c14dc57c1584b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ec7e69b092799709b01211febd7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba86bc6ccb8f358fb25dfaecabfce6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bcf143379fab423c435354d23251d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa4fdb8b25c4bff408c4b1a3dba047729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921da049daa599b56874f66bea9a00bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e833ec7cfe2987ccb36f90c87a7a24c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdd9061cac285db4fbd6ee4c89b2a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922912bcccd98690a2fa02382038b9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124b28604c328e67f7e235ee04717f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d6fce825d26c2c0e0892bb71e69a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2626ea0195616794edf972f8c92dac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763a603d60456b6ab577d5decd149dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df71de49eaa3b459a1cafa5026b13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc422aaba2e56983af5724212f28d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee2f970ad5e5f0b4c33006c7a19e4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cf1b818a4c18322158949318e43f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cd1549cd548cfcbc919f0dd2bbfad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ea62a3453bce2a22f637d2983e4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be246a3a49612f64fecb0f4505c51b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e99bd5a7b1b9e2ee1ca73feca27be7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2812218b43046221e91feb6d164fe2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aa61585956ce2fb2523576fe831c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6720154c04117de13b6cb8ef07e56a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3dc20614b9a211e2de2a23f1e5c81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320074386ef8580e87eb4744ba4dbda750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e700472fb2e37b35edf1cdb75b5449751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1290c1f088e068f947ce4d9d9ab276752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623ed5729dc8bab5e74e89ab8d36a18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358ec439480fdbcdcce5cef33f2ba3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec57ab51367a2b30275babdef9c0ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50372c1656b3e5b222bd3fda487725756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ca402fe399f501e618f7c717ffc9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9efc5acef13b7d43516dd6c154e69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52278798cdea0a15cda3750123d210f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>