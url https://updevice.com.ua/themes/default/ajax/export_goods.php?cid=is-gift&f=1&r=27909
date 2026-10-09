--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c289d498d3aef124172aff55990381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84ab578cb8e69a2a8fd0597d2407bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d638930a0dda4a76e1d7c208ee87b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173180ec447a1f18af8bb19e4b04b154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9da107ee65d0d2c9d758d4963cef1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961433860ee1cc841226249c28f22b076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d988934301b0cc7c6f51233adb6f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e4b636d5e40806edf61ad6055f348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58302dc41e6725d7a7fa9a4b3b51ee099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d84722483be82c152bbf0910fc900f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f08fbe9becdc6c7f9c2f51bfb780311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a3b47e345e6de2af2bd19cae44bd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe262843efb96664ec0829615bcf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f81b76ba46dcc6886acffa36a6028014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a189a2678b89cdc4e7f79f6709c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb897fab17c011b0f21c118288c37b9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb7009afc08022d87d42fd59e6167317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f54d2ded740471da9aaccdc1cefe018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71622448689b0636b0662df4c45433a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74547ac558c90a40f65c277b52b7587e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774991087d1f74050ed88f6e44c493221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7739eb87f600eba9fcff9f43de4fce722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a036ec84b27921e3d6126a2813208c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82548aea1d121cf97a84bdf55bc274624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cc851370ea1beab49bd73f0959c2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77510c701fdf001dd1b56f41dd2f52f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81789fe686dcdd56140bd624e5ff6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2578c50c16bd26f9c21a0954f5c7a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc3939be8930e72c4f1171f9b105fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b316e3386f145fe5dd4374aac87c5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed99a31e8f0fb656b8cdda25f77d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4386cdd565fc472a96e465a9a1309b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd61891fd32d38bf78eac4ea8d47933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67712e333a2ef93255e96b40061aeee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffe5e34654620d01b6cfcd455bdf8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e278eaf22ff13ed60ec0334ac32018536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc6e87f3829f1dc282fa973f5afe9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8506a89622fddba0b9c83822e4a7c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057518b438b5362585f56ae16a4e0f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819fd66bf1803c22ce7082ce5dffb5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f2f33ae4972509e9b8c23d4e86bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73fa5775a81d9a21784fe8e985c72442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df2a1b4c3e93e6f4a8fea6bb2e93f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2d079fd9070de656806aa98c44f2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c88e39bff7562bac9c8d88eaea0e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368362ba32762ba872f418913d8b7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce7530f91a1dfbdcce7b92f914adb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07332f8483762173fd73b7ddbd16f63748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919ae35454e42501bbe31aabbabe5db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8049d0721859d9cf6bc6eefe5c00e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0cdb58dda8eea972ca8133737403a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d12af30c2b723ea07caee35eb881d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e232b21c1717924279ae9fb84d2644a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0249aed76ed41a9d6532123cb6ef2aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e379ac14c1489ba496e3f6e98e8d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bf769bf6ad38b502df70341b7ab4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9dd49007b677c7d07a47d10d9b6b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe1bc8ce01e254407bbff7806427de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20047f3ed079db73d1284f5a4052038e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b590987b32b6295963585ed25cc50f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e233010a8ee297a7dc962d049a9eb9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f12edebac194d1393d7fa28c6d8e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151c91f162c2656ac82d5b81cae77dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2552ecd4972e327c2b8ca2fa924fbd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e9cd947cfc354bb958c9d90bf3b1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4eeadb006ca66724bd1ecdd23f2dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054594e645c50b2707ddf187ed698c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4a4a6dc4dd041638303a5c814ac0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbea852ef16294725a118315cbf6a2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fe6f6caf87df158d3ab0ea48e098470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cca894af3d40385fb377f43c47db8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d505209f207cd3d5431272b82939ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499e9b1e8d5b6d55bb972e28c366bbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f528fcba678df5a81222fa92691db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aed1ca1938eb4d7009f3280faa2b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb179433ca4f7e1f204ee1dda5d4048f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ec878a8d5f91b199130f9035e944877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d137880df1ec8c28c8fc67ac838e9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999d05d8a4fbd8576f6c87232c61c1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a3f36246cb3c253568e7aeaaa450080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c5f9014a1278a19410fe931552a0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be14b2a075521303450630f1adfd45b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d654a421c9a13c19cdf88ec60f33a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc81853659883927e2683c6e38d03084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020fe2d39e63e6d174058a9bab7bfb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a690112196b2a01bafe0e7a5040b46186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693c9dbd092ea4ad37f48ee9248d3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea084c4e0fff3aa41e87268add3dac388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5520ecdd7cb2985dc70f8ada3b9444e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21319d6cd2c1b62a6354ad1bb22b592d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2bb83ab1f61134047c358ff252c8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51740beab508786643788a3d58e6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06956eb2ed103e14d8738baa7ca12793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a20fd29480e37748ee748547b799c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfe977c83ad8c138768f2dbf9a325695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd12829a42fa95345b0ab19da9e4dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869cfbf966cd9b2ecaee000917937597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa87e11106d7ed84f2bc5bb6217808598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417d9749f3ef128405d5ad3a01830f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb64ba1ec9fd5085ac17209b104dea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edaeb0a2cab58596a8b2a8cb4eabeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa24b0e88caa73325752d9c1165b16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f404e4a637e2cf23e06e1703d7129c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e40accbb7239615c0cb0cc0bcfc193104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d6d9f721c0362e5053599e534cde7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ff720e8fdaf0140f92ae6238a991f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e4899cce6fab29f8c2ae6e9ce094107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ee492d8df9ef25c6e5205891f0390108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547f1a9cefa7bd8af1bebe3d2bfcab2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be206a2f9e75aa8a15d3be957f495e10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21a02d20b6da73f660b83f5415f28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f28a3860b933cb186b8a01155a9c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a02487577998b56b93e827c7619b7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab1e30217c8847d4557d6dc27360c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e10c04aec8c17330d7f3eff441683115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01973ab003538fc66186ae418ab91554116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01b900d4b76a569e3bcd4e74fdfba7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e3d62dd398a1ff211599bc34a04d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ee967ccd3de57293897f989868cfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc68f7df1374a38f2130fef8d84775120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6120419a381b5e1ba8fb612cc0daf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b87f59f1f39ebfc0e392f153b96b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea560e1bc6bb07fc6a2b30c41c67eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf1885893b887d525f3e2363ba263a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79485c10a780144017789658b1dce7af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925331c3687df068845029cbeaecd24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fc6c213694fdad8868bfaaeb151fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fbda14ece6461718876314f9729e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba474cec546b194bac82f0b0277062129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa08df94f624060327c9f8e7b0c8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862749d041c3b4b94b0035fe84b5cb53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c00ba9e35fb25c4f44f426eecea74b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07804d041f0f5a6ddbf7f2253dbcc2e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eee86c0608ec73cf808ef3d8aecf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45f7854dfa96c40610340b49b8fbc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc6d53dff8a13766990413ca1f2f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b488870618299bfb844e47d1984e21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ed3d05b22803676efc22a2384fdb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ca05fd3cce95bf1cb819b5fab71e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca51e09d42a0f5cbb0e64d49acd21b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39740614154b0e2db20fcf2fa904d4b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8547110b64a2901a34d7a5c419361142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29a5310cb2f8726b870ee6c6f895c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05d4cca310dc3fda317b508062fc65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c764b0cb443309827cf40b700b88a48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d9c0a30a0298a3573cbc7fb8e32e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfe9fbad717450c37888f9afd2c5cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04487b18cd9ea1c071cb7bb6f428af4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f291628499defc23f34a348d90d853149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86807c8461ed882f7becd300b3c92d32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee618906fe575b941a20b1fc6ed52268151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962fcf98dd13040349daa75e9bd76e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f582e1db5771384e76b73cf058724b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0b31a82e650782b465e82677af74e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a47411b8bb411aa16f163427b6ce2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb64920c4cfc5ba9111a713584fa3a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f541336a52f81773546918df5d411157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610921599d81c44c429a84017df0bff6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420731e404cc2c6ecd1755d5e445e19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f776759421999e02507730565e445cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937e968d507efce797fdcf53925eda5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b722fbfe46dc0afc45a85d76646d3be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f4bcd66f7350a526f10b920e2b15b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e4ba8f608abf2cf8cfcc0c74d67ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5499e88dd3050fd16275a25c814837f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578bd6532835386b6dc0183564ea6c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97057eca658f998cfad50493152e265167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f81c50acc3d75a429a5702e0ebd968168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79bb82c6d5db8c200d01ab0158c936169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f731fb264f88e6b585430ef31b500170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d1eae5724749417d6534bd90a1a7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3adb3f3616bf9521c4c877d3358949172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093a95cfbc307eb0ca13ab49d5d930e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb64da1682c1a96677bc683d1d972d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bff4fd5a8c55763a04f48b1823c101175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6381044c9897c8f34af6dee4e53bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbfb70522de77b5d01c5a7b00263cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1debdd6386b3bfbfb7570635e1b1ecb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c110cf3692867ae53bcc0f2b3ba922a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6bc0119394dd08469e68038235475180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c25243a4763e65ce5e7617871d9fd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d290a11c1ace5cd35613a1823dbb1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936d053f94f2a938667bf3fa0385ec3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e23885c721c8d98c5f5921b9c8b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e89918f99cdad15944df090443f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482f73d4504ca03ac42e76b5990468186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46362f50bced77acbfbc0e3b45d80c1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f1e79e26d04fc56c0d345025d72c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fddc7e06210f7b0319472dd90a82ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489742db61ad81baca0f9642f79cc119190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc71aa3c4ec07c8781f9d8f77e1004c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a0016634f70f070a6322c373b4a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d7932d065db8d1ba69f91a7f7e310193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e752d3cd38257c0e5fea9f8bf875e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca45947140d919b77a858bc9670e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3092e2a116efa7b9131b79ff8989c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9569c492950947d1cf7935835d3515197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e2e47432f5d462488d77047d115d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d123a6fbb233f6ce5c658e81498232199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbb07eaabed0370baa7d18b9536e36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77297b51642fbf5b924ec0cd55012c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bef0d2c61011979e32e0e74259c9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3733ccca9d9e21afaef03f0a64d2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62955281b560dfe2275f2800694e75ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0bba63ab9548e285f13ac3e232ef6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf48ea48fdfa5e6e13a04d328175a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23156270a3f75ae9a0601016f010bda4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383cb1c3c803783bdf08acad5524dec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e27dc2eefd942ef5a2752f869cd15c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5d2254d93984ced99a8a2e75c6674210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0cd17b40d67919a1691ba57499040211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17c4d09972b2ea10401f1d35e0e0d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206126ac22e571101cb59b0cbc0bc433213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b881d8aedea8e0946932fe44a37b8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6c4c0c49b259fccb40c2e6b0ed6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac703831e333bdce65f03ba93815e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6b2087e1d88f1e8db615ca6fceda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402ec71dcb9158f3946e61fdddb0c7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3062f6474e08558c06e2dbe7c8681219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082b88310f56adf8a4ef496ff9a1e79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce642d170e85abe6c5072e78f1e39a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b24c2c558060b843890e11c389561222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170d268f0fa4ec87d81fd09cd644c00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f13d0c650f7bbb0a88dac98a6ecd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c78cada50702d61d794e9e3e213a4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fae4d13b020b354150bdf295eff3b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c19cc3d57c153f87527ba3181dae3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5795eea68379f8d8575e2f7d19ef45d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821bf7ccc7972920a13f9417f5a97f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1fcabf011f8c5a745c720432faf74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d75674543643a0aee2e4d3a0da7161231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaea8afdcee1058fe8ae50f768a22d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f538d0da6b7ce2309559dc9d845d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eee2d536b6bdee8fa0a275a5b5af0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff79d6e2697e73c5625bb324988de3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535da8404c03ab4eda797e86f41f3ffc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b44b8e614f34053960538591d3e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd110c20395c211efb909810f1054f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287549499d3789895665e907ed038e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990108410c7e3140c1f448eafffeeea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce278b22ac9c27338957d285fac232b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f74cfeecb3e84ea3f378f988b7f24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f6a5671e7875521e1dc733cfdc03b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d31edee11fe30c0661bd6470f06e6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c8df83a4c9d91f2a23db409381d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59339abdcb64e49bdd73ce20d72fdb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9736b395780c28654312afaa0d728247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf9a971929e429c4e1b842e379bc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3692f6a03e487075b81de98a2a187249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f427430cadc83de06931ef366422d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134651d2d014664a55a6e149ad7e314251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037619586850952e9eef969b7142a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e488f18b8f9e748979721e2eb297f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320f66d5f715c915b563bba8556fcea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73726d269127a5669acb0043bfb6f59b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fa5c7114275ba74da4d6ce2706d5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa36464e0f9657c754e5b097fb25d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11bc866085f4fc8a6035db690f5abb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe0fd65faa72ff286eece4ea8f445f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20d1833e1b4ce225bb94cdbc33adb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f5ae7655daea0ca25f9a40a25465261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6e49f913feef057ed1517abf30811262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0a70aedfe7898ae5ac513c9386c4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495f2cd6b4073b091e8def1698171fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ca9a75af5c913a3a59bf2517d66e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263bc45deaa29ffec31e983f71851e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a727ca7a2ed041837b4c9ff1a83d715267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00742b9a8331e063b5c01dc826b3b80d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831f45784315a0438a16bbeec1acf59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb798a91fdb5fa8804995cee2513be7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba69daa25aea0c045c026994c175e19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae39ec132096e36cd3ef773fa392b29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6db6238ca988e836d5bce9beefa46e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878b350e317aa261184075be0cbfa50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe92ba5324fcf26a5d2d5e70485d05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb7b99f9edede80e992f2ba92ddc52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dac2bad0e78a64985aaa6c67260d53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681fcb77cd92983b783fdfed98cc931278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c47502cf0c9c08fd206bc04245a83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703712a8ff82f6ce25e8104a67d5270280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63825b50bc8c909ee316012e0c823a47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26e23f6983686446178dbf78b0a3ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327253e9a433ce255385e56f66345924283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085701bd070c7d45bfdf91bfac8e7bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6469d40502a5879dcfb4d577701fd01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee556784376128c8d93e885c260495286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439dae537319875d574a68a499bffa8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497804227de0df5b6c4d00e12a0b236288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c239c01f7306753cc34f5b83a1427d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b7afd9639705133d9bb48e4617e35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e1fd76b31aee03185530688111350291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33503a625b4da86ddcc54a3267aa4ad6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332521c209b0db5a30e2f83aeebdf82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af6ca2877670e0f13dc9b8ae8fc5ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b66035b398a74e642f7a5c1e518683295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b36c8b8405df7299034875c4006b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e5fcc2873d4009263f4bfd9adaa4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a31e722c9d6ddf1b5c53cbe27fcfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aa58207dbbdfbc64e7434b8e913a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef3a3db03eaa6789744be125985331300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e21dc687a6c0a2d0cf69b5316b0ea8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f939cb10b21ee699165196bb1725f8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa38f8ce9292bcdf500912a37f1df1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2140a7c6ece3b7296e611bffe6a37b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8ed929e50aec142e4d8050d23bd92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa10cce5cc7f84fe810a2f2125f3feb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446e38eca68785f4224d621ca171955307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8913ab5ce6e3301d8898a42b920937308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e09c828f1af403ed7a1e92648ecab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e16a72cb36379dff35a691410a19a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb58944e443058c0251b42abb596dd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722f8dc788b99515a630a3c051aa988312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3cfd1ac51ace5bccc3c2fff31bac5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c58c344e9856ce9ec423f37626c98e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb11fc9e1bd91e6c88b10d9ef92e92a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593538f29a1d46b9e0580b96cc9c8d94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15558b4b2d2ef203da2fb592b5b751317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76158b64942291ec3b9351761200b4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222feef3df443caf9ae6a8efe3015bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd9183d63a353199c26f71758bbd2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba53b978349302d9b684411d9f9a5c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd838a647e8e5f48bf6fd60f4078482e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779625332327531e5ca9a3463143d7e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d7ae98b18db4d3e3818ad5051c242324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261e6db1146e9e5737fb083d200669f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd019b43acb1297f06e8367a472473b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1636b3058e2de59a053f65c2b28b207327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4201c198307e37d065c43e72cdb6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e800dbc93a742ce6c6fb95017f44b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da1e19b5e5d35b19ad143474f263a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eead107cd4a38263800756db885b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101576c33d0aca8a7e165475d3292b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cdc5d24a41e96a20a2c28bf9ddcc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b6221dfcdbcf45c54fec9a6186400334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8206aa351ceed084a680d23adfde9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf80a3acab96ef6c6c29dd190172d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e981d82faccd587ac72202727d388337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc1742d7fc849e32d665cf8a53d283338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084e897e29f4d831dda21f9ea29b162339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca639dc785d7c28d15339f0c595bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40423b02a73fd109401439fcd9427341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119962631795e3594b26e6663987073342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3271999aa66dd6b770e1e11bb89837d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f1110f98c0319f8286106dd06a139344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aa0b650968bbc5963cc535b37b6f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f7f93b46c53bcd7c6acc1ce3651dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200631ef84837155414b7ae931d49dc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0903a975acb4a7251e93b61d503bc41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c99aa0fd817c19c472ae1f2daf25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56457748b264639522680900c444b3b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93d2462e4ac8915ed9cb58e9e4ac7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc6ef0872ea5b4a6f13b8fccbc357352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4751d5deb31f36887c3b1b58b3a740353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37d44f9ebf40bca0a217713300f01e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b62a8ddc5f4bd99f3e7911dae6a4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049faf04b1822176ba3734967093088356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb6107a1b9d3ee903108af220175b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66592ad4fe9e6d0219e7e243721244f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554aa43ea7bf9dd29af8e404733300c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a7cf26b118172bfade4f4a178bb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5726cd65bee034618ac134bf0b403361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c3334654a5c45e98c7717eb929b05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2fc1438798b48714b85f248453928363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f3a0c324211d79d3a3702d641752364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf3f21e2a78f0c5a1a561bdee3720e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e8bdc8cdf221a27be821c157e2c26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f951e2f4d31d3a6b99dea6fe246a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ad1fb4da7dbd5ea71670ecc6dc7b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bdfcea21651c15494baf683fe2083369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73241c409d7c3b6e0e4d7ce109e214e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef68a9e9470f6f692784fa2d81c4dde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984c6db8cc2dbb385c4b34420375b22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2f73d2043502bf53eaebc7df10670373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfa1fb79e7fb0b57f8b2d8f9cdd22b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8920f49e6b7fdb7fc78c2b1b97423e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1405e9ee89c9befb74be9271d6759376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ed017894f27724259782aad26fc07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487e7e12dd28a8f335018691efdfd48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f597a4df45ca9980adb1da3e76a3f98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ee1efa09c6c2e2cc7f3ebb2cdeb3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96d19fcb24879dc315f1a1c13ac1b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96259ba675f98c6dda4178e5fc38e285382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf647061cafb76cf82c15049005130e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bb87640143866f5c24debf782ad1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb88b8a40eed60f83fd9b5d9e72c68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573460d797a3adbb8928ca6e03fc7ac0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463b0b251249f8a71bd6e2d149d5e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c30077f4f9df48950d01701dfc520388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e728a3c0eae8601ee2a2bd03850cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf168a09e2578403c1808bec1ee83df8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb63c102ffb91f17adc878325f5bc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ffd6c96505444fa357fa88608eea3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08301a3dfe8fbbbf79c3bd9994d2d361393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18511942a6dd5d9ad31360081296c7aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0040a621afb8603fa9986e11b54b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61917cbeac1d902790b0976305288d56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae341d38f8c2610a2925fa6bd60eea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f7e4630143dfd2dcdd519f2d04f40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8136c05d26e934b821ccb7ffcc02d54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbddb4dda5df0a2cfdf3b3062665bac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281a132329b140a43bf3ba8bc42f8e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8d3ccd68fb165f663eba429f0a162402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821fa1024c6311748faa5ecb1291760403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94573c389d7895a5484fe579eac12ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db6d5304efacd0642755e393e5a6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb9304bc6c1434a7c045a93706c3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267881dc688db42f762642a01af6ad3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0aac8f163f45e6888179d8f8a02c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5497e9c681525978aa9d3e71499b51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123c3e5a5fcf2941c1b480be5cf92c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe91368d35cf6dd99d6eda2c496f821411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246f18c63ba37653d4a0dbaa2830c49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1681275ea0f1ba17939ba61529d87c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1540dbcfacbbde0fa443d0a88bd66f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9a2f4cb48e9d1283cb12bd8cab8f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b607b6d1065dc466ba429f4e084f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c721a23e733205a1866b5d16facf1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2ef7d3844ada8c858b2374bc3360f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb9cf6f07613261c998d24b4a6f4a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb628c37b1cbcd93264f0af8fde295420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39462a73619d7c00f5d0dba3b4b0a043421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034bb77563c998ac2efd8ec73a8aea5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac16022f3e88536e2c0256d253e88b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a360147e6c27619526a5e84373bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940d17ddb854c2f38e2e7a84d49a5ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f59999d830103350f5fe078de05e78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e100007c2a4b90a13bad0281dc816d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed589496e597e4dc944ea39682824428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c29311f178aaba5ee4ef1816a4441429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ec548de77cdc879d17a62b8932cfa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654b86fda2848b79813df1e3d57a937431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6237a9da9b0914b3a0e85d2038517432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da16b00953498fedcb1971c04e4256433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd8f07b8019e7bb139827edc544579434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090f5bf64b700c7846ad9b3ee176512435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390e01dfcd3b2ba19c77494a12b11c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecff2f0fcbc785628d75b7a2a3b772f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979b6367b040c9df9b2c5c89390874438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166879d852cd8746955935aeddf2d55b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795cfc3f2b10f2da117f74044ac3b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553f2c13f97e599bfaab59ffd00779e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b681f5b1f303ec99c24de59a26d2151442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668513233f753b8ccd898d544a14607443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4a56708c9478bb3d298185d5187c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76bec006cc9b5593fbb9cbc0e0c69a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f451c198409f1fb8c82331feb34276446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076bf671d88f3d36a4eff5da1f6cc27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857310641247a8f7509ea821c853f28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758f3e7c6949bc76cd6812f8e9f0762449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce70490e7a8f6fb954c4f0c7237d7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4417071173692f4f35ed9e06efc2f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b55cc695a76009805347156c8d5d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394b0602e26fb013cc1fe0ca333aa6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f449561debef889d502e32d4bd42b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90418406256c78bf6a74843e25829d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157bb8d1ecb8595840d09a81636f8b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d77ace9535f57e5eb55ad9fff26e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6fe7bc25f57aae811b82bd63d66cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823e9f01bd04cbed1cb0af610c0363459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec715cc09011f8540f700040acba34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f988e857c4d4cdb7305237d4825bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78ffd05f5eed7bfbee071f21541a72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb84cb903bbc888f8adec090a9c93b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df581b468a8351308dedc1dba7c0d326464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b281ed6b516a553be2272583a88ee7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ac58303ea1b8179d3664a644cf883466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b33ff3718a08b6f50624acc20fe29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87770ace18e51ebf6eeedff0863d12f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dcc7c34e02c0edafcf8e9a4063158469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf18f9d1ed25e7e8aeeb074b8b55286470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deca1da61f3a6ba5e0bd232f27d849471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dd1f27d01aa791d7ab422131ce374472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be94bea39b5b00b8dfb501e214197d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3286a1bf08cab6cdd011116d34ba4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd407e4a910d704c07d7b3432bd101475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260ddb178e71eb18864a0d3bb2a82dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a489860e9bedeaa484f3eb76b43d0f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc30c0a01541139108c7432034bd09b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029e6100ecf7b92c70aa2a13532464479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f685ade6016514b56256daa6e009f6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d6e04352ce9f37346ade95decb4dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de323961bd3abd88a717336ed5405dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14fdb2cb5ae5efb7a8d5bab04381f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5506e8e2097ac38e748b03bfe1090484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1981976636cc2bf6012c4a48e97f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9430bcc06c8bc2d13a1cbd982f0000c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb61beec742db8d6c31cf8d6e8522ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8376f68ce0c8c93af2c48e27cb6b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40ad362dc5e27c70490f0ab56af7f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19ee8546accb90eee5b965755eb73d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f9a664aad8f96d191f2f7b19105e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cdb4e5d78efccdbae83b9eda0668a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01525d11c2f855e170571c30de7e83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89c97f52f8c35024d45e11dc15d54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaa2a633f7734ed60bca43a0d951f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9c255377818207e94528041dc0f23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f5aea15721b1997f710116ecbb88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff801169f7a705edd52240e02aa75d69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07acb684c0d72adc103e99d29e1a0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629c60073b689fd8f2c6b31d709eb7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e4cfbf95908bff014e6a28548b7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8961328c4bb97f9e97ef42f6899f91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d6fabccec793e2318a0e64314edbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c485f49a6fd8d2bb1f6e4c0b06b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c756a6ca6b496bebc446f46485324505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d356b3ac50b330cdde3b5629e249a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db77f0fbd6230a5a5bc707e579de88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a67b7cec3de4addb5793f552782ab9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14ccb0129d46e9360f46d31a54b6aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec9bb7f8fe234bc5c3a3073cad04fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df5180f3f4f8b52f8ba1f55cc27c57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9bd5ba8c9dc3ec010cc4227c785a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2328aad5a500f9b54bb34c542269d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6b5cf82a0635a2a63de6df9529bb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01e467e21e13f6768c819d04894a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666449b44ebaa90086f54c228b35c1e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199a58d0077cb6668754a0afc0dfb8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5910ed427384e86a766f6346907a557518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5366dc6c4ad30db4f57a337d5abcf57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69d471f7a95bdd5db39dc628cf646c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97534bd109ed34213a521238e5253c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774f2a2604eeaea25825c020cadb55c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c58a9bdcb4e2004a3ec90553064ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4ce11ee79014ead240a1a7aff362c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18a0b66614440e98a25d51e63ce421525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e96e914135a614c4eecdf1cdabe5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689963043b9f7bb4601353f12092dba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822f330574e30f2c89b5cd34294e2a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330717d9a425785e54307708c5573b4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2664edb27a5c705d753646b911869530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691633be4a9269170a159d75d828f27c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267d6fc34ba1606c5da3d9e7caf0fe0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ab19f3a6a92a84c738f993ed7549f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b9634b470b488be440542651ee25e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d611a218e6344f45d6c4971536cc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfa2574ecb2e1b5ab99eff34b9382d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b71d8986e128f431eaafbb2aff0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4951ceacb5fde40e20f739ce22b33c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a394307f61172a0fb5e133a2702efc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ae15857b8eabf27ade5a6ed71100b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7905c0b20e7fbf52dbfc2f3e933475541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbe516c53ea5c9e84444b8cb5976ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc01a02bd94604fbc6402661028609e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f02a749682dd4c6a0c5b0bac9eb2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122658a2c919ba569d81e90b98d0e0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d827ad6f1aeee5a46404c1e004fd755546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80da8b379d1319c5bd66330341520c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8b86913dcc4e7ec479e6cbfedca24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60eb3db7195bdda8bb55ba8eb043fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac30dadac008efad31bf84edf63819550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a5044c07ca2f1379d392727986415551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc281fd771b81cb698345d07e771cbcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c82509b700a2eed14472d8010dea3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1467189d95e4066ac19eb70c51fa41d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48300392c07a44f3ed557cb68890758b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268706c13208dd449dab5add05020c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a5bb1b3b3c82fb38d707af0c4cbf7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bbdc0768668b60170db8a4472f9ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba80128c45f35be3d7231e41623381559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185c5107c44e5def743a00409359f96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08652876c8221fa7c15434c2a52054a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9033b3356c61b5296218878668877562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab401a2f5db82f7b2252db0ceb02a15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed3b6298c98e0250558504a7ec313f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2dec663f11e76b97cda7c2373e210565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda30ea64cad5138c2aac466d6d39fd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9f5546be0c8705449502567f1d5b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b629b95cf94dd192ab13e83ed0ff5ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a19c2a7f5dd656e022eaa827dac2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761827e09e91da6d8867f31a9b8fe974570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ec05eb8d39ed27ba7b337753841ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e181f727ee99eea322e27fe4435b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5933c3c7a49b15c32ad6bbb8bc1f901573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d66e9f8470934f432114501950a6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2289ddbf8ca6445c85b258f53a1ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd88c5a2a855bf0cf8906476698f2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de6ae84c04e998698f755c9236baaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fe8a296c9321ab017071f9863aa6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66984de23e621009c6994a80707ec6a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d24b153d0949f93fc37fa03433763580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b995f0882017ee94ff07f32625da0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ab90246620484fcca18c136f01db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607fe5032ef3423df1282b1e6109d49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e320028e2e7dc4092e0524298a9436584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a232039bb98b590da9e7d018015a274585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b118152510c8798ce952a423a46b7c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897c2f3d06522ac0d35427929ab7cf3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b6963d4747ae93dcaac5728a2c872588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc8d73314421f66af1056fa6486411589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0be4ff13800f13b81a3510167eae4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a5179c8a0480281f4e497f5e0ef08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4d85f343881df8a09421af89d24fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4956cf2a86d269d72f654738f463542593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c622a308c51eb31288ce8ece284894594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f3332317a048655fd8dda45752c09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c2eec7c0578d83550ea06aaec5351596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5d7c821ac87577001bc5049c2e84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11968fa52523b65832616974d7ff667598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cda6654e534ef09365c053b86ecf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a8ab3afad724e9904294ee89a559d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dfc2faf79f06c9ef9cbcc2d95c8e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e11c4d0e59d817f0f161fde4f151602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f7f382b1b9d623b46d79eef994c17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ede02d0ffe209d0122e004693315b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5772aa3639927bf450d1880f7dd319605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05d2293dd5ba8fb4fe860b9c44c567606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d1cd10cc9e90179a8c33b1ddcfeba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d3fd104fe638864ee292eceffc26c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecfb18c2dddf6a0fae411f91a7026d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0b2069a9657f7a9f18155af1bf939610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d5ad96c1e95ca8087dd2646768d63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c750a30c0b83820f749fb54e271d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b9a0a84fa484db27aa1be95cd322613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02433f772779e39dde8de98eba9695b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1656e7d37f4cb98f2147aedf83855615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4613ab6e8626b9d05b2103625f78c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8864a6eb68db48de87cb1db7a8a310617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47723f9b0024a2e3ef4b936658e5a1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba0208b18e6d356b68a6ff17375a29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855920214bea7cb30ca25e38a3594dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae118d942f7822fb4bd0c626abe93e83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418b34863cca84f2c4e845f643b117b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f751561b05a2f17b296868d00f29c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183d19d563b13efc4b20f3e52f455c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab6f96334f7a6bf9a8a3f3e4845d8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657142728bc5759d5b612cf40db55ab8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3aa6eadf332fa1cc7782db8a4685c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb375f8845c09b97f10195817c424c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7b2ddad3ce35e8490f4b8526b3e43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2224255815e8bbea861c93bab5eb6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aba3dece1a50d24b466aa0d33370b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29d3d1e568876475f8f787a64a773f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be736bf712f82750ef7fc06f7573c1b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873951f3f9c1ad58039985f75f8ff01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01be3884b49600a2a0121abf8d7fec2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351db11d3d9b355a8380e83c732811b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98db6212543fbc1e896dee7611b7045637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f672ceed69378140f66bfb2e1a8f5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59a2f65e659177496597109ab3194a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b26f4d597eafcef900496088532a3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de750b1a6e63293aacebed8741be91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435847531a7b5a46dc6c9a9dac00655642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4bd41b33c8cadcf39e371d4257522643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32009b6524dd251ed2a4865d75968bd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eacc35cddb09629e3346fff762c09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df8c27dfc588075931d7ab90cf97f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7168a6bc80557a3ef4012121eafb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa56652a128aaf35b7ce0a5a03f446648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a595891c713d4783a7cfb12adaf239649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0962c8167fd087f3028320554254c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac58d8c274d811f5cda5140f8c1e5a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb95b5608e847124d28cd872bcfb8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcab8bba2a3bbd9c851dbfa822f6684653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca77b5e142bc506e40f52de7783d5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e9213a2e4c220697164601e467b62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cad67bc0d83cd9b2eaa8152575726e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b448659e0cb485910f2cda6e65a3ddb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47098dc374dc8f3e94e824d900bf0d02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10239be239bc090ebd333fe2ce4bc38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9a4f71d76be9bb0d00f1c45d88bb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7d94d28495ebe6e5aa4b6b0d6d699661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef752f5d500befc084b17fe09dc51db2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b3b6227de5f4cca8e31386b06650663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5293073572083b09e1ccc0e7de06c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089362f5763d03761b8e8c0c2c989df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf431c10d1724b2683ec687469e08ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefc2e9389d0e37b39549597fa96954667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46329ec6bd6842950fc5abd73347ef9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fad95ef5a7e2963984f7896b10593f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce03aeadb674e98649fdfbe9191d9b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e5c6c87619667bd5850821abf63b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b94988c385027ef5d42066bde21270672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5d1013d82e5a93470a6304ed06427673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc1bdbac688460ea78fe733ad8c87b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff93fc88741015dd0b827df87889ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8229e02fd0f102f5f3db5eab1e4f67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8259be07f45b1111e902582bfd7d159677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06234c6e3650937ac14c9050f75468678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f11979654a145828803c6700d2bce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786d1d70f0df680edbbe1ab7269cde2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d71f7afe94aa322598fe4c7706bf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adffc827e85f7bac206ca6ce6e7a755682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29e7db59e4181f52b236ce893b83be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318cfd34b300c1644e013d3e5d49ee9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca894219739ee111bac9e5ebc5278b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d017e1f864ced18555e7d353705d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d2c21f26cd5280afa1f859ddd974d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e74c8731469cffd614f0177a8f7f45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd90c7bc5484722e9136d7044f710fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1ea76f7e232f013c912461eaad3c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d8b0800766c0fcec52849068ccf9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58590b4855b2786b04a0fea80436b83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e4707bb4a863aeffdccb37ec577fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d64f24a3f9974c4f2453d53ecd71d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52932b2c785287ec33932a67b2bf53d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e50f710c9491fef03e721f7ab6838696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc4547f4c623e0033f47eb6a876260697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf26d97da80a3a6cc76eb62308aafb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dead678af1fcdf32c63d385962e584699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834eb7be1e1334918992eed46c26468700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9278e73c20411cd9e5fe9a55d73769a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12491763f20834e7e262620ee57295a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e2e25a0fb84a1fe68e98506fd1ee4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285c5cb2204131ee34025c51546a3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8711ee49dbc719794a80ae55a1a8ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efad9ac1ad5da7f0bd6ecbe2fda2604706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cfbda63300467e1c284c0fe25907f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98906cb1f2496355eb146d24297a9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c70a44d542674180143576d1f2ef5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce9253bc258bd03cef0ad21a0cb514710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9bef00ce478301a1c8c4bc08bef6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fe9b669f3e49bc1c90e38703ab5a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c7c7f1c5cb4de05398235befb6b8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76ac698bae749e6f1d1733cf2aa1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276666a64dba2f83fbac09c97e19282715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb1d835736a770d9253ee0878fc57f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ad9f320f65bb8de9543e70325223717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661d9230d9629a4701360bce8d01d83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ad7eb70e9bbee4856e7672757eba5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b674013225e5678c3aa2ccd8650f176720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e03eb5de7bfb4afd2066aa6876ef55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88c381af1643065d17d81a7004ea7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae59354209e16b21d43f672bcacebf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaf1af7110381d8952a794573da01f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63c59ce257c462cd1574d819e0d521725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775719a6c1a9ae353b5fba929cc61eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8c21a857bf6b54f0adb0d7c06e36a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f3e5afc4a2ac5ed075ecb89a638dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec312c4d95d77164aa43604d4877ba31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8945f421e79d05963f4d11116f8c59e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f06099640d652d4ffa90ee2186e02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7c9688634c95f3b2a082be136aca7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0889d13feacb4f34269e7e564ee14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845cb11578465382c90975d8c223115734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cdbeb07b0d95d79088c329cfeda29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5063e1c2780dd9971fbc81eda8077a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e595249ec271cad8d651f7ea3ebe0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b297ea2d74381eb0550be3af948c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef4142570dda85c9ed9e0746b411d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceafc5896981afc2450f8c3cdf6de16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a654d3875b2524b26e82ba7090ac3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c997650e264e771980b1ca957586d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a485cfbe2d7d92ebdc79fa156433f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f0346bf8fc2098359b5df7dbe04d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a24b74422fa0ed59b59a828b33b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67912a8f103390ba866694e388616ebe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7029087f8b985a4000ae0ac73f8494747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1b91dab11d919957c2182cc142d2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f867fdd69fb30904a6bdb70946981749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a2b5a247a274429b4ad35f3fe4e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9890f0f843cbb8a6fe07165c16ca63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740eb2a6a743cb3082c4ea333c77dbd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66cd0c0b53fb37ccccffb181638ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef59622c49b306a26f24d97d9eb7c92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493a0341bd214680ac6b2ff6c86ec72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2899b6714a95e43598e600b992bd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2202a97dfc71ac9acd42d8069fb417757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bd1a95c52c1c29fbf2caf1f20fd06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318db18ca7897c5981d4edfb01c2766759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a568883bc4130027c4b4ec5478c131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3243cb26c47fd6f495bc2acacaca52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba7e5cbcffd5bcd2cd4349d526a6f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604b33db99e0cd7e72a722c784d39c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90cc1b13edd32767a881f78e38a92b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa004ecf58b908903aad7611e46044a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b86dd124ef2820545f63c5e8636d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ce16e96c42f93047e75d4dab5acf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3654fba9a59617a60faf46a2487e3289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9318de9a3062436b8ab3940cf1a62c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e3c64e21dc6e109ce3ebc5a3881a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ce72a13bfa3df2f83e4d76d82de8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f00f475a5ba9118486d8f6a5ec8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3579782d8ab6476c9ff7b53b4e47814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec05cdd8383ee3c3b1c01e26482d8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59826d758113be866fb5af3fa237d56916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9df2498a28362f980681f2eb49eeba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc74109c43ce868b125d6a822c5842518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ea660116bd3326fd8fb0f82d6e7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559a9ad572fc4e5b03d7fb30a13467220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a561a6a9e20028277b3e3748014ac021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa53b4f7a9d494f22b7ab671b3b5a4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab96702cb4bc2c68c2e200254b896b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1776935b1e5e4c7922c52c871a95524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46515203c3d2ce4f964437303697291725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c983457f51ddf8e77bdf51703700626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0040ea90ad681c09bc5636559e7cc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4416d24326e1a5bb7300f15251d54128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667be3dc0d298c2629e37a51e524f36c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ab58980fbb7c46d9288f67b29f1de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a7a627f00d273ad66ff1de176a9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025467289b12ffc7850050b0c5c404aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d738a1689e78197c5626d603343d19f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cfe6e066bce6f37768af1d5a5342534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7d909c649216630da187c8619e8ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68dfbf1d0fafe1e995d5aa62b0ec7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b387338e002cc9aa50d841e12c42b5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d545f48436e3f24d8725fdd4a720a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530538e3d4809497f929ac1288187a9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dcf15ee8dbd63bb69d4b19fab9bdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fab20a4f0f4181310827c33e3a9f6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da8b5824519b9bc69fc2fd4e54666242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e215fe0134d6b429edbd6209b8091443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872c282653cbd1d07dea6d493a2aa7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847922a55f3b0a5600b31649155d06645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88c46ccddfafe62707bc47efde4e2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8b15826f7c7ab44c06372c699d04547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e4cfb117b1f26092d2fada9ac421a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213cae669852c6b2a7a546613563da549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cd81f5c0d7c77b750e766763ed49050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7af5443d05f1efff25fdd2749edeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2dc0d18e6abf1ee4b7548b058dad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756d82ef933baa2bf0278f7b944b70253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0cf968cf2ac4224159283aa0238554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b1735195ec20f9edb211ab26b5ac355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f71083d83a5e99967ea59a2153194556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e155a51f9e39859f38c86f449e0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2e2560083dd3f4d40ffcff7651c0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f1b9e51c2370172bf9e4a419fcfa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba67bd5f430b77573df8935e0ba99d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d294ff5a7504a43930b94a357052d4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a6ab4f7862b412b864dec4275729662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf302912cdc62806993839560f45ff763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d4b6ba7aa811de59f291ec49b75e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae731df33ee2d63cb50bc343c574c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b4f6e58d85bf5deefe0cfd837f53466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eadf5d674782a228577a6c86c1d7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406d3e46b57bcdfa6ddb0978e54cd0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a33cbd82b82ef8a79b5d70172a64269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2964de88427a078b30594c5546f7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24a0ed55c6cefc557cae154790faf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbb4c41c0b45dd8d2aafb1a0f109f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c07f9cfe4652aebbd519bbf1f29f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dbf4622c69990fc9b13fe582f21e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2fdefce0175aee46ca13b85f780c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f0aee0abf0a2225e04b42819c067276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2278bfb8b6586a3fd3090238d4b2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742cedc108e39dc7c62374a58da94a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b67700c5200e86cd51b1e571a53cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824d5d989c89ad600f89dfd6f9520d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a7c4e31183dc8f684ebea00b63ea081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d61cea9440f91109d1dc26d29b1fa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e037de5356b57722ab4091393bea283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de185234027561d52ced22ef182af9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ed7473d8d2be2c4e1cc7da99f09a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea03a5b8606e65aeb9848009d4bac686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2336fca7ca3530b9ee3df72b3ef4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2f9e5a7b39ae28d3a3cb2bd291de388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebded75efa26693741b24d0561babe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed144d01e2938fe3d0bdde4f078c1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c78118430cd2c8353ddb53c856a35d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd0dcbdebc9d7f6594524fc2f8fb3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5007fd95bbe248686b7e241d3b09b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae736987fde5c4768c3b916c5f12c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2362823d5384e4788e1e90b47cc48895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7e8bbe9ed3980329204fe1ea9024c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b72989945add192a4778084a4b70b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc14042b0a8cc06bf6b2b07f071b01d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b489f90f6043675671f41b282d193b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d78f0c133ac751f45484716d756851100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d220c914521930d734b0db789b289c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd681a3c1c770da15d75e2251ea814102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e2baaa5ffc2bd0290e4e02a83f333103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885e2f322f1ff022b3a42f81ce64061104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dad5adeebf330369edafb3200c058105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10907b3a166fdb89b3b1d1f7911d4a5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c24a416fabd4a0ad12795093b790a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402e3bc770b322e2e25e9900e67f9ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dc3813d399d4e3d0b838d3bdfdc93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3667bac36bd249a7d3bb721d7f245110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad349f76a1acd365fc59ceb09cd597111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1b7c0942812a22da608c76cd5e09a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc5da0f101efa86eea129acc74ff90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590296f83772d8e847567d83ffee97c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779be3fe58774f1acab3d742c67cd57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ae7c7f44dbec39cc6905f3889c70e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82913dc7af092fe9baeeeedb9bae8030117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e1a7ca564b8508d74f1f30edf8955118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19317279a615cfad4f80ce6174e96d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e22e780f26f0e3ee26b2aa5fb3b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee807e76da3dbb49e9b6fee7a5ff99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc316b8b18b70784efb0f1e8f84dc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51901179b5aaac7f2f6e6c1ac76f14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774b1e583f9fce8e872eab323c3a402124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4916b950e2a921790f19bf92931002125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f573a9456d7ad35e1e9912ccaaf6629126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21879ec75f6a8b87d306ca142f0909127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8024d58ea8531ed272c1d45168f468128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fea8026ec13a32db3854c496fdf816129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dffc320032fcf0bf957558a4e269e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a9ee5fd9a8f436fc981dfc48f09bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a273a2f0e84ef81fd7fc85bc3dd495132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba0e72b9f0dcf88cbdc045964f6cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f669d4546e84e9f18dce57e1464d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c729686fdc6d5b708d6f032103ff00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e977962a799cba67f3f3e2113a426136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349e00ad93fbb68472995cfd8682c5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb611792121502ae25d0adc86ecf06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8e0a512d4dbc8bb7dfdfdc3834a25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323578e4fd216eb08cb485bcf9a4ffd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d433ba946bd365c48f6c149f762a802141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352348b9db75ae9e365fa329b52b4c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd23f0f26778f81835a91f5455179a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b1bbd76268f82a584b6df89444f63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300597db56668235d26e68d8d163074145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff42578a1ab251a811aa590c76aca3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b928dbcbcba581e48e6142800cff9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51190ec42ee82b5dccab0c3ae6854c1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a12f17f0323674f8cb07b28e096f3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8146ae44a179267656d69562386c6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15ed0a37b22c2b1a5f20f60e681ef9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e2ea153a7bb523f40b789d5e92f07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3233f208bb43bfb3beccddf0270ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce667df7b3ab05372ff2a140cffd9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17eb4fd267431b2b3719224d406bcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccbe683457314658c1c1baf02a70cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c65f941a6066a496e2b6288133206157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c624ebb5418bf16f25f4fbd67c78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac5b6437e1a9d105a10405814da0da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5620d54e01acf54115323a78b16a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b317d74a6cd8a646c415a99195231a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4262e2d1fbbe3f3fbfb780c0013a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d372e55662e60abc3bfb6d5faadc3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d440aa11e634b50cb3cf065ae44f52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadebff425f8ce659358524f47f532ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fbaa791a468b4a10a7e80a933602f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3cce2842395ac51a9f9a63b039345167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c815b2e9dc5b68418b798fd3d52ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b932dd17aa375ae055fce14ba000e76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3776668c36aeb4560b292d0e1e754170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9d9a946396fc565bc4b178e27dde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb231ba747ae08674168387ae8540130172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00279ad76f57bfb6df5ff6576b468917173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c38f2b44462eb0f6bfa373594849c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12dc540a50c418b8e96595bd88ce8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb577e14bf87eb31491febbe81ba4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bd92c545e59bfe5491151a208765b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f58cb78b801b39d0dbb542ec7f649a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb750e5aec76fc308bf46698f519c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79fbc9840e40cbe8576bf5ee2a2186180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f5b68dca6c3b202ec7aa5802b1b44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e2b0c2ac7d8fbc69c9458c0007732182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f72cec3f284b6d226b9d150a4c17f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58afc6cd06e631af3cf9e6e03bd3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a43d47404a2876139adfa6ee5e9481185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b724029eb401c5c7fa13a2a855bd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c340d87fca718da95162a936607efda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0685179c88e8239c1755f14c5de0a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72018b7a8dd3516d77e2a6edce32dd28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eef9c872fafb2c605753f1f28eb77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d9b9eab9803886477a87a9e65ec8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe315249e4f694b80bf273356bb08b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786586ab279bf2ae98eb161f4dc0aca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2d6d038f52615850ba24a7659b4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42194a03f3950bf4555f43042546f189195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39115a9e1dbaf2672b8d305fac10cb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3975a72bb588697945f27f4ca8d7798197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829c965a9e4c4bc6a6485f7db249528198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200b993044346e9e87b29965b571c51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15594696ca2effbf6a955ab0356dbd44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e6f4b6ad1371ca13f641dae035b1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefc909fffc38dcaba17b94a057e7e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c349e67ef1b24ba1e69b13444238a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5442fa86027cd953b3f02fd05b8f6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da83bed625bb0b89e856fa02360739205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf6e268848549a2105de72aea7aba9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b646dc45505c74efd6091494dee5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895cabf0c28ca2d19f06cfb2db171d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503696bad5d4d83061ab00e952f8f589209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f6c1e2ff71d31b5ddd0105b2125e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f61761dd0f575434740149e3380a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957e9795a2a02b45d7e95e608d90051212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9837d9874b393fc090896d4286d6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fdbcebf729931c8f7b4bcfbc371f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b0b50ab7742380ae05e50a2d45d66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c1cc80b9ed0150a0cefc65cec275f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c35d0d0c535636d39b3c4c7b16b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0df518eba54eb970cb6c5b798feb58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c18da76b0780c22ff60af18085454219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498d0499640b4c3db6a5f39c470ac37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b74235cb0663072c6c1790ab942ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0d845b02fe2d68a242e066f7b0994222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f8149b88c0ad18e47e7349625892a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223973df734406d1fd721ea8c3e8dc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcb5418ee4126b7a742c5ef6de546b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdccaa470626d1042a6bbba880f7955226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf75ac52c2cd7ff78d4a37b7a02b775227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbb0bc3a4f4465d2a79f4244026647228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf09f835d51d847131056a75bb654a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d95f38a0a85c1dc6438cd500e2d822230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19feb4cdce11a956b188a2cecd06eaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4979da578028737a303f4a7fd62a02c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a3a38806b39a1a74446c9488aef34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4ea858381f038d9dfb5a744045f9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c8bbe156e42134a26048058bf15e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f94e1ad588767f397016c49a89689236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47538538e4e86c3ec8ff3a4545eaf898237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6eeefcf2c2530afe4b395cddf083238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498af0f04494a7d437d51e33cad83d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c07d55cece8e51170818ac67d753cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27f13232fdd81af4c902628c5c660241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ff5f568daf58831af74360cc863f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6367e75ebdee46c027f1e788eb526d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73622935bfe6779b9869f565e856a681244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cab308d6e8be2d2fafea4f28e72394245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940cf774a80b711dbac7dcbbc44a9dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a582781959cbca9ff972bac38fd2a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96ed18c281281b5f42977056695124248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006a56e3b31183c865d2f8899344fa1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44de2488dff9e1b562dcc49df750d9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0baf7f918a1bfa58b9d76d8fcba020251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4e3f96c5e465c6330fd7d43976149252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e53b1d64cac47a6edd251d9894c4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509867cbdec287ae4b8fe7dafde8512254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b1ee7f29349854e4c4164eba38f3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6fdaec1197b6b4e6048ced8efeafd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10017753aedddf75a88b59a22d940c70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0653351701160db0f33af20c66fe604258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c35fd512eebc970b8f938aa8bff65e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c1477c31a8c0c5783289d2ff69b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753163c104ab60ab6713e3297d79afea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39143eddb8d4fbea05c794af9d0ad53a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d992c8da4d1ca722e13c3e6f15481b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1667a0bd32ed69bf2a9b42b20d1f4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20c0635b71cefe318cc8a8a203cd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce028bef36aae4218de5c71afe6c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b111a96e7dd5c0aa39398fb41a680267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014cd3574ca92841c0ffe5a7600cef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6469c18f36688d749c5bf532c3093c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ed5678970b78230675c47303f80ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d4e89543d81b3b8ebbf0fd649ad1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086e5dbee888dc91d0a824bcaf8feeb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6dc97729d5ca8829382dc7385ca2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5718261794c88fc28e75f3788a0ca18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f9a5f68c1244b7a6ad8dc48fdde06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628454977b9b3b752f906dcba08cc69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd03a601bc0a99703232f14510cfb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11d6cc238b086bc3abaf1d62b700b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bfbe2cfdabf897aa1ce8d99c5fae5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f9cbf19d8c154ffabb33d1f1f828c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e847c54e8d6df9d5ca37d58605e224a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8e131e25dd592d0302a3461d44a67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90b06a3f1c58e0ee8f9ff8f4e139a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac4ce0590516bbd3a1005867b410f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cdf7b26ab7c8ca3a6ff940c23b9c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd57fc2e6095eb202ea98674e16e312286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c0efcd863c14b359c7ce6e2278f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b69cc5f7e880a9d1cdd818dc7988d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea647bc6f4f9032ca4ba32ace0c175289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f8a9f334b5e12b20d32f0b3243593290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e587b32949a1a3018c94de29646da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cd9144b146703b809ecfa1af24cc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1677abcf35dc4cde6914f6ddfac23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3ed4289d8d91f133ac59c54db392f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8017a5d0f41691047e73c465901dfd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3486182ad0784a2107688d84f268815296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3801166c6876cc7a57fac18084ee3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08812557b30dbd40d43cb6d4a7f04c2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97366f5048f3ad97d992b1a22a7e43cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2e01871b7def824b779e73cadef2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e0253e2189936ff3714d650b45943301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2abc9750995490eee41cc3f53ccc67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd1ed30dc9b92218100197e6f224c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ba6bb952a905a53a7c096b60e0dbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3522f5becebc71fcdb7f64d9b53e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c93a4b2a3dbce5b29f2637908a8d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346517c36393b020c7f0dbb825a6e945307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18716272b96bec48c00f806eafa1a62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a31265f6441a5bc901af8fb9d075c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3c988355c55c2afce372df889144e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe99a90b8bc112a7be2064c767b5e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18672cce0fde9bbf669ab1c19042a5f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ee62d0bf683a6c05799d2736d5ada313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a8cea9eaf46ac9b34bd50cbb9bc1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256afcda4c661dc2e87c958533d7f644315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b5074fc9c759f7173f8929c010e5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90808a68241b92306152fc9262ece5b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4b192f23b150a12305dd0bcab7096318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bb76b2b28ef302bfb9f179f15d807319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d94063ca7aa89bef19a2d0178ca3d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f2f4772088a846510a15d2ecba92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03aaba112833e2bc196f6b1735b27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d0350aea27f394379f1e664b300a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70f4ef3757fed212e9fd5009661aac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0838632bb72664d7a58bbc954d7d00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d120b5f3476ad7aea33a151da6c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd2ebdb32c2db823d189d22a8c0b6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e23fda494934ac451855480082188328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3230b2b09fda015717861576e38f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adde31948ab493f17945df15b9d853330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7daf0939bc385c7d252b640598ccf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaada505a8a78b10568c42199fc46071332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002602a79d6b5b6f1c47c92708ae5f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6af8bb7c9112948d4c546425e58fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc022dca43135d697bfdcc0528f14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843251fba2fb624d754cc6586f90c9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f31051960425896a6c68896a4868ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f7262715372b5fcfe6bc83b29be2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73cf316cc9dd1ed3e2ce37e6140f50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02121589b497beb46b8be1c79999027d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c7e8ed37e986681dc61d95c9f7079341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb1d68e91546d0cc270d9115fccf3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a298a667a755fc7aca576cf5904d9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b20f6c36f90f773ed8418775bb3cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3259689e8c89eaff94714a7cb294e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3ff19b363afa806ca6932f3789936346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52b3ec4afd53e44c3ade66e177c439347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e90830512c5629f88560196766d13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb455115a19c5e9cc7ab3525d62dc07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555c79db94b888f06ce35c123b4dc4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62110d95f31aab26c935d61440fec53c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dab97e940023078236c9d22e223c62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3027e137dd135cfa2f65e2674c19522353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726a606bd4c273a81bbade7d6cd09b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd70fe74ee0fb344ba2a39df2cded1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d1db059f97cbc3dbe323793eaf6bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae6e6b868077550682bb2c98e73432357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7a8d37488efec2708e014db1eb41e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb93564382fcabf47a7405e64c7ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcafdd8ecf819d53a8749ca3b705bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238bd57cbc78fbc0c2b8544fbe410b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86365588f7c1f1468645e4a7eeb7cca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f404c0d7d42d33c623d55982d580e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fd24ae8b25c575c83c27e8bef1bff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456181a7e7753347a376d26033657a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4359a567b7bdbde1a02a7d3919f66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ed1d84ad6081b3b2ca0b0495080ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d278ff0ff90cd910ee9789b3f3a3e7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476172215d4152f53c2a5a92876de9d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcfdae9e69d682e49e561e836295de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70474054373a95e666a31c209f33d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3c3c34921df2761b6f22c04d2e6b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a8ff9a103c9c87000696179a8f53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e281ea03f0e0e186a9239cead464105374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c5e0a67b6ffa5fd5e4301d9a82b8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf25bd1096b903c19b5418394a7d0a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174f1c6419fd7020b8cd30a88bd651c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dce563765716d29aae2935bb1f698378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf12e52fab0ebd48702993ed0562c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb48bec62a9ddf0cefad1fbcea4c85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d2bdc2ff067cf1e6a43ebe20d1d2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829e0aa59232f0ef4fee20fba066d09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c87295e4a59b2fa93c9360887b6c47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7772386aa18ac32fdb29c3ce9b2e9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae98122e9f8286550ed8daf79b8839385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50589b6d1be74a8f91bc512c55f1abc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185918f405a7175f0eef9e0b0af90a87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f532c72ac001b1e10e07796ecb7131388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4555457f6ea19128e10dd73b138b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f14de41341e0857cd0445a3731428390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccce80a4f776799557185cd4089d97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6819098df171b4fa332acc3d75c70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bee9d5c890836f8fc9c6e7880fba6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c3eb10f69029688cc21254ae9a47b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d81f337e83797cdd3aa03c2345d5b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebda930b2903e9d38797c5bdf1b315396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af17305beb502188b4033d3185cc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb95f3c3d5080cf93c00560ed9f5770398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88727940be12feeb409a0162a1721143399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22070a879200054feb64917352500400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6dbc8e3df1a069f38802bb0244eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901a26c1dab67e6d9a1b1bd7e59812b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd12c7b99e2b16f8316a774885a717403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a42f579989dc2c31be0c451c7e0fe8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dedb6d838f3645b8eb333a904a0099405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618252b4c357d8ab23aac93d0adf1d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fee1310e186ba9742c679973e87ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408ca9cd47ee7f93c44534dbb4309c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb9dc0e5efa94fdd3f10d5d7673ffe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea68c6a34a782b02ab3dd6f45bf1dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1208ae04fc87204bf54d2c1e0152545411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37457d75cb998803ee8b30c247400949412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa06e4e33c8480d8fd53cb071c1943413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fdc963aeb61241798d163647164fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa8bddc4f8d12feea904e39dcf2b07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b746045fc165f8f7d64d3185e2db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ce02f4b7712c8f18a791c21235903417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1bfd03059354287790a276317a26b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3767147316ab29c522d22e956e556e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f15f64f1140e79a08d727b0c6f9707420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee92c438d73737173a5a34405af04c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc439a750dd203df11c6c707178dc2d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0458a252401c6ec322271bb4503a28d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614861d41a49837a4483ef960f7ed89b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79478d10ee9febb0846edf59eca8bbb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f080fedd93eb29f31b82a05c7e23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3623f5c0d30446a810a3adaf86bda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c67fe5fa08982074eb87afa59d79ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c5029eb39e0308e308bbbd0aa9dcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec5fbbe8fea3535b667a6d923f0f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1a8ce47d4b91a52902a0eacac20fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4664ceea7400325f8fd0dbe8d42279432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d9288719d450319d9c76a63a09c04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e057b58da52073433e80c0f6d408198434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2a2222c6ca3ac6fef6537c4c3c0bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b4957f276b3bb83a385c3d8dce141436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b6f57a159d17f8603b5f17537fdc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50330f029b637af9c9a77e75320c9b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b969b2d14bdf80580685fc7a8a8b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dcac73f0569ef41398d91a03332dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f64d56f3811a3df3d881004e0889b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f89e5c4d0a57effd155cee0ed5320442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c12ace5709ec30f2fdc339e43b235443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d82ba22158eb0bc427090029c505a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91698b4d71187efaaac2f7115cf012445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8944f3ae82ef7794e754222fac03de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53491257271fa97301372b66003ebfd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6d64486e64ccd9a382dafe6df871f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5853488af821c150f867a819a220d48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1727557931ac21f49173d038e68a088450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e4b09ed76e5889fc071e041de5ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40179cfbeb7db913826b86652685ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed5477f4a68675a4875fa74c846ce0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd093680c216779ba8e216bfa06452b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901325d9ab92fb5f6a1b9d2e735bff5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af37f23835d95802f4b990b6efefd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea18905abde2e116c88bd44e85cfba9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b56e888bbb058626a286d4f07e83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c9ca88aa6d5cb9f20fcc8e681136c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ef190d2ca25524a4c8da22a7e096c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d9b945e9980f4160bf22edfd39dcd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26559f76f386767875bf638ee48755462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1490c6879b2f4ff6753dbb656939ffc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f416e747d82bba6f874b332447063464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69401c704d6228f8b059a9c8c90955465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241bbc5c82afe8b3ea2394a65a5963466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd85273aab0d5557cef60a9211df1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbb35d455018e3fae6b33d0044c20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819539f64d5fa6a45f24d57f189f22e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458f0eef5bfd8a4413546ecf3e00bd8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062f2cf8cf135b7b32247c19a444227471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4000da201387c9fdf6430e293253472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3c9251b99524013afb9b8c972e2ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083b02ab3be8f86b14db584022a6a45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecd57afe8f96c37ffde6d652f2afec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104610ace9078ffb417f83eb1e871d8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f95f9b424b6cb771ef5067f8b7b3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a7b705c4825795c2b9e6eee5e126478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ff633c87008db38795a4a15d2e90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4af1f0ebfaaa29539041200b70871f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a15b356f99fd6cf92909ecc05cff1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e231f8c3272d1693dd06f19d02d92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25143d2c9179b205b018c543607d47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ed90429bffbe9c269f048e6d50f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d485f1fe858feed688709007e7528485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788efc3d72a44064815e6bd80852ae3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f80e31e318c0d54b270ddece62056487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dcc3a5396c3c7bc5ca99c97e06665488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694442b8f8af0ec8942dbfec559b04bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c505b63e65d1250581f696cbcccd2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bee5a1af1ec97c6285c2c839c03de1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf23229c9a14af356c381a90fbf9c59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052e661061015c9568f14c5684f3f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38c5b98323f6659e31752bbb14889494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c61ac3887ceec889a717f04f5a56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218b56404a78f6d132b4334b187a05c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b1e70606d824ae5e4b03a073c1b29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a9b3ec0d61103be50ff9b33ee5b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d613ff063b7c376d7475c25390b643e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28318651b2c4b5e86b0259c039b58341500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2265abf33cb424cb88364da40b73c11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409aa3c06c29641391461f658c9e3ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39e8667188d8b9a67d46b6ad87e0b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b562ec9a703e62890e643a8e607446504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699876cb517f9acb5b3990dcd60fd8ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abbbc7530c8c92b84a12afc3d990b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1743bd5ce88a59502e94584554e1cde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645ae4c1b5051f123a285e5d9b67482508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf7344cb6117eecccac75234ad0e99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1f4946e6d8845272329cf054bd6a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7d9d76c85c37482c1fe729ccf369d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011a5331cc59844bad7fa3a040ab6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939125b0e395c3969b1541392e58e08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4ae551172fe6abc1b2aa735547d49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadd59236db921edb651a3d0bb121e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834362bc04bf8ffc68b8395fc246e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede290a5aeeb2dc78fd92c9082c28e42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1bf8285c1c071ccae978e5228b3a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76f7f1a0d5c146738fbbe72cdabb15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dac0e54de97a412d4326219da1889520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a81c9365b6a600d1538c04bc8f546521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924aae8c8de90f9507c4b74c96c2a0ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4d3bc80f3b15af25ab577cf4cd1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc7fa44523e0c818a67495e25181db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51993d3703b62334407a733f100390e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ab9305c9fdfb9d4e5eba8c9929da4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383bb2ec5b9d9c9272a4027f5d90b93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2c17e5afb3bd94eb23016774af46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa50e4757f32b1213fd220c94d51715529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c918a6f1b402184bcdf2f1157bf2620530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6169292f13a63de3511635656e57dbe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1a47c47aca3965b88bb0108a1fdbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b5dee05faf8577ef4337e9387dce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f21a0d8fd049687f84ebcb411557c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d18abf4c76dbbbc54dec5656b1492535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8ce40db61bac6a807df15f01fd1b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4dd747850aeabad67c7e1eec4b9fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93e88c0ec45d0f0a4d2a1a06b20372538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaded2cdfc12511f453b9cde71dfff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f874e0cfc0c3131ba78e22deb31b0f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03216a9f63601ef124d57aca8ecc0d2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b513a9171c6da0b9738c03a2bfe7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0129f7173e78d717d3c78d9f622aacb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753b2a1f9308ed15348f19ee6e4b650544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352ef24ce9756f35bb1fa8163a7df37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abb01a49a3d72774008c6dee03a00c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6505f640c4bd2c1ed9c8427227e4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa384f927b4df0a016c1583de4a7261548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbccea1435ffb2129a0d7672de1457549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96572f878b8430b1421cdadbeb818550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9caa1fe36d6e4e54ae7c0bad21b04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1115dd84267dc6fc324a1e7236cdf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f05f00fd0a2302ea552bc88a29b886553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839716ec5a0b02a38ce13841109decf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d23bece8376628d7e39b106a09c4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d024fa10372b390874afe198760e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdb1ac1dae718bb08d5aea081e23e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07727a9daa3881377e39a8687053b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5c6e2a0bdbf5871aea449fb747308559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322104b8c188e62426eda9e12c2e0ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc328766b5f8595611eae21dabeb0e17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b4e54aace7c1a6b4efe0bf669ad96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa999774fe041d25d632556751a0cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2a9b4d994188d16ab6fcf096c48aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a109e661c3b90ffe3a1aafa5d3f619565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac77aa8bb4cd4ef43e79994be41ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356563bf341c175f00e46a36bd53e01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c20907dce2a9609f791cab1d957f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431e2fc49d3cab083538c48c064342e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8282dfc67562c1b960f0c50333737570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee194a4a839ac2746ff6a82950b1e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f6faa535f884c10ead84be94fec2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142c2025e74d6e21b5dd03494936f56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0e48f83ed14190081983d3970d2b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebca9e8649f0857b0746a8493e3700575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a293877856020b616fe63f619f520576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6587465598d82f5246b90dd46328f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdee11b41f3792d241afc6e79a879df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a18f3f776a20e1d1c8886c4c9977c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3706c75bc7d6d4a3f5c4e28f2d80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d3dae9cc3cf53e4d985b5454e3f75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed40ef7592e1eec97dee4aaa6237a10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d184e7ab6d0d62c7271d7ed86d8fd21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ecd242f81266c3e5ce01daca4853b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7ebe9a1b83bc99a614842c8caf14e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab82527ac57f9d606ce83d091c5c8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93999772e77834cc78c300aa340b9ac0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa48232860cbc2a55e79137786691a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf8e17e67e7154cfe2a5dd6c25f55a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd72d9bcdb6171f40a36bceb486d9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3185078ae52eb37265f6828897f48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cd250d2a19974060af55ca4a70bba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca208c91d3c2b1cbbfd88cb3f35012593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7697eb993d772b4c51a955e49d669b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4db7c826de2a9004b5e781a41aafa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3b98031ae56c072b3fb37c2df96ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e5935a9c930a8a18eef282af692d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a1d9ebcab4931b2c0f3aa10b514a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546a70724b086f5690a890f1261682e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745230b8d50ae4a1e83d44cf26b1c165600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f92b82f4f9c83aa43835798a978363601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e14780df38e2ecdcb6f625823a9d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6892ecf5ef6a6cdeada26c37e2faf1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52652b20e65797f79d1693d9574091604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde4f643c813fd3809d920acb8e3b3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11499e6298247c98bc129ef0ce889e79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87090f466548f71791d3fac3aa1452607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee8f61d14e1132ee77806bb0915f73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297ceb947cc0f0004b25d401364afaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31708ff24c3357375fdea4b8b3f4ce2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e14c755cfd13ebf6a312fab0c8c02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca910e535239d70fb76b69cc23112963612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1eedaae8f81b55a184b3dc711656e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56871bc7d92262a61671f1acfcbaeccc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ec47b5aacbfa4149179470bb76565615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e2b4d31f846a017f1164870e7f59f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdacdedb6b8e28942796f079094b81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d858dba9bba3166de1739d5583707f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0abbbfe9d851e323d845c22394ea0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44144c3637dcdbb08c5a6ac242fb237e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f387275388c6b962e2c7433c590cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d96d99eea77c75615ae32abdf1a5ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b850b073358bdd3cc1b9db32870d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d9d31a6205213aa07768e1e06dca4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037f6b09980e9e7cdaf30be029e8c22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac113384f2c3121acc3403107f6e1b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100365a10226090e491130dc43e586f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705bbb05cc61549bb0dac71d90c8743628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08900a8257f14869b9c1730fc45bed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84b1f9ec5413f27d9081f99b06cc70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed90ecbb5ad5a5e2270f28fbb6fb45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e73f01be0b26daa730342916e8a45e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14916f68cfe2a424ca14a5a0db38fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a56c5f57bf6915dd4ca96479e5558a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ff07cfa8fb8d0b2570b32baa8de0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9642a1404a4405c17ed26ead88533e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b969c29e40fe3570b9e407c6e22aa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16605c80c43d45e2dde55c9693f42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a99a92fa42047a3bcac0aa0dfe8b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c683245bf26472254947216edec7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2de57665b11fc1238bc022a7345ccb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fda40c8f5bc6f8c767ba610f0b817d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86544e6220f5e30ca50f8185e9ce76f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88037fa5da4bb21812f2caf1077d681b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d3a9ea571b5584896cfd90cef6609645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615cffa3bf08fee31fc91376fbc8792646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8b901b489939aa1acf80998fee8a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f78627f27848da71adf57db5533da3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ebfe8c41047e60badcc0a1ecce37c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263af49b416caf1c1179cde679b9f2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aa02a5cff27cfa46b5c58917ada65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464259c18ec383335bb6ad754eb75b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715773c5fb95e8b63d4f30977b9e7b31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf8cd7053ca7949ade4b90498e3be2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8b1a5200e2aec8cd2f8876bd90fbf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b25d47fba234b6c2a8b4da9a98a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4cacf05bd02f2f50623a3bf9a8016657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8569f8bb495a09c56b6dea86106476a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ceea9c81308ff008f728bcdb31114659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157afef3f73dbe38a8ba1132151438660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72febb9058416d56c54103bd17f84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f482558745b84c8be7ad704aae843a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b33fbd2351f6743dc98ff07bf12965663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f01d350adb06cbcedbd4344918d167664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc357e0b86f09d66f3786e1ff9ba8c38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4e81be459a28e5396e532000197e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae483d76d5594c9129c8eecd3033f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab585745c9919592f2d190d0ec8dc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9824e9fe5cedf0d8d5737069fbc938669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56a979e517070c0bdb7988e0746123670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940961066cf5541c216c98ae9f87d1ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f2f1719c129e2533d56076921b457672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4eafad9c046ad6d5745a6adde8677673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c8a88d51fbcf235c2111f26feea3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d9909bcd78c4368f9c4f25e1bf99f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ce3c3a382a8e7128a318d071365b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71903e6259ed11073e785a9222215181677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af3a06910aca04d4294503ae1462eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b95f134fbbc16f9ea5fd9502bf735679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a6646d31aab808aa697416bfbbd0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dd26d11e8173f655585626f033e09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97791a225ee9de89f36a94ff627cf877682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e99432eb83fdf90a814ca5b9491f6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ef1fdfcdcc7963203e07176b218e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94df9e22cfbc9a1438d5291511c0aab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601e96e535749a00b06b118f2132a6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289353581baa7e530acb89fc1586bd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bf599fc79c5be9abb293b863675e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc010bc741f880cbf1d25c9e5c8db9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d21eeb675bab75fe58ec483889ad6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1b133821bef0b9d7d2e5ea8543224691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ffd5b46cc5675d64d8a4d836c0c07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486179e770afdb72545e92fac4ba631693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516bc3f116cf0c3fc7fa0c612b63f86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ca7640ca120b7aee392c2b2949466695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048cf3b88c1382f46852772c40c2d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c9cdde7ce2197cf2e90abab1c0925697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d56167874db706b9a82fe7222198a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2546d743ce028296bbaadfd6ca5ecf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd29a499149cbb2e7aae3ae595abe0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b15aacd7a3f78caefefca2ece0b1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e207990c571acea78da3209037642a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad428f3c4e442756da7ae10326c996d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5349298f9c4fd57a89118d5e072385704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4accc1c9fb0cf2ee0fb6ff3190dc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1680f37936ce13c88333f77a3f36bad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa52cf62bfc3b7b897237dae9ac0ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7622519d0b5faeced3b039bfe9214708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edec132358fbd549bd9eec13b771cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304f5577a9e4ae3b797784a31122a4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beffa39c38fc8de3a896f956542f29d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5680cdd66980a8801fc6506cbc8431712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e12b2805e98ce6fd20e1586c74692713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867f54946f1b84665fd3c9118ccfed4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fc51c3dc0fc48faffc279dd33c13b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc061248a24517dfab76037d0a145716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903992faac06e717ca522528b8cad4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21017303ad0977fb346cc01b3f4eb7bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f1be03ff4287c1fa078b9b345b22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf393187e17cd72544af4ae6625339720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad3e28f1b74d790c54af39a74b954a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea2242e1c4dbb0f7638778dd105fdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26372857c7bacca8d62de7d30828a9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7e27f98c5969b9e69a5071fb6a70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05716dda017270519062672f62956c0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456f5808d1a63ea63f0efc59b24c9e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfe56d05f14ba0a3106f26988ff6d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd22fb73621d8bda6b5c3555130ff84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f15a93239da425665e72816f4373729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69805ab91a56bf3c55863fac0ce99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea215c1445d7ded4bf84c412d753d90c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91535eb1c733347773b0f86b4d8bded732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc645406b09d584b56d7c26faaa2d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62f1851d26e707cf7ff876ed3a6f48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f966eb4ea02d4eb9724b5c6343af6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b27fd19511ec0387cbb3c5c350d97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d93632d4aa57c3cbec2503dc0a2fbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aa5b33d0e62465c908b47f81e3684738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ea4c25c75b2a8e7e2ff0c38274f88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53328cfa4a932b5cdae2d872701aed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df2b24cd2133fe80f180f1f51ff70d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485760368331860b98c029dfc3822f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e41faaed33e88f89ff2171b20dd193743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a034f5179c636a473cfe58cd3f712e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244c33e832102aba9ba316d4ebffa7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a6a3130369905b09ee9e451f4725a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a16076c00e4576c180c273224b0e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb29b5a5a6de71f372408caadde3c33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5449a47e67c405d1db8e4ffb0740249749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf46ada56086d72207386a1539c0482750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8f1536eae2ed2beea3bea0861a8c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf1b71f0f1a512e0c8dae5b691940a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cecd8afd549c6b71a0cc60942b850f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a315a4256e0c323c62d14e43a875f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf11a4033233406ab016998c7fb74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb5300344478889bb33644207717e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c6792cdc830e2647ca34b8c2ae1d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e8096d52a190e00ba8a280ff7be32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26726a0a0acb9bc479dd717c7dec94759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>