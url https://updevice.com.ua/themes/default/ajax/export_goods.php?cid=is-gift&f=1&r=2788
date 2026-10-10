--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bcf0ffa8367aa98839dd64ac475cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2824cf3ece194f621d50804e4b2a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b133bb2c2aa698648fda11aaaa7f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e80fd8136ad3ac66183e80771641874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2924711d71086dfefdbc72f4346ab25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b40f007c5a3478c8543dacfa90f4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ed6b1132addefd0535c14da083b947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42543d0d591b048523a35fc49793a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5a63a090b6c1074b4a9d1d26ae229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62762dc1de99ebc2ab669c07c475b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231304e8ae8d79ec80a8d7ef19a812111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4360d8caaf12ffb5cd8534a33f85412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e98aa29cbf14ad68bbc96beb5a4a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d4a63e8290619e5a004cce806773314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78988d619d5ad0b9569593a7fd74811c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdea013644eea40d2d13cf37e0c863516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb81dda4fe66dc0bddabb47bc8c7f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67733104b1d812569d352f84c8d962918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccf0a69396923060f5c209139b4be619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380c382ae1ac41965afe6fb2c75c49820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e256799aa641d24ca16a9d27366421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700d66e3c1f5731edf29bc432b7e3a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cf8397e84708f45ea281ebeaa0d7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416644cbd98113ef3a519127f518a8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28704e79c099decd7e7f113618678425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760bd47e85c65adfb33c9daca9adeac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10a1dfc06484740a4f8c0a791537027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d4a3f4664336af7e2474a14ee3fc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a196b5566400ee2466704c2fbb33c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eb8a2155ab0bab174b9704a8c947130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6e2f58aed3f8577aa62c1f0cbb21231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e480cdf1459b1ad5c35c279db3d6d5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ad066ede312d4330ee01f938bed8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef02db4ad68f9f26fd130432f676fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080827768b3ba4152b83360852009a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa193ece4d7ab1c1ec7a818f4bd804a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52dc565280335c95d8d60bad92af2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad95db90437ed53b99bb0d934fbaf9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f8feec020fce936818d7c43b0f30f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e51a9dad534473d60d38b1a17542040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57133bc34c458ca6ff057554d4e11cef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f161dc46634263b1d16b046fd9099242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314894e4ad677ebebfd3e81bc880e7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872b0b17f26dc73c3812a2aad1f1f2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530ce033e91cebef8215abd77224ec945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d7abe056c67962d7644c19a8400dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc63990da2f7ce9858e68f3834f6cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59382d9c280b1b27dc8b0ffd1029a12348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2cbfd459aa9b15baf71b8059e03b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f38f8b0cabd9ad8e3d79dbc79b3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebdf86848bed90047fdc6919ee665051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e0ce523038c2d51835f8a97f9690052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035ffa1a91b139411032f7ad93eadcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef4cff13e6a6f42afb64edafa80b9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36480f00e4d651aa34b34105ab194bed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7670c4271cc4989dbaba1adfaef19956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277050d705c8dd94530269d82ec64e9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95c39db80612578b260a134e16c9dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3156fd04c8b0f008f8aa69a73ece78e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8aaccc0d47b19a6ac440cec82795760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e46f5e3dd2eae7db6b76df232098e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20552e44cbfa53d7d3bc3247cb82f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e92e89e491ca2af62397d47bbb9ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e81d8cfc2f3b54486ee812fdd8792b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102589257c88c7fb202064712467cc9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13df21ac57e62d7ff1b4bfc3f06a2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef611969fafa3147750dbbb121e967467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284cd04e674fb7d62950c44d914ef9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f7524924f0d35567e853b9d74bfee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a081a588a8598cfe459e2c0d15d02870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cbf8dae310b53a5725dda8731f39171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5f27e5783a60e2078f20944b6298772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f371a8d41b20d8a37d762741856b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018000d3caa0519a59677e398680d3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837235c74af70fac07ad855f73e70db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e374eabd43038f35c2412614d838876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28779c9ddd13f0621711b1ec93722ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db37e29679192362c6120137d53651578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9ad7e92fd054d15ce705a536863d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3128e453529f31db3231bbeb686e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de492170505ea747a61da9e251b208f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517990d1320fa7d51d47d04746972a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ade9f43be1313242b20f50868594283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89467c57b12fb6ef5176a1f27209e4c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68152c647f33b0248650da167853fb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a334d4f5514d9c4efcf25dda8cde0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4edc0a060267ec03e6cbfd179021de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dfbd9468f3d1acf4ad55ae978fc8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33d9565da4efea86127704c93599a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a216364fd02b319b05a38fdd4163590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12391ff47118ea1007824f62958de4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921d3d0f8a33fbe26be9277d6ea8cb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2fea3161628b08473c9e5bcce1f9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3878ba5fadc54b1ba2350d1ee97e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bc3c763c15234ac836569c2f9c6ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6354274251f88b301130e7f52de43dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163ae907bea4940fc2c73c1002ec19597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646179554f1c95a3e0126fd1abe2fa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e30fc2087ce78182a41b45b01daad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2d0f9f1f28158df6c1ed1b2b1cbfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53bb6d7b1fe32f5829c4ac7556c4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541668983f6032406ee71a9228d46b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28998b91c6a7e932fc2de8815dad1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee3bd23c6db77ceabafcbcd0c3c609104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad55ea0a8ddc402c80ad9f6117c71d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0834ca08d3515740b9d7091901885c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e853774e94bbbcc3bd31bc2a444f99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8804b9acee619d65be9544be92d8856108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce914fd730bbb942aeb0a1c20c90a7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1dfd63dd92ba8b6927308b01323ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb3fa2709479a7ee1247b558aaa140111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c3c539681603fb06199d7f68824d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bb68d9601329de53ed6e87bf574d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b870266407e88030fc4087b58cc96af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568708af9f49a239d05bfe7bb09c710115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2087bddff725afe09aa724d5c706fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb65796b0431040e4498a7f25c14c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a9fc3e7917deb2a131e40cb308b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96689e879cf159835b9389a50a3cf08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa53cb8a9a29438c5b00f35197864b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d90cf5cb4abf035f830d2d7e3b60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ee04a6cf20e9bf35de6837363ddad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b7ddcbd5509e7c36c31879dbb12f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cc38415f7da1731feefecc62e8215124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005971c6bd1eca23c48ce9fe0682541f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c61b2de3e7f3e2bcb63d459506a234126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d08380fbd39138530bc5c9820e72f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb4d21b2b29fe78fe61d03020ef6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818262ba3b346534cf92937a6d5f287129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08573c816fa767f63b327fb36fd2bddb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce44192206f7d312d178915f0f90e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c347a130649f947f193c46842a356c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b79e4f674c305936f016afcab687133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d0d634d4a38d614731f638eda9360134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3586469dadbf32a538b2022ffe44e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27bf5c6f49f1c48854b11bd9d8954f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108649bbbe8e92bf8237ce5ade47211137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28f7c4abd86fc71f4587a6db44dc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a33e039bd17a6b531f66194ca0bd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff01aeafabca10771f5982d6608db9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f8df834d4a0f1a7c46874bafd442f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004a6bc2e53a19c8c5cae0129e9aef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea409fd1fb1f4defcb7a5492382ab83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2a360836c514816cb48eaefd5318144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94fd9fda809606f00d147ff1ce7153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4dcf9555964dae0c2da5cad87f8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da259b57a274f2a1b7210a48c5b0d2f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60156ccbcc8dd8c822535fbfba3ab03c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107afca93a7b6a1f68e28a9e3b31706149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22b7da60d3b3123102743464726a22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0f606a489f88643e2b8f16d68fed0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891435334279d17b930b8af893897e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266cf03c0d4d8716c2d896c99a9ea5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0801fd8f8ae90b886979dd67d7999154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc5e3117317fa294f1bc8c0c7590c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907f4472369606a84d4dc922c36533a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc9ae93adfe183abe9e60102003ddd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b909d566d78ef47b5d3c5154952d705158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d183e98db63a5d7592af60b859ba415159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb439b60e4c1cb2304c538b1315ded2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca313f257c9d5058c128b1f2b00faf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e75c2b040baa0399b01cac190caf24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eca7759c9e5fe9bab65e121a2aaa99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e20907a40dfa7148e200b8d620da2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf5e2e6ad19b767450efd460a9158165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0e758fb523c44891aa25aca0a475d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac3342fe1ab35fc1a2cf154d1c9a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b73fe3be1373ee526e2de6ec2b931168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17a74277c9ea2f9de8ab872f6eb93a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89508a17348ff413d071a22257a680ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d2b23d03419ed2a5de27cb20d971171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086c413d3b07f27fcae19782777fc8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31dcf35c95726862f709c36fb6be1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41407e8399ba6c8ebcd98750c25fe48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a2962c5cf4c4c0a85bd5fd11e70d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb353c9974343cca3c020a028a215a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28676e6ac7909c3f98ad1fa356541ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f7719a2674486909ec15accb363a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b63a340569b4bcca478a5b4ca45980179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76fd01f918b05a51ddc3ce8633d058180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b6e176958ce8d74a0dbd92694e360181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd443a8912e468e939aabe79cb9b8d7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ef70155c3b70835f0dbf7b9d691b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d16debaac3d75d69a1e54f76ab04db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ddd90206e9d9258d27c5cd059544d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96902dc66873161570b44a3ba65b5838186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d74c3cada08dd8592b8987084bfc1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1a268a0a03d4b8f0557edd92e1a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b33b7b4a0de3fef9e7016fa110423c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262b417644d2079d35911433718a7ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f99c4403cf1eeff1cfb709e78ee66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041206d2ebf6b0002ea3c57d6e6446ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c7102f21030cf956698d5dcc33e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f68cf2ce54a03257cd2e6a73107fd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ae003437ba5a03ef4eca07b4fadce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f17aeae0bf313657feb54a5456589196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718f6d3e6b2046d4e95c85b6b165076197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435802a6ba9034b4ddd023c0333975198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c86fe94ff135e879afcba5247bee8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bb9f417665e6e295eb9ce35968898200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789785a59aeb7702d618c0db8d771bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89628c36b44bd99b3ab8dff72127d493202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3cc70f1be0ad781a8dbd78c0ec1bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57720f45a4ffff1e55e865fba38158f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cbdb7f628e0bcb863fe0bf92b3aa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb091dc6fc61d618186e91b0186017f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946312e7df2a14df529fedeb9458a6cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b6bd071b0cbaba56adc52ebd7ffaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b1e00524612a8caf3a7b1c4830b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62a687309a1751b747bb3f56dcced1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a78ff015efe8725e3c2eedf973cca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749999ede18df119d55f3c8f03c008d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443b46f36d3566450c8db52df79e6ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb1896163c8dd02b611d8e90e0b0d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986c2fe5fcc584a5df4f36de5a48dfd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954023d28fbf07163c4600f8d8d69fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d01866aa0c94eb7730f59326e1dafd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a999f1d8617ceaf63d6b6cf9e0fcf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d1abad6175a0a76e9d40153618b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c7a24865b6780618b2bcbcc34cf54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb586dfb195852a771d1080b34a9216221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d2e1acb848219a79b7b0711670b80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34617f586c6601bf3dff8ec7949154223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2ea395ae771d45020e1c67698f67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10fec12c8a74b304bbc1d8a49c50c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97864f9e555c77c5bfa86b71ec210da4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4847a21271b51f9a9a98999e7d83101227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab5bef0790da9d3bacf1682fb2f48d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047eb06399e222c91cebb249592b4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9592188dd1a1cbddf77bf8d4a5ed8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f7f9f2936ff67160f195b5c897ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1008cda4cfb12aae50d817c9d4f287232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480bfae1827ed20ba793565e49c1b46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e51b954cc9d82ca80624085365e5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90d9f191f981204ea360cd4355568f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbb4847b7349017d5526c125ed36be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f80382f57305f46b4bd661465a541237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58876d195bfb2a854afcb716574b36f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bef3aa58d5ac32d4c670ce80ec776239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9a4aace4f8ae7b9c25c97897997d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a36448671646d7f841a3958cf5ddd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089ad6a6e1114f2bc0d007f52c1d5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb44b5fe011cb4e33996cce0d8c95eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffe2960d275f0267a709ba471351df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d8cac47d950b21c2feaa5af44abdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934c285a1230783dfabcc4ef6b75845246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c03f53b96e41b7cdca26cc97a6c5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83609975ba8626683bfb55a035f709f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8168e48f068068b02787ba3f601a27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a689ce2aec37380e1fb51c4722d40a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92e59ed25d2d72567cb3be5e3e9b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1d8a18550ccb3f44c09f715183ca6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff02d31ce27e0d1c4b5a8ff0fe74acf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75843f419ad913f9d19974a0ccdda8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383557d02374669a766ba4553b4f708255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943d8f06d4bc8742a085bf4149228a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a2d0ba69850369a653570b335a9a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8896d5953eb6d2d9cafc84c7e50c268258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcaaa16021ce4d077bcf1e5f6874da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c68144005156cbe903f80c7d34a96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9babe29e3f6de29e63c9f244e5e429261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e84b57b0456b9a6f171273088e156262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad8d87895f3ba34dbda55109393de3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ccc07d623f2da5ffaa45fbc758586264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6e625c9b258880c9801bd9b7ac94d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195c68b0936fbff64535226b5da9279266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df613953a1fa6354c72e0e32a836b71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de864fefc98f586bab0af2d95dc5b8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85658622f9763681fa70dbdc30ac61f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976134718cf4da8616bf1354dee11395270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c372f83d678dc3d113bb091f1a053271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f576abe9d04ee1c16d9849aa08dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed756f3fdf7893cf2e5402014ffab06a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabde35ca7ed5411a4d48d3739104894274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea6d8466eb2e333a12ec20d59150ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9467b18cc31215fc14a4eddc9fd814276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838155126da9a73e0ef28b5cb849e8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09e84d44207b8d5bf3f6965f90e24f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed86dc280f95c11d8dd379ed63605279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95d25c98dc3c1abd40fb9808120654280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e08caf8a3226acedd29f44ea912ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cb1e551650285625796731c617935282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe019c200025aa232242e46458c1b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc2fc887e6f7e9157cd5a64b2bfe12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d84f9288be8caa8a6cd786d2ccbf88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8737347ceb784d95a1d76650c1432286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94591db234fb66ce641ab1446f503d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c840f8f1901decb0a3d0df0fd4dba4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ab2fa6040bbdd262854c207125e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f494058a73d71e6478c3bbeea79015290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7760446a69af9519790b13e7b2525291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37458ffec319f336a109ca081bd49e81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ebe305d79faf290f61aa08adb67b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a2e1ef5c93611acd805c8cf65d7f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778752de17691cf204580791210ef1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af5ac24cfb961f05c7a8ad8ed50599296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50744da8d7bef4dcd38d24ed0871b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb9c0b926ce0c35591e0ed93b8a45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9461b935943d26c3c794a4f724a8a23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c8c92fd864ccd7a9599f7670c79f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b41e229b3f69da16e31acff2dc0649301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3902a1de9d6822d68c11d0b77b6b7b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d4874459f09de7adb0995e77b306303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b19df8769474196c3a934336ed1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa49c9f65d5d948f57cf9272b0e7e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1ab6eb94f8e4957fc0697d6c5f89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08525afc3d19fcfc1a9808b3380c79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb830a329e6701418937302a5d2d03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f22ce7264c73d2a89b41d0a2b69a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93d709b0e63a59036d8499c6b66333310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970fc8112de0580a2e98e0c45d09fea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc62087ca807e268ac7a7e00c9e5aa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27488c20e6b51f0caf2f9e52f56282f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50023324980e0e6b760199d8395130314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a079f147c461423ee360f76b22c0467315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d917b4d1e0f2c5ef07b7238d249708316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396b52169838abf35a62e7ab3c54333317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52b623b9db9a0801f30a48f4340c05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2387b5ffafb9d32287925ce0ba75c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d637f225c546e194410f992ba2b5824320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfca6f8844f9f31c6ba10ef46ccad9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccd22065df16b243a33fbb80d4a4ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd1b1957920a577afdf9fc692786de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff460ea996f9032120822c65d44e05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86c0b189c6ddd4424e9e56d9bcf891325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55136a6a1410ec38058704eb9dbea7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab974b751482728fc1fc160630d29b43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247bfb3be457f164064012bc69aa5af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564eaf3e812afaa5d413e48fc3994d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11161dccd846eadb49837b92d66a1eb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda19f3fdeee0acea6f480964a6013d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06873853f56fc4517b16e1f7036c3267332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a39df982475d2f0081070f0d1162b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11faa3283c4dfff133b75300989690334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194834ef605bd3c501e909b0e2331c5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cee6c5e03f79f0a80a20559468dc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d3553a03a073a837f54d60e4dd74c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3937df1678ea44ea97ca3c93ece193338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec067dbb3a2c6b30c1bebb6a206d8a84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0902ffa558be3e9a31f81c8607fe2f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e44f9cf11c0b5ef4e33ad95984d57e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b7c0fd69340f3d898482c6538c0a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024afc9adff006f561c29ed146a098c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7642dd5a1dd302910e2280cb355e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e8f02de2ed0c7cca1188b0c83330345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf681503d01a430c27684b88b67bacf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fdd53bedce36b3d398d9f1327c0ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd411c63ef1ba7564a882f3db6fd4c97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7330a9f3f8c225187e5bf6b36a11eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f5eae8e2c9364b75f1f8ab3ad801350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5274cb4446f0f7f3db7f4e50fb9fb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e887a0dc3f4ac3fecfd479c8f8b96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb329be5379adf1793fca198f7ca3164353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e8e6739079028280caf1b1d51aa11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097786ec36e665577ad37a26f3f80b7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbf8bbc9715b74772c7993519da741356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a828a40f0243e66561a5a0e5814ddfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0cebdc582478b34f0ad67f4f37be7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9346abfc05b6632411ec252b3119993359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d1ab3c3b2454017252d8c34db7f33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a1e62c5bbcbefca5dea9c6e9792f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611adbc22b3db26f1956fc3a76d35b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f11af011f29b64cf6c1cce7ca8ae6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77494eff32789c9062daee320bab498b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15bc7c5496281b3e8797a8fa50d6a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ad1d3da05f0cede9ec65383ebf5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141a768914bad28aed4eac2a06da667367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2a4d567718b4ce44bb020c779cca9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc611832ad458d5b1cf3573481331bfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224f1123a7749375663189ecaae6be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef325d42aa63d12afff0fa8696050b60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1a47dbc19b9b067b8e1e5c661fc40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655d9cdb4459af5ef4e5d1bb8ebe880373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039f3ddecb1a0f13de0cd2ac9b1fa3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710778652a96bf456ee383916b9f2f47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b0a736d2617de83f00dbc629fd1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b93cae10089fb7e6f350089eb77ce2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ee2e04f818569737648fdc40acd6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78a6a0297fb574e3621bb45db9db20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c03298aaf037d78488745a8fdd102380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126a78a80f564293670c642f215fe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43f84138c29b01d1fa8a7145b04538382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bb0f88c0d926bfd1627762a69508a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5960bf63db53fc5542a7357a69bf16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed34db5aaf684897cc64f563055586385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb482c865ab91d304edeb0e3eaa80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f7bfeee3abbc35cbbce9be7062853387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609f37925b69c394eeb4f41a5ca5cef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7362777da4a36662d95448543fc166c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837528786c2ba896ce9dd070dc1d2e50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf48ca687dd60087f87ef6c48b235391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda46197904ec8844dff309088b9c2e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7440b303dc850451b0ae2c416887ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295875b9eb23fb95cd25152d4241f474394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8306fe8228c87359e4d9e4b063c77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1992f70a99e28c638628c3402c7f8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29442617f7ce586577ca44b878eb3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb924269e8174071c4f643a50d68bf2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a314d408724eec3ac89f424d440c20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed98380756001e47e4e3957bb78b226400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b7c79298bd7da88589fe8e8710c01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a0e7e483fbe0e2591f3c8466a3d58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78abb349f9a95d82183c69d3c9dfd7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d350406aa99bf3d963fc1573465e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d981dd8c3cf9c942742d352f986b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b8f8b77c674a940720abb107e8d37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa31a65780ff679498ce733dec487c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c20372df15255c2ee72f09143a1cb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68806efc76b1b94954e652331a19c81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10b10ada0e56bb8b625d939ac12059410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077d10b72e2e0872fba23251ec871af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b9c1742618666d4f3c6fdca0aee11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926048ff56aa95b4cbc6b4889d45a8b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278814d559b1bb8f5722aff9aed1bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4565dbee4d6de94298a6829b7c860415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c09ddbd11d3b63d1d65e7f6044e7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bf609e29c0b290dac2e3fc392a972417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905c4e890aa689e6d490d07a3b4958418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83d8f9b16a174cdcff7d0e52264a71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d489a59d34ab8a210c1b65ca09bbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d14b7e5986e039003f736afce4f66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded2200a2e6981ae1da4706d25048c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4a753d0b11a127aaeefeed02f10fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f7247d246ce275a252dc43ac5194424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ff2e1941865b1eb02753956da702d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec8a8e5abad04dd9b16549300e9e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e80810bdfe52a7e7e485067d277d3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a1f04e344274575a7f46641d638fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc72067217cab3c5ddc62deeb1f0b22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9d663e87f595ac74bd9e9b32af83a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1b8b91a260b6c98bd5d2abed5e157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729e7c3ece1838943554f1dbea32f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90fd9007a6d3e6c663345c9b195c37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efb6d452e4c96c611e46c97064f1ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36688fcc588cd909a44604660c632c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f2a0870431f550962e1d9f2d23419436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29de1d2421f7de8a1f386c3a14a1ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a500d6806e378c5e64f33fa3d4e7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b202319299aec42cebc623a2940657439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9de9a163cba2cd4a9cbe00ee63f08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2b72ffd8e5600ade5ba305adf5539441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4ef9d8a5243839daaa7e3391d98a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575804a5294d54622d8b0861a2b9a3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeafdb91c009a3796de1c127f39f5a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c532ee12dc51171e53db8d0e4f7aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd053c68ad3f4642bef2b22f8b97d54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb41a8175aca4d8ece58893e8da8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf385fcb62e228fe5b424a464ab36a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60e3f79a429623add92c27a3cc2a25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ced6ef93c0c4bb9bc1116f5867fa5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3cba9fad226dc66d59ea25e50dfea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f6d0a692e9a45c68a4d9a9920d4b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42886c4ac18b582b7feb054b60fa08d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfc1c334610ddae240e1672fa11066454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf52961dc5cb38c21ca72c9f81fa44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550186d3950b8bd6b120b32a171bfc4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464b2c5e47dfc0d6cb3a72e7cf2001457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d99a17a113acc051284d60505bb28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6788a81d21a6279283d7c7fe3cfe648459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde94ec5efe95190d8efb92e934ad902460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda957b04dacced81df5cca45121972461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f11f8ef8d9f7ca4964f007987ef14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243512c4bf29e1f558e4329d389b957b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e84849434968f1bf5f12a177364f22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0842015a649ab3e2529ae8fa4ae77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955683437a64d4a2d5f59df19e88b710466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8cdd91891433b7804f4cf188186ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe729b1cfba8b1a53f59ac5df0eb7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025a224fbc91840dcc9cabb55be92fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e15babd8fd8cb3a7b7d78e02de822f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa9f0481ece29e3d68875c9710ef3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987987232c606e639fff84e20c00e037472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6c6d3c97654cab99c389b56ac4130473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa566422199b2971500331b77ba75d76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008c4bed21a5a09b7927d524a109a5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8dc23188f85444fe2075468714d50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10e19fcbd27004271b7ec225fb365e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e86e0a17b4cf5ba270028a43fa1f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb631a40f446c645ba61c47eee76541f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c2fbaaa3d9cac7aa8b3f5b878573480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a19c9f21d701e8609eb661fe42dbb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add50a027b4072fb5d075d1d77b331a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6759ef323b44d72318718311762cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644a9ee6525457f55524b86ac24ef90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279a9012d2383e20db08b957dc63a0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc73a21d9f1e0410ece453181d0047486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074b7c63c3a7d587974977ba66b0d4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686b736a7a754a2407f48eb71444047488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebc5ce070f69ab34f8a691fb4a45f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b89338293f880551b6f1d221867a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b886235201cbd637aebd04136463b40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b9aa502de6ff76be88de8b71e0ee5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14745080df8ce27cfc74924b8fdec0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56f6a1d4d137895ff67371b274729494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ccb170ecd2aeccbebd240fa083881495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35685103ad9ce9396a6976cc6fb589a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe74e29c00e8c599986984a03c9f23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4be5b2ac76844e4cb668b915043a3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fd08e7cf9b259b110f1bc200a501d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bc8774d4e62ef500e2684143fdff3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4684020d387d5b1a11af465d61dacf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8c8f447dec1c90d5bf4d556032e8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd60b746051a7f4615ca7d4a0d5e1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d215c64c1b335322b273dded15af6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93800cf53fe3e883bf19977f285a29e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa410539b38fb9efc0d02596b3da13506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03d6c5628d0c77cac62738e816c011507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947dadb130bfcf0d016dcbe49525b00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f6323cc5540cf2dd1205d3ae1eac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38a54ec285aa10aad26d980e99b2e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa687105f9b32b57fa9b43eec7aba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54fbdd7b7a0b67fe7b04cc4d46aec0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1495d8397389917d94dbcfad7a6582513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9ae224283f437bae992fdb24a10e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c829730d6e6fd76bf94f4bcb7447a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f93f238f6363cc244248085e4d1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceba1fd1b9036c914958eb734d8e29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8988f9dcee9f96becaabe7023932d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab74bb28b7abd7255d4b6a272c754b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711fb116568f09c4f2ce631c25ba20b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96bb2cec94dcfe2870825fbb4c6ae4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade696e255467ccacdcc50bbc750c5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef581058b8fb9fae23c793bc2b3c96f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc07a8796554d2af901fa36116d6bd8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461b5309cc8807552d07fab2ab1b7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9ee916b2356071cf865d8c47bcb36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176490e5427ac16f68e16dc747161b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fa38f816c00b86bafa234032671d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d26dd76fa1ea7f7b21ec1a2d87e749529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af829ef5890a70cb77c080cfd585fc9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca1b08aaca84738bbcb57d8f1c23de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e690efb77c70e21b628e22f72be97f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffc99e4071eb960e933eb02b478234533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd59e15974fc8a6a54f49894b3f6c5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ecb9e8804c2cc443ae16be0b87707535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524431672219e26b4ebd15307f0692e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba66cf6e188a661dd9d594cce471b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9230e313831d19d0468c78d61010f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c54bea0bb8add62782ffae5452d62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395fc3e8b9667aa111e18ceb6c79984540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847dea21edc2a094fcdc3c5d9d1a810541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4b6c7f1777213f17d664e704320b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19427e9ee65a15d5220eb1e10c9440b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8143de7a8faf221763db958c33da830544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38459e57ad39072d37034182b81eec74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786055baca3287d5f8f23ff414c90a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7fabdb79837a5e8710da11c0a52cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c9ef73e1450dfe824fe6cfeed2376548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59052a754f012c12130b50b663c5dc29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17fd7e8d6e45e4d537c9376a4a3f51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bfbd43c15d8b248bf4021a35ce4df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77521174abc7ee43b591971b3d93fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae4b33509ad9db627df8a8999c4a9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c132cf590073e0a21c2adaab0bbe58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc4a831f39b58716ce39395a0b4fcb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a825f3bc0a9c296de2506d96c69b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deedfb020f3d58e5395899ab4e3891d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5f01626d3386f2ba11e08c1c05014558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc93122253ab00348f0126e7d4627c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36866cd04b9c5546591140a09bdf264560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6354e79780e8c39877de174e8207ced561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2541b68212d4db81a1bb11c0e6ced2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace07e52a9f171d863cba1cfa6f1549563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57847c57c664304c2846fff839acd077564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e689f56a8cc2da08db9236c6e0f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f5127a42c4402251a2c281b0ebeb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb697952bb08a1d3bf84ba84657992ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedcb083c57d0263f5506aed41ecd0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf35443d4a525cee0093626ea5989569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e97f988bd4bf57aeaadfe5b510c1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac65b6884d613c2a64382beb5334f3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a9e3b1c32bf94dd034a7551bd012d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f467d2cc0c82865c671667c4361845573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36fbc6cd76e44b68e9d309541c0bfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0ebee219eeeeda8c30def50d175f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382518460092a162d2646a31ac72afd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffa3b5ca2b31628e40f53e3c1bbed8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4093f6853728d939a590a3ad50f424b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822db0dd07f3df6b1bd56f2c3452c18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ae2541461117bca8ff5cf68106981580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447682efbd8ce0b49e12f4d43fe7edf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe675ce546e26e0c21af9ffea478fc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f134147fd1a7c9131040d7a6ddf678583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58110d25880a0febb4dfb235351e1f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308250811378f91c7b919fe14af89e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abbdd085e0c707ba80868872e27c6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944643aa606fcbc59bb3394fcc28a19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369030f9d07b560ce418d2c364de6eb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff61db050ec8726ea07bc7ab9df708589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b8ecf9af9413afc1ec70969c7c24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa293a9ed3a829263cc297ca8a67da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08ba01ac33a9e54c20891026ac8c6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb215a4203c859fc56ff45bbcfb6882d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121c20660ac0db5fb768067df471601594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c4abb8b4d25eac7fbc1b2f37e03e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a44e07f1c65c56b3b34750e69c6ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da29e9c8ff68e9f837f7f50e9f743c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051471fdbb37d82f5bcdc040554c378598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796061770b6d3db509d4e28b6732cfc5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feec0d37fa054b13cffa84cea0487c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f801c177de93ab6e1ef9e38f8ba7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e64d1800416ec6c949a597b205080602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36445eb5d9a21b05360f0e7dc1948446603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f5970ef9d809e577aec5df6e1aae5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b82cdf6bad273e50e63e4456f02f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bd7f3b6e0bde4f2021bac040bd028606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598711f91848bdf1b24058e1a93dd67f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec3191f18c08c77e6e17924139f717608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079f14d40ff3855d88110752ea227eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450c09ba0aa8209dc8674c8256d2522610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a4b00c61e3bc32dadc83b0992e72f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aaee2261a740c1511032bf969eef2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a62a1cfa717b856aa884e6e100a1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0b1d0afdc92f406e7f7a0e95fae87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829076648088c7fa118b9d0a07aaeb8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd50e64e81674fac9e4478bc7a94ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c2ac50805ec55841b1542b17afdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422222c21a07d089cd62f5098f4f9f17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ece668e70e3c4e342c1cf16c36943619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938705bd9b9043c0946ae77bd0742e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241328dc9bd0a00499fa65f67e0a351621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b10cbf3ea1587eddd094d2b4e84a6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d96b20f6ce77e3685c0cc3fd829313623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540e08a89b57bb01615ba62226d98be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3483f94dc622da5fbcf8aa8ac275ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb0523cd78be99b74dda9129510e69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced03dc07ae0ffcf906d71a627261717627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f61e0e238c79480d6a0565f2ed7a71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d2c1323e4ecde62f003ee4d3c966629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a146c9ee4619378dfd8771ecebb9bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c45c2eaf29300b9409cf565e90c75f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230c69b4a1f074c16617e22c06ae3a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da76bdbf76757cc5d86da7ad384738633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c1be50d8feff0e5d958da6e67faf7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca124b1af52e775cdb71788daab68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd759c5af0f8db745eef66c7455b6413636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d110da6a15e4dd87a5e89542baa0138637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d2a9866520618df7dbd51870b259c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04417a99de8e3a8c3d75db712f8498c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7639b38866418c535e7f1475c12a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c62c5c45196aed7a47b9a3e9ea7536641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95ed95f15e0e083cb1c9d97d7a9c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9bfac3e58220fa5ce7620ab9d247f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150179a16e7b861a37191e11004e955644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dc75bee259161edc32ea6c3311ac2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec119c16baf1dbad8c413e2c733862b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d015836ef4950f59a903834f85e1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc572cbf2a450a67ecf23bd971e5d08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5149681951acdc09527412b637e03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f652c290f4417aff68aded1592210e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac7523330b61d4c6b9412c378c538651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403435ab0722dae24b7c8995c5a7b82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b2d8345f6d815149104cce524ffea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178b79c810ed74669a0bace66583c75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9002c0afc8512e662f9af472e714e90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf16d0f9bdead0abf297685409996d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ed02d3e57be4e489590cdd2dfed0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f867eb5079eac46b48976c78d96c59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3301a8bda1c45b68107a673e72509f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e527d5631671b76a4dae3272d9ed71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc82153e1a5254ab27793d2fdb8113661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e359e9b46c65c78c5473d054d6bfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86378755dd29f445a5ca6eb00e63dea2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069172dc55f34697e5b133614936bd2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb685b90061132aff8fd8be0032d837d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6733e31844b8b30a837d6f43884df6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4a9eb0aeb9308de0ea52c19e46cfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdecfc4b608664d78e704b76952112668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73351c1bdb0c739b7aa8506d337802f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01370968e83ceea63ac7161dd0d4eb63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4f0711b33fe37546cd7aecc8e13a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20a820c2a8408ee1fb4f2d5ef9fa30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38b27aa4d3f6f0b245b8170fbbe1dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d585497eb52da376c5f7f9bb43d9e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ebe0d3e9a905fdaec0faeba36569e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80d75b28d31a8c5a145c3b2704e03d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbc3a89e411ec89a5d7a1963cd3c03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc860a51443ed9b53fbe631aaec85c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9230d123105cbe12340c5fbe4107fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8e113150535eec3aa27334fdc6378680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff8cd6a0c2e817e6f2ccb361ca1eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a5842cf303f96ae233b43c7e5d293682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db68b1c276ed5c0188024152a043130683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93663491510a132b162333023e5a0c7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34862af06fbe7c72663151616efc1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa981d6d5784b505318de0a95f2f841f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecaede4936823f76ae0eb024825492687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598664f844a539efacd2465681ea7cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc76218a9300df17095afd7361ea52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd90cb0631b5bfe1faa57582c2a0050690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546c79d41ecd5385a2c47f1e1684c1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f35ecf5717fdfa7bb0fd7328b67fb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329054ef3bb59362def4af355b57e94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2648d5a0fc123119d486151f99e55cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd808ea48979326701b3318503e6999e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c0907ec3f42120a1a0a1506a06fe7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2ffa9f6be5b0e688ad5fa0369cadc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b39aaa0eba9d7712bce30c38bd9c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365972679320009471b73b04474a4a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9042650368be55522f3835e7af6b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc4c1feab3ef3e972ccabab26c07a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db6550b9dbd10c35ff614d92910a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d1226a0797e2af0110473b267f223703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddc68c121160ef9e6df09f3ce41cb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f352c5f4ed676d82825bf10ca2bcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a5e124b67f5ac913ad65500cdd619706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373aa7e5bd9d2ec4c1da2b8a9ab9c67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98335c8be155b5a4d82c4197d6ae0ad1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda70ff1f4f575df33c2f0d7e17de48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f31a449b232ad04307de60711dbf7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5591b9bbd9aa4f71764fb840e5b94f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7cbcaa30daf5635908c45f2a6b357712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c2cb454e4284a7cce072572864f34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db3e91115d780b1740cdd18fd0171c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f194156ddaec9932e62e1230bad65b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8486e1a53d3609cde60557f75593b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56393b8f2b82511f681cd148511ab9e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491028dc31c7818c00573f6ba343aa87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5432e91d2f541802b0bbd495427a03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f296914d61690fe7c783bc7e8a771720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61306f5a54df1844af5fbc9bc0660ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d199392e4aae258308c71ab42e7065722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa978b646195a252912a27c4ed73f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c405bdf8e7b4fa7ab1d7a171e27ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a5bb7d3c04852d9dd32aa3085e990725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423a7256df6d479158b2d8ea1045bac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c54c68ac5f8ad69bab0f61bd401855727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e0f84e703c4b1eafed252dc9d19b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8a3313472643b86ba74b8bc90596729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a1c616a08dca88f21e79121f2f5f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae716c2b2a257c6e5fb7b6e4569547c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799263eadcfb6c9fd4157a0b45d99e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce796eb5103f0ae1efca995978fa57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef1e4a29ab31de4a197de06fef428a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86935de26607b805b927ba00e05bb837735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441cdc3dd82969e6004e060c752ac5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bf8cffcc811dfdf2624fccf732a8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c806c0d2897f2d56f967faf0953e81738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c5df770a7cf523999b82d9e82831c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cd274ccb6ddb956973ff7b06e219c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3474e3def3c8f82d01a0bd961e3cc10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c819f56769b9621ee6ce66f7f89bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47520c8bcb50e8401dd16ea65142fab5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a00455977380df8d2ca540a7ca5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8326bd0e5f5130989417f82c088e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22742e2a0cf70c5fe760fd230af7ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6b911c7d171b159c652c8338421a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad350901a8489f57fc52de73f4f270748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9e135209df229e75e5d66bda114da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438a2dbbf13ed9d18ab1c79ada2a638750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f269f0aee13f053a097dc19b2c79b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297d8b0437b379630d4c844feea650f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954708998214b235ec2d7b3e52c3691753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54f9b35b50de94b772238cb2245e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d6e9fd472f2f1fee6b6638620fc2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dd8839d9925e5e3d9ef66ef41d625756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee30d6ff604b63e2136f2ef5f57c50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd1f7d634b2cd5aaa1a42780048a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b60099f81f4e091b36ab1f377c4e1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cdbb680689247308dc73186633c9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fe7fed034a6f8dd3564b2a7cd8dd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd150ee9fe18a43b72488ead2527043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d108d762b9bc853aecb4190efc663a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c56d236952854e69f11b5c0a2879425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dce6939ac07664398b11730ce049596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b175554063f440e7c3a4936463b597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8562bd0a4fed7698f625a73d567c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb458d21d12be0661eb370eb333cd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554799f06144ffeda20ab5d6fd5677a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6f678aa51c94135ec14f9586e260311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710af4770e707aa30e6a50ada670d5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a900caf9af9ab6e0bbc3396ef331013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79b63990c3c0a88ff2edaa1d1f5b0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc707f7e90058496a76232c4581060a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa7d6b9113ea681bb4b2e0524f41316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b6b358f01adfa7ffc4e545aa19ec117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f1ba92e39eb35b77fd7ad2ae8ccfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c71d0dad886ede14347d27b20413c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673080c6a0c2308dc085414f03b937020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82228698417d8df7f973182999b9a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a1b1b257e9407f86bdb27fa8bafa922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a9f98510d5ef3478df4dcfa9070b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8b10506f680a36c58c4ed1ed3b49a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d9e7642db9942673b6702d74becdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f017fddb3e96491d76773c6d3a10026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf26060e7ae367592e65a7d96a8458c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f9f7e4ee500f526d7cd7a1d151a9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce97a181c5402342e895cff960ca57d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fed48d5fb36730a483fbcf225ec86630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbc85f39bb18f7b344be33ee6acc0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67231e017c612b17fad47bba9189e2f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c997cdb6af49d1d2342baf0b91ccf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362bd8ef229faafd15187031cbc5b1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a728e55d1c21315151b1199529a2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feef8678bc5e28423ec793d0303e8b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7013292d1285e4ce7150e1607cbf9f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4151871464b772a13b45927b8af874f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0905b676f6acbb02944346bfbc3a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaec45d8557cf5eb9ef4d6fed3c56e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e19279e419121c90a6062cebbf5d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6563810013cc90794fbb1b01c0e01042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1b8c27a9f9a261754b123720a853d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d7674bdb0c3e18acada4fd1e8dc5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9bd83c63e517d3c5a22a79b4b7e5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5c4faa8e24d8c785c9b7466e3a0e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c00c153d9f99c3a0a1aa60436082fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f137a5bacd9bbc217970a9eecd126a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c203ed5a361cef433e4b40d8602e8c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cbcb31a98135bceebaa10d67f071750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e8f5ff9ce6db8d710ec0dc24d286751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614d28787b7a1d3133f4e8a74de0dea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0ad32fdf5fe0075e98dfdacdac2df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a341ab58417eb03a784d0341c67b2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d78e7b1c2372ab76f24c4a409651c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc05aa3ee9ee165fa4a3306c1a1ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bde429e39da2c4cf0c05e5f32204c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb611fe745c99d57abc991a48e05758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731fa6395fe2839d7423c4cc6493f2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab0e9c642037481ed55e5f7752d77960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6214c9b09489326e7a53c2cf0dd102a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dcc34045300b5b7ff2261150d130762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a089212154dd4918559816066d66dda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896c9563eb31b9015bf12b4e3b8effb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fca39395eac3f9d3edcf5d91cd114b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c04a6f8208fe428595bc7f98bd765566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820643648f64c90a5390ba4f1eb0560367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f806d0e5c3d99ee5a6e83492ab973a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116af986701b9ff089dbc5b9d07af1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2969073be444914ada11c493bacd5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10379b111597e67b7da96a9bd113738971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c31aa8829a4b44d7eeab1a59df9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a1402c114db5cfe1dc905d57301ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81122dacb27bdfec7230fb99b4582cae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00ece29fae35316a072b0cb6fc56f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70093a8fca674d52b4b8b3492a77bc7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e22825d8ce281a46b931807e3fcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d16f72b9827f7100f4cc51bbb36f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c4e60b4ccdc6c9a1ae4085acc1b6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773c40bd091221aca558a78fded0a0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f239b60f971d96d7fb2e76b4f0d28fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6448b1a782b46f75c8714d794bcf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a3a2a15d9c55b1c43d3fa7f70fac783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708bc63b7643e682c1fa9075395166f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8578e331a867482ae1cc0a7618b900c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5e8032ece83b2cc0937e3d62cf40286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06019ad0256119d8e6cc51a79e14ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c6c2b74c7f1d12104d852fd9ede6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c91105316a23248ada1cb41c88099989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d8d7357e5819340637207c45e1fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd2cccb3f4c827c5a6b1d0de5f956d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044de13032c80c59259d086622afa34a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2647eb378c12111647a6e0931252a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb3e451e1e50ef5de809b8b94ba96394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152d67434a04bb9e73bc3d89f73de2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925af972c2c613c0135fdcbb3c8d1cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6dbea24b5af80986a4aca424d897b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a076a36a09593913849fd9a5f15a2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514126e918d6f80226b95d306447fc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc4687249a5b2beecb78b63a94dea8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f29b3685bb1ccd87ed9295b80a791f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c6295edba2fb756f67d665fbc974f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b6b467dfd192f773c7b53dc4d079103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fed946d17b9db01ecdc3897403dce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cb4bacf5f9b30158b760829a4a12f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7fd913ef0ae595a73ffcf116d99e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1978b63e19779e4499ad37f9dfe06a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f4ffc457509e623404daad3de97ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593311d2779f3db5c88270e5e4023ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff396a008ba3410e5a16e7ba181d64e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4502c02823101da0143f22bd5bdf388111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06056c6c9aec978a524500e60c69954e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552b9d824e23fc29034292892199c57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe56f6b6c850a02179dff47452cb9f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b22066d93c768fe1092d25e67aeed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197fa976ef3e417c2cb82516b28766c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523216d206d42ac36500367a45e702cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47f540b0f4c429eb4cf31968cc501c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0915027f135aac8ecd86129047a3644119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6310a52bf792eabcbedc5b717b654120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8b7ec970241b227d0611fd038b27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef744fc6be73fb9b88be1e70a125d81e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc871a5ae0841de6b2bf1132ab9bfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183696d7d507414f59246e132f09690f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc64f759b0a9d32b2395eb8616e906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b67828fba3ea81979521f7b5f58e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea87bf2f386753276067831d99cf5ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f2ea130262b3d93785cd95d6413a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55e5ce9a21ef30e0b35e3686226c18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa65161cd0e7cd52cdc1903f410070130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd3739ae96dff70e5af1c69db60f37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac026cacca32162a738c2f90d22ef6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20749b5a07df3638aeffb741cf0fda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc71985500dfa6fb2633e50af05b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df281140c0417953f03c04a73ec48d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e81a04e07c2174a121e17b609c0517136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb4220febd719f2ad7faa05d0e2bfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3461c711de46ea98b397c0dcb3cfe4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6caeb13de0baca59cf7e73d773bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85f2a24a0d17aa93e89ff290fb989d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a658cf927a9fbce2482328f24340559141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e8949bfb7cec498ca9e5e4adc17a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99842ffe7629372bb5a391d7489aaba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461af1d40799ec90945c816a4222fc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c8314793de8ff05cf37663ee84e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19780bc3c345e4dc66346456a3491146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb3eee07493d52b85deed2173760a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123319fdbf516977cce482641a0c39f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e08e9239cb5925895331a2f456d0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd97e8a8ed4ecae4c6a6fcc5787d151150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0be097b7574e4b83007bd192d1ef1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfa829dbceacd84e0dfa62d7507552152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc66b3ab1573dbf5b6e37fa35fdbe93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cdfdd6f9c0374f423a866d87933c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6bd9a4486da2b1168f53df578eff1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7130da72c57ae2cb2fa0bc24ab4710156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa0326cb291a59c961a3720d1e4fea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a22c5093ca1ba52e58f5d716a28128158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959d51636ebe35fb31fc401fa3934a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b12cc0ba6627eee47a81b412f7378160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28480abbce6683f27f47e158c2e3e49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d888e2ed8502f746d3405e65210f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe050082b65971fa4dc65f8b404b1e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4ca6808524f889ad6b77a8f83c794164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fa36b1b70dd6ba4843fc19997c788165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5385f078638a40a50c816a3e545e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b8d1324d3b6b4642b97f567bbc1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6849e0916b2c9cf0a7b9b33543e0cdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5649275552968b359bee097808830169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915d8c971ea9699a54dba70f5f8a53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe44a92bc1d38a405eee8593be4db37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82b3f1afc7c34406cdff4b87f6f2b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94b1e380badf3b6b1800931c895226173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9d83580b1b691d3e2d8d753e562ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb8882182e7423bf2b11077b49b915175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e238554391e4274f4c4709341a77251176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91ba3feba6d9e8e83789162de48786177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd15f4cf76170977f904a6256f3ac4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2f5af91bc54411dc745dae2be4146179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64754bd895c6afec078c943178b983d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6f2d5c50f050545bef6165265e402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39737020e3edb2e62563057222ad2a92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9244e8d29c53f3c10afbdd49e9b28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a8913596a73121e34d1bcbfad518d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92becb05d27aeb4f4d913c08704f33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495fb6ceafdd3a0a235995997cfc0bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a18cb6384b6e4b4256d4eb800ec1bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c51d153cd1c2346fb867675753667188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce9218b2b02ac9452c5cd93159130e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99693bd5ef6f17bfb15cd4b1c02e2880190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a7a4829e870cfb9e111b47f19653f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4be540d76584b85fd8d8ab45c81f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2bd3adc4e630989fe76373554137f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ad678d0211c144692cfea1003b3ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1306788f300f1d264b34c4ff01b76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0810dbc7d4fc74f1ae0ac14724ff1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530a559d8df36dc821d80c28ac9f3b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e538010c9f8d76918adfe441a0860198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b55411b6a487ea032911b514e6c04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fb44c477076ebdc7ccdb07e72ca9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf1981d2ec521bd3fe54c418585152201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf786d34abbafe2acd8472f22b4a10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de1bfdd9e3d39966e5f7aad509868c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed224e8dfbca936a47f1568fdea5e14d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e0e41358b42a84d2e472c4a480518205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b915e22e3cc6857a152f1376f031c32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444614386ce4b9c4da9c92f021dc53a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b707969fc5d9eeeca77f0da25abf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43ec19eb2dc0cea2d36cc9dd3aab6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4161edd20c5ca3a8ff6fe1b9db447210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921a6c04c780b927fd6f407325ed471211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ba53c2adfe5dc937ba0cddea7e1d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889529219e2b1e01f10a094c2664367c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d38330f88298918f19cc992bdeea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edca5fac0397e5fbd5c02dd09f2c8b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f9348ba4416f2c884b8c68ccedec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e649f116c31561a2a6b931d56623d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4467b5edf7a854a969ca491a5a6b573218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97192c8fc0c5e4316f9454330ba152219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6383af0c404d3e938b1c22c982bb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25456ec54be22d585020943a29f37bd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7ed638e7385c5bc17cf4e25eddf95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261e85c561fec009049cc7c892a338d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b15865f6ded84afeda70c26932a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6f236b2847cbc0d6dc956b81d875c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff8a4772d9f762a600fa9a67df8477226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f6d09faa2ac4214038f3e388976c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bca8f60e47ce0becd31bb6691cfb4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d4e4ea5243b411b2baf165631b79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb63da32fe9d06760c9155b47385797230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562be1384492a9be6259bce31f8f1fbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2524dfb656f2d3434509259e939c426232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef9da5a86837e931b58200a976d5f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a42cb68c9e7e33d49623c6ed647faa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d725e01b053a1a3646670e48774ea7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce617d044a626098e7903e13cc5241236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e54026fa08c545f4e35f3a9a39066237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ef918a35583ebbda9ed49e54530ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02101a4bdf1d2c41e624f49a0e53753239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fe961374eb519fb88da1d62749e55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfc59cfe38274e34ed7b857b2a901a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4751cbed538db87f3add5f263900ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a418d8e4da0c321bf74a6ffa34bcb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab68295e9be642b9eda50a43dd3af2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba517f3924cba412b589386ccf6269a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8058596a55ab5a2985bbead0392b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb41548f11f366fa00a9b10624da6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbefc9429526f26907778e1a7864cfe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f88f40be1bb6a2b1b75a845df51cc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0d63be2a4472a9f50ffb07a9ecb99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46292d70827e0e67845ff529d4a81af2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60036895fd86995b97dbdd7b04822b6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070d2796e2232b8bb86b36728c0a1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad47ba392d8331586f9975612d41e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544a280273d544bf2ddb4ca51a92e17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50fe88a0c17f4e829e343aa4ab4916256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736b3618190f6fb01a0644074ec361b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce75decc42a9c6d588b799e28192e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0d27ee5a3711d8b341c71622c71a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb833840a24704ddca46c068b62856260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9618db6336f8a5e41c4b755be6bf1ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de126ba9c91cba94b69c9b28b488c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f43b02fcbd732ef22e420e138c67ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925145fcc21f39709cba2cdfd92e128264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183b777455175e7d0f9a31ffdcb6aab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b37b851ffcc949465a5127fabdb2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1380c80b08556804c93203c78a1b22d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9ee441c589af28aac6e0fdd19686268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c722568926e6f2cd61e8a613a9d9f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c0e9dfafb33088cccae18c95fe761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa76ceef9884c9efde69decc4c8427271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78080d81e2b624e4210dbed1085fa627272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fc134fe615e67840f735631a2138f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f426c81052cff75b3a857352fc42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19742623644588f8771a3372ab28bf3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db290194f9f3248bc9d94cd84334a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70c58a43cfca5996a954a4cdba01d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99cff227e2c502d2ea433439aa2e50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa30194240f8d233a0b6a80816144279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720bb6414e6bbfceba53ab35c4be019280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41303b897cb899a099630373abec9c13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c5beac8a40d4b157b93e311136ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f554141235d981140dd46c88b73ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ff9e026025ba5780d78fccdc9971b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fefa416c83cc8add54b2448edee07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6e70c67a6479dd1ddb2a6780050de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa54635b1f4515a40ead387fb67e718287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8f99b317b83626ae506361edd674c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1a18d41a90da3ca35b057aee55c28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ebdb2150b7676a76b621a7a4bad4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6a3841d169bfe7348031a10357ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0de3fef5d37c85d149ab7097774a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec141061bcd2b86f1e121edd6d7be7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008690fe6dbe33e55d71e947a9649a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e566b7faebf5acaac3f71d00e3674295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ca71885a88e4f31a49f49e4d82698296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df806eff1884eeafca80ddf0386ca9fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf07782a8c2cf3da3a6d3643db2c705298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e7f9c746546c1f7e274c6e4607a75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fab2f4b16a095fc53c381df6e5128300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23fdd0358307cadeb7d0d8c59f2a6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5225e1123b19a0a77e0434cda68df36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d50189b12842b365ec7dcfda5852c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1076ef636c114f960ccf3c9d1525eb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd60720b979c675d4aabbd9ad106d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda012042e39c03a37c89ca7cc324973306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1bb0ffe6bc92697527bff096f153c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec609687982a4fad78695e6b0b89a76a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec6f82fc30769fd1bbdaefd961cc72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a77228b2f36091f45970299bd3cc35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb534fecde94764555cc43d534a524311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84416056219153aaf0db1653e56698312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611175251cce6eaf3fb95a034aa10486313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8bae7525fa93b6fd6adad79abb97d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125484bf21b403ae97b8163d20f971f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e621e18cbc5708b09e6785cb48a15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc61e70f239a480c33ea7fd13622d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb795ec1f2b5652e0a29a4318e6da4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6182321319b4ef060ff490af86e471a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c415d9e3b7a4bdbb1f8b39bcd1c11e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853adb985be01e64460212a3d9c2d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb85be04a63853485c792e6ed432e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abc15a2f17077091751b8c8d2a6788323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c24e5c4d6a020e2bc5bebf7dad019324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cab22c04b0288c1b2bfdae37a5632325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455c1a918fa692c37b8ca45ce1e4778326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef93ad1dde5d0b72e5db6ccd28fa1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577867b57de775b57074dbe087aa76c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380bf01064ffd63795c1a1c4b80ef72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f821243de72c6e7cf34e485d2260c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35468f29114f0bd0064d601fb3e9420331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b08a8a750de30aa3b79a114718eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106938e04a68425329f94c9ff115723333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce963b2027610a4507275b1503ce94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc98fde3860d53d9a74b538b44bd192335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a087b4099689a649d9ddf31ce59ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e44d57ee56e5ac48150751c78079ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95c0b4151e5781eaa969e694b56d05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01582ff040499807f0145bbf1d99f98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249f7ecde69481ff8b9bb9855acb2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1555e5340ba413e2305959d678f6df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef701b0365bd9f19d632e6980a0384342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7e43956c9ee651d123f6ea391abbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f115b98c37d6444380b2231f3585b9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1208d971233da5e65086b2fa1a61d43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc46c2f662fed29c4c9edc30e62848346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc524ba1c642aa5c3943328aa44054347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25928b3888d7d25390168d70f22b4040348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef709d8f5b112723970f31d4193a6df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16473e74b89f76d3fdda76c47ab2b0f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cdf6d61e958f0455fe99486baa76e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75a414b4f906dde0b92f3d6eaa19eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11723344039f69a47ea193023b3730353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b1469bbc9223152e4c77e375ef118354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ff781b48991db51be565de70e84a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6f1ae52de3db2938f6c2b84284262356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177de5eb329e858d948186517106a8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad74b0bb21553a55f084d579f17ad2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4bfb7d1cb76ada0c25a17a6b4781a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a638b9646079e4a0b5cc86001d70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414a64046d19ca9112dfd40067b3894361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d622ad3cdaada985008e9e64f47472a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fd80e1cbdec241b73b72462751173363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c401da9f1d9d92ae5ebd312aefca9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc67a66c49ff343584ef66ff3ea2610365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7425f76cef72e6598a35985c5aa535366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc93766c9164ab830045000ad08769367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724cfabd11157f44a641a2195b9e486368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed691e19de68fd79505d9d063aa724b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b75196796c1ced71c8c484ba54838370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd63cbce5a979d46ac912c0e7a209f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ecbe3329b17688ec06a7a9393ad60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eae59be7b4417281a362232984633e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a777df850f54a09028123ee51cc4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81447b7037a6190d526968cd8297c7af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3256fa72adc73742d71b6534c6cf48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f662f89f3c17be5784480f5b4ec405377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ef0d137001ce2e59034258d2e1712378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3648b2a04463875b1773e7a0769bcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b528fd025080c29085d3b1b9e6f414380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8fd3cd24c789909eb565f97d96e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ae657770a8e1125c1cf8b31c25adb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d740315df7a964e1a3e83500865672383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098480c074ebdd1b4725f9332a5d8964384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddca59a6c3762c8baced5d31d223b2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5dd7577206d530b4052cd83160a40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f48ac31dc7aec389f9afeb88d39a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04125aaff1e1537caa0f15a4060774d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380c567662e7cc1ac4d4a4219270cd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50ae13675fa57a14f841ad9dafbba2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ca4b9e34da9fa5a6576f8cf8db54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d35c98abaa6c23ede351e027060d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665133cc0d6d306e86243be73b8c7f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d670107d8d9037f99acb2ba0c0c6de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd64bd836a9904a254cf075aa98541395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea6aaa2d6c38fd057ec02a570d12d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379adaebcaa0ad014a3c3b673d551ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41648a9e16e8dcdf3069f790f06c3775398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2003f2812dead2ab67a48c7cf3daa78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8c01eaeb96a3a50c6d67b9117c64a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87437cd83506ebc56780d6f1bb817ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f45fc4a84d048ae4143e3ab8b1bc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2df22020bc10614d5a4abb2ee2f685403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95744c6054abd97ba71ad8b7472b6da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8201bb7e9af954a625f0b215fe29e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9c507aae645fafe281c8cd535ef3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d9baa4d0c403415d7674d4004c81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fa80076a7dec53c3eb0a7d88e0fc3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1039120c4f4194356628f16cea79390409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2b1943867097fc4dcd16acf1e70e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc4a8c4f9c05d2529cc28c068e5067411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ca351c7b3ffbd6b22b3ec8a04039412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d939257a4325baad88ea073ac158413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d2735cff0f01048e2876d3f8c35e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f5546da1d7829ce75d497283bc1d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a0db7d7417656e4562aa208088bc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d99a4c5f5490ccbba55190861eeebc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f46a0176d5c2edec8344643ec251b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35225e38f94368ab1051c763d92bcdd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61252a7036a5522c2f96ee47e8683283420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489df21f9ab61d8e2bea4110ec7496a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dedd215efe2af64b93b3dbf14f757f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dbc2a82c6bd4e633bade81b40911d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c07a9e51914c55090ba33c532f320424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b011a6c7a14d0440b9dee697840bcd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5b7a5eb15c56c01628633e3d04387426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5339f100d20a5df3efa0aae53ae35c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f17306b34376a1167c3274024dcdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbd7dd5d9e1e27e6487ef656260861429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e005cf56f472caf22b5c44bc4e85c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff841ce4b25ae2422dcf64945e365e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a330f6e09f98f096b4ea4ba983257f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec721cb7184babdcb6c9375df641f088433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aa4683730bb954fe32c819dab9849434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901b8440c8050593844469aa3911ea2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f2345ba962762f357070672c61d53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654829ad12fce25761b8acdfe525c6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c238ed830be00c286d33d31764eff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee7bd2e2fb61bfcceecbab535d0ccb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418951642715a04b905bcf46a0619e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1103820e2002a767ced62e2db5eaaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130970299f16462da5712ff6cdd9722f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117937c2dea7e497f1cffe1c127b7eb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79683af0038c49e7e916f9699677a22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c90249fe15669e134d165acda5cca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214f3af6c03171f19af805e5b8ff4b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10584df17edb4a90b32a768dcb7fbf3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c39925df8976bb6b4bdc20f9b5893e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d769f836c4382cb87d4c8a2369d848449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74549ab20f3ad8798b51a43720c6db7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd26d7d793ae2bc8a0dfd296fd2b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aa86b026d97d4d0344ef735ec4d8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d9172c0bb8006b88df3171cae927453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64245846ec95777ebfa724cf6b9159d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63370533bb223ace91ab0ed0193de3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584204f44b8720330b39f4c91964702456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e18cc7db74d616334fb25038c28a2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd3fae82e976c3f858e3c1f88c2726458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbfb2ac7248e1f6a8afc6ef31774bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c41fa122c1ad64c4991315e43ecbc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2022beb05e08052d566a33ded6ae43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541de299161257ee5a619f5587bf4b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee2649cc394a546d74e5c3495ac36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f1a70c1030e4bbcf0c9e545bd2255464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b7c34f06a335d6165648799599fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62341073fb4c58e1d30c242add4927466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe5c35034fafc5608184341dff4ba5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a333320f1bf7f1b14e24914fabe74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e5d013be8c0185b73f44920cfe44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae8dea0bb22aca7eda91ba116d53bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e303e7d3fe63c238108c723da18b26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfffeef5323f5a27f162caefd9473b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa803dc601a396fe7fcf7dcfbaa25f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7bece78b7c7ab59c2091643d8284b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473d4c1c8675df885f8b63b7b9fd77c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e192f27447594ff783ca98d6ca2b92a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5657efd75730a8deea52fceb4e5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad1c63e6525b7584ab0128e92cdd25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7870a6a39b61290ce633f988ddcbdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f0f496467123c619f3dbe387bdbb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d759f8ccb35ed21ce2445c0a263db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b7738df9b6ef35578d4e5f0997824482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1808f78ded6cd9d12b2f98fe2d29b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e17a76782dd8ac85b2ab0271b6eeb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32031f703631728d472fa0ff2bea8319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e008be10a485e51e82ec327cc25570486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fffd5697bc20a2f03e0e74f31b1dac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da713e28eee996e65f500296b18f9a8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f277f864331e0f06e3aefae410aee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61108fcce0fd95e689a3894c2c437c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e2d05a7f803c58772a2a33ee07b5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b0abf32a7c5969c028766e8e0881492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bc2d8fdb0bc26782147bea1b9d3d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882f8d9c290401e58cd496f89fe290e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bd639603642122773cabb6d16f7c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a1ed7c92b77c027815e662623e87c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b14706206d8a7b777c300397ea23b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3df1fb5104a8ebc649a9f3d007de1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7808a1fc7ba82ac6bd78e7da67db6dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76e691e4bf5f4350ea5feb50c8255500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70d23319e8aa6fe73a5aa8d346ba4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c836c94138fdaaafc7f70368356e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b169a4b1a52b3609936700db6506c0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc918fbe5a6e30ea9bf17237fc40c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9cdc2aca4484b2d2292061ce73c15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ee0f85f5d430a1f92b259ac6e1811506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b173cdada4377d7a7aad9a826e6de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b58584f091dce4137d38a2efc0353e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddd6a4501a819ea27b4b1a34b02fb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757a6257dca6a8ef2b3ae8fe4423e15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2466ea57cc10897702a0e3123b689511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ec5285530cb0c59a2f1992f88c7a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db209bcc0c977bbd339a54c0fcc0f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d732502a3bed46716a3f1912cf4f59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968bbe73451331f7bba3f88ee44f522515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27516e48fbfadaf2ed9cdf7a17f3f6ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756476c4de9f4f5e359d5f64641a4cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26cbcca184bd38bc53faf960780a68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32a0f46ce59f51af2725725d2e280c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c473b5eb9732ce70fc06fdc3acab33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ad273e1c2ef29ffc080f6a2cb8f66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec83b93ed93d94b0fbff4398347eb7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfc470032a03152bccdd69da63a52d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fc639519c616847379cb9f0fe181f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83538ac4f47c1e2fb660fef021009149525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de627bcee77e8cb86355b408637a7c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb22663d284e9ee503b38e48b92c7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a82d2cefc73f25b8b90749cba9c2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566e925535f05d711775cde4080b5f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018aded3af480cd377aa87036792b8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec1a9acfed9733917e3e2499b2632f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e19aff2d4aa98fd3c6a90a00c2d6df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf859858dca359d05a48b1d15ed37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973e50a40037209f27fab8027ee0672534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be173404067963dd9f56c240bfea023535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441669a67d7a6efd0ed8f6b77e4d18d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81d3e10ac78dc9010ac2269311b01b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13880f91ccd156398f64be97b5678e98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974760ada4b8a5e3bc1ff670fde58f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebca75857eb0b51a2053243bd933d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46055e1da97c353c4281c01b8c8b887a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0db743f1a83ac90f3bf4f3733240f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b073b96ff8394151de3c62f4cccbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62ec76151c7dcd42ed01d9f7c2ab6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20516a1134550a02718e915b137857d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cfb6a2ec2a28fa84ef2ae5793b53a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d743525e86d79a8de7946bdd89445d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb16b416bcd860f846a8e09ddd0e523548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b27499bf84c5f9fcb3831efa40164549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0af5f4705632fccc8f1d9e4526885550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44a3b17bedea479179a8ad706d726c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b5d9c7d3c7b82347c8b0723bc1fbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68529e820e02d786eb130d01d32e263553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bad798cd04be7b7d315ad007c58c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57ed92d2d89ce8e4306504fb3eb664555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231866657ad1d8075197a5f3ed2aa9e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde6c56ed16db18b686bc7ce13bb53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82447a0b8bc7c80e87af1b6df975359558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2258f06651af16295f97a40fd9a1ff0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf20fd24b13db24c9d29010a9232f55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfd6cc010d2f9a9a3d4359d623a522561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a29fb4d993e2186a986f4beb534f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852af200b58029763480a9f5e37773bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572380fc7f483b90b86da3bf0ad1a42f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2947c444e245ba6619ef74d2871bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85952ba994ab33158d973b9b527adf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c442742a7eff36bacb153598c1e6aa9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceeb56e57f69b966a648f1d5180887568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4173699ddf04e06b4e230ccbd15694569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88261c3f115960b9a7e61d376e6492c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ff1194111fb5b1e91d472ff546f8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88150d55899c89fa29c33ce18a84c5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021753502aea117f576e39d6eb6c83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6dd9dfe8f487a3b4f6932f6493d73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf3293c963c72ff8c4305119a1bd7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61658e9455c3cae62e77dfd2f6b7b21c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fbbca9a433a1373892377d6852b46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5806b646546d86cd971f5984ea0a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b3c81bec04131df5ab66555243e92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03523683ebd1f562832b4a01738304d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec05d0efeb274f1b57f51c86dea3bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809cd127774c0167b5f21644750b7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8960fa94f778b3af0499ac9ee3e84d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d54340282921219d214b14d9b2421584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747020bcf0398c03f3fec745db8c2505585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83410c379b8518248886e977e24995586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5452965c9707029a1acd9d31acce4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1413c1979325c88f52497270fcc003588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ad219d52b72b7f8518b00e678c79a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e74a2b42a263185f36554d7a89090c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f345eea4c10a95d2227dd18d54281591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390f100494cc4ddf9bf1e3ffdf3d41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd0ba1709479072c5073af1b15968a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac47113edcaf8afdc2b1aacff47bd12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4f6a9e88004faf8531e266b64e83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0518473e376b8dfdbf32165e8e6da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a344c2f363202e1af6691c55f57553e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe30513f833793095f71c5a14d1453598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d971988307cd58930e46f0e1eb8e72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363af97ea036816392816206891d3a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78334289a7634ea3ec751372e8264a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e0e9ec48f9d00d012176c193f1fcc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fc8762a6ce59b28f46dc9b3ee1d61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0163b0b6b65c9511936476e06d17f0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6343721a396a2bf9722bafa6cdd2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b279bfdc1948cb8875fe38e339ad7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877b5d9ff0eb56f30205cbdbd7cb1e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a363d7640491e5e362813af79ce3fbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f2d9a8c64a42c1c083946cce7b29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e05e6903d88ff8250ed5f3c27283b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dabce1066b8a8a8b7ec328d38b12fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4fd198eb94aa7014e3ed54ab612a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc75ba1987c0805881957941333bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0142cb424fd495d66637ca1997825614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10c6b7b51effcf76b50dbc2b8c5723615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec83d1d16b96bd4a138d83d7588ccd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aeecb7cf8d50b43c938f5270826c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5b4420032093fa9201ea3807f6807618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c84fc2355f808b07dd1397b4b45fe9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f01b356084a1e2ca27fcbb2c0ea28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723329aded3c4e181c43d47015e3562c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cf51f24c917748b4967258dbd06c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc110d90d38a12a8b65f49e7e683887623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bc946451041004a9aa1663ea0536e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e8d90e4dc44f8a5145afe218b4cb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ecfd2cd635d73bb89a7e3f8fbccc3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cabe918b6eab9dd99d118615b81bbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581738ac68b1a96dbb36b41ed864fe8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb514b66159ca552ca78049852ddeeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe284a2425649ebfb9a2db1528a0bc6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b54e33b122f1161b3999b3fecc14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f191c8c35755fd18bfa9a42b9e759632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f63e7d3b908eec644633621cd9170633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6043e6fcdf2c69a075eae10f0f61e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fa7377d66af43ffc1689dd02b3332635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2952b4509bc0b6f867d44cdda803858636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8143fe8854954636474bf5e8774d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7e2e2d49a93c1d66e0e96c6071824638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bed7c5ef1d931b9706785e4f57e53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4819738e1a0c41d44b8e0a48b6460640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec64bf865fbf82541f1d939a4f62ae4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d99b0c5e97b73c1467e2ee0eaddd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff24165c5a2bb6a9ca777b255e05833643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff2a3183a715de7201a9f52e7bbda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb65b0d1e357e45ac6054a9e5c4a66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4304288acb31d91ba8e94335776690646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca8ac79cc028d8cbe3cda7ad71d1f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439530770d688d057e3c532552cdb15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92e2d4d36f2783be52a333157f1f47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9097419470c0e5ad7e60a0911871e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd6eda7a93adc2fd2a45609921fb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe54a3ff14e31f3b0b9ddb831cbafa7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072e0e95cb9014aa8e0d7235cf907a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed65b38108dc97e1da959d9d9a7d64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc83261a7efdf21d45592c16ed862655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8a6fd5e6514bdb5240939c4def12a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fdb202a95bee9fd44b2f28da0d0f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d318adbb12d360bd20c45e6b9e76ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ee7a8ec1b4da5a4126cd5b0a09c60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb181e1e7f4faa8fdde60dad6367bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a784edc107c0a88750e71318f84147661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234bcd6b92b655c43d120ebde58889d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd23d6a60e9011ce1d7d9d7484e6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f5659273deb894d559e24d6964a0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7373be0dfc26135c86f740be7069999665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f64a9f4488b253ae0823b1e6ba8bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e60fd276372f3cba55b53bb058f7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2a98c01317e3b650d51d9acc280a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed716a330c7acde3c187d63240d06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e54b3ae453b2ec19fe714e73c98966670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5136950d8cde4cf062353e9b33bf8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bcb055fa2eec8bfcf8451cb43736f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5a58d8b88d2eca556a75bdbeb2b27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d6a7622105396ad9bf4978edd611674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e80f510957a0e222ad9962e4b9eb9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2171ce8dca67eefc06708b560198a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933b651af189384073dbe93736b56f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668280b055bdef73dda843467def7ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae7920a097598f93b28428c452f619679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c5d609efaa5b29df1367a1446537680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69575ae042c709d6e59e2e5a81516513681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ef99f9e89c776720aeb7dec0dbab4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eb09be08c1d041b142145fa74da7f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aff74c4d940854f329f063c50f647a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb29f9c78edbe598f3664f72307bd30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eb7e6ae0f957b75177cfe4987a428686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1109327b98511107ce11cb39fbec1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21689a1236d9f41431ee7de30aecd3c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad1019128ee08e819ee023cc0b516689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6ab2ec56031b0f0e9582c2930d23e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94288fcd4f7764e2d87090abd2429fb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa46b47eac10320b12e2625874fe98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8f2d0621db98c89c9d0e8eb5aafdc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0f7aec1ef12b842139e726dfbe790694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be087fe19114b9b3586676190c56ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8d6e4a9ede3c4e0369e35da8b25c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a100e97a4d3b51964407cac2d898d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966668f90708090926994e3441cb705a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b10ca4f0932150a1f1d67fa1f698a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af5fa11343a2edccd21b54328a1cd0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b847f5a3db8bb5aec22dd07f78fd48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb45e575acd2fcdd4a0b253171a9913702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f99eff59467e4dafd4fe21889242a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ca189169fe0121df2e34345187a52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5067ecbaff95994d9991e70a9ac07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8123d0f696629d92cf653f460d26315706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a1ad6798fe790593258dccc94489707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a795947a028c893105c717c727feb32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640b1e89349bc82f2a01fc6bf83ebe4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676845a46ec07761c4db4942b0348d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08486e656393ff9d037a17feea3a656a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bea770fbe745486a4282524c705b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ff0fde9d3b191a1a69e6aa24fc093713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad937e95b5d8430f5fb576ec3146c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15f8f861e4f5897b384ee093776a2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a02d26cc2109cfb29f66d36643782716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d8621cfca3100a0715f31488b4897717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a00d10b29b8cdd3e01aed665d913e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecb95a631418e9628d5f29ac99fb07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92fb9aaf37992118c2ff4003612e05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2ab3f818c5c8f546f9e6ae58522ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea4b087325810c007e075968a61e2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade832f49b28d040b08a9582de8c57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215bb467b7a2ecc720ddca9571f5e63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01546853352e3d0e7325e7069c56d62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645c96bab8d03ca931330a7fc04324726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45361562e936c0569c54a157eddeb9d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352f2ca99d21a75ebe672394fe2b781728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c2c3753b016933a40176b29fbdbd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e46d58e59a81d013fa6ab356c77e9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c6663e2537967183cc6784084ce8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1de79ad2cdd81cb0063337351bd7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c88c028c88ae6010441945bd8305cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d0371ecfb76742e8ec661cd356b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412630a361aea9320297c8d3066f91f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500afd39ce7b3181836b01d627cb03a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4b44d55c83cc27ea8491aa858ca44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c5446a4b22c0b8ff3ca0dfb90139738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8236b9c1963cffd57e6a187261e455b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe4b01491b07ad86883b30f580fbf8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc5eee9431644f0157e98975fa42b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088101fc6cd46750d4633dc347372bd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91675f5b675281f26df57a4aa86fd5f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f017db494e76866339fdfec82605d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf3e94a355a2dd07176e9e01525f08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785617de8299102dbdd4c310bddd635746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342b45027373db06c5a4ff42b31589f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa22c0da0d620154bcb775e43e2009748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e06234a942d646ff07e223a45946e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a819e0069c414e6593e499b7fd7afe8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371327c899692369721d2f49d2a9de52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2d13e2839faf85ea70322b911f7ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b329e84865c8127633094b4ecf4729753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed9be52b18acc3436b06f26b3312a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3deb19bca3745e2055680924f6887755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71541b652c353556e9b1ad226da8a51b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b9ca2c425078eed1ee41945ef1039757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec03e4b4499911418309d7f3008a24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a74b7bfad462291cc6d25efc2fd80759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>