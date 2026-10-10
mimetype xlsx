--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e177076b62b518d3f394c893e5d34b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357098c9941616b1de688f9332081232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9b7fd3d1dcb9b6aa2f77daebafdb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707735e262e0f4e41667451fd61072c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9672ba5e20b445b441ac482e09e615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61582d0dfbcf1c360c625e4f6082f4316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6f1a423dc8bf9231e3dbfb889ca4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856c0e91949d05cb913bbd1ddbaf4418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a830178cfa6400a74de8c49a9eedb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d520ed8a9d15a58046df9c5783773210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7319851dc603e3e239568bf5ba32d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e95bd548344ab468c13d86909474f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608a3346fe7d8bb283c44fb804138f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe921e885fc6d8515b0e6224bc2c22314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaf3bd5677f0f6053c3a5c8d1567c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb1f9aa8361de8ae18134fc4d92f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0dfcf475b591e8b0014124023594c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4064df09dc3915b882196f9bc91ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592d9160b8fd36173ec807eebd294c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b5cc3bbc0e09d779c1637f614a89220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e838e3bb3034a2918ab15f49fa8ed721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a12a9ec7a9721e8022ce29419d07f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d6c1ad3d40f76252a2ec97db14cea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c500bd3a7a69e5d68c60ed9d0c527dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91068f90b3659fdd205df45baacef4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f55ac2b481235cdbe39bbeba7b59b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b66641755a528743dd07208959e9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e661843ec817d14a19e34db50c4f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608732fac0558bb3b61bba853edb3aa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dc434639674aa4ea3243b72b2182f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25834ec05372667a2d5e8f4cca7cccc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41673169210a7cd2c1b0d836bf1a1bc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63b1a05d081ed1b8d7eed06015d0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcbdc8990938e96deb06475c5101f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea54d44c67575700aa7ef8432ed78cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2b5e757e91b41bcd1bc6acbb185cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2782e780552cd684aeddacbfde7725137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742be726f798afc810511c5b4fcd659e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed034caa307e076365703affb80e949939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51262c75583a7136d44cc5363d178840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbbd01d2754a15d8c2ad4fa130135941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f500c9a5c9c5adb6aa21fee00c144b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33136771bc6c5c297ee5e94f087732d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea210f9eeb7d92de0a93f28af7dce444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2193c8ed0af5f9587805d24b7ae6ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103121712ccdb043bd4e193186d708be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cc7a25988c8f318ff62a693814cb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd6d43280570cdae7ecb48f17336db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd9f81d42dacd7fdc4f5c26536b39b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a5441c97b5f43d46a7db0df1d3ae850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc341c7896b69721912264ca0750c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96cf01a19b79c15f2adb86b150fe2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27539e3c4065316ae189c8635b06d1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f4245e11ebf1dc49e926cb125f8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16980858c1d87122c9900dd3f4191ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f3022eef2654de7861f7454da6e4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94174379bb54749b2f29642ac667595a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f4622ebecddc876452170e312093558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a00debcdb5a099abf94971b11ea11359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8fccf01e3a08c3873791c557c4cfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd89e30dc2e8d8cc1aace4e00a4325b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a1ac9112d0e335bf6fd489e3c94b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7320f707a330fe4a24e079eb6a1017463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731c5dcc17a16639b2b20233299d02764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d50e3dc3cc1bf78190d69bb84606665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb1c3fc3425b026cf32f735c05c67666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6218eaf14b49c7217524f5c1298f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a461bade844583f022bb862e26ad968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf27472abe779bbcbea12f6b35861169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a439fec72337aac897cbcebf7b7c05a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ca275ea40ea6057afae60b7201ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9337785aa005960221ae8e1dd6aa4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f05bf623e158ae3ef10002e0538873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b8b1654f399faea1636e9e9e47ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfa8a69244ccc3ed76f8f9f285ff4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31cdc59740d3314f3423e947734d3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12158b3ef84bb302bc683f8f0d7ea31877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0968b3241685675ee39a21c3c5fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463ab30a37261c55d5e5fc70a4751d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f41ef413a85fe7e4df76065a183a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dfc9d70528668da5313eee3399de281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8e7e0c42c3926a068cc8b54e8ea4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cba4644115694f4fc243001bf59a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9849226fa64f58b4a2e88e41bba4e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65848866c3f48932dee3326ded415ffe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e211b248da61daefca4e0cac5abf21386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e7941826a0e523df2572eaa2d47a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013429acbec6213df0d96fe78a3747d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4960d93dc9097c91bbe99398e46c5d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dcf874efc5a6f7d64081f41e5170590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996ca231c302dfad0eb45298d72313291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44658aabca475edf8d856744536ba2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944e15d7444e362a7aec0ca79e910aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397347b147e30f0e65e26f322cf9b2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4d3e2fbca1bcbf6dd84c6d990b70595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5929543e74b23c01be91afab5aa083496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206d7a1e4d83e1b4fc773c8576bce097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed0ca6c6edd1d8a19948954e7043298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f0d9f27f6727f421eaaedf8d75c4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845a3d247a58f13569153dee07f7d7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac5327ecf282a556c28fb983cec1d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711428d62b1557664b320280409807de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc683a5d4932115b5c2bce5790d036103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04722906da9bf68407fc194ddeda06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f86058c51cf0c659d669974dfade4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbccce7960859e5b335967b89f28443106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76889d3444356435f9404ba5d592e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145737c31a7440e504897acb25cff72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736efb5f528f26efdda74ab8639de8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f88d287da516b94a65c73b0f32e56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f489c6a60cb4b63a3795635924dd04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a1636ed81c963fcf1f6d97d7dc50d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487d0351e8fb72a4524232088da73ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17c3dc2deebe34f69e9e06ccc6a606114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1edf81207602e7deca7f34451d155115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bd306e5f5c7877d2734950ce73be2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb223eb8f7dd7d70c5a7f458cf02adc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e25398bb1c9c9879843d9069633025118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4e1622161ae432843edfed3a338d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce0c22c97049196747226d7cb8463f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af17ffaf8222f8b15f254469c661a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ecb24f6a76188f3e8576645b24533122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa32e43105d9d067c025cd1c5fef50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0d7887a663280dd0eeaf8ee647f56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc74b14a67c64ce780de1eebc40c7f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e3846bd5877a320302329d521dabc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c33ecacf902b2c827e1ec786323fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208cda1c91b3e7a5eb775d2c997c4b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3e5dd128c134b2f5568aea20b1872129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f87eee4dd042a33db6381ee63d006130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae383e820ae2b670eee0039f23f4d751131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec181bfefb3cb29694316d2fbd6f802132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcc8a3f1a836a9023eba267e6bffbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12529710aea00373cc11269ca871f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7087530bd79fda0d2ac5fcecf5df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ca650ca69328bb9eacac783ef952c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3330dbce90c95cbeacc23051c17528f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314e91f519af47602184a1b7ea3513138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e0a8d39330900a72b63ff624413bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225bad3cb40fda4059935b1f34d4c4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4723943b8c3822f831c27a5f07ca4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dacf36a850628c65ec93c497bc4af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5e917d03236794621296933c49198143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a78b1f6a91ad09e99a938bb6b6eb75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21a33734a2741a5bc1f0f293ba9bdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c11355d5910509a31b8f57f9a51a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c5d9e41e06cf15a8cd9d8219b359147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b658fbdb237f38097a1e610cb74c39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789b9ffcc3030dc9dfbc1d560f0f1d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029b3467deba8ad3e8b2627ca8dea5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d03dd1a26bcb20795e7ab7575a0d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773202eb8b7878006699c14ca67c42e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac350a86930565b682743e57c73b4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc27464590c5688cadc108ab5ad17e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dfb2dc504a1d1460de8d07413f097155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b6f60f0ac7d350589b605fdd4d4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2aa6537f1de9a787b63da1f6ef26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da80627c6d1ac4c46be60839c1d643f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd5e17c7e6ec237571c1d07202faf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e994ab5df9746fd0e1873fcf9fc7ef3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926517d258d9b3f4574de256b87217e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3203dae885e30526a11c23685c2bbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e9ddc37e106d9521a4d60271c5f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5648a67d35d2dbc7e7a94cbedd0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133b0737ff726a13c7d6744f90e9b25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a7c092533c9fd3eb13fc5bb01bd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a83a9d9d86b6749b4755d2a343b20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de53bad2330d602c5ae0f4d7a55c55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4633b571f85f5c5a0209f91852fdc51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549fb998a13002786b45f54d10ef794170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b75705a9a6b26353207b74bf1f18a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2bc0646e7703fa31e0fa9ef2c9654172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1955ee5f73e6e509bb26cd24dc8ca2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cec8228a5f9cbf74d97b070963802174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188499a6e3ab2cc3544bcf266ff739c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eaef2678eb1e904c51e99aaab5725176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c991604e3e556d4dfba811310d6d82a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7997104afc2595bccacd06a9b8799178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdce3a25eeef801fbef35003b4803c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b9262cfa983754bb0be20db049dc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c9abd74733395f58ec561676aeb26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931107b2ff5c043a9ea01b93171ed5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd801f0fb529fcc41d12edc5be5eea5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef263ae41d3d87099c1d81ae8a6019184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dd3ae092667303e4f57e33293cc4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c636b2189ae6707049b37de6d16593b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107063bb4416b363acb4ca62585a14b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20392a8dcf576cce6bceb03d1241a9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512d23af053ec8a9b15ce92056f3e74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6a8c038734a056fb6f0047a12565190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec511f187acc5afb11745af99da7e69f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38220e26c95655f6bd6b68ad95537d29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aef62af80c687fb6b6fe3d709c37c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66269316bc024d245bdb2f1fa1bfc8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a6505000f9bad1368ec3751315341195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919402cb14afcfcf7e8827fb575d336196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398657eb6279cbe44a705aac1543ed05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe3035445aa116be15469105d9b5a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d23d64165fb52f7bdb0db161ffafd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6564a9c4988f83d44d8852e3dbedb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2452fd726a16489313c8d0cb94c63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6849a7b324e965f58021be0754f50d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea468c5519ba0c2724917a27a529e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309da3dff2b029ed31024dceadcf12e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a635fcc6989f6026155657c12ea41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c3f89c9947bfe8a1ae321c7c0ed80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35567b492a3344199a156e33897afe1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ad843f0840a497face0ed82253cf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d4d1633f69022acb40098765e0ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7708f8f31f4abd14dff162b2c07dee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d1873b6333e0bd424aac01e2cf7b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f422c8a3deb28004347556c599931ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44a0159d9a00f95e5ea20a014173c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7fbb2eda2024c167106be33bbf59d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b121932994884dbf5780a1a6af70b25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca0c97a6ed44b28a5e510155afa56b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab22f2451f452c7694fbe6d625ce177217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6291575fdacc151a541eaf67b86c7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae254fc4924fc6573ab5c3eac766883219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5b2fdb7df3a21f62631bfa58c0cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3411bb776b874fe342e39ca548a1f53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63870c42f456770f72ba543a6b8f569222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52dbf8cd7f09ba4454060f5173ab59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc25ecf8ae74d77925ac8fdf33593b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dec39b10b2354a2ebb230d7e730de9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a766d6022dd27102b7338570ebbd944226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a14489f74a8e7c920f06c05d7d83cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6d03b59bd2d5019fddb3da2ac32fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8dc2c3cdccb5de52c51800c69f8d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a192fe747d585cb71325ab578fce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef7699acd71ccbac64d12a4f60ebda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f60623b8fa326ad514339a0d36609e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f647d9f67eb5f19ea303ddeddb54167233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522b08841709a3390548322db49fd0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dfb0759862fa6697fabfb3f67fdcf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212a20b45a6a28606b000bea441832c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386a75f7f7acfc177ed4368c3073a62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc87957e960b054076666fef9b40ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae17a2ca0db4f87d6534bc523e77581239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df030bddd19fc539bb236e792ce9fdea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63459facca164bf9c9f87f1767aeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36a99a37659e87949b783ef75253d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bbfe3cd653938266992a5c2cfa86f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa395ede0826c7f8627a83c3af2e1692244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340ec496356f75e9bf9fd222e3d628e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a46ed88f080b607942736227194c07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e94e27b2791bc3fd1c5c711aaa7c00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff76188984b770dfe995709b7e6e448248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8932de27b32135f6fd6feb59004f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f612c2f5c06e9d4d4fc118939c0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7418b558337ed229eb77a53e219da2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a7cfd0d0374ee18933c66a41e9a58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf6d6fa5ab2e82beddc8f024c10b49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc94218b018eaf1b5bcf5a7d6961de6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642739fcd6bac2264250f09ba52e7fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5e0147601f9399e435b54e2d71ae1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed144ea175cc45bd6cc095d07c3c08f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e2a80e51e33279b20daa16e33821258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149375d28ffa08861b46a6b10c7dfce2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e829fea662cf8aa11f6816fa991005a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbf493739dfc7dcd9980552b1eb39e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220161da27df3a1a9597672fd3c5d3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc06d686ee089f339f3243bd35f11c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc376932a6a06c7a47d67d619314e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b87e910189049d673a4af117073737265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e287cc0171bef30ff35260c338ca5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cb8b2fd37f6905861f9f8daf28265267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037427e049108296b59d85d99111bee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec076fc51a86bcc06a781eaf9b10aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c471e031165c2bed8b59813ce421e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7f49a496ae2f4e82350d8409a6087271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376af8d40c12cd16128d0a695b50e32a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb0a4c63fb17595e764ab86b22bc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475dd9fbf3915e315cc08c46f46cb83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b991e5def822d29c9e3fb97aa7ab4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e2b65c5762178408dcc61c6af1632276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a78260ac2797f3046c833745efaa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ea60a0bc1df6af5d63d62968ed2f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea02c6b6e75d9fe1adcf6ed3c42785279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a317ec35e2c9a066a942b2f2bcadda6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a34d06ea284c4e148165e8ac599e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae54d0a1c0932598b45d14f9356137c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a72c23cac1f260dca3b9f7e2429fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6757971fa441944b7a95a2aafaf2c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a071f60ac13b99303979f5bc721ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7c0df4b9672be01ee72a275875859286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd122bf2c538b7c03d12319439ac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6ac448995996d5423e6ef868b820288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71617a756a47fe03cbfb87b0360fe3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3ffdfc5caf47080d3c851ed9e0628290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653132f1a404d924f78f801b2939431291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaf5843c0a89850c11739734e64868292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37968dd9635174a47411058e702cd3b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6becd0a73f3211ad55ae2c3f26bfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d519fec5b630962dd5a0c2138ca06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f4710e0858aeeea0616737014cb9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7ddbfe7edde0c140613cc819822e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e9e3fd7d0abfa16528f2c5e08c5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7d4dff876e33466971ff5dc0df5b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382662c9f364c5a09880f06bf2e7163a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465542fa7bfe4a65058f7e850cc8f539301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358d864f973dba5cabacedb38912227302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c34c7fe3b938384992304868ba8f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d53c92a1503fea5fda91dfb782644c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfdc8c0fa7ef08cf2bf51c3dd3afec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f536a8dc084daaa5cca71f59ec3b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c132e582f81b708330a3fbfcc96d0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c240c3bda1fd67a6b7ea1db9bc703a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71db0ab7933e1492b86ea4d7a603933309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7cf694b0af7ab8508d9753b736016310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff443ecbb14c4e3973502d53279812311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00398d49f580b1a21416c60f79cb7a82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cd05ca4c3b020392fa0666cde60cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb943dcf984abef1379475608c8e674314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5058eef20f74a595dad6709dca09703315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488eb41a8b1458f6db0e4d7843f740f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57ea6613f912ac3f29ef0f5dee04ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721df6c34e7c5428e2acedec4e657c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ef1732111dc5227b397f6053f692319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4607e92ab2f6b810fe51308ae13e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26f9521919e8f04a9215c69310c52f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09d2ce5ba6e3308e8b2298cecebf33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d7697f482a2814cdc49e5e5d0804323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e374ff5df871104d85038d9c4d18ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76025a557cfcdd580745a3aa827f50f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4c60014ac43e20dee387605e5d444326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a9d5c3229a1028322624f9344ecf1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc5e045b8bd962c229515207ba802328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808a778e922678180f02fddad4eafc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cd937f299742e6a78a060bb496e9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf6a2c6107385b8ddcff807321c839331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8044857818f947b7a41660a4541f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632ee6b987d78d420544ef8565db3e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8789145c953d7a48a389d34433729334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915a36e39d585500141242f1a597d1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009932176341a3414967175315ef8084336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf50dc33ee28af5528c383666b30e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d4bb50e830340fdba28b19cdb4c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec599120de37e45009877c3a51f35cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9a6147ea799b38cf8d1eae25ce2a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fbda2c6920a878c6012bbcfa20b69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d6bcf30a1562c2ed5b066b497a659342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56f3e6d5596ecfc5c6018155057836343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad2da9d6f549d19eb4e3ae2ca3b43a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fe4a57de04334ec616cefb2e0b231345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaebef677ac310080ba231d2449e7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10693387916373e60e2401e3373dd73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c8113ce8a025a5e9cf7e29f7aebd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2d06cd633e02b2240dad25b19e667349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec4bd9dcce22b202c1196b1767d6ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1859a9abb79f6511d5b62534127dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97223b419c443b8e20f742dfd8adb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c148dd7e7f7182927fd6701b45b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc7c4ec85fa4ed44e61ba763d1d94f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdb154de80201846084e1ae5dc5ef8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4a7c92638af0bbc4acfea3ff6cbc5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961a6a2eb691ff0405e6df8c3067dc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a35dad75c708c9de07659d906f726358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084092345ddbee8cb1a70b17ede88b08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0228b9a30c13676b5bb00a3dc35f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144eeb51e0de679ca436cd2ee49b304361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3082079358f3448606808c054c1d3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee40f4c6a5b779c7a8159391d6eb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782a27e27a3068fce43093f0ff53238364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fdc5abdbdafece73cb1a1f7c6c194365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e0e5ce8cbd80b51e9e2ae93e9572366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cbd8cfc8b815e72a6e994c8443a65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b168c05324f3b9d4498d70a2d0b4ffc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4634648c1c7eb0db80da9f59b89432369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f515a68839805714685fc226a0e2aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88215c63752826d1ea2acf4ef6db8f8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de7c8ed084ec64a21b531907f01d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a68c94c81c8a954bd86bc8c77302f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e3356e95c65d63ca8ed9460ac782374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49078a96213ab7d06de654dae154cdca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663915aa5fa476eff7c26de02f692f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f53f9ffc69f5d36cd0fe20cdfa278377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792f0640860fdefa46efa66dc096475378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6949efbd3ed132830ddc4bee448dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322a33620cb5766e888417b2a6093d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061a19dda297ba0273a1e5b318fb5f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c950bdfc5e4dd85f7dd7be61a97890e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562793b7b22a364a8d952d7ab396114383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49732a6b997c0533c27ada6db524a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f35656db720e839b062c9a941dea4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135045f40ecdd73fc331f82c084fd6c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476281eb99a46f5d49c66f1c977c96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f9338f5c8b744324046cccf1d0dc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd98f1edea0fd73c7050a71e93e21c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6efb505c805f3a8884bae7fa9a89c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649c4ea6acb4770c85fccab327e2993391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46353954eb2ec09e78734d907db58464392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f998aa200309e7a409cb51064efa25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f0b461c2e03764f34ede16ed0e928394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f69d18f1991bcf383b70a454ffc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b40b24fae0e828204156c04f67063396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430e1c381cb91a0dc7a72cee7ec7da5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e386831403aad899921ae2f8f5cee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7c33605a5945f8dd3d82779d986db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bf0a3432e0c81a7843e1632952b18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b65438d0c462ec80c6eb86ea90bb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31de384642e306f7efc92d46803f287402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd84d63518acd7a8efa9311eb5c67dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f2f06c1496101368c5c1510d4eab5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6301e08c5cc7e433c58377f1e9b36df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f464dee1b04808cf159b0d8c33bfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21498848022b9beb732c911cdcaa014c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23024571a3710be40e5949da7272fc37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c648d36afbf23205f4594b0c2216e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07270181611e5506bc2aea348ee82c3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea705ef55c57c5094df0c4d2b4d4fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e134ae9380e7fd1a2903ea7d6645412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed44262069c1c1b7d464cdc83d0e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a40fabdc10e97e7c4a1302f6dd8779414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e6720eca22896830b63404caca7b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16be90dcffb73d495d434db62b22028416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49466a9ec08f1f998f3eae4c431c227417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab74eadd06efb88eb7af0918f7050418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249c5037024447047561087558e1ed0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22163fb0aebc3c533078b96fc8f850c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111932a1fe631fb1e57d0ecb97a9e243421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219197f3d3c1684f149f8484f7c77ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b236b3851dedd2215945406f67498423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c87bf9364e7707f49a5625dbd6f0cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc795922f14db6f016a6256f9989117425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce11dccfa6d9b24597876360ff104426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc8c0299d22c6fc4b1910cc2f23b99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de1cc6d0ad71fd68b8d505c387a3f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ee2e6d061c11222d57a04039564ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f17339bdfbe4fff5dd2e09d95b9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fe82b5fe79152fed87a739719a762431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a051e435a21d223ad849465e7a5211432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e106d9e956ebe5a52f2ecf37857c53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ccc1047293171d4cfb873d09c3ef1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d652429a49dcff8baefed860d5da92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9705d517e36a3707a0a54e4612395436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d232921e735bf4013322fb52de35fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706804e684da4ea421af4aff85c4283438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b12a8ae41f12ef4cc79927eee180439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8908181ab354607d1cee9d34c2cf13f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f99a7fecbfc459e10bc7d6a54c187441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef319eac3bcd03939d734495ed070442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0206e7f8362f12af8a512ba22444596443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f45396639bde6e2dd1138dea373d40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35617df80f821f9986cead4e90cba5da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04244f2ad57f828be106e2e6deac580446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b063f8062ef9c508627b787a6b6da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eaf3d9ab19f8c122851970bd79f3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba561acc350291f05e6dd8167a1e1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee3fd79216f002d5aa9911c8a22c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103386724322791fd25dddc036c4a9e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e2b9ffeb4b3adc00073190e3731d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578378c16d2c97c1758c808f0e5a552e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6e68ceb9c7f639a215fdd1c14d116454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d391527b9c09a43c31bf16a4962f20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0923d756fa231f5e3c6666a290dd73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0dcba6803153bf62a09b41db0ee06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed8d4c1a6347b0a4627dd8b299a2ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eb818571783e47bd7028b48747913459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e35cbf4b8efefacd0c57ae8dd95c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb773eae01c38ccd566d3dd238dcf2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19c7e517bc0c2c6322aee7c78d273b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d0a27db8a94064bc20e69cf780ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65de9fad9be8f468b3fc1f2182bc06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c89c8226499ae498824f9357500cfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7cacf841361fc6247ff77e2f61d0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abff3260e37a4221a75816b60917ae4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246d22c53ebb2139cf4352e637f6e27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f074b803ded073d9ddab0f6c3813f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce46734ba6dad543fbabab2a8b8469b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0446a63f2edea0e0c6da47e3d625ea9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06a4a6c9c8b65cb3159ff65e047e30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad4d85c39ae71aebd7512dd7348e2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20aabac5fa652a81887f1f3f4dd3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b4e9a1348e53b798a3725f4d8d534475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689785b1d2a06226f1dd4126dd7e6788476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1dc8be0d815359ff63675d61b4d2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c8aeb99ec699c328e5b71c4b75c52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6575bf4609c5d4fde5186615818bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842516b151fce563f7c8bfb34ee2e639480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b2f48c471fb42ee8b1598d9ba99e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c235a1fa779c3c4a3f82e5eb590e57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea0cab8a8e0c3d3fe29fc98dd14fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dcd27ad95170c5178ae9eb7196098484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b75ff7ad9a0e3e5c8e02c72946532485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ee26937867b0831e497bdd9f9a47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168e054e41532e83b9a560c4a833a7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb931e52246688a2c71de45c46ac170e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba8946b4821b882d5508646f33212489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c4130b24618ef4b3a0ea9f9e8bb0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d3e6ebc7889b055fc65eb416a9fd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de37491e95558793849c8332b7396bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b68adc2f19c5f45a945d0ce056184493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94214b1e02379a0745fbaab0ce542b38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de45ac59e14b034f639ad291c3067b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f58d47eb65da3997d9a98d2d82da54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a91a6dba9dcac84caa5c1262bca4e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea3db846c75a5750044f1f93dd6ef6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd63d33a801edb33314e3e376bbc934499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e89fce819eb4e2d893b678435fff6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474c3157407d0168be39538184f7221501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2c4d5d9f900b7b730515b279f1a95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b474ef157d5aa42100cd5f76f3d88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638d911f25b2accdaa30bfe903f36c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d6db9b2191730d42beffa74aa1990505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aef520e0aa1e3a16c63b729c2c848506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe657ba80a2c68b87b73bebb7cd3b2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084eba0fb208bb76c6cc5d32750e52e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37906dde54b8d975de6d8688259e8dfe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56240c74f21ed345200da17434ecf802510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4bd1c0353f956154619dbab603050511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cbd333acd28b54391dad8ec83d255512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f26152ff82ad6ae1ae0da1fb2b4395513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356709d0925027909f29a73dd713d749514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af7289e036d00f29ddcb393c8dde6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811012ef36ddacfcd54f320547f0f4d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc3978e37a6fafaaf0cb70b900db2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2604d14c34243113a83f5641bdb70a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e46c04d5daaceaf1c773cdd13dbef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03626138207906e908d17b6c2713ab51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb76b730e014d8dca00b4a05b0e0a41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632b69ea90a6310d3c2cf5e3026a2df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b67ae9909b5da19cc46f377b08f1fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c91622986af1c4d500ca742d6a742524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f992a49aa9d56f35bb0d9d70422f9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd7b98852b256e9b7431e760aa36e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da148b4cb70be874197a8abae2cae13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061af16609b6dd7717d9fe621472a47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3f39cc7e60d19d78b14f43f9f1e66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf7c83b51a7f829fde1f64c552efd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c028b7b3e67cbeb8b8119c438584531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85520fff166ffa438346956de6255968532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91c1e97778a73d77a2049020e0a4c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc7a35b19ae123658a05c7e64d6fd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67568dc7cc3da64c61620660c6f92381535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35a6f4ca27982058c74bae91654e75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d4b98acd27b466fb309986e8f8314537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec366b3599be2f94e360770ec89652538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684c5cfe685aef2dd60bb6aa9be1751539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa92a23e17bbc424f08a7b071c3c30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdeec1e7a76c4bdc28ab8e6213ce09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b4cdc9adfe20e81b3101299ebdaea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30375764c6e30b9430b19fdeb8ce9584543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde078d9530f91dfb44d6f1d5903a78e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b476ddd57d3296469c6ddc4a73852545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a8d90b6e3500e27c754b41d3acf6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c24a3149c47e9beca69f6e31ae3cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b1ef08e83017f5c1d09a6b9a8b308548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79821d6415cfb71772c72c6309223a43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736d14272c30bff5aae0a53198b6847550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac43fb827a5ab28f05d3f00f6398f92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a53b651db20a9bd967389006bb60a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c473d68a28aca5bc99b97aaf7255c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896e1e9e531c38d1737261f60fa4a4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da128c3d1800ce3b9524e6d433376757555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a810a6098c8cfc89ad4a7fc9b9d4805556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162f189ec9051d473f238f40022a4ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06f7ea9880ddf0a86ec0abe32a5fa9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec71605dcf45249613f7cc74f6936b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8937f495665dcc554e450cf958748d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f131cbce913f2130eef335d45b1fde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935001c43c687b2270a4e934d470c8e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dac495353e2052c52e18aeda2db88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd660ba5758a4c3ce79bc0c6d9e9c15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d928be49e1eaa66db04e089553967d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc1420a40bf408659593a967f3e922566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bbfc3564f4898165f6953433051fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc90a44811f94061cecf56a0500d45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a53164640c4f4357feb28d1009d6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54c27f6604e6bd3ccd18415c5d7f19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981b97aee8263d0076d9992d31aec4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf342544d0c7383382da091a6ba55520572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad74972365d3aed9130264016906e7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7b296d3aeae4507a1e405c58ef907574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6394e987a1f24efb722ecb66106e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf232c0bc92334e5bfc23d0d69bd4c9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5320ca3d7fb935ffe4bb837ce629b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedfbd7965c8cd310fd780b34b9ded9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f35a5f370536e4d591e769d9469fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a18df7a9837be724289f111cd1201580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f279f07577d5754fc9bbb5f7ca44f04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6c425c525dd7dbb8d603261739422582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caafba8a0d02211e4a3336b3017b13b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a0fdeac2ab43ff023c2bef3ab9ae7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bfb44cf3ebaa3b96c0e3c4ea3b80a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbd0ce0eb6843b00184bd19e567c69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a471b312a2f095b0ee3114dac2775eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ecf5e5aea7ec1e5236c8f4023c80a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5730adbedc886fc4bf18293ba5ede589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c0aa061a89e60094c505c51424d2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6944ec00dbcff6312a24935b1ce5e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ce01b779ed45852f78e0f0e5552d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c33163345ac801de321eb2d2cb626593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6b57afa3788e54e87f53ad1a8e338594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47cb083e34178cd51ca1c2edb90ef9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e0e65a454a3da79eaeecdcc9d8f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac711489c76ffa7b752d8578cf0b77ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9584a2d8333ff4776f9e3f5e3cc80f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f561aaf94671470ccf7444647484b8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2c2ee625c732d17c4a67f4acc2561600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769315986499ed41aaaaac65762b0e5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b2bebd740891cb82dcc860cbff663602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c09e004c99664ca9c569563e7c21f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc55b943e71a23e3e1e2f01d5785163604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d0448ef1eb98811b4431d0b4cdc4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d13eccc0b25e775f246e07e0df535606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d613778ec164ff63d80d985510f8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73bf1f32295d34f898386cefcd5e52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091132a7d0fb42e3940a4f1bff6d0f86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97355d1f53cb1df3a18c16862be27bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd570278f50b71f271b4bdf48dad7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bf3e5c5ce2439330a9d17f24d325a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5dced88a3134cb4b0d256e130d362613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7534861eb9802bb3b69105e296bfa39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290054fdfcc003df69a432a4a7fca92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36b848113b740c43f168f37b966e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab321dd2bcbc390f3764532a1211707617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a6184c7d644b5b9275106a3eabb58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b246f6a288e698112559658a7d5a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e41ec3eee59f21d7c4192446b1ed97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07f9f03a5dfeb9c7420863eb106d8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431373c11f0cdd94d88639b960d9314622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c9842f51e4116ad1fdf4e24cec73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389f5eadf53d441047ede9af1776dad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053994c538a53055a4ecdb818bcc05e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f82456e2eb9cc0a60ceb51a545778e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbaf24cc0da7c19979e02cb3804057627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67bbf20664b68d24a20135dde0bbc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda8800ed8d6370c522e82a19e7577e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b0ea67222646a46e4cf9d336cc2c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a3df4ab8c7d1d30a446c3f8dc026b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40120474ceae33a3aeec98406d6f8e06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa081194a9567ae2b7cd0e326c53d28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b5c599a610d45a27768ae75190298634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa61596f4a9fa4f88f3761434aadb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a860dff41f4d48881282e1bc52ab5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc483f5b274445a48a23ac1fc36157ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb54a3445748ef51fd2936ddddcd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6044afef718f0f498b40c8af17792639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b091e2c212d46531cb680d336d465e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cfe31890f458dcc34301f6c5a2dd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef6fa19d133b75f438de7996143f85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e3e278e0c9a8d232785fee39863e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8a37939fbbb25c97e7f92d1a3330644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a230d3f50ce458b25cc380c8dd0576645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f907aa7dde7aaa1af1c39cf0e06e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8938bb5de8c7ebdd82bb1f15a1adde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92d80b64c0a14ca9376e89f4f265d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536932224ca16c5ef957ace342a37a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885063a2a70768096574a6efa1fa133650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076f64d98b847a136ea3b0d38002486651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65342bdef28c712d0803dc0c2640872e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65996fc688e00af769db78298df264653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d21a032fd59899237e9ebe8dac5782654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dcba068c5130517c6a290f62d524f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3bbe547d835d905f1f73182f340c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac88ad50f6a765b79732b5aeb7f805657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7146517e90e5d5e3db6a2b4af600658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9dbf4bb87b559ffac3410e4715635659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95024276e617dd0226623f2725ba6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d8dde7dd07cd45949bd6ee3002e03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327c17fb99f836cb29802b338d26384662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2984e57ec1e44ce91d294a9e06049663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d12d78d15f8098ba11db3d2d39ff0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87b45477c45257e2650ea14a86566d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7a0a662552d4a7022203261afe5d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0954fa1c02baba8e39cd158d9a0c752667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdd80a710e3e7a75b5c188640925d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba22733aa45eed162d935a4df9664a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5b550d097c8852169408c71682d58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d59b705f27122e03f491179908c88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cce8a331da94f00e8201b3914ce315672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a1c6a31ce5356260ce937fed65aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a3136e3fc67af48892197d50954ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e78bc357c9fad062402e21990940675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282742ca829c2817fb5f72d0fe834180676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e59bb9cfd230c4d86b758bc016a58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b400e4ecfe91fe320897a19aae119c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97739ee99fc6eca5a5d5acc667dad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c54e4c01af772d10bc8be67517e22b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926c2f352b6b58539eebf8578931a23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ca031b41c29d2de78a91d41fbb2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfca439d847652f70452d365866e73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f7b48f4390c8468af81a6686cc113684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ddf291a5de40c6d7a888d098ac89d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446a2c8453d47812586a1c96f408b3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfc562ddf57007f0b484f19519b553687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e343333cc0c790ebd8176d14fb63d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f147fcd77363a86b9fa814f6b0e8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6666f73285b5a22fa7f3ae80dd3be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96e86dcb917bc2cd0ea7d2cb17ccb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b0775dc03c8f72daa400011a0fb66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa336b2e309cf203c69941894a46c115693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113f0906d0112fb5dc74aae741b9a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43ca531f6f7b2dbddd04295cc9b9d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b51f016a8e99d57f429932cba1cc08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e2741b2eeed5a3b74516b9dcc2895697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85e3511f8e1bb6e211b29f94898b06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10071c949b56337b384578f8cd961e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edd594335ca5e51e528cf7db3ebfa3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cff70e6f2ff20c95bb30cae714210701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7177ab5070d43c08e08f1526e860b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38a6a0cf6b35aa4be8ec256b62ec81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ef5d112b9dbb442276e89a114ff8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef25378941de02730ea37f70109790f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c201e3e40c4d25a74b3a8f45f0b997e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1801c91b50c4f87d6acc0b62f5cfc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04818a127c1e43da97fadd053231b387708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f628ec5e19816c17c2cc917347db5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc306600135466590bf65055ac90cdf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b80e838014abc9eeb7f9552e2fc770711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12af5cdc983a91ef2bd252676318b1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af77bad399bcfaa3617919b5c2b5b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf737b6818ba7e2b3a63f59d23a572714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f6b6d5a428ea557d0d54444af298c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9609a3163f5da6afe550302a63f6730716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e9e8851a2c7fe241271d726217ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292fae532ecdd02401289bc844b91b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303a22d125dfc1199f7632038ccdefc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638190c616cc8212be904da6c607519720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afa4e3f4e30f0dbbc98077c2622f2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d276fb459a6f8b9896abb6f1c93e21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb48705134ce83ad6935c86d2b115bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24dca619e809b31bb3581d5853108b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a39fc77b34e0d3f0e8562bfe1f8c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79f89bb389c6ffb6857cc50ce1901726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4eab919cbbfefe245d0bcc894e835727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dba4e60d0130e6fd36435fd4b5975728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9a8dcd50097d7136d982e79776ab4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b25cee040c7918d89d648c7b5c2fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db83d2e29caff315d4b2bb1bc9ff7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf7ee1213ed1da55b99ac248058432732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7850105f8828364c44d10457c8c25c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1594aaba25b17eca06526392245737b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7ef80d15a208fd608d8ff80a5dc1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33febfe3866f17298fa4f249ee40ffc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520dcce52484be6650e33f227feb4ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d84498f1c8db342774f7c8317096f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70356e29e84689579bcd80180cd01d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c72aa727782588cf5df9733251c0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de59a89783cfdb4052591cba3ea47d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf978454486d8285eaa26ae8deae20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c845d34c0507821d1afe8d5fcfaed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf297cabf983e82d65090c989c8c82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168bbd6840e0e531479fdb9b6d493b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f515b20f450e4b3632e9d5e01371744746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa704b55b23dbc590d006524d433a24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51217bb93b9306ee7e7751f13d2ed5f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044af3a88ff2543c7f6392a73d3286e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59957b4256d0eae55f1eee5375fc1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7980acd202984b93d01634196d7873751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9946364fea6fcaa2cce6984bda6d9c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1cbf2a2c70eaf1ce0ad844493c227753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4291277abbf7fa015575fa8aec724d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4dcfb6ddd6e1175e4242cb3a8d963755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ced93fbb788ff9fd180c90e4073c71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f7d4ab49288b101e090bda95bc850757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b620b14577785d34d01b6dd83611f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc38236add8382ba8a06685fe1ee07759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710c80b62555666d1f669449c6c1d381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc283770be638b586f2e490f38358772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2458f863bb6b3f01700ccc3b21f6ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b58972b360b607069ab12767e11eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d6d62054e5ecac0e1f8fbfd8216e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30ad29d9ead97baccade68867ba73f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1bfa1833b0236f1f0b5f78c9258e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee447efd136de0d7db2eb4753cd50158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb5ff9a6caa7124c80cca6ce738ee19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2e05af38c3a05bbc78fc727c9f5d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfedd1a3513c25a6cf4b64aa65c311511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206589107145d4ec691fb2b6a0ab6fc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf657c45e3719066b8bd0578df09d4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c892b0bfec02582a1c102e534d23114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6a677af9f0f2a89d05e27435b529115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f163497cb8d9d30b113c20579e525df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dc22766024fc5123ab835d19f23e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cab20c1d576034ea7e648296efc7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90517057f89764eaf8ad1aea08c0af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dae55f54fc77b919df3621b994344320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63b9fe65fc5cbc59e6b6f576a64e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0edea974fbfe819028656441d81e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e421de28fe9a866b1f1149384da33c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b28cba1d71f3277217b7f82dde67824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb96ff69699e91b7cb2dd1b0d8723f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ee7c6ca926570fc5256b5a201daad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec80cde0d916bbac6f3e1b9c46a84827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0025d330dcad056aabdb8bbdc6f0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b6e67f4098c3edaee968ed398be829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9fae442984df9917448770853947430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30780ee4fa55f2127e70bd6bc8b6ec2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8433bcb5a2d3283f95e97499275432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f44cfb6272190c563751ced2071833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44674fcdf66eceae382f9325e9fd0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb62c00b8a4014a0bc08c2119a4b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd6c3afe1f49243dac33c6e706313f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff3d791dc1cfae1a84e885e5a0cc9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219aee111ff43c7c3dc2d1a861c69c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eff94a88d47f7e69e372bfdeafdf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76766927d3f3a7cc6441cecfdd8aceb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa359a715c0fa5deef6051384030f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd186cc95bb90422f811c166209f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5cb0d8769524d95655f53b7dee52e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebde8eb7109ee48ce992ae4149f63f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61799fa952731cb53d366edc2f9ad7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976546f31f2941621bc8b044eff8afc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aef4731abb0c3144cdef5fdca32d9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196555a37dc0c3d6d60ce6ba309c07a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5424c88ace6c232020424a6c3d8437c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2631fc3749dd7acfc3804077c6f9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcac22c00a465542d80718c120893c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78579bbd774d9288fbe7381e18a3e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2870843193246bfbf58bec2d9ba40753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91425035058ed63911cc51059dfb3f2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507d6e34e0900d65741e03f89c4802855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed96027edd6948edb620874fdedc6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bb4ad07d4176e7759d7f243c9255457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01125dfe503f840f0f3abc4c265823ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce4e61427e163b969326becec968c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e1de0e7a7b7969484dbf18eb17acf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6243c1e29f0324f62dbb319dd2fd5df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104d738899a3879bff828409604465962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db50e142856a623289304a462d3043863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29595179ac0898f12983c13892fd4d5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b6ba966cb57cf5a31235d02601f7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e3577cce5e38784b59fad6240e2b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad80b7056ccf892ae112f5e0be4d2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea631e5f735be9ec2bc5bbfe5a453b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835f6930024b9c3fe6f9c56783aa3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f03cd4901024b54dae3dad3b998d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13177fd84934e1501f5fa034f0c18971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e5975c0093636bd9b1af0eb3e29872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59ae3db62d2b777509e00e0d65f2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533fbec95ee8383ae7f61165fa6d2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7ed7b387e2fe5fcf2b549699219e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df495dea23211ff8cd466771bb93676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4bfcfe466fd25657c862a94779e2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047721e369c852747967525405a34c6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fd79c257e39b700e53799df5eabb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af375909585b448664f3d265923c2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f667450285e4109c6dad65b0732ecc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae9d677beb354daf4a72ee0721ee2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650db9ccd8e027eb675d667d57129e5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74de35e801f40b9513aa4c6974e9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5c56d5e1bd0988ab235d085351e1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06a174fff9ef7feab7c65c254dd0d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a401556cd70a4b77b5f7f0f6ba5e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72933ae034e45d3c223270773bcbd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728f432c7310a5af2572c99ebfd91a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e27b84148e1e5ea8198108bf248e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e01f8211b93a27ca1d6731d7515b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640ab6d3d25d629420a2d18c2e1d6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821748a10fe97d678a08b4eae61716793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275236ecc173236551e4b1817646408894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c6cbd52ff533d0ce93abe276b00a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc985fbda10da1a21a6945639788e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50a8098d4afd3c846a83d335bb7f4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccd9b0af5c1a369ecd5a774438ceaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9756a45ec529e47e9bdba44408aad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9636c5cf0f9ad6ba4f2a5e0ae3a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02022f2fa7ab39ec1f08080b7da81762101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475991dd51cc32bb9a559723791054c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c8d2e02eca3877a6898e532f92c43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75099c1c7d521b4524487ac3dc55c7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200af1edc778984263888cdb6d61b2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9184fe8ed98d3f750ef92f06a03f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d34652dff17d68875d62e93db6f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec230b580ae0406e4edb1e43a95d17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2ceced8b06127d12ddfd6675dd853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970c082e007beb22e2abf11c6aef2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b243d32c4a886692044788c166e48c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63be84ec0d590f291ca5ddde390b39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453692ff9ef54820a979f8fafc07ac9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51843b26f023438da1c366f9ad644b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dccf30cefa6d1e3431ee0a86ae2b75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d0772380265f526cff7719f54d7b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c330e35702e509884f493928d5dd7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f36deeb6e39436969980a5b8e7ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa655d2649a3ce91083040ba3b8c4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5891a537c40e7d2d1be97943ecfe70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15768749bd9af6a1433d9a159970d8fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db646c65500571c1ff1347eaf6693122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b315ff4b50beb43b0c282b51c18a4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87182ea3cf41acd33cb35ec1fbcef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1575dea41707aee97646c696f25ff2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fd080728bffd1f8641caf9c992881126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc65125cd0f4a60ecd3266b0ee4601127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0eb60255d54767d09d31d4a394fe0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2498ba5fb70b69d81f8eb08bcdf46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c03c3e74271da927982c9b50d68437130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbff6d768de3dff08c3da2bcfe3d4a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0c754c5e2c65c2de0a82fa7f1114132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93920d6279bfe12630c18492da310287133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7543e56f26abbde35e93f86ad144d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026af246e69a172760a9e544b2e1ac0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc929ba8b443a8fa1027a6cd1bd01a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc9ae13d6f7355bf174b88dbe7a38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab67b9edb9969fc19aebbb346c44ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268f79395960128631007606180937d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50479581d61abc08c7d9581dcb530b06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31120d7c3b1c6cec868b71b2e140612141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fb7c8d6ed6e6eb16dfafc19ddd336142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d3e326136adfb138a1f868ad0eb70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec81597cd13394e1cb3298773dc2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb2e78008f81a6501715ea196edb7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d87d3bef6c524d93c33498b788f205146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4733d1934a344fa1a3d95b53606dc5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64344ec1030bb67663959b6395897511148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cce4f6f143c40fabccda866bcf9524149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc19f53382e6e3061e9571f8d9fc50f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676c1fce6151fada6f7c29b68e96f59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376a3d4316d4a098ddfda53bfddf22e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d3058a0814baf8852be27fa6aaf46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a9588d0760bd842560b8c0b6e7c88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92df293572cf27abea617d3a9ae460155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe022b50b5aeae1325713f76f68e56f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd037d9bb4caed4ca27874a2197e45d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9980c4fa27d3a4da88e8a0c6dbaf2ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4637553c13202ef81dc3292fed9929159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540b4b057364a3d3172312dbd5bedee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a249765cd8a331c752517c443efb98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf7711af093efd12d81c22ebf2a04e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d02ec4423280fc8d2b7b06b692bd79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584035833c62a23a24d4574392740d8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6558dbef236341e6704569943be00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ef57b7968bef5bff40e2bfed5a077166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1a7d9954220224dd2efcc40de7ad5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff49b0d2814ff29e57c01e83b22fd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ae436c39bb710e24e3faa3fb2fce3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb656d20cc80b038dad3eb0178cd20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0fc08e7a5e464f8794dd797d5d871171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581bbdf195f23a6eac1c12d71fd6593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44dc89e30711825525beb524a6ea66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23fc57fce7ac901c4cd19009084467174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e26dc45793548b9bb55f36a8169aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b8fa7d06261f655ee4d3ee716742176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afe6fe3a6cc2436b5ad10b0a21fb3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e0de48f6d5e9f5898c1d78f6cdb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06842b7f4b01ce2db3ab6450cfb8556f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e90288ccec2bfcd1e80862dec08f01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6815fd73dab717a47261048c2bbf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1c957671b6b1c5bd33cacc68cb1bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e1fea92e85d5bc515538cb72b8b09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b89439a758f7e8aadf115067081f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1914063922e25bbc28de75d065cd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711883d9acbbcbd2a8c99d71b84c56f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9d698e4fa5d4b585acc79fa5d4e83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58653b7ef46296d8673bddd8a9c6fc7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe1f6d02bc108ad0905e1f15615656189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21065ab8e501214fc62044536ac99544190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587bae54c088f168ae53f2e19a565b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f1a4e41e1080439c4bf9acabfdfa7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01685c30e181d2e86cef85bcb4ec87be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ceeb968c938b9140e516f53874c1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe185eb0fd289e2216e69ad4171d66d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9617e94f0bfa1970297a0ba7c067ead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c2e3649e876eaacf8166f33f09ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d713e755986d841ed70a082bc6e0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778c5f9003fddfe73a845d623892518199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577dd65bbf058add12c27e0f0ad3bd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25078bede6e20a3aaa1503bf0ad558fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faff0fe7689b56d71ad257a7ddfcccd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044ce6feb7b3895d60d12275552cb2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fc8ca32d9d074d257bf862d5fbebb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a53e8db794910d298e4e076120d2e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de126c4ee6469cae4b80d19449a7d57b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd17a36a6644cd8a90810ba09138c48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab9ebcd5febc392f29075f570bf420208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b5095078db5afdd1c30d3ed59f5de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3be680f5a01b8c3487cf388f8c759d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5aa0d8302365d3b5a3d0bf9e632be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dbd8f9282ac1763b04a0dca5fafe1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b3e36445577e45996b510a8bfff6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bdfa70d216c46e476140e3be70a21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d0112c57b4634f767fe418862d598215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ce639445d5fc0445c7c1047d18c4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d771236d1ae0186794200b3eb2fa30d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eb3bf9d30f019d26af72e7ffb05b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb34222aeea336f6978b93f292c5c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc8d6890bc7bec0221ad4f774de7e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097fd1efce2cec16442aa1e1148f3cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd52fd24c409dc2fb506481122859c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e347b4a204b46210ba5534d847dfd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929752613cd816c9340896e50a0be5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5699c160e703f11a782d8d13031bd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3e413211b1ae6c509e06d814ce2e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac996dce5a667d0c481ed09240df6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b4cd657eced2b17f9bba5311452f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dabc6fb935b16b094d7a066b64c94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1b443e7cc167208e054618590ad55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e8da563808767938360810e0b8ba3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ec4ff0274ca549c545c7f272edc05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb1edb1199b90a73444dc6d71b30a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e10a3207d77ce69adf6678af551aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6211e81be21d4736e1babe21a1ea1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb13e96ecca97b60ef30e4be696120236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5e048514075d0f73919850e8855d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef3e02380921ae3a9add32eb253040238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c00ec83a6e554f928d2ac54b7a249239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375388e9d816f2feb070613f45539d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec728d2116739692b3714649bd5fb02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865a141361054b469ac6d0ff6f05dd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db0445ee2c6f486756b4a1e646f4e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7d82bc561ea9bf0cd9f21d0f3da7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea5db9f4fc6c4fe0c2fc575f63c92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19753672698ca7f1c6eb5aa13a2e098246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b53856951027f20dba557fe14a30e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dfa946b9d2870eeb6c31459a2c802248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7b160897e9acfb93ace7254d5f40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d738949a47bf267994896ce157642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03d357a9d30a9ecfbb29e5709e58b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109a37c107cb15a8fb3a718d67190ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e3fb6fdcea778c9a880e99da2913253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a165841d2316b26f9c35bb6edd00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcac98a6c0d113070f0147ed81cd6e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4cbe38d3b7361ba5f45188c403d18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58236856a3b59f146fe55c70749079257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319d44d802ce8b34344a51dfe8be1df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c186990eef586616c0e19118f3282259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509fa53bdcbd1dc091e777adeb986ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cca6d08fd457e3fbbd0d018606b71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513b70473a2f25b695518a25bffb6cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e4d847359c148ee71ddcc2a6bcfec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdb62d9e67b14dd719863ee51b2191264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dfda27466cfac0c7f49371913ece3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55e9cbc6a618919e2517fc3ac9f7ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446a175cbb0a9fe899d872e254b7069267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47373875693dc19a4e66048c12ba56f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee28fbe8b0778612821c10c7937c36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be02995d7d40a434535d72d5a9d566270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae178618db968192ad9141e272f021271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01bd900df7b6f45d16420063624ef4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dd27820b312c54d1b49b1e6fe5121273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2effb4627dafa47b701605d698652274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69cf21b450a0673980cf20d8351f41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d665da81962ebe613f7c6fee4feb88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf810b6bdc3afc303a5ec1e47808238f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb9643dae73e91241b434e015ebc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bd3d8ca409483f337ac92b38f594d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9803c083242eb6c9e4183c6aa9e5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6022b4c5c2f5cfd0b4bab41b88a22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2fffc86e468411f8792b93462e9a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4d7693e05a10dae2d9aef16a6eaab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c4d85c9318c68cb6b4a48020903f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ed50b2838e298b48186664119393c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9cd3a4722b2f0fa17c01b7ee8c60d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f47e0ff6343f09ac38fb33409fa1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820320e465e6a44c96556efd919c1aa5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87ee3c10e1aa3e602d8e988d609609289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44309f83977d7fc78f0a4ee388dada290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34127798ce2b14286e2332997137be54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feff0f3e181c95dada7da38d03e811292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6531fe94a7c79bfe8061ba661709d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026de2501aa4a153e91c631cae248fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c5044dcfbcfe8364d38b97ff90131295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb6440f251763bc73c9fac2fcb311296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc29508a6d60325d32429fff46e08d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311b3b479b0b2ecb757d3584f87d6af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba600d5cfd9c8582d47a0fb95129b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556ca6af2dc29362b9a2b5f551b0341300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ae7bc85ecd189602d35821304d07e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467fcbc44f8e3ece465015ec99e8bc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473d923925a2d6cb115aba3633b37e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64312de5fbee1b7f755f28a2d971d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4a7cdb9afb5526da17378f170e8d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460602d299a29280d664fc267e0d4d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f98be65e11536f2e194d48240bbc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a3d7024e87507f9d91e9bbae8b578308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b6a072ba71706f0d292c7d8c3e521309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b8f19425a4d9f5a8f1f1d39625839310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef1f1a97b1b3044b8fd972ae03b276311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a8dd7172f239738d61b30e5a64d6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcfde8c0da53124029a2129512fa10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d263be1dc3cbf52c3a630652ed7d2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26873c92977440c1ab23c8a212936891315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92555192cf4343ebcb7100a2eaf11b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf857235ee3033fdb6da015a10f374a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f1f3a51b3e1134d17d05f8dc8034c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa617201fbf058f27640bfae06dc4d58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e96b88c1d9219aeb4c0f345461d22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b082c241938002f00ac7063df1398321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce5d816550d17c009f2424adadf011322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714bc3603f299148d7d50b9a41e5fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136780a9ce093cc54cb6625284425012324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef2f671974c37d557efb184abfa82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2e5d61b4e2f32b9e6ca2f4a9e1389326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee6e48d99cac3a1d67f414923fc7f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a3bc648e49049cd5a5d11c40ea621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa877a623dace0bc597180124acde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e89867245d472e02b7657ef9592d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c974cd1d5f6128333383ef1cb182d89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df1d520eb24496194eea69e02cf0ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bacf0ded1c0db80aa749b8d56451c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a585f06eeb0a057fbbf8c1afc47411334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeca72211547f6d5b013b1ea9b0f8e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df26665b6598bc4074fcf66c30d9836336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c900ea3973925e9756004e243265296337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c808e1fa3b3cbd8c94c5a612b8709d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd105581f91fa2379fd1ea313dcf242c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7d266b38f9d011cb156cfcc3658e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3045347968408639703555ebcc979341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2267de8ed878e4beb2948b8e6642e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070c97d3109e946f91d4e5705471c71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f932e6045f6eddc1372aff320b60546344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00fa4869c8903fa86393e48b9b101d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c830e447e46575b4de47e88db0db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da4df5a98a5c8d16839341605721c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226567814659eff488c9e72a4f749ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd0c8181657b5750c756f518302ef5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b08a17542854db66098916c9235941350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef377cbdf4a97da0dded87516c6cacd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64353470116a5c970b98832601efc8b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c434a573e2f75e99e2a377b52617a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495480372a5c2b7b9c4f7fde59048dc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37598bb31f568e30e0ba0647cfaf88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891c85b648a8efb40f21b5f4f00bb89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293441e20fd3682a0428bd724c636657357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00401107881fc62baf3a16beb1ebcb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297f5d6bf214037ed70a1d90aeaaa58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc77013bfcc2d8c91d7fafa20c13bb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6334dba36168d3aa38d7cfd76d39c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60afac8b9c054b49d752c9410331b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b18046b41452ddd927685c88144ccf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32976df0a66f40cf72deb6d108ae6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb95d99eadecce1c45f4f817b92df1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9be999411125011fdd2804ffb1b76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc48097a1c58e8ff2ea78a67c563305367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a2d6c5f08a769337121908568a0bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475e1bf7f6c58aabfd036037d2b7d5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceac983e74d7d254e4fad4ee7b7462c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14728824a1ef7b85943b2c387de73fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce4cbd8ea4ae7dc15500491106d8a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e205808090c2f0018b0ebb8fc5e564373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d90657ee89bbf612f8d7fae4b44c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c841c7e5f8617f28323028beb6f6de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a42ae650fbb9ad69aad1d8dddfd90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a8f1ec0ec45f0148c225428354fe8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1011ee7882d1f6743a3e2f968d0288a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52e328c53e294abdc1844dd202406c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6697e61f8314ee21f37f491f4cd6d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f84a61ebe60be8a2bdf3f727bc36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebdbca4ec728d74889b97e54af0dfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c8609c95288f1b5ecb2d52d33de60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc20953b8a586238153995cd78c0a3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502bf81261eace599c68aa662d6238385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b63732913d7db2a3116ce32d062807386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76507389703a21eaef898fb483b672e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78eac80ac4ca6b12e2d70564163213388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24610add948a24531816447150194a28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8885681fc9ad1c5e9351a3082d49a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4697292732d37c73d75d8614e88bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e25369d157daa8ffac5c4c8a9c028392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab1ffafde8b823c5cbf95792bb091c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb88108f0f9950ac0c57143eb91d9fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad6354255865aebbd84afae928a83d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f29ee56f218e8d736ba09c0eaa29a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512cb1f16b84debcc3fbc1c5bcefca0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db4538f1dcf9e40c42cb00f31dc480398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7482994af6ae28bebcb82d51913c2a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19f2732c5b87fcc336739f91dded65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d338fe841274dfba2a5cecd5343ff3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e14e880613cade6fa160e6a2718d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe5d5ce47994fbafb80814e0311ccd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5570fb464af9efffc4d8fb26865c07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face33c4ce1397cf82f8db76ec6210f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7a97149e0bff530f8b09f87f86978406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e28bba6c7cde88a02b5c1804145030407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcce12ae7cf400782ee7b91bdba657408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a391fc24a869c91ece3914be00e7081409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f326fad0fe2dacd1412366d3e6a1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc968bc655bd4dfdce057584a177368411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d225defde8b288d5c95bdde136facb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4466440306de2e907312d35760e51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fd693819d604b4d1a0272f4b5c165414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03777d12f4043a1a57cb22c2ac8433415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64814da969d8b8403477b391157ffba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2679bc8e6b2b79ebbf13f7f4c321155417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9977ce01e5113cf2ea041944e2f5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff14a4a6fcf57a8d568d0fff986ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1fb99eed78d2f01a6bbbd7f75e166420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b0c6b1c381046dfc21504cd94a625421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdd3d90539bb2fda91c509ecc6efaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80429509a7f8a4af579d01413aa3105423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7322c15ea95cc1c86d6e7fd1e904b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2409cdd815287d3e2218483bccc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b7a103df4821ee94c83907a58da97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf7a07f09efebcc2fa65ad913d63cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d17fbefa4c081f4e42a3ad77de101428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95656e86df969809b4d7646a2cf2c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c4dcaf3b77ac0575ab2ded9d4739f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eec4bb04534f3ce80039575f8ffb48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821056d92acc3fc37294ca8af82fb81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a6f9d6dd655842f3d7d16b28e195433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1809738ac0bce82cdc6a969679b64e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbff8044266501d835ba2de1fe4d60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf9b2d8ccbf6bec9dcfeb7798935a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eb5726ebf8546b78372d18cc8fba1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947b31a093994f7b344184616fb82c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f50106b812110879ce0cb82cc466fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050900e2c72898b02b798b62434c130a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fbfccdf9c346f59c86011c55ac0dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8022d326c9c4e3c64b00e56a464f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc884b8b88c7b3c1dc4fa36c12f82c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beeb578511aea5941c9b850e21b259444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eed1aa14fce4a23963045eef0e1538445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9de1319b262e57a4aa5be025b73f5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b18ae1496b9cc7aba3c5f091a71ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281c22e7d8329f1bb78a2fe92d6338e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19b75a1b20a7467615ba3f4ee0172f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8bfb5533a8388fcd6797b2981171c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb18d364b3b528302d1196a7b60887d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c018fe239421c2effa8839ccb3ef42e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0c83bf32bdbb7319bbef6dd41d38c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f2e3224871fae80835dbdd62fc32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d033afd8faaaaa4e3eaaf2d83071455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a6d70b51b037a1d732f9f4ef27c30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242f4db3ac6d61c03539f7422fbacb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d990e699fee7dc6eb19dd96dc7e2afa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04419b5a17655607be04653885775ea7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f96e47016dbc1099f730babec2db3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c212b472f4630acfef73d82f5b38cc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5b4372003366322512bf72b9da830462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad79efca332e4099201e7f5fdcd9e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737e542ebded4e436a147dfad1ef891464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d03501f714aa18776e27348344b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e855dcee3568698e488198618bf9050466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00996bb35c1ccbdf6a21cb099805b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f9c6343aac44b22abcd20b2f09740468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9415a626c624c913f9f1c489254c10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41facea15f6df3abbd01b370a84f6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44160189f12e014bef69e2720fb58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb519e89d58f18356c210706fcb95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65807a6180e6d9805169b70be61f7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c22304f9fa313ee60f83c55c8e790474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e055f17e89594b1dd201925a59190475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4922eb312655acea7f6cca445c8d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707828403d6a594e9ac9e712ac672cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6738380a45f8ebd32593cc5b8e019e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d2014a49aa756c4e8b17d06560a35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a370a8f7afac534522ab1610d8a14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d33dd2819d7b55e748108d35415de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240781ef5132c7e7a6e0586e4ff1cde2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1123bfb1ed52a80692d5df54cba8558483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148351097c27dc9e614bcc5dd611d05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a6304a48c3565c13455d146bd9193485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb052f0c1b6eb217926b2a9ace2772c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fba5103076a1b33f4688924d29a26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85026a9f76e708de048ae9e660d1bbc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d3e077e2abf64d20070463b23f974489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d302cef9f47aa35a6f4f94360811c85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c11fd496f964ba54ed52000b7fa59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6194c8007d6f8d439e1cde3abee3ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6b8f9bc398933648f5d4397ee3f8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aacb938f3e71653d24a8d3f3cf864494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5411e59f47a86797957ab63ef93f8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73701ec80664f502492ebee8e613ac36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3bd78d3076cb86981cdfe9afcce73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001af386faff61b0ad7fa4253c87c1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422167840ff49c6f8b86ed5e1f2c0fc6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a309f19095f325600678817a8a92f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1313d75930429882dc9c1f3ac974b7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bad53da49db1661c01a9af9915dd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e94b393a01023722dbc0a56a75e235503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4faa9c6e4d253ee4fd1932d98954e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e99a656e0d016b8ee7f33c08c047f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c904a5e5961628d6d299bf4ba2d2ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7f747a34523e6ba1650ce51fe9ef1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4c5822b830403ff400997e53798b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571195357cebd1ffa64ebbb60e137c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724dd2b4693328a9be2a69b50fa1768510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e91e16300c0e4d5d78220782492ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8ca2c9a055a5413d19481d5b2d3ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0d230fab4b5b61c95dd8ec302fb4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941998f290d4684e3ea9ebd28bebc42e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee23c124accc835ffd273fcedb9f6c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc019922e79c83c0e6869c04fe1a2681516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeb9343fc4969e171885919d060967517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752846ea642b751c7ac665f583a843ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae69c82ce6514cf8abb4cfa4fd5dfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038253fa2948d562f003668764666cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075c66bb2426068f109f1f52774043c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9554cb962912b41d4159a57b3a041522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d793431060cdee4606e27e2719f6b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6880bcfb7cb0054c9c035d6ead2120524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89bdcf88d36e6c0c786002cf21f403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c519e9bb080f5e74d646a0d226115c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992509a7e09c4d8c881a6174b67b0222527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7531466614f7c8dd31996b5b0e86a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262b9c8e1f444fd55ed84d5be1bf218529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59213b0fff91243d8e3694d280b975b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30df8e12e64e6ce97e2c25d15aa23a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152873c8ba1600f6e041a20193f5c50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e24619d491a11df114f53c3f32937533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e0d3680256a3a5d61070984312c5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918f5208e82e4cab0f6e47c4a1b94c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076470fd12a08d8b54a39fc7eb6257f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100111a80256d3ee1083cde90af05dfe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02003329475ff28b7a9bb7245e9ff38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404e1747211170314886cc6737a73ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7523096242d69c1c5c14e4072a880c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171d80e33f17cdeaf1789bb97ea42fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f72860f21d4d6f38671ec58259582542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d01acfd11152c3de4497a03e0d5c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7f2a51825944686aa1894aa7b6b4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c9e2c7651f7a31a3a6e4e502ff560545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f978ea3f50239652209fbad6497177546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452180bfcfa2ab4d8a9c6f5f436d8405547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17074414832a98f997f7c9482f6067d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea17d052f55eb62dc9e25743275d537549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5907af30e66fce80f75dac381cc405550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c527a394f580a5115e5d0623e3a5a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf96858360bd1eb40fe2753de142e99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655c588d43e1ea31c88498ac0612995553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18369741c0247dee25b8e82b189c3a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65e6173ecc2f8ed48fe5cdd3531c8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e354c91a9a7e6c225f7ffdfa990f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77bc26ee158da992b4f29d4db0b5bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd3730643997f4a422eb9591c70412558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b38eeceedea88ab5934c3bbbbb47af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409ec0c921a9bce42b0c3dfb290fa1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee1bbe1264d674fdca6ef4e359c8a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475bf13f90a2c5faa3368f28a10820c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f36ee510d409a5932e8c230d652ccd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d411af9282d6cfef5756fbc105ac1a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46352e6cb3b8acc48c0be6c202b47df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647007177c2df9c232313a884e446dd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca757a89f601cc94d0e3e44a89deff7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad097ff37f6653e124e8d23298790568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea655efa81a814eff41dd61721d8bc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21a7779d17ef26c98d9f910bbb5498570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44146d5392a7de0a80154898daf0b66a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853fda1f37f05e45b17439faf8b486d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca549bd81273f487871063db330a7187573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1436273f70a0acc9fd5e7c505d59fcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2c7c0c9fe30f81e7a9d702fb9883575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1c7d75dcd34a2921eb102727051e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d8bb9d41e3c22271949824ac8bbf8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797cf6820c7bb16f77c899f28266d65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5aed6427aa2bf7d904d36bcb91492579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcb2893d25ce497509ca008bbc32fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb61396a9cec7643dca75baa33880eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee53e71926b34a2da5f5282da5f25ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032064a72d014ab39697341b227bf7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec95c4de6701e41c92427abbc4ff49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b58b6e752ebe610f4c60020b3388b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0fa6bef9363c3eac54cc27560a6dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630e9e59bfff7728007b704fc702f42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b899550ffd2f86db3000f176267fa6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829ab44e3f8b3bb3e7925b0b380dce7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bbb7bdf6c1fe115ce578c9575a57c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512522761c1fa4fadcf7a8ba2772cef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7751ba68553f2c0e150462dbd84bb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f0e7ca095fa734349cf6dec2e81a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30ecc662fcfd02414194a877dec415594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9be690de44a926c63f7b83b6ecf988595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa9f92514393df862f8f4bc7d989a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10becd8ceb72525cf323855379172f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f0296cfeff1bd3fef539082a55b0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dee682c7aa10a0b17d97dab2f16b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ff3b545bcb216d0fc00edc65ead6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90765f1d4df101a9bbf6884fc9f9f9a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5a8d1cef4cbe3e538f2ff8cd9a9fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ee4e0b91f92559deaaf1efd25340b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00fb4a41f9615de12e9bce0d14544604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd125cc082fcffa5f3b57e9bdfb7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50514304e6bbb0873d325b05d1390e4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca7e355a47830f8baf66ca9c6b2ff0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccb9659873879f850cf8af2450ef61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1d37053211cb7e61dfa2faaf628f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e2103bfc41360ca40bab6cbc65da6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff256672236d3fc5b6c30cf9bf5c15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938cf2dfda49010945ca09a16eb4a59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b1596bb1a7fbeb0d82b1a55e29bc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957d304ffa1afcb0565ee8378a8229a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bed5cae376b73456a5121565ca069615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f86e9c7d19de5175ffb5dfe1aa8b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833efdb5b277635325730ae1268617f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6bcd533a5c5fd3e491ff76bd49cd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81501953084d6ee8b1fd33fb6bf0cba5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708de9f9746e4ccbf4e77913b2272f08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781fc0414514e6212064e491007faf3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7259c7f837c0ff6f504cfef395d8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ca88fb1a4e6b62a4815b7b9896cd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf1fa6a15ae92ce3fb7594ccb08c31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752385a12d883f46ffdb5c1a80e50e9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9aceb835332c74a8ae7cd933a9e94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd44d13e06e9f6ba9c1269cbe6c72e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92759357f5745337b4fe8371f706524628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8bce20dc013e003e2acab3ca57a2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48337ac1dc772c16978d4d16f54bf2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafa91f76a41c6b185c488b27e5622b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c92b6e2356d7624ffa75258630b3bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3996af9195ae139b35833a3edc13c55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dc17139813a405841db64d1005943634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c24bb172710b596f9779ae00613cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a25edac3dc47c2319b6aee907973636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46820c17e2839f8f62a5494e69870878637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77fd32afd62861abe64f2130108e6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07220e9051223dc9000acb79ae3e014b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d595248a6cbaf44cfa8e1289590f024640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46017467ee85e2b83aa48cb024cd5a04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd220788c17586144054a7a7deca4ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e421ba2ba4883a128a288b060383e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634c9ec27830f22192c92ca258494b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1f1f0aa54acf727a7b9e84ce5c5d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dae05d7908940bf7604e07dfbe332646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c727c50f37a372ce0bca3fa440392e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a32b4e60e5a228c2892df2ba1e568a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8fee44675cf17d584d5685dae66b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a11b087237c48fe21ef37b17b899a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ef76b9872329ca2cbe0453a050b5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd0723cd265701dcb83799fcac7c06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996521bc8912601095aa9eeb2f7684e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efc1d9f5c9e04e2faa5f77cf57afdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4c1d19175e54f093a28745502871a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba9e247f9a4cc495e6ec969ec0364656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c5e2a10084e73835b95c9485e4ccd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc9bace0d26b4ca5fed7ea97cdd9c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f35613e10519e3bad9b2fb87c50d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c31581bd524caa409677d81c689eca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daf4e422b7eb139856276ed51c1c6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475713daf9fda9aebd54838ae9b64317662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ad3f3d5ece0ff7bb24a256a630812663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360f99fa725a04574fec978d8f1db1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bf3a86384c737164e9c4df0820213665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ae329a5461508535ddad6af723170666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275b7876350c7e4a18833bf8e4aa4c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c82186d6e37192d268e124cdbd364a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c0d356b336acfeb3ef209b811f46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82860180a79e2b65ff47a118faba47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd5e8690446fcaf51d9c54a1c161f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1de66cffea663f088ed2c5f1794ab0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f561b68b2bf033bd5c3d7abb8f16c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd59f4b1033d67489ce9f9377f0c1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e00f2d3779296295f7a7c79593e4bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d2b25ee21d64f0413047132298323676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99d913e7c34158cd20fee190ceea58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d82b6a97549f908f507f6a1ffada27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efaa5a58c7cfd0f081ceec5330d3e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f8bfcca00cc87d52ee2d3fa0af613680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a888b01d3dd4fa800581381fd8195b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a09d94e42bbbbb73879b1c657959bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83905087aa1a5d687473e094d87f74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136192d64293beb6882d4cd9ca77e5ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b33361252de1037de938d3c8799a06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15732fb4c94fe0c5a5a55d2d886f4b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e2f5caa066d4dcf55e14be4713ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428b9e0a11f6db081cb96a5aded622d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00c7fd96616c44ab4a5151fb4e30b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bf73d5cc2a89f7dc57b97a60ae1e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1d61176e6bb5f479041c01815e321691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4968eb1490a9478431d1f922e6091b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bc0c851bf48da1ff185733a89146d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784948054c0b6bd342b3596d54737370694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a92ada586c6864712e472b16c13cbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea355686634eb253c0d25e0de74ecd4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd57ea8236856714746616d7171a705697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e597dbb759d54b824ae80c474f1d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b69b35701aff406f1ed8a450308b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecf2a89a537d994c45701da5e2c0de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84acddafbf3154c86cc5c775455c8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286a20642602637d6459a956e56cd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3ad01f91a7c150a57f681d8d1a48f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b2c89d7519f37443c070350b50772704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9eac0cc91e0cf769b7947e51551b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e01f54098cf8bcf84e1465f1e32650706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d5486157d2e68ce368057937c85e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc128580eeb9ed1d4f6eafca31cfd10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29614f9173044af1c359095246e37285709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039182cea9169bf4aaa0d4bcd11a8901710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43b7f53c2aa260c452e6da232c7d37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa701572965d477dd3305d570785c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d2b2bf43d48e7c36bc2eb167c1f09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6bbf51d4e21d1ffc592b385a99d23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59671c6c9063a033485cc59a3fd555715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b93e2c04afd210505d8dc05e1696d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0c81e859492acadb8bae38cd707ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417d58b9afb4d8e17923af60bcfd504718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1003b03267287c6dfdd343049e04d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b5008eddc0b137b64db351fc30dfd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449964783f08bd2d1292a1f2dae7915721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df274ce1d288d9a95bc7a3ae28247bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675277d4874648f5a7e495e171439c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409fdb97bb8a74e13cce282eddc9fc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e89d905c543b3571d6578762b71c65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c32285df5d3e05425c1eb46a3ba93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd843c759065272079a6bd30756ae8bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baeab9a3c5323db78030d14e422acb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419241cffcc8628affc7494722cdaf62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833ef9d9e80bb2f0cda71b1b2f385fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a035f4d25d371737e55777d690ac1a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5d49869d2954ce3dce510d2cd61d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769efd94de764a50957be428db7b073733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcde40f48453f61518a8895f743578f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f65cbf6a5846c094a56d904c21b7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f5465c7df78ba0d6ad1814cb337db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebed1e18abc0e59e7655d9b3ce5a4ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049012d16b65ae325bdc304e9b2c9ce1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af942535261a3a4e3181d3acc16c18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c0511c866f095e8ea40c519c67762740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d95880234e9f8a9abeff5b3f7bb79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10bd73b8e20978b79a7340d73199f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48b869052ebf5273dec0c924e70d85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506a9e1e077e4af16b3a0b03ea0638744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead916e96691d3706144b69cfe8b06a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994acf181fd41948076121dfca35d71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559ce0590192dd0283a045b0e1ce076747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8895fa2dfd12cc180cb04ef69b662748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3678441c7eca477dcd0f9f0abe89713749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74d8042efd003026c1d3c705f7abfe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da7abe393f6f9b6c86d4870451c2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2451d679b3288da86cff5470d27eb1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1a608e446d767c72de910ed5c1e71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e15d85bc3754757b32a96fdf903ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96beba9b8098eece069485aeb25b1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9741a0ef397e386204b42e0d23db39c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabf72293a9fc9c129dba330fc56136757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778a94d520e00e99b78171407fa172a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0e15ce0971335958e22fc16b64955759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>