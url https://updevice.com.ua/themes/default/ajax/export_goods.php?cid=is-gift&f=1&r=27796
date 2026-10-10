--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf1c60f25b62694754e1af210201fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6664d5e9d7eeefdf4d9ad3d9b3bd4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24379930f943f425dca9bb74d4409513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d57d8dba32e20328de338c8793bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97ae9528e4b3fd9130d6609fe1999a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281384fd9842238ade2c392f997c8f3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff172c4686d4b0aada90183b1acf6437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece4406cfbb7da67829b65a1736b43f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26a14340b6f4845b49ce45c28ead469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89954b210100a1f54dbd2c6fef76961f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4734c5bfa00c12e64f9910d2c6816a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d5bbabfe5776b4e411ac6c366b48b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78a3b57ee07fed373eebe883a76fdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df98d0971ac53023a72080c3e2c989b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15d9df386135b478d8f2c993b2648315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097402e03f04b77bc9fec3f8487746e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5351d0e6eaad13935f297517e8d997617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d29bf5473d7442389183195460fe8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb66bae408ed655cac3b6e11ce49fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a19650e78ec398ee5584aeab9f0a9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c44cc15396437c5aaacb4c27886f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96e62f847825b5ae573727f741afe622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da5e782c581c5198c30e87776cdabf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53c5ee1cc54c2d48181e3135bcba8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0cb1860ac2069bdf0e88dd6e27f5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367ec193be4ee3c7d2051b55ef3a8e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9907b843a80ecbc5cf43dda6481286e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b6576cace0595c7142b92d6f343528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b64957586be18a1bc6cad3fef4ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ccecb3829abf7728c0b5a21a6b5af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31471fe8ecd327e72001abcbb40cb43431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeecba47e13de1287ea22726905b7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b160172fa12b32d8a64123718bd83f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b424898d7b7c4c48e0221f122a47b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13c1a5e5270f099e32e02a82facc5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d672fbf62704b2a551137f5d70b43136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875cfb1153efd4c07909eb59921a2f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c77616ba908df0008788ca72da76d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4df5bcfa07cc56f98ceca49412353339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830376b835fdf3d439ce27919480fa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611312745c8595e22c370bbf67c0a63d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e5af8a507e04b662f024c11ecbe9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081e7f3d5c39b6c21a1450b639925543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0cd079964795aa44cdaae26190ba944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24303fdf9d33b42140a43f2fd27cdf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8183d40f7725bd2ceaff80de1faa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fda525ffa2ecfc03c52c912301ffc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02935a0e988eefe2c8112b5798c9cdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b0263c6ad609329b31840cc1111df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391783eebe107fdc5fdc8249963429650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccef4de0c6950338ad3b20478067e6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd334b14323378092cc470a994ac7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93e88f2245211285a467756dfe4b5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198456d23b574274c8bc4b0e06ec4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdce0fabd0afafb441c1f28cc4cf30755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29ae4b01ecbb164960f424bf707c1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f72e2c027031d860ecc3a4a966ae857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab7cbd3fb5c8a23f5cda75c5b093558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1316b1ac73f8b59f51d46be79e71659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8fb003f667cd6d882d649e952288b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdbba315529a87bbdad3feede1599461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178b3decc962e4df0319a463c6058862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a419291c801bf31ebe2849a8d7b57063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717c47354a274cc8481e74954e45a7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcb7ef44d0d6df268e34c89706024265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9cdcc907bb41b4c3c85460a6c416366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d092144b42af30ad4d5a5fc081a65867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ba4ea3af9aef43f13fd753d88bb1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ae333772602969690b57fb1ebf9d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42807ec8233dfdc7be3ad15962a0759f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c44b30eb06918ada040bad5cb7b99571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dba7380d95eec2330821574cdfd6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d386299f1f61684f1df77b85c2b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86a7e008691181c4f050962ecec9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2316bb37bccdcf6602cade2140e57475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059095a3c26a8022e937a2b3214e968576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87132c8302ca21ae4ddf663a7e07788877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1ec3c1343b7607eb0225844b1475a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e669994051b21ba60965ba8aa618279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cc034856a6680219e2b4660b608a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4a1f3b155afa6f8f1dd5a65647c1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba15f13804ae0bcdbb17d8103c3a68a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b200c77b4d76ec65240ccbf11c78b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf6d2836dce1f94b61d23e914bc39184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a764bd4e8e18e169013703d7eb15e1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d12e92a2bf1540703151778bb7ee386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492140b8ff395773d15f1daf07262ff087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f91cdb843cb60f46ec1186a84c5cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f2ac2146ec934897ca8477955e2b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ca6bc5ab44a27283aba262a2c6f2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda88256aa838878941c8d69187225a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cabd09b27187b9bfde04c689bb178292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2c0b3d6b0fb894045474e42c97be393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d41259917e103e4e4e5268e9075494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435f466b2aa0470ed17489017d1db3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04401bd6eb28fce5db2434e207d5896b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ddabaf08853c5dc4fe865d50f08fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ecae9610ed8ad740116ed81c24ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04bcdca3c4712f83e14bcd7ccd13d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86511714a5514dd813cb63d30ebdfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a9f5f914195276e4da9da065d900d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a646afe9dcedb00a12eea9d8d04d82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83625448061e4bf9e593168dac6de84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd3923ef2d2d09d6ad47f1c8fbed52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30afe67f96e02d85a74ff671d4fc68e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b6b9620bda0b60b30309087b4169106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec13464fbd3b155232884172bbd3bf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39015f514729ae4d12d7f966c0fd2b83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ef61cfbb1c8b1045243f7edd9af31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dcd87cefb65cc90ce10cf4e0e58ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470e0a23e513d8a3749c38fe1b414d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812902033fc79b23ef7771cbcbae6bf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92ee74197e852245c3e95264eab1c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a750066b96fe66d9c9009fa498c7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe7f9ce144050c9e1a2bd2da2585d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9529c058fdd2061f5af969a1f5c7e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3391c69fa64b7167fadafe0230236e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38c26d9bb75b51740c139eabea698118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ab4f9ae9dd69aac9c326bc344dd4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fba222d7c0fc4496be91c9a24c928120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda534c1783acb36bc7f14fd40d4fe0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef36d2d55713ac07980aa24eb71549122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5210f85764958b1d0db4a4a0a2fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40351e70ceecd3945aff98c5f94ce20f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a011fc3b0072fb4e5b4c63647d94c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7d6a1b6cbac2b3555da8019b1db04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bf3cbbbfde38a7b9b2767c42c6379127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4919694f4837a436f6037bcf0d38e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff920e902e4eadc8fb8af09339834d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900e082be25ebcb97897f62cddaaef4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14a746098b48ba15c48aec1753da36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df5658d1423aa72cc4bb2071efc416132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d160cc7d5fb0583c60bdb39720d5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25743c4254df1f9f5eb18aa3b18bf77b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c8db6062906bb86bc6ce437e60d22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267061651131894e4e29a6ea828492136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3858887d932edaad8acd8817ea06aa8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47bb16a847c081875804ec04cd3fea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4241d0b3c06a7ebb2008961be3945139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39038a36ac38809c00f9c0c58a6d0de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d87f5000faa93a554ebea42a79fca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696785201e6b9a9e783e9f3bebeee48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac44d40196b736fb9b75db9cc73836143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbabb4c4433b4d57b8a4ad7d399788144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adeb8749847b5bee20766256912c53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce831094a72b6322ab096e05012784a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bdb4736cfb4e60f97d616fd268490147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196082985b7297daa4fa65a14797b977148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d418804a459ba53e1e8ca4f25c635ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d7fc6df1d2aca2b62af5299cbebe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cdf914983d9b29733cbff9e515e07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a23cef57114e4310d7202a983b33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877e610f39e2036f5426045413c79d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34187d22063fd50ccecac0c0157602f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c9a4b047950a122aa5ad77b1a199f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0015525552d43f4bfb1f3fcd46a36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740043ecf40918d6c175127cf648abe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb108c74393a0fcb11e1f90207623d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c8dc0cae8dc9e015233d345cd30f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97758d515b2f6edd1180f9b3a5be50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88549d0cf7d68bf9fd48e51d7af55b52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76cd1f5018bcfed19a39d9d32209a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a85af45ed06078d9ed66cf8c577315163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c7dffb2e801cdf9083dddaab0ee57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41604815ad880ffd9df592eeeddf59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371d2d34c26b3a06a6fbdf53109181166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbad1cecec0ae9633ec25b0c7dd3b4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f9b9ad355dd8726a80972ada8538168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a8167e79c4d0ab352a0068b5dcf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bc267b0c45bcd0d6b95d2055f59b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bf7c873f4360c5297c2a25ed08195171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f4bd7ea61ed7de29bfa3bb2d5a562172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e865f1bfdbd99d1a67043a004e4524b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8d10aede55c6167550af7c4e64b0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50305441f6962c9aaab20e7b93a9f72c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bce925f1ef8538516ce6e6c277692176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3b7d667cf8d9f788b35ad6f6bedf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce2fa3686d7f3c5bad8e69fcc06b0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f3fa11fdf6cc0909d5b7a32916a58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72338d546873851f5b34ba41534bcc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b693649c13d608f89627acc6ba8d4f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575f18fc4babd05655cc15aed86bed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c1af78b642a25f8e6e395a37b287d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cac828a8b29812e0284b0153be1a4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7592e1fc755aed4a02e7d539bb4a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4c559029772e15116a2bfe714c698186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670d1e4d478bc65b0d0d599038b5d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa277289f6133d9d3535ad06de1dbc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478621118a9e67c0517488ebe4fccac7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82942414c3f327281bdc47b7ab1e452b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421e182aa0112f9374da2a3783423a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5e5a253df853c5d468e8f661052cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff177dc10ffb92619414fe3307963caf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f2f090e39fdb1c6a79ef880425f89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404397e22dc3007e3b75aba6ec11f8ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2936345b96ad1dab77f4f601d0eef6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf2599dc33c57ad744cb4449b9fe69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08228947c1772c448fdc975ba5848f6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5837e842f2f69807d0345834e97afb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ba39b91c06a545f47e9870d9930c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336a84f8558cf37149b0cbc6f0272e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7da8e26e956327a3518e3b03ba47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c245c7fcd33849a6a5b70a191778d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743cda6e0766130f5a17328761781dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8189e108ad94a3b0bf58eadab35909205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839366d99ad69de550cac12ae23a2c6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a042680da7159fadbfbc7974acb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31d5514dbcb405645e18c0f199ce7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec4ecd54e5c7cee50fb877b3f1acde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838fc7f3e30b576d27c0e9167eecb4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013624ca5099b9888c4d65c6dc2c38ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6ce04690f1d7373a0e57d2e48f4c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccfee6b145cec7923fec161051825c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a024ee66293d4eaf6f92d80f9091214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e0c6a342007afaa476d7ef60598c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73db1677bd37899ff8aeca12747be1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b597a02742235a416ec81303b744217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2be98133e31c05ef5d0aba92a215d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d4cf1d53c35954dc3b4dba4e48d3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496990f39694c8b08f4ed7607a951e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b00dc5997781a2c7c834fd3b480e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038fc56d9834bb787f233df0b979757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2242c1fd51dedea71714a881b21bc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fe3d6fcb7755274ac50163e024644224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a338140c03ebe88759334d8895fde2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab37d3a7099dcd26794bf6c4320b696226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427680630e6987f3aca898ed46057ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3fe4811d4a3e018f2833bcbbfe269228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669b37ce206ad2191f17124afcce871229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb3719face11acff5a9b1990014e54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff841f8e026634b10645e0e4a8814bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d592025888768f45547ea59e5f0a95e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59633b33d8428e04008674d4f5a7d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25571ad888201a4fed325a128f173234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672d276e33a708004a599a35b7a1cf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b785ea9b1966989d2cad525dedfb81e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed8065f692299aefca49e2e1a8f56d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc53a576b44517e85e8ccee95bbcded238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9d3228e13c1988867005c425c5e69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb82bd28144864932a2b91730adef0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54751af588f6ed21c9d7a5f77d6ce0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f51b379a7c125da5960a8df73f74e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789f97e1c75b0d6990d223004293403243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23e8db092f1890d16550f03415a19d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74185d8c052415051a8d8fa4cd6b83e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ad11a43b56f9d70e9b4a542edf4c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494b62ebb72af57d7cb00fe455d8cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5635560a846cfae288b665645c74f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0de80f105788f05c2f1a2be632678249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f057e254c4abe92e1f85ef82eb90c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128d28365f74049fe6846afac94227251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb4cda922c655965d587657db657ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746151db875b12d4160b8b1518fad86f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf7389e6ef9cf021aacbd3f5bfbc5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0a98dc7209e28b0416af690e658ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdcf21c031e55a3a8c715da0a830a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add37a66738bb185454471a2c8cd9b68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398d9504ed9ba95e5335ba699cdc92a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd6edaf8d050651d7b6f6be1a29ab0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f063bc9033e9ebe349cc1350c1065aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810224e5c67649a766bc5eaa8a821ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3ee4f8f1729dfe41f18a97de5bc49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b047ac93cfbe06158013a270e0f87a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3cd7c2a1eea6ef18ea2a9508c0a5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331415a6ef5726f5ecec02b3df9de94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94012b544f4533e2fd1f6e1c5192ca21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6d9bd79f59d2a3fc78ba2206989cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689755a42ee6a69d0eba36115d22dda5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67536e1aa880ab8f83f5cc2cbf2fc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d59128cb87ad1cc309cbf2e44c783c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae9230ef40ffa5995ce3e1defa171b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d6b68f7af70230b21086ea85c438272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743be6e1d81e0e7080f5d517e8111f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5afaddf0f333cde3ccd4c75e3b9d71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd0fb160ce288ea80c2e0aa2bcc486275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311527ce6c1d31c451886f64d20af3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f66e2f02cf0ab0f100d67d53cafe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66b09057b719561178e3212c481fe7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e481a39b9f0474cd2d34708d069f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8652b35387c88b58ad11810eed7ad4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade29fe6f1192ce5fa031b203c15ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925258c9b5801e636e5efb0901ad58b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b09273513de73ed9f7c90f87e6ce3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d4d826ddd08b9cd6f81f6c54f34b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cff0bb34594da302804450b49e3ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb920e49a504b55efe810f21ffe356286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3be4f0be5d8fe9433434084cd5a4cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c3732561291818f6f3b40ef21fa9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc8ad260317b17debc9a66b27edfce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf441e6117855dc6f35444b8a2b868d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465d0294c4f6ba6af6b2c9cd07037e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b6ea716b853754ef16b3b93c26302292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64895ec3c48479716de9b4d687db7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7988e77681327bcaa5ffe391e434c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e7295fe5327871218bca47bfb8a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1600c1cac1ab46f1aa28b267faa2b94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f9c1783c017d9abc9014de5973db1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccde345e1cde9e1ba8300b25a05351298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7019e09fb70391f10dd5fb5b99cdce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bf6e66c0d82631bce832c262845f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d3d8510924bba97757f7471b97f05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077681ed9d8e469969ae9c453d56b82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e7c0007cd873abc86e5da2819ffc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76365d900d04105d75ccc8b8289b3863304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed6568affbf7c88565abb1360dd32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7feec08501b2b9bb7ecd061de70a1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac87b5d0af2223920695c36b7e542a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df213ed2cc116cdc1a880e8f536eec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278e4498ce1e2e60a65c0e8d0854326309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897acc0889c8e454d885db76690799f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b887c740fafcf409f94a335c7d50c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee795dce60f5704502dd6408cedc8a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9213c7dddff316dbaeba5e1c24a8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef3311dd13f8ff24273cc1ad0f8c0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd79f7cffed79b7d1a87164cf763c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c546e9682f79dd782875623f4a16cc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ca51df310f10d5e13062af0d33d2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e715217cb6a4f1c69662078c393c21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc85b8cf5d56bf36696c60bea0f3ce6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5907905bf436a0f922486a4f2aa951320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9281fb5e40ef8c3f96ba5286b40c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f5b33a676a2e8c01f53d02dfa8cb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf076f12b874147b11e95f6ed7e2fdd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0331d6d66c9c6f74a78fad227d363324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d70386353f25c5cd43f54466bfb7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b743a76114e2cb8972c54be4b8522326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5be09994934a9a68f07c6667d4842327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675247745e90befed11b57e5e81aa89d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8f88a600e13fa8cc29880f34bc117329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a897eb6d41894176ee8cbb83f2a7aa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a09bd441463be0dd6ec90be43101e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0c3f44ecb81b8356bd7c89c0aead7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740a5a5b7f22fe81ff747f72029c86c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859d0ed8cb50d86a48912619650bb62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9b3c601a45c90ec752777b84147e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6005628b5a2685382a687b2b7bed0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d743c93291ddfba76fccd763d2a879b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcafe04bbe8d70da1ca80a4dd8b2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abd1894d6c761ece395dafd44e70c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f658c74dbdc8f13af7967c45b8f1b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156771e2ed677eb49b00e1ec3a662fce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d8ae7d11ce307e5d767e9613df7bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be5559ee259560c02d6ef175d40a03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec850762855accf86208a0c817259f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b3bce4d6ab64138137097b804c43d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc3c2fd652dbed62a7557940ba6431346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe896bd679cdacf9fc33de0ca72a9e85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e4f3be5746ce567da52dea4bad4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9b4911370e032019c4412b30bd4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9499d95102c297b97a3cade4d025350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f6eb2b355e471c563fbbfe9d60b7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a3c0dd6de0512be3ac6e15a310ba5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7289838bb1b2407895d249333c25cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed413eeb9cd8cc01a9c9a28bd54d3c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f810dfb6b17a779ae1543588009d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054a5ecbef5343dffb3e144576cf3a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2962e4f6ae7b4fda2dcb1cddda513e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcbe744207e553c6627139d1afdd2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e99ed97b92994bed014f808acdadbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473da8d8c369d08ac09119c67271081b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74a11c9f071e5123c7bf2809f6fc2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0835b3223fa2216d32b91884928f2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13013055262a5e822ec6db79d714c473363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5acb8d0cc019967455ffa35cff03af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f7556b3259fb09f7c412f0871cf48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307514a46ab4396d0eba23ccdfd294b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1f7adf08472dc1b48a88d57d5b7a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca305f521702c8579a40736c811ef0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d49fd81a5b707079419a81d7980d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88b2ed8eac7c4ea6ae774ae7ef77c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e725e393514227e4f739b2fad850694371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02cbb793f029d0c18e69c6c5b1b54a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20220c956c61a35e85a7f8deac124dc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cecc40083fe6018bd4755b7aea7fcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef678c11d1f7536d10439543532a42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edbea932b811f31eb611fd8188e28d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72cdae8c34be0c58b599ed9712adfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a178ad552f41d79b1cf5f8e4f1274378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82833e0970a06feb24011f5f7c9cf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a67c73c1dcdfd367b6c02f96845cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755a9cb060fb623ba626a155ffc8da8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3793b316f053515cd5875bc21d35fbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618d9d41a90c4cb7b2c912f9e625733383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb948dc252f1e48dd6cff4f0681991384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91231596687b78a3c3e451c7e3bfd0b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c05a5abd1b64b148abcb1737e2f31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e4d6655bd270703030b92fdf52f69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a48f18639651a82c01caee8a8123f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77727a6aa31637cb9efc4ecabfb6384389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf55146fb7a006abb2ac224387dd334390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eec351ba9008d6bf483273919b6d1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441adfb53f1c943e11a0ab94d6d0a0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c8d16ae6bdc7f253d98077714336d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7b43454cb8e96274cc7b5342c252d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28687fa7614d539603a054e4669c88a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd7a8c60f94a3658eac7427fa9e22d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ebc9e06c1385951a3b3dd8a010952397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfa2612f2c562d2a2254c5405c48c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3042b574824943586ac3499f73ddc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2d97b64e113ba7d3e831e69625611400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5f5479b131e696a2c96d809e324a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f38553550ba9e4cd7cd6f579fbe78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca923ce74c437c716a578a30be62f61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443da76d8c5f314b8b83f3385bdcb53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdec3e25a3683219bc793d90549c349405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3304a014b0034e7ec81c689f373e0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad1890a234a491ad3e96083cf0801d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c9066fc142bfa43ab23e4590893c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2245edc2695d2985ee693babc7644409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a43eb1db67fbabd42db5ab4a0f6b72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdf1688bc27e81dca4dc3e976acb7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ccb0292e55382045c5c32c2056ed8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa60cd3e153e6e4366e92a1df37d34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da736e62d510f36331d6ae5e7fc0bd91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82444e796147df505dfaff8676cffc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9a754746fbda77391193a0cb87ad8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5818b9238187ba36974d20e3a3dbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4283b39559141fdca761b2fe43cbf9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d37ee4c2300af443c112ac1e0674b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2284fb155029fc48b787ff88b2b36e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b3ead21eba8337b322b44c11c4569421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebe980a2405fa1a0c19cd696829d28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce9328047d8821ccae779dc290e3f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568057226a298246c1f1b165df4955a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473b2feb11427f3b703618939d676a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91101068112c9fbe1fa1afd9e799bd23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa10c2dd8886124ae47731272d8468e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c1c4a8bdfa96ca9823e4d2bdcfb4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d7ce3ac9726840032368f7ceb837b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c03268078948f4098ffb5c6537b1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca6d6a56b568701a0545242eace6e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f52b2cd4b1704193a6694461b98b0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d44adf00eecb6bcfd48bebb8b50cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e50c67807f68afe6137105398792434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b52ea247fb0a9f45d138134460cf35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96465f923efb2fe46aa52e20e34c8ffc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e551bd7dfda683db0d4cacf116163c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ca539ad821727ca47e0dc5ef9c04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e125d92f2761a702a65f8e9fc86268439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287189e9a3576b3b6b993384a1c592440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6c374676d9b93810f384e531eb27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ae50f0c75c188a8aad2d70b19381d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c48c9e1f2fcc3ecd05a556321d53a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7f5997e757547644ac56aadba2a9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034d83b9b03e9e632b07baf7b647dfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a10cef0567d87b55c066b16c223a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a93248d46dcc6d14819e55a6fd2f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44c9fab8845a9ba83cbf44da143187448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d72f3d83c41f10fded8afef8d713e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d6d7ffd690d44b53feb839458c4bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ea41f53eece368de41f547a89d25c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2335fca27457f37a3bb29aa0b9a5fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92036a33251deb60905e810929c93e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d48041f3305ff14b0a5cb2699cbdac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc875f83ef92ec1fa3fc5100fc11a71e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66430a378c5a06811e3ae4405be5f275456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f3dafb7463de5498d94278fb76cde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75e224fab9b39dadc5638852d0af69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4287da32a28d17f5513c6cba0dfc235459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eea3915f7413987170d1412ab3295460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38a7a4675e1944d5e7622f5605f4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00c96d95caa3066283d5b2e62050ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2170e1aa893c8a83cea049e997469463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011cfb941824e648b5051e91f57bcf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4f9094f695ee21bd7e48cfb213f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1be96c36407aa1c1d8e9baf156de20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec75b98c0419c6ede183003d8fbd94b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201001612a7de183921b97d3c5f0937468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f35534c9fa2d508504e6792834f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec41cee4f48bb12cb94446ed6234e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b912c75c1270759fdb20f143a40a2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133c5132c2f0857ec6d2130a6dac476472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6de3082499862aadb67306e7d835b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a6d9dc641d0caaefb5d9ace0cd3e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc22f3d7ff8cdfc2a0d2a52f8d0923475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b4b85b56b5170f4b55a7679d2d67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671688d5000cc5424faa9e26a4b4294b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802646baaf3338940183c3b2cba43c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9413c8dd0fa32c98490b3cc65d65f74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76725a1200fa8bda1f954318bacefb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e4fff4923fd680cb194443b6369fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200b94227a8a403c1bd707ed434d63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7449203ada3a2d8deef70e6d7ad80e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba4027ad683d564f961d1cd8829a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f7ad05cade3f35404a39a42959a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e247e542464e9d046405598f06fec94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9646c8231563ab853f7d384a5197e02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f757469a0a7a7897838a3f3489b58e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fe75238bc98d96481fe7012ad861d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca09fbc89a76859b520559183c0943490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec86537a93732ff762bf846f08e11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061087c8e6f2788fcf75bd2e1feeacc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e590fd77ce45e295c9091dda3fe58c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094115e20a8313570ad709081db32cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f169474a6dacfde2459596ab2f158c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955872c6b4eb9f9d76952a44cb4bedf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069042a7ca0d2c34e1dc5154e0cd3b13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175cdfa051f3ae9009f51ce70480c88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be7a80f4af2f0a640a480044d5dafd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f4aeb3b95d8e7b455419042d5e200500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f80093b7ffc22d545eed39c4094fa6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa00da528f951e29128f61b0acf4e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ee24cf0ce23357c559db555aeee6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37473650cc2610f948e7ef93265e6ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eec41db32cd929a1d8917436b642f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6525ffb1b8ee7993e46392ee91f9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c28a948267e94e9e38a4859d278a60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a90c75b700a27bc9220d480f33cfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff9a470da00e1280ebfc9bcb77a7d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b071bc81cbbe2ae4bdb3e800186ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171f08d8e24af5f4ca1436fa345b08c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119ec6e56352054174773fef5334345512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4257e3ddd0e44fb1d730e22f357eda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf360b6302590bfdc24d86904debb1ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11455736d226744db4f04c79b79052c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbb1dd1313b441acbb015ed28bd410516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4165d94e990a72b987f0c9d74a4ce6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2387c60c46a14fed2d836bf18b3065c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3ad5bf99b3da087cb96aa61a3a87f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5219ef691f7eba6dd0a31356b2df84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec58e973e899405df5ad5fe9cfc5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5065b810fa506ee9ec0225581f620522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbc2e28cebebb6353308fa34cce23b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2448b1c41ba1b5fcd5f8ce65de1b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b02894c956941c91423a27f9ccbb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4fce87dc5d77e94a83a82225d735d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb4578910a8795f94f852615a72fe9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748702fd65f5458c0a003d30c1a783bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911c63dd0c21053e94d3746b340c3da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f3d4a102987d63e50456e43c43d25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965abe357a4c19d2fb8065adbd141d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab40cfd90fe82bf82a4d33718a4ec5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ddced4b0ccab75f2b743e105ace06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf61143f0e467dd4cff61492543a4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc43d8ede7c641307d556a4706b7ad5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aca0b80a2d37957f49ec5c3d6b7af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867b179ca95708efe890c61ef4d7112537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7856f569f392e6d1dfde4cafc58ca2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612ec9f9af85f5d41620c35eb3d7a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50b09bed24d16f086fea4d939c3f5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e740bb7ad35e54c05df4587b3714b94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e1fcf8828aa9c2c3cc1a7e6adef36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e3ba18dcf89ca33cfb9e644840102543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1be7062e78da73521cbe37632e8155544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa45efb113a771ab1bacda8a1ced81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8e0b5e6e825585e7a8a4fac787e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3fad717c1bc5608ecef6ea31b3414547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72a95251f13598d4be6dcceff17bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0a6bd46c6b584984caa26845df0d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0d604da779800c9888350eb869cf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64694e90226f868fd5cec1a89b8a42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450c5ae3c74d4f4ec0a9d792315aa62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685107042dea27102eb11fd382a7662553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb2e0695e9d662931b53695a8124f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424066691270071a4945c2944de617d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54835aecc4ba7b73bc83ccf39a6c5720556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c0db431b0e113b4a058f43293c87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ed3372c1775edf9e0846051c3a71c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add593b45379f01e880bb4a2c6d5d73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903fddd67133b9d410986c4708be9fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf787aa3fbb441cd57c0868b210520ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805fbf741593685f8627e48d5fa4733562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbefef3fc52a63acebe68b9c0ffeee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317d12633a2d7184621b841a8680334564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c4e6420bde2a20b1cf0296ddf576c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207211b66c5a5b4f60590cf9038b02f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789c075b6a6077637d9f875d78520a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021a6dbb3112a28570a9a9be88d7cd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46210cee5aa9d1f6fa073cfea11ad5ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac6d57e19841048974f97aee2acc5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a50d2bfaf5de61ef4fba453cc5b1c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e2ef35463087cbde0a81fce4f73fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2649a2d928755dbeccfcd5da21b3cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ff79c3ada71b36aba7742b8f7ede574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab18bab2425716b7a4f1f9b28532f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03763563d4591e57106431fa28d98da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506751256d08a68340a4457ded5a2bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f87e28ade0d77d7494c2eb186883578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e833a7bf1114731c6a5313ebfe13c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da622663ec7f23f4fa97a5b7658e598580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964771a0a6197f73ed3194a1c5e6a39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872872f34458f12f42c67ff9052e427582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad517e2b3c7c959558781676b374b90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507ee7ba90e8ebe6d30128b1ff1862584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e80e720beec35baa669bda2c71c782585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e133434f73807b65361bf9ad0f4063d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6544917683d0b8e8185bec739d01e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f66575f0eb7dc08d69e3cec21075da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31bfef700f737048f4f410e75c9339589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625ef585dd1405a7a1cca8a6aed13c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404e1b1daa57ed33b7fc8b53c608823591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff124370121f3f597c6471f5e8fe791592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9dd6bb36f0e445e24ebd362b3366b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99513f83c9b172f52b18cc3f52b3e989594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83184f982a89a5bace546ce167e35ca6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce330a411f3cc76627f807e8e38bd82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a144b28f31533b0448019164ace1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39349f841b5f493f70e57f35c054847598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d8c8e32875b14394b9d38477f2585599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ada4f76c8e53671f5de59d3dc07fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569673057cab776cde63bd15e007257601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2f849e3bc3c4a5f4afb37dea92336602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde18addfb3dcac00e92713dbf2a2a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cfbcd286d9da9e7b96ab46ecda4d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4631af775a847e83ad547e858ffd1ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9477f141b82101c5f11cf64387b9bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187f0f1a0e3e6bbb671c06d7beff578607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f00e792d040b73df6f61689a2a1c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d52fcd1308e77f9e87b7e8cead73d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16810b61bbefbe70ed9ad252df1107610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912e5c1d8582b5a62cc766dda498bbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a03aadf8665e2c8af91e86d63c6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624526a8c53cab9104ca4573ef32148a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27457f61d8f1c1047bf3ff0d70c259fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31a3d9479b67de4d8b7633c450486a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b909e1d5a9723c8f12473cafc94a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327fcb5d0bfb562ed53909889ec459a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda80612b5c5046fe1d818a8e39c171618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfbec79716e64ca9544b2ea78a45d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d483e18e3a5f9520032246bd05169a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405a58ecc9779b96e3867959853d76d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cda046e5ff77fc8f60ce85e5860bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c763ba5ae6a81050eb7478e95c12b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed409c3fe0c876f7631dcb0f1435f396624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe2b565fce3ceade05522a42aed51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e6425f93dd2310dc14957f066e626626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bc7382601dba3503126128bae0a45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0026aa0a95ff5845858fe116809df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194c4c78c11615ab776d884ac3a043c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3af17b4e50dbe7652e0fa9821966c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c461569899e33d17c0b1790f31233c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7c11822b4a2569de7af1d5a42d393632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ab00a4d284a7db4a43e966dafa094633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5447161518795a647f0a41cc24b90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d1aec94744be2ee4f0968524cdf8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926bfd805a23810b2bef5170d7054ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3880c3816e16c2862806237748832637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9c6880d532dab3fe510e1dca8e325638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc649c097217fae69c686f1845fb5ada639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03685a80e66942f93dc1784094e129640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ca63e3946e4912012b84a863a7b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9e04afaa093b7d0791d11fcfa65de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c1930cd852f5b274da02fc235c773643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee89fa590e970c2f3f105edc40a84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4667fce5639ecf991963ccfa332f0ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760c4ea4a52700f3de49b4e26a7ae5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed3102b6acbd8a90ad659e892dbdcb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c35b33aaf0b62ce3b5a700780de80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e71d817a56443539753bd00edac1cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0301e1c50807e025f611750db80c12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a224b163c0675717467f2a27240b526651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4013e916aae8d5eecd528ae07f13a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321963b063731e9c419545509f37f53b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598c4bbc174ef87b4a65cb7f366d0f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32ad1fcd076b6124b2c9560510b1a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06938111493c932853b24aa73b5c054d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486be2ec6ea3b483a950ecb752a6276657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70daf454551280cc6da4ecc824011f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a873d6d7229fdee6df8c7b9e09c2e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c7b237f76fbf797c583a3f9eded4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab0577a8d508a1b1a51ea7722fcf1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcefc986351e4c05600e7cd0059d69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f46511a431dcf44d4eab1fc9a2d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcd36c9cd57bb8153153a18e179148664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814038c581920742eba5bc632d9ae7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814850384271e05364609be23bf7bdf2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d40f95dc091bd92fafe28324ecde79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30297a58c0f5ceb803ecfe50fb344668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d5608b476b27cfd6cc8aec19d1973669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e9f5ab719e2ee0f463ece6f68d77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36688dc9af3a5a07f7881f4f0d1e3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82579102da50e5b8840c761b13c443672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5a2672580c6b2fdf4a453618548ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e426b1107892675dd7b512e4914d6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b33b7835c6c7269dc7f132e4dbde76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd29d27cae3680dc97309d7b0ac8dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4f2659b3d9f550a0980154eb99d62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862e0836514adc5617fe7258a56cdb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3e1708d5a5fd23650561e9440894b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97497165fbef2efbe2f110a69b71fbe3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edf65d8bf74c33dd732a3382590031681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8c8ca14bed060f50a97f362a3ce63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118826f84fbed30bec4b76e801645f58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780c839950538ea22ab2fcbb77f718b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a730e60ac068486f7d887b56426dd43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad4e7d5557ddc6291cbf3f0e7d54d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2894b520adf104724a2aac0e89daf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98197a437115d1b354c5779a1dc23fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2425f859cdc678c4550d9d0ad7e43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffd05e42d5cc4c9930f644941295d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574494e5b0c6196052f7e2d37e66fc30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022c20b30bc2237045f102f482edd67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f4ef41ca51c421cb96f986e89e81f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb3f3f6f916af28cd26976a98c414694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e485ef8a72007305bffdafe4141b516695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a3bc033a7bd989d7a06bec0ce17c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ae4dd7f9f836ca8172a99773f6d2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84350dabf1d0a2369fe420820cfa195698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e525c894ac3f5098ca25c2e51f88a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e8f622d8cee0deef2ad6e29ad607700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2db3c40018577a309071004608125f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7996ed306dcffc7be876ea08f00a2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef03bc880d37879ee23fba973db2c14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da902506d2702627b69b8944e2829b01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98bbbbb5dcdaa5007768b62e37e10d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a40983d656552dd1cbeb0d33b7500706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d85da8f9f85c238bbf2e9358fdc70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2e8c4b5ba03b73e9c5c64a4fea2eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d01d5cb90cb82b5497ad99afa78f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22076c8bd63788749c96cb59970e4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958b0d5086a820c4328ef67d1e806ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d998823264828756914dcbf2b8525712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0ba3cfb9e87b769f8cdf0c7d468fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772a6a63e68ed4b44b97d8d6abd7f11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600312dc0cf864fdc00cf6c0d17254de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d3b1a0ffd7bfe8578958dde2b0787716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bbda8d6534001751d3b1850eaa682717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489227f56490f9958ec938d5bc0fdf15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40278d8cd5155f2ee25da027ca808b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e97505debe169508524e19857bc5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc964fff90b5a746cd52aa811fb431721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e810d163014586cf40ec4666b18306722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888daa2c99a7d1d4a16c1e501202be83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f35feecf324615a253c2949ff6a767724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963f96d00520ba149f96af9f3c2424b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46736b26c0e6e6183bca8010fd38d9a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efb14bba41bb141fa716c046757fb7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a3f8844e3e03fbc602e187d00ced6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed685db20f57adcd8d8c7705ed144ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4792a441d41c6504bc5adbb50be84f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6784ae488491889e894df426cb7092f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262e2a882877ca9c1ff5336ce53bd63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0c7db7168a14b949bba9261fd01c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109dc8cf776d8629303a789eba763ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aca6148be0a004055bde36a215c187735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd145b5e885f96e644a438fee0739736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3278c0bac0e474c0da95f0ef0b8b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830d2300109e0210daedefb9c069187738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05e6f192715e40dd57419ae565d5a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0569bc8c899dacf420c5240c64bc2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805050696af60ccd30addf0de6e1d9a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba89e0a43756b0e9adcf3c799f0ea8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb2ea021769b6dbb95a1a9df3df143743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fc28abf086f0a95fbe93b9db8542d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f11be8e3ba3e783b2358bde9b7f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1998934ae6f3eae18f64ab005cfaf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086c3c6670d9182f4e9be1a19cac366747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b4e6739148e3c3e40bd8ed938e90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e3cbc721b449385bff76e5328709749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d9a65c39c5eea34a03bb6d1e2219f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add36020c56aab7c2c79cd14e86916e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa19cacc5f435606c96282b9c27233752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10b258f6aa90c5291de66f0c9b86d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fef962438db6a75319f473cdc30b71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5275ddcdb6e6af6a3bff19aa1070a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b725dd82008d59f5afe3add7b31de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0012578c5bb6e273c525a3e00fd985757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3622db06609f5df9493031a4cc9f7a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb2ea98b0510f88689f3622a224497759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5062b3311b36b4cd1d6ef769cf253d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a681a53f39f16c35819e3c497de8b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f62a4b7bcad36bdf48e1544c88a2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2108f3959a6537b9febc929159510664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f476176bc49b19d756781075be2905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3a09f94cc6ea8ed97ea3a79cd0d866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e387e1cf0f469a5b523b6c4d316c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b716f9549d6970642ffee929c7dd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553750ac1f004d528d21c562da8a67f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e69083da0b6975c23e380ef82d49c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd84d6bd561ec6ef4b180ec0dfab45d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0c0b3465565943809a03e7dceb25b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aa8e632af4973b53f5ebe9a2b9ed913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542cd4351cb4e78bb2fd06d3a0e09314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6ecf9e03ae05402b36e8ec59e0b1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5aad89286eef12ae8d8dfe1d49dee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a02235be8a7c62d6d48a652d3fb1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efa120cd8257ce91496a3bcea1508b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e6b96a4233fe60bbfd3505f2daa0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de6b8dd0c5568628546928c57b5b5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291128bbd333960ffd0216f52b7a8aa821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654275694d2a1898c7486474c1d06922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf7eafa6acd4cc785433683adc8e1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24644f9bd790b76c77ea2b12cb89e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529268e424ae17393ee7f8f5dbdf2bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a7d89bee03e202c2a5d0757c3c8cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960869267e4e252b8eb01cde0d9b77a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f95fc104a05e9cdb0d7d25bee8b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4b72e52bcf8764ccace6ef3767b6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384826085e22f174ab05d5551a33f8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad0f21a84361f08853d7b322b6b1b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af1e545237d88f903101ac1f0986bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3ebf89bcec59a5da79c388195dd6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2109d61913726491b3c0dc56e45cb1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04240ae9b3f37a05aff08ff49483005e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0d40c2ab79fc2b91ac27f9109b8e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffb6be5fae4b4cf16e44db06c9325f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5413fa2f71cdf4cd5661c7bfcfddf2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d7a7468207c16dfdf30e7d2d6fe7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5a689aad5ac3cbc9377dae46e1d1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d0aa76e2bc6ea83edee3bed939b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec58e263051342790e26d2708d4d2dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539a45a88677b5aeffd78cda5b67a4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63e2e766a273819506b69bb7afc90144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4033c44a12dfdd91b31754756b5c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01e49f7a4dee0d65aa81aea408f55946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bea695cf0e830005d13ee33f8898547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24ebac41261413e98cb363033adc9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ab6edbf6780f730e66650356a0af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7daa3790af1aef3398ebe3c41925450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2239879695e2ce54d5d8d55539cb38451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f72df564c818937937d71a1364100752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594e5800c3fc972a0e71ba774a321ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242995399d077029eb0a08f7c953e0e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771a89676d4ecbb1f66ba9e691d8f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b59764efa6a9d016837253c0b6a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e324a6045ed7e2417af7ce6eb1dc1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f87e535af99bfdbeed3f36cb1499d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc563e7f1889225a3c947c37fd03c9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a736bfa481933650248b03a763414660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eca71785f3697ed5fa2f893741a2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0592d5d1d2ec40c08aa2c0194fd6a9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade21e40786bb1a4b6f91730470631e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf14318e27ba0071e80b7eab34d64664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444248afe8a00103196b8b04e0a4f0cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978922904bfaa0b107758677f2e98bf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5653bdb9b0f668af230b4bb2f7df9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a082679a0c95a0afde8e0cc79e92268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7c6b01743c1da3146f15f2433e3cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcabba6fa10b057bd4ad0b873a2d77070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea90fa5b5e1aec56c583ceb923ab4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a6f18908aaa87c65a195856d70aef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516d075648143d508916e57bbe1e19f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb107c4c2a9d063278a791632fc1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4104e51f665f2190d7f53dad16e56375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2db06676dce2de156a849d5af76e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd0359548d05639e66dc4da26a45c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c229c71d1e942a0658194fc117c93d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c1ef2712f90c34da1bbae4f553c4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a639bcf9aa3884e403f1c2d0dff09280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c826748d42879825bf551f20e9d87a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d436858b41f6e100bb9f52719d4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16600d5e42e0ae90f97341b9544f0cb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8efc1ba23a2c6072a617fed1d5d1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31460ce65885b8539501fcaa20d132be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9d16e80360a05cb9c215c5ba6c8d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438400beacd504f2853fa545978b18f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c03e3110205af8b95ef39fe4fb18988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505239aa07e776682cb0c9ebbc7379789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28723a09a4051369f07c5bda9de033ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88103ec65f28bb5362d10effa583e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b033d88737444de6bd07e06cb033892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34d0738471d710cedcb233ab592a7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5601195901b6d20f20c7a02202d6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd460499d9e629d3a25f5ab7a59efc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8349093f41bf0eb294490d9b95760b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b082117eb16f68f58ce5965a29db2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b7573cffb402bbbb5a784baa80bef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bfb6909eb36bcd8ae73d4f7e8dc7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94db7b247bde9c4c9ab42d441ab12e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3f4f288f0c23602d8622a85c1c52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bac18ca32e5e6f9715f41cc83d1238102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd52a47b712957e623ed3c56c8823dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5954dde900830fee3dd35b127db33d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d092a82e8bfa2df38763c543c81780105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33157dff10b87b9dbb281fe594763fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607b7dcaacc699d5dd8a457249ee502107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fad1fdd0d10c1fdddd605b8a533dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b060054cc2d332d98e904e8ba04148109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd7e5280a1a494e606d51165d3579110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065df970c198479a8068604ad7d16c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b19322b46b64e18a42503dc4d67c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61341ca3facdf790680d56ce63da6a9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d8f2733eb07b7e4d3ced1f55bd701114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dc2daa318598d39e1535eaa378956115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de471d0d7b9e8e759b8af235006bc7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b34de9e21656fe0ff7d2bb1c30efd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded41981a8706925b86004807b837699118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c70d88aeda3976f4d12c75453d135119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858f4a3b22e5cd5b5f027afab136153120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b0a3303e69beb10a57b51d3ecf759121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8968c8c57dbf57a0fcec11ac1615f52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09b9b3a45205f30755c216cc4e0825123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be18c1224fa6709aaf5b1a0f34bbf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421a998c83489564de61c0d5f5e8ce2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39622df103045bccc15785100056d9c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cc5739e5d525ea684b81531eb2669127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a86d131db00e008f7ee2d10a607ce8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fe3d7145b7948585f79842d7c3c86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd600acf4afb1a72b5713952e1169130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562033ac3395da953b3349ca035b7006131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c81448d8267da769a21d2a7d487f7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b03bf5ad69603d6894e99738bd001133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f011ea762fa98bc6e89d88c393f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ba674ea74ff7b41a8212504606914135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a7d6ce4282c9d24fa4406a693fec4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62437727cbe0a08f71126ac445f57c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb99654faabcce852960afc26a58f1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878edf53c73b89310d6eddc14571a93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe18464bf43d76bdb94a4d83993e66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8a6027d555f4fbc35da842138e952141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7b3fc211081c6dedd9f4bec9d5888142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842256ae1037bed858694082c1b8b08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8355e979ed68c50ea85fe1404e36789144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b2db4074bcd413c86f98ebe1b8eea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b512e989b0584ff1a21c84d2b4e10d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342690c576da99019a0a86b7b709c37b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab6229ff82f957f9a8ac03f7b0365c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68640d92fb2bf97e83f172ec754ae0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0630dcfb6ac99da6bc71b25f86c098150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000045d779d74201d1b558f4507141d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee307babbf59af438e4b358698c5508152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457e720fc5273c53982a55b7ec6870153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b2183805ed6bff5acb7b307e77d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24e6072dc0e167b659c68890f64313155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111ff45178a1c2b9a246990c25672b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e4d963e7fc5014076a460a0a572c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7936951077651e37eb6687628f94d58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba9747b584a634c99418390a57cbbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759c6cae41e24068103eecf77c3526160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961a2c79605cc2aaa21658eda5c6c53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc6d6a181c94f503142649d9621a8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3d8941d5af154ad2d2949befc0612163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0b049916d1e937b6fd1b8f9ff09fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03cf67a49b2b96b7d02f05d67f0f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478acc404d7432190fef432af0222e32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac1f184b34aff28e241ac0a1a650d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685d162e4f791ba5bb5eb2bfee9e4e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeffb36983ac0fd21df52efade823d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ef002926c891120759d001c515f7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265df083f6f9609ee30f84628999c86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e827e1d19fdcf413de1d91b6557d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f087e735fc5ae52992a8bfbacc4166173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877fc0c3ea31f0613ca44a8785ce76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10d5ee6a09f8d1b8f257a76ddbfb1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a55e305254eb81f7a4a4d48259bfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f838137f2bda6ecc76a08787c50f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295be674471bd087973bb122ae3b63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916512e812520d2145d0bfec198166f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b6618cca1f29a8c04a9e7ee150c9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365433c7ff2bdc0315d9e76ec73d486181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd2e864244edfcaec2bd14cd5cefb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef095a490b145237a92940d07c5f76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8134aaba4391a7da526124b337c9d2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362290935c0409e75aa734ab5b55c26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b50310064c60b553a199f3b054f360186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976299be3740086e0149567a5cf5218c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8572cc5b52f0d64ba25fd8eb48031a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9851121b9f42ffeac09bd743c1a425189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45c48abf019421236ed8ecb8bcd057190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbbacfc297b48868efd232eb069d05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d416a57a8b5d66aa8a098da5fdbbce3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd1696389bf04e24d2f99f4cbe6184193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a399479a6d16018fede4bc59e863194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7ccaa19ea086d405df682d3f9393195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad096286ae66fb952a0d3d37c70ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4adc9259cd4a2b01e473f220eb82ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22134da4f99c7c31bdd9e9b01d00f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b50db4ecadf493bacd2e031f84e700199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7de0703c6311ccec54eb5cca8acac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c7af228ac2df5b01ae5c8afd6bbff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0bcb46083082a461d5e6f9894b902202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4595f99af5c4eed52527cddb22441a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa999202546453c2f7baa5ef80b5c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb77afb4433b1284a9aae84de98331a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba986276697e53e61a867b1f31a2c856206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9d1b687d4da0445117cda5051b766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658915769463dd6c7687f051ed5ac3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16782c3ad6cae5b8ff135d78ce8121209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dceed029303e68dbe7458591ebc536210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e27d1d3a466c82a3ea6aa811b2b0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11b8aec44a92ce92b179f747bb1ea9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dec684bba351985556f8b64f696ef6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d5915869e53fdc75f39ef76887ffa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaca69475db5035e162e090b7740ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ac53697f1d5fcb34ed83441ab3b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d149884fbd0d465e6126223a28af9e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c0f6d37d5d45e4dfe04e950e56fd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc894d2169a8ba4ebf62903004e352c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16524406fd11061ee604107c3376f68e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cbbaf372e24bdec61975ec59f275f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fe9897af525d402c54ab3d1eeccd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94415d6b16bbf5fa68acf68e03a637223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1ffccf20068335d5fd293da96f34f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec8e46b560caad570020f202756de3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bc51bd33cae52f0a23afcfeee6408226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81aa756567eec869701a00458fa79c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea2c365649ea10ba43d0f05e92f54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031dc11883e00bd39dc75ea14c5a5cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cc07e87a2bdc4069f4de98bb68c4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928f083276efd4d41da7471f5485b94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d996a2318031f71101f9e034b96c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f9a9406f4e14620f91fa4f107ae8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a700570f788d94d002e5e4c2e74e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6d5fb256d18e10b9eef0c7b5271dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb3ca23222ddc3c824d45897dea9df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8519c8265d5c98926e64012f95ead237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c8594408e823ad0d8b0e78745dff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc9cf859f13ce1b357dd1e0f84023239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e302e5288cfc5143d38003be632eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdad69acce8525b32d3cb38dd220a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de9901efca432abcc9a2ab1899915b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb82047793659bc251816e75ac0c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ace8a05d9b5a2dae099c8a02d28ae0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c2a3506419cb345cc0e256f7a631d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9421284aad84a30216eba93d7456506246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9645f7d6ca0262d7a4e74fe5f61569247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552d3d99314c7d7431f99b4e0c0b598248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd5a6201b1d90048b8c29743dd8cae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f9ec2dc78ab463f7e89979527ea97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e8bf9ea40ba45caed9832ad733ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af86c716c7f570adf3fa4fece8c2632252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabced2568988e09d27cd5ab2a43b99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753b150e077bde230816aee55ad427c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d709645e03d64b96f95a45ebd1dc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3f7e297f58dee81c0cb60f0006c77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69173f61d06b1ab149f58a8f724963d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3bd2091f1c006dc171bfbe14e91e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c2f9b692a71789385c1ed6623bfda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a4b1a6bcd92482ec8a24b186328b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e60a8eaf9efbcb6c39e402caccf945261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138debf246d921aa19c03b36f2a06421262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb1ae3feda56aacbd37b2d830747a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88875d35a9ce23b01d75fc7306f23b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb55df0752c79431d1176114e24b2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cbd51f6fb0e744edab6fadd6b651f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d88e159805d28bc7fbd6bcbe959d9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570d599604e8d89052e4506458ca76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57cf5a1288a467acf5f6d4310bbee5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6b164d71cc28826987e9fda93ad2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4349b885cb68ac306c942903e6122271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62092a819e7635b5a6f09c9670c636e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf673ece9beda6fb518e0a0b04dbd98e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9897b3b5d1d09f3a6a5ddf48ab2054a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6578f9aa9744d45d16ad3d6718eae30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f73831989a0937208ccf230c7928276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cb67951778aa44abe6b9691b479d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb71350e93fcd33074f417c6668d90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a4017ad9164cb23ee48df51a670e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e57b552498a27edb98feef248e515d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4da86dba8462ac9ccba0481a27dea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e480355ffdf766e123547d9b375aaba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e1bfdd3593c14d6ca7986065d26e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48234563c8c32bc70074db5414428d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59eb2e342fdd32a0777820d9363177285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af221e2a3edab543eace7c7d5f2ca656286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ae6987fdf944dfabba56e668338f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c57f8c7fd191def728069a813c073288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b123cd52daf44f6904a0feb89cef1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91e0a85e0a3d7356352dd291a3ce29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3382e068eacf024be2151cbb7c81d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf13960f74f2de958c520606327646292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b3d5e62ee19bd0b9d92f52c8f55e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7636cd019c935a818602feb40bd87a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122120bd21a60d6a7afffcb4406aa04e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ae2b1449918b8dc005b348dd5098296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a91f2bf20d55b14555e3493376879e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1508c5889cf761441a5711ccccbee0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400ce82b07ca20a9f4663a1688a558299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be037a86fecf42196ffa7c56f139f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d02a6eb4187f63c8ac18b04596c29f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82f4a90e4c27bac1a9a21fd06ead1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeed875c826c1349d7ea0117334b92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2f1c3d4881e9566dd74c3b42c2ba1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a178a90feca0b01545504ab42074305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07da62ce2c35740f1d29b8cd3cf7b89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a0943712a9d84112a5dea71b122cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fe6ecea8838abae009f31c5737446308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a426cedc66b40978fa047d9034ec5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5ecc3776fe45873b0a637dc762fc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329202054f931168ba790f81bc70328311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188c452686ffec1ab519402ed45b5b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27952b87372cb44d8162b784c5ebd856313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee0b0f12d0203eb86b470e7b0b7d49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baacda6cf3ebb53f9c678cd4688a6a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2632c6c1a42f3a70c99b0db8c4d8127316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921a729edb5af11e197b5d3b4ad34c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc07cab0bbb80c0976d57bab2c52be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b43f1b519d8bc1560bbdd4f95d3f19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ee8ca8a5c312a2f71f16ef28234d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285606ad6b62d86f77c91a4f9319cb91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2e221800922091acd450e3f488c45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808362422aca9fa6497e1abaf8b77dfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf6f4b9a0d55222c4bf64eaebf551b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6528df1243fd10d42396a497e739a9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fdbac22212998d0e9c1c31432e010326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8e0f651b1d377cd312a4495f6b99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09d50a073f9e153b2066acf046e530328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85bb252f03ddb6d17359ba2b547839329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76804f3cd958cbe47fd44a97829c658330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d668e053e38792a743662e475433a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d87413822c292dc811a3ccd2fa6b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f59264e28b2ac8b47405e7ccdf456333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdd22205ba6dc5be8a385d7f3c8ed1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de423df562e8ee322aa1879b5ce1d75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9a3c5511eaa88abba83b9d6b0a004336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebc622b34c8d7f6791f233eef91f8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dea3be09a791f3897abab2c24234c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eabefd79a748d83d26264d0e4c3e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0d5cfa9172b004000bc06cb58fae9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff411fa35d2c8dc739d66d31b450f0b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c188fbed18e2b7f41380f891c6fb543342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3950f93e106d5e9eed63104701c09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dd7660d9b9cc14bdd1f3a7cb5075e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551d11834e8802d723898d730a128de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943c520abdee2a61110e326efa44ed6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca7286d7d2209fcd2c7654c9dd1578347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0a1d8b977c764816897c141513fcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cf6b2eafa23237c1e80ecd86c0169349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505e3e9bc5ecdeb4143a8583d275d6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d3c507c6169b24d9385ad22ba2fc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89164184b7fc3ee95531538da78bb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a756d667cee2cd92ab2455ccf070e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511729512603c597b36f573318a608c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf9ba8712c2519bcbe789764739342355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872719dc9311aca1ab8ee72c86c34c4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9511a94153b299ad33a930f324182f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b6e41284068a06989d3f7e06362f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377aaa890ee0100987fdfc853ab970c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138118cf55c2b7e7331a475627037411360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2f389359f91f7e86813d0f70fc7e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9802b6cc097f1836cfd6c500e319e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d224e99a573cac8939fd4bc50e757a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65592b26ec776fc8833a9e0b339de1e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330adf6bb0018a6a258b4b0bf514f11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca74e98c80ffa20ba57d1877d57e244366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe7509abab3eff27a6e40e29747f16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15037e59d2ec77cd284a138bbe6e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46a0de4778c776a49089fcfb0bcf64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a841b6e066d01c5a4b36cf45a9f92b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60a5d09e748570261482ce0bc0f52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e59712bcfdfafd1cfdac9d3952f79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc27ae7fffcd8a15b83285f663e3b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28923bdee46f000879fdfce3a0a1aec5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ec0c2ad18d9fa311bc960f5671bcc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d530077438fe03c889021846361601376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89eb57cb4ab85b2af86693911e2849377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555051fa6cc3c656859ead48e2f3d715378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55d606027a941e1234535049a5f25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d255147c921165cc958e07065a8bad5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad606f4dd41fa5975ac22cf292d6489381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a498d65c08cceeedf1064850fb4455c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012dc526bdb3c0777ac4cc78d81eaac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310549d4729f1c8eac4c7e15ed78599384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30a8bbf1c4df85379e45bdb1fef5c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c98b59f052ef6afeeef82c188c3cf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d40bd006fd80875fb1cca219453a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc7962924a4a61f1e734eb5887b66f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f421d7c1fabb8e98e0b70f8ef1a633389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585267be92600170233d5175577ff2e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46a5359f2cbc9154fdf7f7e8fc2f4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad6b87931e6eca96e0dffd53be19a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5229a0ad804fdde8c826ab416f64130393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca01fdec3ad45d838df736030f46a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665ed6e797e110d0637e06a37226c10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816a83a782d0c526e7732d0d6e91c5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32b4d0dc573da47729fd9197f9a0cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bdd1e55f66576760544c7617229cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff6f0ffcc69885edd57d6fea0154bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6b67a72a6c359c324aa9bf3d8f4b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332409b379708ce842ce284b784c982e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5231cd7e5dc75fc7c7d3e23eeb76e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01406aea03f919fb6f29689b36467b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbd4fd83608478bf7d35c404047a50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736782b901855e4c3a6c2a437ea79969405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c4cf245721a1949d946c91f7027f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608c502d84319f715d40b3e51828b91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e82333ecea512dcb4c7dc256bb00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e3188fd58a710b300cfe3c450436a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684eb964ae15112449f7e1e86543305410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7564ccd0aa80e05291fc04506d60e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87cff0da2ba9f6e4cb103bf57ec249412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bfcd89210faa7716f2188ff0a4690413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ee835b97bebbb2565652ac2f29c00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aa331b6eb1087e108eeec9f4f4c8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e22a45ee1af5246ee64674f84d64b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabce6d38f7b92dc780adc90c4c0b50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48f632f5c4ff34c481476f1fcbc30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5af0809cd1fa6b6b2db0acf0d26df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a59e6caee5f3e833b27cb22f65672420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30351c4e51900cb0c74543db748851b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f23c25c10bcfc96b39ebcddbee8d86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8a7f3be54662d5e4dc1de9e9cd874423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507fa645070bd61582835665cb3cd61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6106ce86cb70d29b220679381e21a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9f67b96645d7255fb27bd4eaea187426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e2b2461a6a1ea0bb3516fd53eada9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2ce061248aa6988aa93c9338e6b66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0998b45d0d4d267b52e792f99a9f0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b92a6a66783678d9830286e62cd58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a6b9bf1f5b65d2d512c60d187f50f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feccd11c5e187c61a575828037e9b3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcb7813e92a5a1fb008a7aabbcfe84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86531a492af9e612d7199886bc1b2b81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733539162cb03f85579361a0a531f4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0929e68d943d6db3d21f875106b5cb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d683719e91ec82140bacdef223044b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9ebb6c043f9c8508cfb878678e7e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7b95fb841fab0eb2639e24a097755439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6199466259025b81c2e26ee42d272b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621e584c3bf6950759324716e7b34de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793d860faa6d0202368716a89d42085442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07dd0d0c37e4e6a911a01d86079a96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733516747c796967dd81209d0e672d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564cca52b39eef6a5c752146fa1791445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ff5fb2fbd2567bf98fdc79c1e9fc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cc6c829b26df3fbdd00b93ac80819447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa77a0f29d69fb65b8ae4d60021261448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee251d4b8d8141235969e109741e2b85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d09374ac2647642158d8c1dfb7ce6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd7f0a0169c97cc8de28ed8481b2f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4c0bafdbafca7ddb05fd580d2d489452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1cddfba37224c859823851e607be8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131707f2f0082a22c8b32bfd31ea8a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91c51079965f9cd94b7778de56f8b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd081a8f7f76c3211497039eed60f84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005718cce0b939ab4a2fcab304b0c19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842d7dacd8edf424fa27b314e622aca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed8212cc4a9c65428714b99c4399fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2706c3661c71509424efc2d59130e4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262fb6a9dafbc8407ef3b54dfb463a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2564465d7db2582ef1ca846a165a90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258f694a7c3ff2b609f57b782828ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc4a4ef9fa6201d6e624fb9853491a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361346a1b68e0df31888712f03d7a0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d1e927a304b914281de0315480431466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6520d45da37caafbb1df1f0a7e806467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800370cf461d51bbc6032da2329e2217468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915d286660e21a401712418ab079b41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9c11c72f796144b4e6c627d6b2e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147e774e573d9078ae7cf131ff3b28a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5663f4809405efa30093b8d465782472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658f5016b045a2ec45b85ddbd61399d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709c00274990a32e939ca26c4b80ae4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f195df3277d1a7d6576ed699bd5911475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4295f430ed4ed4745f94c6f5be1b99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cb660fa95c945f3c7ab5771d2431a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bcd7dcd109e7aa3c6b74b31b5dc99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866a417632a1e1f8beef8d087b26802479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbbb21a8d0a1cce59b5841baa678c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4c586bbf94bf911a318568e985671481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3805caacb37715e3de1fd0e7d97e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00639a59ed5ef384f085c74c156624483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191356954c28f65989ffe19bfc0ba7f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92e992ef21506c42c0d355fad4d9fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1890124849dd85a0d06c175d6e0e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc6e8eb910f6a0af7226741fd331e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea875c6cae87852a7f11ab30ef6be70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61874f56e91d28ec4d202dbbf59d06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a0ec85ee1ef661b85dcd37776b3bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaedb67c1c8ac45c1bbcd04919f264491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e317d7d72b47b232fbc504e0df557492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f558738e79223e25196792e77a0bfe0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d4141baf06f62199773a28b7f4b9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70b14dc3789207a8c561285dc321ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc70db897757c0d3230ea4339eb8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbcd9ab74e7ccb5633142634f9a752497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e8d80216a6dbf6276f09b03f6e48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c481e44446fe796d01f231752ca673499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed386e7d152d49afe20df77b1ddf33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d9656de4ddc7d4a57d4b082ca0e49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0551dc5d5ca8cbf466ba61cd09cb355502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61f65966b6de8169e67e88351a96e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24943e51df43fadc53d6ca3387896831504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce2bae9073a3cf1e26e86f970b2b25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a21ddef2394e3bb4cdde202226a6c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1b43cddfe91c2ff7bf2bc364c3f87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7938a173d826cddd646d1b38c5dea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1ed3b2631c3f90081b5fdf22c9f33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5ef84bc0aacc8e1c03e40ac48a6d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557351966501905fb099554bc15232bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd5aee85a30b07da79c6d4ea7895f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53f74bc0d6b01b4b0f4ddfacb79f43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2ba8fe15d1ec675c0b0ff25f6076b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5b7f471aef152d7188208c323e020515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb74e0b27c8240268982ed05c381fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a240640c715268c0e24068ea5be3da3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88987d17330c3d318cc8422122f4d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a996f0c24d95929bbe0c63a9c1775519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079c75fd67076f4fb39680bf84e57c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aac2971fe6dd36e1db024844e8d43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9867e29ebe28e025b946c2045a5cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda3306429dd587c5b6c6efc2935cbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef2c59a834e133f675cb9e09e3706f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601acb4f63ef22ce80962a74f63523a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351681c1f00e9033e2162db9a1028b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc015527d71b2c57a4199dfd9d5a8b61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4ec4a9d921d92f25ea99c676e54b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec834b7a1a358617b74b74fd4d736bf6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bda0eca1d004cbad99cef9c9c76b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9255348643f397677cff3d750a3add531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9aa0cef096cdb9f41ecbbb4552490532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323116a49d56040a40ee71ff59af80de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a61722579af4d2c3fd8fec5fe794c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc44d048c6635ef7398896e5812c27a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e185157abffe92df3e4cab967fde7c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a509ac7097cacb41d5ded4c81b70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0da664c76975cc7e38d917a932db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9b121c94b02e378782be2fe73573f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950085a47083ebc2f025e818ee496374540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f323501a7de88efc9a443593e01c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e98b27834f9d7721b6fbbb99d1a2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5aed1c0cd15864091bb1bff5688ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a4974c2684f3f189b730c302d0c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353c75bcab647f63da8b1bcdcdb9880545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b3a531eadbc8a976305909b8f8894546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fae9c8a5e9a0e7d5de9de60dd9fde3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32431eb8f51bc95202e09c2492591a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8aff0090f05710f46539138eb1dfae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804f74c1370ec9bcb63ec7e4bf7947d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cce28316e9c1d6afa588f5358329b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c29fc4b42ee062bba2c92a1151540552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707395ff51a7566e3a1be2074787a804553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2edc29fced85320636860a61b0752554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cc64f6641a81d3e19cb7b3c2292b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf095c6ed99852eedc01b8b9d3bf527556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b73b1cfec6bc47187cb0ad8b7d17f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60862d20f47bc80934b3aaa077228d50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb46fa53c18cfe34cdba1b0303af1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b712d198c53e68ea800fd65542fd9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85fa705368b5aba891c9178e715b47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70dc14983cbe4e9b9d79b497ad88cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04605176bd3d05508c610c3e6009941f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abd0a179ffbf1b27e4cfddedcce41b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff298d0a6aa6f398a93b52c2e83f275565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e89ed154ffbff976ef7cca52058d9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f0e36097f8b149cbff7558816a5f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71c26d3e347d689ddfbf87baa9cc94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d116bc1a30ecb27e9bb38ccc4918569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e32fc12d99b4cc03c1c50d03ec0b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fcc7b33139aebfe74b262562a4bc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc90beabde4bfb861b5ee1fb5ed4b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc872d1d4912ab633a39e018ad7e1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab44aad81634ee6a9c28de64883bf9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbffe595d1ed78d7c5f391e54de3bc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd0a56a83858f7b476fe415e800bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f92c469c9ebab878397aec474f4ff2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3cb08c5b4d205b8d5e5684886c0e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed28e89c1e7c78394701cf0d6444eda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fc26d3a3c39b835b915b1b2148570580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efbba4aa6caab2bd675f8a6922d1fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038499d0118b63bae939ae723d1b47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf3d17d57241d6c52c1e62e84cf8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974522598e3673fe2f862a81b6f66fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dcd649fae5bfcab14662293765229585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afaa76a60695fe76473a7674e42bc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a8d2fa2955171675dc86ce3ec1ee2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3617757d84e6b01a85a6422bdfe7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4236c592e2ed0c0378d8d2caba0da0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc81f93a300fb4f5ee608b701169219590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d75de59735352af6b3b09f15be61e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c604f5b185ec93d1f593d5cbfcae09b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b5d04824d46846e0f336f48636139593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ce85b9cbf98d8bc5405d89cd53dbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2e562e07e6e7412141441037b4119595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a3116237b6ee66c4a4d32ff215ac2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dab4e3e9c06772c374189886ad6a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc44f271546a0a87a11fc6c025d498a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba1226b84a55cb00ac0c36ebff8d21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309c63925b7129c3467003df7f2b037600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8b5be743880d3fb7b187ddb2527e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3f243ab31c178e3cc90dba3ee2325602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543034f0c6756582afa589e5a13857ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8520f0bafdea8a728578636507bd5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55ffe802ae51c354088486fe3ec204605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9edfd6765488548f2eb4804478a00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b428aa337eed29e06ce8497f629f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aea3cb38f3ec1bd4fef288b5b7f3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f803677b8d3f30f730073f230a8ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fd909bc8543896a3652ee9033fa0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b2a6a12b8a81078f136d6b54aca3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704826a1636bfdd8640b5129095d943612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f42c23bacf6b413b39a1e4ed16380613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e9e9a8d6149537b063592323efb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5ed87be9bd3f1ff94b1437a1b40c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9925935d2802163885f1b25d0dcef2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a74929b6640994d3e86f8f54b07798617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635951f85c265215e536525c224b586618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fa6ed0f4d9484033d31cd29aed59a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fbb17374fd9f5161d002f6267dc23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af504d23528c11a6dd8fd2cbf3913e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327130fae16038a24e369c18d1be3ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc2c1a2e55a4c4f3987b5ceccd7754623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628ef82628cdc230d03c5876360a220624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8dd85a814016fccdd428e8a94f212625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86663e54f510d61554e81c89e76c8547626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4365d738d93ad26b2abe77c1c5d59a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b32871d6fe8d93b10c14eee3e8c06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aba3a275e84c12d193dc51a422221629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e813b6b1a36b50b3e1e1858b5c601b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccc253584e5de78eb56e8cff2f7be2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dead44a2f6209ed9a6f65d3b2f496632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21473d23ff1274a060252340ec29f727633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920daa0474a06baa78db82b366865c20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bff11cc94bd4294fe4289e02aea55a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7141388a2757cb45598ff656b3f943e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec0995f79efa8fde33d8c5d7df12e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423dfa6fb1861beeb576f2d156538ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb95f764718c449b72f13963b5e609639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e612087572834ce6154c00a1e4fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d85a4fc30d2daf07b651d89bc3e31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56366d0efc1c3b909314d2aa88bc90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107773ef5717242f0d081d278d4a03ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ea61bb70735d48bcb53b32acfc4f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dadfe35a3dc6ef4b0035c74e3fdb16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e760de1c49a2dc152d9fc373a8d6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d0c39c8563cbe272bb547761a084647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b2197437515bebe3913a0b10e6788648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805730c9273246f5ac9f1d89f07c27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0ce3f0a98954dba0ce19862d0a15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10343c975e52989b310173f648c51a7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165834741612435fe1198a134ce59ce9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f907ea7a373671d6b933a046f4d20ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc39677ecc108332893c73c8d0364654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b36c7387b3ce5d46719ef79dc15a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795e4d5b4f96df28a6dc074515a3565656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292c4d8d1b49d5efeb91e0ab4319e0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6ebe276efbb6c717b4e3bde5f1ef1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd3d306fc0333a68d7c363e6fbc5a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418006e03c9147939026967bf39de5a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7aa9b3bea7bdc7400d2b186ccfb13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50f5f5917ff5628f981bcfe5376a54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff440dcdcf6d9aaf4d75223f19e473663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69961583fe69f788016ef57b15ba3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf4a0c2df516c4dadd3e6cea72693e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323855ed549eb8c769de0388275e8073666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df052fba2abe314f4643b3a44a1b8705667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a9c839f2d99f450cff846e4517beb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bf9c3cb7055ab80046e0c12573a3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fa123599aae279e0c519b6d4fa74a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf364f0820124c57c1860254c16bd38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0486eff728c5eb348dc2d5fb7923b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efadd996482f727d93675688267b9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffcd1d49013095bb114b61f0c44532674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae73bd9066306b1b45fb4db53019e0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edad315e725b0b4d82b6255b672cd51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b516b16f0cf755ddabea8c9093f82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf85732fa3d5a3d783275bd9497dab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad76586167b479a7e17d6d5a9a310e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98893e36be1803775a308772dfacf3a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e47b93c1324ba97cef1426fd18ec5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f27cf888ec8b2949892167ad503ef7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73384fd7b25b3657e9a5b0044635907683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003efad4dd5c6ec25919912e20bda03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9680a61bc94a979030fccb14b17f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79703f198f33117d5675a2ef67c70bf4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062c4bb607cdc5d14b966384b203e86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef780c827068a6a481e9e61dab038a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d464e8d368471c44b7b1934f53c50f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f95e49e789d69c849ed92187a29ac8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb8f3ea41a2b8f863eb5fb2e1c3b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a2416a7960ee509f85f64a298b9a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddf2a667d80000721bee4e3c0bf0b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d3a2d5375d45737048d81453ec46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd704000d49c38973fa07b075f8f95d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a8f53222192057407a9ab2daca06f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69741b4dd626c320eac865b573ebb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc96bed3d141b02b07e57de89b17617698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189a619f0e693e647d2cff4843b0ac7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b534b40f32afdcaac6d99a9338b3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae3794e2e24a221f698c3a4fc7b14f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eae0c06bf25eb46750dbb74416c43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fd6cedf5183db4d116182e76579f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00ae1fffb64c2f022f5b10273dc6bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41284738c5898d1d8e3e02d5fb76aa6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198c17aab1b756a7c8fc7e1ef14fa2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca977bc16614dab5f580155c8cc54bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2760c6abd504b3a7120286ee3cce3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae443a47145688b4d5af007e8eb25a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a7348d108ebc24a336a7c39fb2f8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033a2153c0c0e7c86816e34c1456348711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610cc1d68992bbacab7e432752f790f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aa3ab8790212a3c29abd4dcb16c01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8639203e722608ce05d9701875f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e1502cd3609b28239d53abc0dfa1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335301917cbb82923f639fdb7abc454716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a39358bb20486f6408aed53ce7182b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f10749f66e4b25d25da80d550309b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3aabaab3d24f1bc96a402d984de04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59b815390f8c62335040f422b3e4a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee922501413233c705944ee56d4cf7aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5fc9db9bfb55f2d42d2289ea0edef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d790a3b548fd1b04b0340a29c7712723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ee0d2c230350d12ef6fd11205baeb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1944a45ed415327df2667d01028b9b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca79344fccbef65f370044192604738726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388daf816b784febee7d5378c7aff21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abf895f5199123fe7e77d14a26840c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6739ac49f40d9c79d4b6ba99389c68c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba459b231b971438a8c2650b6604a27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a80388a52760fb6c99ff953d4da1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe63a530f3d37625bb00c0525e48db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc84e0eac48f4e1b47c547a2c772ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc776c3e5b60a710ad9bb852892a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ce6cdd194c5f9d946d3a7f12dc5c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22464e9eb3ddf137efd2f536346fbc55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e68fa7232fdf62d5ccb813c530eb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ccba7e740169171981f365cda6442738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b8e64434364e9a0ad98d33d617acc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec26a9427f566531c4f8c2db083d6f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04558895492a93f6e78cde3c30db4290741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1257690e39c47cb167cfa9082089e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898f7c032f9582c8bad5726d8fcb204743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344265e0d9c5d0041e27ef0ccd0e7a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b76560a31ac7ac7aa2f3ec6a0915a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd3ca1d1407bc4778a6395f1e89331746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee41866ce0afe2a3f885b5b2bc366747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7fd2c6d65fa93d5b7ae589c339838748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f44f79bdc29e27c71cf59e4a94506749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1f59ae37cacc3d5bf99c4796ead06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1040a728ff96e9f4eeb6a924a242c3e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa254a81227c8d6f9896a522cef976752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a35de01b8b878620409fa1bc05ad2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d769dd221ce3db95351ba1cee4fe809754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cdcc47039a8890d0d5a074c185a49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a8ee71de5cdbe911842688669221f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02878613660444e5449dd984c5d23fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faac26bcd049db6f45030ea5f98b0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb411b1c95e15718cd4a9a9be5240ed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>