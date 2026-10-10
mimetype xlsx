--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00212abd53c1dd32af69d524ad693d7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13a5cad4a72f18b4dc5cf6a43043222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420dceba9471ff75105e704bf572fa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db4dd15163709103da29a5ab5106614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fa4100a980173b8b8b30f589d16525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e0f8146d1489db9ff22989e9657406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e106031b059d62e2c40499592c227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275124e59344573a576f796a03175cf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6cd05ebfb694080f009d1669094059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df596ce862cb94148a72c9fb4984d8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d664cfe1c300a6e8ccaa9e52779cf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaef648c9406e00983fd3ad3065df312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3d35209f6c1fd1b0650a9a2fc73413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84f200522597bf9825be0c941555314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3b4097eb9b0dd196b9a5019955dd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3363c19103d9d3af6f9e0d571ba5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaba82f4f236ee206378cceb797a9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483f52785293b341b3f0b6bb173e78118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265607b063a73d59694a58ce07c2872819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebd3b020638b16715dfd2a2d7b4d3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12766178d87752b6b87ba02ea663477f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a069b5e028eb717fca96056e62f835722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d1862ac266de43b43509a647a81623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f7d839081dd5d58bf23282936987624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdaccbfc9debfc2d4dd9cb5df2c20c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c48eb74c2ecc513bfab79a1ea44326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3bbd9cbcf67edbef4ee435bce4bcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9977f3933a8e915936deec988d86a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c7df6b11982f84a0f452d1a4eb7e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5af56e8ae4fdfd4cce0ce9dd938f4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9ff7a82d1c77d9fa535e470d4fb0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ad8e559f4ea5fc53d01248dc5741c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fb3223a3702e4447b9056978ae3f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69641a57b5c1cbe51f3e6e415818e45e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119981d04f9b8220aeb3bf079da9de6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a35ff7eb5e7f6d78c5ac2785a0fa8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaf1bfec08d4502325bc08edc738d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81112df0e3c788aa4e5a57ea7de62cfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e9062a22f292b39c320976d67ede939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e172eee2795ba4029570f8d468b7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d479e01aa16c39ce7ed30d6861364441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c640ef5f0b842931fe1e68158b0d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c2aca14fb3829c0a7af4a8e0cffdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b2f1d46098df880b99d6cb60ca58444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e62f288f765b40e96ec099c12ecb0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb525514d01840fc0faecc3e2c45b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4d26ec8c916d0d6e9de39c85daf8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120c8a3718bea466b87ad80a73cd3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd897c6f629fe2efb9510a130826748f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a39e0cdbaf3bddca310b52b4e212e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd02ae985d238f80c26d5eb3b2b973051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc36db48d0eff64a663aec2ea58d0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb16acdd5cbabf882041d2a392bc83b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35f8cab30160d23ac4609a4c3a15b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66315846950a1a673db56e3775081455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a36010004c0f367ece72b1c768b57356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3333b70c69cb97c9c287354365f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d6b7ff906ef16949f0c738cc91c8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c5dae15bb9e1872862cd1201935cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17ba3ebfe2df8c816d310e34f13ffa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7e507b78ff06fa3277281d3af565061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8deca98d962904ad64092167c4cb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c39b9895e18b2c3bb5617656972cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d7e7d59f54f5ab223c2eaa3c6f0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6939888166aeba94ace6342bb9ae965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60745a82123b184c2e212fa349a1823d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e165d60749fc2260a808cf208cb09367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a653ef72ad834815492c49ae847d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927559b1c03778941636d05c3115fe6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25932dbbd528dc9906b1540d466b48ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52dc138ec47f4f572f9fff0521b23271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b5b6e222bff2b4af375f31f03a29072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325b54b4c3891a563b81209ccecbe5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718e068cfb3447344400987afe1abca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0939291eed0ee29733b769dd674f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cf2539762be27257d95431a826e2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b791789fe045a0707704d539f4acf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea096bb9398e97eff20c947d78b50c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdfef649216ae2d47bd3231cffe27379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a334afccd7c4731739cc4ae997eb27180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecb3adb3f092d6e1850eaca5192cec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478ee3604387b57e9bca08fb140664082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674065d9b698352140874444b64e5ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981da7f37bfcac9d94e1f955b6447d3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f7b65b9ee08f0e312540d7b16c2a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1520a27bc16c9dd4669843a3b106186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d312768c0318dcefa54afdb7b2fa5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab01f1f9466bbab77ac4c7c60364088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d232bf3a0a3ae3ecb378fda0815f9fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b6409b01b3f8e51ca98fefb8e75690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02e8ca656be178be370cddc1e9457391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb23ceceaf34901ba59e59d860013192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6315a5b4437aed168989d6db4e01693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ef43b699cefe8fd537b73885a263194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfaaf8d6c7db67cb3cfcbced7ff9f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deb531cc919bd218e9a4d416c000c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facadc17a6e505fea0d2de29b958815997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee9cebf48b60068eb851f6deda645998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5757fc7ab6831946d3596ed9f9c9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b02b00ad2f64a4e29592cf69391870100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604ddf1f1cdd513d22d069a7b4a468101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04b35f53efcd61627fb64ada2deecb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed4935e3040f369e8b27753da52fc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31fc252395a3e07e4d4b17d8a8d38e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0a321c411e26fa844e5bc6bc1281a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c703e224e48d82a4e6f5e6a0372b332106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62104cbe9f9e063beda6de9f84fa7c59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe47e23cfa02e307143d10fd21ce5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348fd3ce3403bb3a95582f5cb9d5c93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a1bc4e2d890607f1a3d4ea7c44623110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ea7b94ff845499950fbd9438ae858111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302627fbb6e04c1c37fc25853ae3869112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311c48c0f53bf0044241935a822fe6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1884e8d1023e4f2e1a448f343d73192114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127b64acb07c70f22aab8259d791fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299779c4ae36c743d75dd7b28cbb5eda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25f520bb6b4baade272a1265f08466117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43038992652cc5833fec45fbeceeba01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cd7a19aba8e4f6ce40f39ad802ba4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfc2c13dac1a8fd773628a3cb480a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4ae62a2e8bc1ca25a7d98c0b99dbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7a0b0f1db1e8e81a86b54e1f8ef1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9257a8bf4b3b3db02f9f606dd3ad4f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42a8ba0202702a987c2bf13f19fc3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b2865b3ffd651d6ee52ab5b4fef1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe839603c1ce33783de40e110f4dad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcb52ddce3e24cd183c17f43d69ee6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4c3d640265f2d00279e5c4c5d7e6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf3a6e7f4c60248e5a0992b9a3a14f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb77948df95cda537ac63736489f84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd34dcc840cc90333f66a30a3ddcf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a87abb4782d2a016a38d86ed2bc59a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1eafda2efac9c63c31a4438b0a702133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb81c04b84e43621f968212d97eabfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3376529e9944c6020bc48f16a01537d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9496f16967ddb0345f9ad929e6c85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37740500de4a201d02db6fe4091bc69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d129a21c70f8b6e2e2f395f0a98be70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2ed6327593227be9824b54cded90a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e57c500fbebbc3d78e299f49bcb84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296bbb573aa8b9fba756f2d68db14f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50eaaf8f3ca7affa2a32c5dc10af66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16e49475a8e39bc978ade11efbc41e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab6fea5ff5ee98bf4618a8a7307d47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c9781447e8519ad0b84f535d7d35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9d6bbb8c8459e9db30b72c4870717146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cdbf31065dbf1206077e0d9a9edd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5919a6bf2c9c63aa215bfd71e6956a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d47fcf35d96b372a8ec6c1f78735a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c507d74a8bf8191a0884e7d454ab4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84652bf14ef0b0f064b36f0998b9cce7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3713b214c3ee6ae5a8dddb0bac14ffe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c3dd442348ebca7ebd728ae7d4761153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f4be4bef120683a30f675c37cb6de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ecd154d61aa630df555913c2e033c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28956748d1ff23a882477fe4be4addb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd80b5d22a1a648332e124d74acfaf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3521a6634719df1a7ab673ba272e70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c388c2a8b10b6475e2e191d354afd28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a21f7cc0ec8a22ff05287c7f7ee754160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608705bb1900205a4f2cfc6f46823e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bbf1a94e768a829544a9e19a411f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba655407913465d81e98e116d57edf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d35faeda23a5c1f6aa0119fe7b2576164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b93b380ff58562cea6787b8fe4364f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a14c8a7c030c2f1cddf2c2f9bbd57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005b5dbd93a7dba81d9efbafd0728c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581cae982c4e5432373fdbc381be0eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31782d38001ee0efaf183f7f3c875d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f03020d34fb15b9725a5465254e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a34954f7a77cfb6fc8c097f2289376171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576b1b18cc849d1b9b6ba939b000031172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786ea3dd42850f15219877e958262ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db347dd8af4ec193aa4e21f39268b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b689a02799cbc419c87be83fcdcaf0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba112f773e0fd7ac71cc13240071d52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd49c70175b1b81ad39818701e3243177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dad75c6741d0108dfba6a79a8955c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680793cc7dcd173a6d2b8040bef47148179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf141f4667c55cfcf1b7f104bd533d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123e31dc87c6898501042a2adc030e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbf33cd6388586b87a5592b19ca51d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480b93680ce6bd17707b823391b49e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e20d20e1463275808ed43bd21aff9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f471e4a1bddff4722cb2716f56730e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abda515d84b5751b49898c2591f877186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5499d461af01da45bf508a0c329bcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b4b0a7a7ca8ed4fdbf949ed708f1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc30bff1e88eca785172f04abd6bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa239c0f0077a146ac634fc34036be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cba51a56d43cfbd33a3f9b67462e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfa3c72b2df2c1f30bd0ed1373bb7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa891e36719d7457f7fd5f2e0d4c9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653b71ada51c032ad1333098e85d8c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f96a36a538a81b0bcd46fc15a6189c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f3e6253778a47ee7f31322732b69d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7765b0da56632bca575b71766786fe9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c1d496a13eb0f16e676d29ec2b15a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af5e0c874b79100d45ecfc3963fa0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f05825075bccbab4d0c36a4b64096200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd3d9bac95d43966c03d09bba7657201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1a3191b3f5f428fd6455693b65f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47b5914f61d1a36f67f1559305143203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbd6c8de6294fdfe0ef3f640cafc81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacb22445b2bc2ec0e36e58f5e2506b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe5cdd1e721e23800001081ca8f866206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c9451576593235ef0540b0caaf2d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056bcae0b4351e2ba38b11d4f988255208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cc8eab3f5fa7fcf87dca1c7902258209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef164c87059a77ba3c8cfecb345792f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea51f4eadf2a3f5d8c433b8861f07b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5cd2e05770cacc45a474c1650d4ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103adc4bfed31657d364ce07b52aa6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218f14d36694b68e93b18ae9a0c12e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ef75e87950740f52157c34e40c3fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e4d4c10af1203e0c31d84760f33b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c57916ffeb338cc2d5e98ca46ac09a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb02d5e02d19e55e6e62f6965f4d0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae8fae9e476c013ec6098902890cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97373ae72722e8a8f3e48df0744e1199220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0655ba75d3b7c86a9ee50be633d6b4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276e8eef4d4bb2fe650e8c56100f76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97bdaf6305c4da179ce324c9972315223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c54c72cf2d5960b24ed4f2891207224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e396beb4a0b9bdd99e5655165184f30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a1e6e6170e2f7834adb933628dce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057189f19e43d2e9509de3ebdda2431227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332f70ece8f0e7dcfc9dece5606b983228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde5d771d778dcd6e3a3dded371fa51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571be00c9796454e1888f10a34138e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53721118a524c4ddfa6e8fa191cffc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677924cadb2e8b7c27ccb476263cf4ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49959c29e186ef3b235d173b661f65bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc4605d6cfbe1c415ccf638b7f5a84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a1c9f3642c46134338367ba22a8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b808706e5d934cd07cbcd225fbb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3456b0c46a427f94123cae706b302e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867196fa4ddb761badcebe1f59b7d2f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59583ae064ab1315714bcd56c0f8dabb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa4579b29b3f8b4d037861c8e11810240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e43249cc1abd8e074959260703ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f14b9d9268f07716d3e8d8d4736810242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635856c4f6f68a3931539f6ffbccd10d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee119522669568796c4fd678dd50139244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119bcb908ccfebe9e50841fae6eb8dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3a24fc348a912d88107b1c338de31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637f083e44957a88f1d8810e3c86ebc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70199776feb76210f0b1539711d8d6f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeced37a89851988a13323b44557a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade7741bf0797ce9dc94bb9ff672387250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f79d0114bc038a22f00a4b66031e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae8e705c9021984174843a34c50e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da9c33b752abe8d439522f69140667253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d2e3d746b32cce09914a7c25633d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0a85c4dbd9f5fe5e29b69ec88bdd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695e4e6508073bcb29fa9b1f4679acf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b499f3493a287ab854fe5f7c9d7c98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53a7ea671e68915dc6db807dd52dc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d69894a83a9f1eb7f0e3448a55fdfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88f43774f4b03272da67a9272afb89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c5fd5484e94e2c774c4e3848df2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba5d027df213749adf67f0658ba37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a92596389d00d5cb9e36ce7afc94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd61746c2bb0338545fc5340792aae2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f386b108d77ad36b9e89075e835735265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ca98ccd505270cd62208bf4dc5e2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29526926a05445bb627c1cd4fd1182ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91de4b4579bdefa6228bf9ff3f5c679268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e7d5ec711461e0743136a9988b7c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169e8fbab259a886d0a6873364ab2da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929cd1b5b0aedbdebb28e63a8ff573271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621c52e88995c3dfa7ed78b2b8d341d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382057aee6e0cf4f58c2c17f08d00e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910db1cace012bae3588c26806fdb31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023ae4fc9cabed49f48ffa5bb064a87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12be006f6f3d15cb4512328289d9320276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87467f9e0b7118eb89f104936ccd72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ad023d768423a7799077bd3d57fb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533042439dff3ca9c41a552b55e2679279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981afb8a01eaf6b67f40fed48770952f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc892fb12f40185e5c5ac7aef353761281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c737d1ef17fc40b086066aa3b474ed3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f5e3c06db0ce891936197da3d9c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512395ad6bce6e89a6372fbd3835bdda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c714bb21220a3ee4513edec96f2b07b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d5dee71fcdfb28c8ecda6fe65f1c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a3cee0610689d8c02ae7e249d4bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b3d854634fcde40c1197d5ca593f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30e30e1dc365e01386147fac86a5c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242044c81aa162827b44e537b8454c79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf17bf46ad49c21514f6ad5c84102a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a00b8a145b49381b12b6152d72794292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0303c51aff0e0a020d6b92ddd221dbf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3558ddd706cd6b0d114c77a27425f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc164b7bc03baa962982b1cc9599cd15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dbac2b2b450af4b26bea701734d92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccd59e5b2bfb26d9db917c08a39a23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd01eb2cafd092d465b38865d3fe30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bca49049d036d75ba0a6e13b5d5b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff28af9c45e3977b0a60272c59c0189300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41decf91ea37b35878b8be117d5b84b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c55ce2ab410765120d8c7a25060d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e391a66a3456f243e0206fa296879303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82e3e8f21b1b73f1d6f71cc5c340aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ed50a170e862f4bc45fd6732a8dc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b8888866d7f0a4c941c9c34307140306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7909bff617404f8498d5c533b9bcaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dc0624cda5de7bac619411846ed4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbfc441142ac35579cc42653ec1c5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1ef81facd4c2be370fcf6b63f278a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ef0791fc70762597228ef464ac1bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49e681dcf5a3cef0abaccbe67651fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d33e542015e13d17f41f3c87b8f86d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08747ca2455ce43dcf5ac8b4ace3d30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7615fe8938610ec7f4cf7a4b63b324315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a20fb6235800e11327e6b7d45eb7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ccee52f5f6b94754332d1a55d67b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e67edffc1992ee57ec49dd5b64ab1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e4fab72dc161bfd185b781c7d720e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72697c50dbaf6e40a6d8a14838341320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf0445b9270a36ed845d069b801542321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437752b6f36261691f5632d15a270a3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba62d8f364327736ad543e00958417323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e27e589eec23bbbbbcb62e6e4268324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d44f486cb2f5d141f7d55f8eb6d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd16e0e40b1df7c4500a5fd11ce437326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe697f5cb29b29071e88ff6ca831d8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213248f3e9291074756eee71b16f825328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50816621ad8b649f8488f32dcd734591329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8211eb758f5a1a03aaf1861c634fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfb14155d2fbbbe92441e7d9553107331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c7a20759fe045d7a0aacc92853f8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bfa10019a4739e601e5beaecb6676333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d2d870b93747b02ffba4188a85b40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc24608d24d71a641258cfc3d0cbb2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655ccb0267fae954cca3bef2f8f6088336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da976e979c922ec79caa2b9b7d35a8ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461eb2fd36883bd4b8955a8caa2568b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe344ee4080a2bc9903c182ca447e48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c0c8f4e00feaa89c0e75f06ba179340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508dd98d4097e29dfa7484e9c11e5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14791659a07d3db2726a3a9eb55c6ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb667f5a02da599c9ebee850cbe90bf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641c71897f075fa63798f7e87b00221344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb3d3c00ea32c3b0c3b84b4b3d201345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603eee1b2a0e7bfd08621fedb3b871a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c143d4afc3e39f3dafae1ee8a2e476347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d4aa82daa775048b0c9b854e421a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997ea180d560a84369d22c049a76b45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aecb73170bd53f9c021ca082150298350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eb1e9ff67180dcf3b1a273acbc1b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f35f005367bca7cc8e49c605eadb65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba5cb2ee1ab3379a3590aff50176f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fcdc39a083034b1e4c404407a5b6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228ba689d1794dad3c289d81abca8ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb55116550e3605595394a5b46399df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b9d07bba05ec2188df68c1c48ae3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b92bb36227718160ce70282966e15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1ba325d66070728664d19a5d9d93f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1949d2cb064396af044563a5d62bb33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ab80c4680c45db1c2c1e97ae4483d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34de3c9108830082270e2a4d42877b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65308346fe8d628b0f8950d9cad802de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1f6acb98cceaa74db4f7967faf982364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b914500a46657e93029eca89309426365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbe4f0bc4b0b21c07c5ab07092d448366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1d3f70c2aaabd50686ed1a002a876367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820701c6d1c1500e3896452c6152191368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6e512a71b801376601889959d00a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f5fd3683e11762b8380d5f99b15c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b0e85167099a9fc86bdcba1537a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28aa59a8cff3962206fd04eec44cc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67239cb83538b8132ef630e2b0b5e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a6e4471ed50b5f40308577c90376374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651bf8c67b9f222e8711423d945063b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeba3a40a71cc0e43e6c91ff29f161376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9019bf23ec41d08213b6a53fda98d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c49351ab06356bd4e41bcf2fb2b137378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4a4f2b90bce1f939c58b5106e5e77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39726e9667901ae46f37e24db4e8fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada9e4fb87c8822cb4262c61a95a74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da391e5befda0b62f493b1d611d52d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dcb2817f58e1a847a631ab5d10be6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38734429f3cb2e877fdb1b9fd963092384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355d2aa852e319db051010cfc397f88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1230f19af96ce96743ffcb46102afd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aa1acbf65f471565eb2d75c3ff081387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389280198ebca180c3d6a9372acf0723388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be0ede2693499dbb66845007bad5e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0317f5583a27d8aff77e0a7850775390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd836cffbaa76b5129eb30178d930731391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00832fc8c9ecfe15d8cd37608f71339392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1dbf10680b25184dba19fde464ecb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a83ced135a7a4994953eea887421394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef141ee168574b9400bce906fa3c8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b8e730cf7c980545fa28fa193421d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfe3d8a9cd8cba25d3ee024d4169d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7c761f97af9150d7f4dc15aad4ade398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e6284d230b36b88ec045559dc83d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69e61bd08e2f33928d1648e713c0db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d3b71170fb253c0e1a9648a6c6c2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab578dd6cb9ce8e35bc98b343a76af6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ec15cb32bad374c47dca88ed89cc8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217445147feeff2faee71e138c1b1ffe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39795b949bcac827f31b45f6cd52ea0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaad3a60da15e4e37cf525e5701b2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e4e2d33bfd03a2a01e4b57ea81297407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed4f612b17be65ecabd26016449e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8393626b5e5b5fa5b9d6fb0cf29c075409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831073930285becd5079a026cb15012410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4b8c37c0a395984275721c8853a6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13a018b75ee3054aff04c06e0cbc54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a68a78ac37f4c5d505476e8392ac0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdd66883de2b6104792eef3c8d7db6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7a664b99e50064e7c7577adeaa27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21af521150496023a0263b19fa06a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5d6e0380786a3f68cdca66fa55a09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b31160eb77733bb4d9df6935576536418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f964878a752a28b2bfebdcbf2adac15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ca14148eb62895d03a067a8db8101420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0635cb33fb7475828540f6d6578b0bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f603063aac38c05ac45b5fcfe426be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854e518318be7d12c907a493a1f33d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac68a0b85c0ffd47ac11aa88e31952424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701681ce41ba96c11da9f6290466f150425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e10d47cd960a89e72f139fcdad6ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f2712818d0bbf521f3572e6e4848b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de5ec0ae2e78f86e9d9eed9bf9d92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f664c53d8033c01e834f6773b5b54c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fedabfb0292eaa30d3bbc964497e21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c723e7a4ab9c20a35e07ec1f5b3d91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05fe384c4d14ea38df8a46c4241e4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb004ea34ac779602a9f01bd99f449bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2ea9fde78469640d096823c0b771a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86f875c1fb658b6ca0cb4d0067b2d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971118d77ef8cdef58f0bdf31db0a58d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3b958988879e41284f45bb5028d33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6baca134dae4930f23aadb6a2e8151438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510797ba099c6ef2c5b84f61080753d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a95105e7df4f07b9370b213ed6a845440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe9f568670210ec0b3e8e4314f3cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653b1d46b35576f7f230ab716cc16b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f16656bbe4162f84b425e1960870e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463f80a633f7e26be98db196e0051e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17851045c85eb84ec9798f235963884a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97528026660dc147a7ffb7c72f1c40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794381779a19ef39b5b777d3ffa8022e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e003e3aac77ed9ae5174bca53c0ab65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c671e3cb27783ee1b6a469798a56640449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d016cb57c93936b0d271b3d09e2b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37043f62e848dcdb61189489350d08de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646e6541d9eb0b87336bd6be90c24d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f07de87d7a9d2fd5b686c3b553824453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8fb5410d88fca93f822bce8b87b93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174b75207854344449c7d4a59816001455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15fea1792390b928648cfd75070d1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde376ac3af3e3b42cb3bcf90d9e0a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829424e824c4b7608d7ace595792885458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2b04843c2669a2ff988f44e0447c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d545601802d48b7cd7a84f743442e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb3278cfac1f19e0cd35c8fec8a257461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70900cb120aecda20e29a4b621e0b726462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165931e3af00b21e1e7b4075146f474463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21948ddeb2f08e4a9f0a2012605ba240464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf37cf2f947eddef1f434296b5d8aff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003363f7d543467cf6944dacc7df4f6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c52c4d750e3a69d361094ccbe4562467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c618c3d24594ffbf644d594ec1d36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab819bbc7699b23676401613f775bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b4df43a32e865363313095ee518cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717dc13d709c99d44633efce4d97f82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b208d8454560e6b3f1a73ca56728cc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c40d861edd2656a3a5dc1ebff67d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3321c8a99d44b8b21195d0d12e9a4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca36af54aeab8b3b73557858b353a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6c874a53e9ebd0b05badb3b9a2f63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda51dbac6a55df3438d30cef6a2afd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7b6956fc9fb2ca99452ac22f1cfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4154d585b91b591164842f6b2ff1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba435d3fff975f997f3f34c7d5a7958480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd10a2920e9ae4fe223c793b5b2d321481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b893c0c4e773865ce7c1e3930530bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894ddb81dc6f5c216d272cd90a10a05483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077ca8bff807bc4fd7ef9edcc868f84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e88f73c00b002309ea9e2a6d43788485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d7855cc8a2013b44b2412608589a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78245da7efa7feb980e5d43903e8c7bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136a7da8122eee2f193879a23346da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6536b586dafa3162c34b8c4487de9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f47b303c378ed9704f949513d9220490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17038988f640b15208ebe1890b402684491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a9e9cf7c7aef881cac9e72a040ec3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fb630560c01bdf3dcad8aedf1b1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b31b5032922299d672cd03bbecab89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b483a869d998562fe532c8474401742495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442a7edde22688897ef4f1ad1fc8bb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705884ebe1f406a629f61718682412f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60b6e67c50854c6bd3d530b02764e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5802ecacdb3f95ddfc37851dd61d31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a046c097f3d4b4b21ab007880cf02a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4113f2b5a0d28dfd88de97f32dbf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117734c885c3eca5e2b32e4f79837f95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d6e9877ca75170fcbe4306b29f1ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa74223d2dd5c8e2da912a452cd27c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea889481226d13c3b03f33bade9b471505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4dc7309960074c639c59c4f21e1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c577cef7e72b0f8a26deab8eddb2fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e835b2303d1c238d8dac0289df0e31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5e27cd199670c45e29c566d2e0996509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e870b2da6d1d1ae3a39d77ceb6170510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60404efd9af46ed4627df2fddd254b96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4791316d64161e59de466bf1123da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fbc87141a5a800a24dcec86e50a9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f3107e09fa8320fbc81deab58f1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc61766d37eb939367c32b2763da70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a3e807eaf38fdac899975612116dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423f113cd9fdecbfa41837cfcd79e80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733d75bdea07dd071bdd56fd0c2f65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc91f669f1b38b0047daa7a403fd5fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6db62a4695aef37de1148e057cb5e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5899622c4e8c25cd9f513005dc460c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df144b714fbc488b35a7b472466e3f34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b57b2ca68830e0b90b76360e05341a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6db89a6cb2d955d1bd5342cdff096524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630abd1f839783cbc74fc0948475f37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebd8752876e3148d33bad90499926e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb17ad7228e25e08a81c48df7cbb162527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82a240414934dd3cd6de5bbb5ca404528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09999098c93ed504ce173c9d40e76638529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce373c034593c442064a301e908f4d09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b906240d5b8f3adee56f5a225a8525531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6acec7d676ec74b75600ec0ef0fb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae470987a50f921f42667a78cb8c002533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cca5ea8a112231fdb7c8bab1240848534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2abf0009d1ad53353b3da895bf602e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d49adc102f10c5a6f96896cda084536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77ca80d3e6183056e6510b85cc9eba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5423d3aaf41e87e594b0862fc1661538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f0fc5ed4ccc3398c237ec3bf29632539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae41f3375dd0e66aa1d4121679868f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2ffab07a420bf644421427fc2f910541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b816246b2e5a046b827b762531b8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bd111a47467098c5609979d60ef6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c191dfee4dfa332d4d35e5377a51f95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8624477131fc9d58591bbf88834b26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583374777b3e06a08aeaf6969d36d69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df9e1bd3905e5c4cca0fbe2814524f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ff143adc4078e3b9326be9a2e8c15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cf34de5be1e5ae5e74591a429bf26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12574dbac9da76bd18e19726bb8c1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19752e36e099d9b474610f6f61b724551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52605d70247e627012c605f7db93ef66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db422d2b14b5b843bb4f0c40db69f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fc8b0da688b6a09e5eda055cb7ee9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e160889f600505995fc0bdc0dbfbb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b1315266e6900081151e47ed8a65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f78e66e3163eb4910ecf03d4fe825557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872cc1c285abfefceb9ed3e4260423a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778d406c9f18a63d409500852788da2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e413be3ee0367445d8cf93144bbca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e997709d590f939e368e59dce8fb97f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb633de60a2d8a3132394a720a90dd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5f53e51b851ae6e14261fd35e3642563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27883f477df3e43abf4c49087d5380b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd89b9b963eea044c76331bdf0181565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964049d94385053a4bbb50a7f9f49c47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae77bae6cab9682953b7b729ac0d73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de55f6576dff408c8047d88e94af43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d416823c8c9b139f5a893db79a99ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef819cdfdd3a4fb08b150bad2106852570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996c049c3fe79613c945122777a4419571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f07cdcb0ec69e0b200b40aeccd5e23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe75a9224c021544baaa64ab11b6474573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688d1ca7713c1555452d3eee372dda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08926a84c1d12bdd7aa2737996c20832575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f9cdd3a07e6835b4b56bb78b79d1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22219ef73dd99566cbdf6e24131d0762577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c820139f882c506a08f465d6511b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8a81e423b4f3f9861a1cf677066af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bdd2c4a81f58fb487c6dc0c0dc6e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61bb1d8b51cc09b1d9ee03a58a5949581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b5ddb7747d0e6f2f74e71f3cbc620582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37839c23b728363a172acfee40eef05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67c4af5eaa40d451d73fb0a74a59f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44342be3766b348e7f643dbb2157f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2dab42a0805bea1181f07272e9b0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733db833a8d3636b6b53c9e223f13937587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dcd07be15e2de8e7f400a41f94f06588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf902be8740b9694c0fea6f7f14abf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569258c29b47e2b1277e4378eeb768f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eddc0c298e29dde88ce35e81e5ec7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34291552472d81504deb338ddb2bfe38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c8cfe188e0fbb17db414e15706006593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710378fec5d3f70524ed28024f84fa9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4bbf4eb00cb5862ea58e4fb27d82e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf081cd2dde9b2c338031d01243bd26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069e9b2523025efd76349fac6b9b111597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f4c204f7ccd5c9ab926cafe3ff1a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4864598eef3a82f6e515c8efb64b5b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152309d74bf3f6a64907dfb30981203600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef7bf4330d4eb784903fad11e38ae1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd03129788b2d78cdfab2f4c8d1520602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43fc2c4792ad647fac316b5fd194c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d6e2c7a09117770795af5a86a2285604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010744f267dd415cf98573a56848c68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3546ff02aa282aa9d73b3a197c57c4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb934dd4ef3f2caf8390c6745e189861607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a7928b137614415fb24a0a6025f49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb131b6340a3a6875f6e04c957defc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce43e59367dfdab5da784f126f2d2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0466f71a1b62360e84556d9a1f38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac97ccd2560c5691ee192dcc29574612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc3f43f77ba9b11ce4294c2665f1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cc9feb5c9771d3ea0a772602ab6b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad3aff48d8a315df851a261a7443e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35c3849795541d99905d992093551616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a67079f2ecbc0fb48eba93771e4ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53247cbf1a77e7527a06a3054cfca30a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bd88a8cb133888613f7d016020e9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ad9806b318b685f4856044a53ff5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1a4b19268f6927d91c7c960895bca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f40a54e807e5946520ce8b62c541d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f27499e41e297d2f914308ae56113623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba347982b2eff481bc198526d5d225624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa12bc47302237fbf2a9b2228ddb85f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd909a260f9c06418f720cc46e0f01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9556ec653211c573791fdb16d84847d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1eb923d9280f1b5047dfa5e2b6b26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5541396a19af73c567f7c5915ed57bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877666691d6e5c7973da0d41b0bf89d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2014a42aa57cc3a4bbc45c1ddd8740631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91b978b7718c6980d793b18954d6e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c42185a4fe1a5fca69f67dad842262633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8a992d0fa4f9590197c8c3ed59c0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338d8f1517cdc38c45c215c44e12a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c0a79fac58dca9dba2eb906c070c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db272442256167a0e96d816278e3bdf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96216150cab3074e8d5d609356fe9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481fb409f2fd4f60429adc6a976d7ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f35e85e85b2c5e87f55d3214797395640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d9315adabf9b81ac99d8c29b264f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4c399e0aacf370704ea98ae63fe8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd2b50dfea30cfe68f0eadcc4d0698643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644297369aa8dedd2e1b88d96463285644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704b6fd39ae50fc7e6ba67487991298645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479a6cb7408ab7ea8a995605a92abd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b90a0d032ac2e974f5338854dbd98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d52b2c8e7ad2cafde6d25ebec4e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda3e3d26969865f35a34c8d0566014649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87f6ebdd97d428e8738200d0154958650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad840a1cd7559c49981384e5adef61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d23ea3d6c7634dfc1e74e0af27ea9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f737f9795cc8a9e4a285dee992f9d05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12046634989420f34b867aac60392ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e75c2616b4ddd1da0fefbe7e22bb3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80817ee1f8e334eb278b0e37b3714c6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae4d946aa2259c7766d2bf8b0ad36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582cfeb4161fc0da80287ac7b02b1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90921732f3973bca16d0e467eb5d84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6599448d13bcac1f803ed247e07b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421565f78daa454e53bda79ed3d0e07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa27398ed82c6daa9c5441769fbd3e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98acb4e9685bd1506e6ddc2c6c52425663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12d5340f86106fca35419cc1dffe52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c90abc4c3da397a2e69c3409f35d5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cee3bf9b78db4874b151bb722ef3c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351515ff29053d31a0d7f05a3c5c4ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6100f4b828fe205991e62de34b8d50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e64339a864b6554fa46c89e544dc76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf89c094bc9a2eb671a4ba473ac2afb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880f4540880bad3a33adf281aee19d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a46a61d1f306f3e17b21209c85b24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff3d610ac4eb9f61f54deead662653673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c34b2b5d618c692b6ac45e9888ec72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd493c8500c0859e5005925aadbfeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e095a0a0048b4591ac26b5d015b7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a38c15939a9c0c6e1d9761a53a2aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92efbdafc3cf46ed087b790f74c9c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918c07e1ebf77b77f34a74f0fddd597679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea983818a607d3a637538ce86ba22fd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf2ed814cf94b4e7159ae5daf2894681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06210f2af1fe246cb5f2ccd07824d242682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdd2d1aecd13295a86a824913b8847683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ed353f74bd6286362ed49bce78771684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569d30dae990bb10c5ca4e9eff10a1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01599acbd9535ca85b84592cb725f9e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eda549f09ceb8342fdd88d5cdc7da6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8857e4d31ea8cc980f24e46e5873b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bfa9c8b122503d573d814917531dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a5e00089b45f712ae13131a8f85d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74834d60d2f4452014886f85922d2d42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41e9b0b6d9da448923eefac02aee46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ba5af4474f8e26646eb5624f79d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84648b8b8029e0276b135433b7573391694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a3a07f336ec16afa40aec2ca2b9b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaba9d967965319fc666657523c8b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb910d5f4033b01b75ef4fe95631d11697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6c086a394d1c77502e80309f56a7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d745d7cd2de181b1fdaee2450040c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4e039f06b7305532bf98753a9cdc8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa01b3c9737b43ba227e66e30829b62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3fdf577786f171830189f30511771702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b5cfb66ecbbe119101178c2876f5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb4ec95bd00a61c4aeaef5fe72a10d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b66501c683853f8adbbb79097104b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8c51a24bf0ead676e29fd1f30e1eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94eebcff28abd2ef2901dff742cae13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669e75b6bdd73d8e1561da0d9b719c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d91ede133af51133d21cef46370aa3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba837f02510b0c9a2bc0625825de8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174773dab4c356af1256665fca666cbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380910fd38ca58c4dd816fee2877a0e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babfdff48ecd6641236831a4e555b9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd9b5bd0616fe4906bca0813464de2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f161ee0a7cf83857c08555abdc326715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113f934fcbc3b7ca47c80d1f8f63d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67207e7746ef8cd856f0def4492a06e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32efdcc4567d20e13a19a4195c75b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b66289c3b2ae4f345b24f81541a77d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4434f4cb86811f9720a543d894d5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cd53fc8cca9d08a2729f8181a813f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb87c418705d2c13a97381eff0745d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f5fcf096c9ec262802fc71fbd3301723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ddcc5400a5e21996520e4dc71deea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5df71ed4bf85dbe92baef5dcfcf8a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64e4e286765a35057539e04e41476726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1587e41d96fd71947a1102de7fc426727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3b72f8e3a257ba899940b05ed8fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac199d2da45c382d9beb6d1b6023eff7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb79c4c109794b383fe008df64f564730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198c5acb023129ea65643dfb56371f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4032c58d435514685e8a466530ef1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd64dc1f599f10f5751acb812fee675733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1af5166f5afb07802bb998b5d01c85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752603c3f165844d3be34ea12cbd2078735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f68c1cfbcdd7948ae4184df713814e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac5a99df83f2d6bcb452edf7d356eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b24ca492818bf8610defc16dd7091738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d4b5a05b5f8b7e6a0ff849d9e45a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65debfbb5adf781f27fa4ffc59c7dea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf77400a513e923776b6bd1d1d78c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47d942f2c52696b3351118ab3633b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a414595661e6459dcd7e6b37bb451743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a6acf3f2cb8ce025a67f9dc4a1d71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6bb908352aca3ddf99e4ed500ef9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f7b06663128300d129efcc09664cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf2a2e81d3de56ba1765457e00b2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01d32f90f3bc837ec11d228d0522d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa1eb26cf615c64bd7ed59242bcd35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0378c0825d2e47dc3bc5c61312adc2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b3298788275aa5a81c626cec837a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf54be9288a724e8286b8b12772517752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c483bc648ca588ab7fb09d4410e4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b2193d33bc4a696ecba157bd712d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda92c4ee49863bbfd86b262eabccaa5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71015432128e20068f33f5467327a648756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be59fd9f26b38088decd52b4f5a75b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040166b46cfe5df50c7c621096106a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10fdb44380906ab55053f5f2cd2777759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529539fb5d3a0c175b5926d2091f2911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcbafe88094d3c2a1a88032732b66f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d2e4599003594c1eb2038e98bb8b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d7a3a1c6f06ce4c2d874f812816e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637dea7b507bf836e5d244edb8f28585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a2cd8e521ac5f1b681f701c60f6386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c93da7d0b43070d39e984b8c23717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78257083731f8b96e68ab1b07675348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9756e48d0f37eb103c84679096c5e179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac1175b8ee763873ce9a0b55b1021510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd8777a20459861760588aeec014711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c25206171643bd4722588d35f5ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc4550a8b33b70830fb3674c5912213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541b62fac1aa364d863f8152a10324514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c84261c0a09db6f8ce77eda28267815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71667d5bf6350d52c22643be3a14c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd1ca0a51d554923bffdb363324a1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8ffb44d2ca9c0493b057c00c2104718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee1ab11e4459ea6a6e5b637d58182319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff629d5398749680bb83e02ca38b8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482d86bf051860af9b07567d78959a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320f9d5ca9c229964ad5553a0694c4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f42cab2b7faeb35bce36da7ad3d9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c1ed890085ad58fe555b859cf740c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7ced1e8219ad2ed05640466c71aed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f481f783f616b8da441e25fc7ae9c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ccca9f9d02f8c609acf031c04eccc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09931de027e81dc7d4ae683160f7ed7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a4692e5abba293dfd5b2b9f7e6cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41319fca429abe347e3661fd3405cebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916ec614a0f41121cbc6c2c5e752cd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fea7d82ad0120b25ee7dc29e11d63832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53c574d64409ec049d4631e34c202e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5083a4126598991142351d24c2ce6cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f333075ed2ffa41611f9dce7fbb2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d22bc3a09f9a8dc793cb06760906036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710e6ce5bdfd2531847bff41434758437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6893e9e1772896aaed1ccb0ac7f80038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ddcea7a9477a893aa9bc879c5021f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d212572060e5e0f084ab6cf4683c1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357e616db089bd2ff249649b8d159a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af676b1be86b6e1371890a28aa09a48d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413182f8c1e55b4a195da230f77bdeb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f8cb2b69a22c6f0e263d384dbc66a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988aec2c097715a021f0049b024230845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe48e02ee4c826700e0f2e13512c33746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e146fca83ff5913313711c6dabdd8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1964f7e34f870bb2fa711ba084c59f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f51605d7b72a4d0d3390d70a7053749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727ef2427bb7e167109c9a8b3303fd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b14ab9f691fcd82afaada34561dee051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675bfa3932c2bc47bdcf87751068f9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7d3309565f5129244934bbb719ca353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59b65010c21a6c25452c68ca6657c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301248c4f24ee7602ea58eae3f928ab055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b3290c68a11faaee4ce4114fba6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafa1af21be9387a6420050eabf36f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910edbee3b935813d2afc6050c080c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ff89d70fb4f50a864e96ee8b56a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a522bbddc8dcf73a50ddb55e99bc6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2a548ea68f87acedf66d069a0904361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000367d929aaa4043ffefbb611d45c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df3c88e6765c7325b7d94ad5129add63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8e09c09a0a987acd9f46b4e18983964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76265a4650443f6de9cfc7504455665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800b3f9314575d94506ff6eaae3280566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaedfc232414e1702215767fba591d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a742f0d47094633202dc0c6ff317f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d298d9738c93a7ec65eb51c88468f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accfec5db8b4ce17e762fde0cc27e2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97072b508ff124eba0231d75332c877e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1874994518dd6de88402b9d362d1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc5e64b6762ca09e3a28c4bd2dbb9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a284d5c9188cd9dd5908f614e9e8f1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bbc87f26387168d96eee1bc52af4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cddafb5431cd6e5eb14f1f7555129876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f1b8eb94a80653313cb00f733033477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e251cffe9b1e0c1f86776d912564678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8913e7643eae997c60253ebeab3315379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab43492decdb2aa2307877ff8c0fbb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe61b63fabbea8570beab1f59f44fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591d8e1ab22e7ed2de0d1902dbbf45982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87eee9e7ea9f812fcd48d35dc52d3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e669a8c85ecd2b4ea324f5686b50a2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d04c43b28c76d19ce46375b89ee4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875b327b81fdd2e18a46e5e0793f41b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c6d46b1c58b5787a641c71b1c5e9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a4c7f4827994ffbf2ded790925a9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931aca829853945eee99f177c0bbd0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e642de364805cf9661cb5ef2124a1e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbccf7a799b0713a1f266f9b34134f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111c6cefc7184b0da06c71e19b49bec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67394c279f3aa36aa6f75831627fc6d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe017cc336778c17f2274b300db6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92e8867c15bf96a2e53ffdca4c386595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897a168e76a503f10683eef7e3db99696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b0e92e38b79ccc793a3ff93cc416697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c936191c8fbbc95f7ea924ab33aa4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f15fa4d573debbc58b2a69e276edeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0dc9a4f30dee4fc0646e3191e37ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd020475826dba843f1b2b53b9c0cde5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed765ca8c67846cb7287008a2e95dfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72cba1e8dc9adb20d094bfab2a0f01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd076bdd87f2ede6c8155669d7112104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f7c3a170379fb6403eff0e0bb9eb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac3b4b91411f8430c6e7454165f7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e58d4592b30d1b3c3afcbdf99a520a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498f26e07fca369e860e72d1df0debd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d30e31d1120fd1d25fa7966dee0e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bf0730ece2ffa4d02e170f52e0248110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f132f79b98f21ca8b35117a328798111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba862cbec0381234ec64a3a2be6abf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e41477c2daf1f93d5880f6b1610b8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff400902ba1925ce3eac8095279bc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca3a8a0462e2e719291312adffd73d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c26986210f02a8cd797bcacffd6291116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cf55246935229ea6313cc0c3fb068117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ce5923ad941f22a20700e58b35934118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e167365c0d2baf0159132021d65ba8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101878d76c19e4926f28f72453f9fff4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d412958c789eb0ce026ff00314f8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccccab530224baccf6c30ba5567277122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e4280887cbd022d2cc8bb71d9bb5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eeba3728a6c8d8ac8968ad6d73388124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06bc335170d1a4199368d9ea64fd5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391c131bb6b36e14408c02b2bc93088126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd742a8c61c6149ac0090fe08a80e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d732dfe00fd022395fa91a12ac9c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eecdf7cc9ac6dfdb72b84137ea07b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a930d4a9eef53a7a359c7add4d417a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeff1811f9459c7f9da53cf0fbe07c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34001b903f93a26190b765dfdc5086ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044d69b9a50d47366a7b45874a248a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dabe2e08346717fa4e180155f2bde9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41749dd131b5603d882a4fd06a651994135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1931eb0671cacbc0ed77269b624536136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953c542cad97b5ba3f3a8f925d67110137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2caa2e9312a434c5101897ff9dcc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04d70a57b24421fc465a0c3fe322b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a268121bc9d89236dcccb253210d46f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9f273bcec7a0a910d3b7bece65580141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174ea6fe4cdc722842c04c1f84ec46b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281e934efb80ba45bb505a6640eebf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54111d1decfa8fedd5e3fdcb0dce162b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee94e716995dddaf5c5fc120641d5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b754388702848539aedb25e90097a58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f154234036534dd27f7b0d29ada568147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aa65712745eecd772a6d978305793148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaf5307523282820a2132980c40517149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bae01a65143a9bcb74b5fb4e3e3549150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707b1a65d7c17105fd27d400268a0c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe943f24027aa6fa7a112720286bd28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0cb1d332a6b9f044e5acb94dd56e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dd924a0eb2d1571c5267363dbdcfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4cf88784aa8ebd9702c26883f2452155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128a3b00dc2b96e014e0f7b0b8c8dae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e475b1deaba1c9df769a88d9468419157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6388b30f2afb5b42592cfd8cbf4f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c482931b58d03fc2e180383864a17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951296e4a9fdf9c718b11983169a23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9840be2563aef425d0e06ad1ab4c47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f17d7dc9afccb8c731f48e51d3f55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de004f6a16a2148f15cc02ec76a5a5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0349e6b8b4ac59aa3d326fb380b7cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1f9a428f3a817bddb7e6dab6f83e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a950ecb083d05cf7ba0911e2fabf6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16ebc14dc2698d2ead4b7e50b6e1de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a74d3d3ce29154e8946228d99909c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27527e678700a850a2010641694bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee3db7d38016a9bb24b2387442c29c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f482731d10e4bc1d9928d4c82ab51f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ae31ebb73a3178b7e0d71d4b91d45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154403db60b72226b8416ff0ab0431aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b8675534c3c2d71eaf4189f68e144174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b961c05131b32fa5b131651d50d6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7a0d3526b5c67301d160054addfed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d869451cbe5311a99a737bc15711b9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5466a174b24f07b334ceae61b25f17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443d7909d456a4a75b16ccffb623a01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c31e9dd8aa87f76dae99f3b0249c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e4aaeefc75faef0cac259507d901181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d9f0a39245da375a34234b82fd6ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e251b81027399d0c594360ea827998c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496ebf799bd69ff8ed7fa360706b5d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ddb6af994180387653d80f7e42c41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba261d548a8b09cce1a6fb5b4e705a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643990191b4af3bc8171bd701bb0fcaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de967d2c0ec08960fae99979045c8cba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0ac82899e5db4c02505cd62feb3ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4328228f4bb7c64d7d2e07e7d56525190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a474dc2bd29e492e3df66ccc60c44d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec80b004b74aef9c4f99f3b1174c0f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec31a55bda3e8ba771c951c7734a571193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670316be178d1692af549733ed871409194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e022179cb91224c83acf9aaa0d25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334b6c7baa497c732eec0b025ef7460196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea051edeed5744f001d238c29db5627197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e533def11b302f7481cf89cee695d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8f255f854f7b61f00a40b7e457df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c97e8e893267a4a7bdb3a682300271200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f0d4883c518ebfd06b30aaf16f923201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3e91c40ab675b3618dcdaf3f1d12b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5383a3bae93bb4c7f22153df3607b99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70739c879b59a2cb0eee5cdff3e9dfc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c720b284ea7d50c29897d96c9793b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637efedb5fa8b382b9526e5047aa2704206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e36053297d8f191f6741a6825add8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301860281d344bdcd8ba604f7155ed4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec8776fde46409e7d6552903d6ae9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ee0f33101674b9702b4388a7c32d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05e873275b52b42b99b9c164cadc71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60774ac722c93f688f4e395a5910c913212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa68fbf68c1f6b448d552a166b7b6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce364260141944cb2fb9c13ff83a07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938b2627f468f074e70f9ad2827a63f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba79b07ace29a329c904397709836a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ccbb51fd13ae192ecfeb30f5cc469217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36b75ac6272f5aeb1939c45c3f666218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a0bb8c6561f1c7327042a5d3d7c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa00ca77da84fab55fea3e96c4f4fa1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26334dd3592b2f77f6b82fef6f4e27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbf9dae230e776aee79a54bf3f37b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30bf533a8ac5b2d68ad7a669bd51a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52f9c93225a0458db9269c8027df60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3ae4f87817e77bfc84e52d6c29af9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396dcf4420d10afc26f759d5022ab4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75e3a874e27147c6d5099eda2b78d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71445e7a8c536d8c0d920989352c40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e64c05a441a4d285a3dc144666cba9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d12e7dc13e547e44b7c6b3364ba2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51412a969e61bda41aea0596df54b0b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e601c4151703c3efcbf014efa304a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d371cfcedd94fb0dcfd2b1b13a8ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4117fbfadbb4f97b1419fcac53b0f5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07644724f4e4ec81948b74f518b5767b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05fcbb5aa54ff6df1e9a693e307eb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abac5a281f2d6033749f10b2a52da23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee817a2e226d9130093e22393d999238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c6760ecb9c8b2d405e8098f6ce446239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb82388a95bbe4f45023b89614394e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c3c1cae20febb7ef9826b54248e6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0960fb13326a2e6d60e6df06c312a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf1ed975a981318eccbc32cb55772243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710b35681ad8475e6139d2295b2e36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0e10674f2ee3c9dc30a4c45850eff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9482b122f9e98f1481f6a4a99a0feb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a708a2d0f991779cc0113de1c5a8c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be674a383b3539ec500a898cb4117f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117ebb0da38986f2df4bb1dfc5d96aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd05d8b4bbcdb339ff676baebad950250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f782cea54e824193760a745fe12b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b3ce753d0e6c0ec651b7f0ee2fa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c7a992d201b20c87ac975723e667c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea3b6e53ce98bf2be0cd3e04512718254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442b04c8633703c46ab269ec196828255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525044f8a6f55d6a2f4b82eec60e883256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f171ae72d79b1ff01ad86bed5c306257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af0df2c0181c467f1f60aa5878240f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186847f842e519de9251f3e2aa2febc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91350fef2fa9e9c170860784f4f32ccd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b17c1d8f6f7b84d1f5ed3b7443f44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb87245f81401af874dd8011a84ca04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9057cf296c359a92e4969e0dba1201b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6623a09d01aba5a9bed86c0c41101f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24690659b245f5fdf55959802189c156265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc59fa600f1a5c07a376f9a4b8ed22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a54137a87f8b6331e98607578b4c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c96f79ee8d9252974460cbe42ca8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634a5a70e493e78106d818f96d90ed0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69826f326d35254cb1c1efa5296fcb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8223263e014b77acf2d95c618fafa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce05cbda8a9ddea2bc3dc487650a08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb0173b05f97548d001be2720ca7ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289ea7949e6e1360b507275c5973d9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46628ccc68bedf43d3e6beded32aba89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc197c9d576998aaaa8c5feac117803276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557d9dcae12fec6a8d323b645e9dc12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c5e4443f24ab4f5315a928595c9dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc9ce58ae8259fa2ef5a7ecc1136c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f77736a95cc683dded6ad2845031f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69781bbe528c89325154209cddaa1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46d5ceb0399f141d7a493ad145fa2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce43b9830aa3062d04f00a0a8a83b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a375f31f017f8fa268c6c89885f4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e1a3cf92b599ea2da860ca245b7e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2642e7dbc88acd212b99b85aa2cb42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae3b13ccae18a5d72765143305dc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579aba2f1418e044313dec64b2c075288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880067cc9d27f06cb606aa5218b99cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10efcaefccb632753655384e93eef8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4fd0353f46dbe877d7ea1270bcf0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f624a2b5906c81cdca9de1717f39a84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff753315111c13d7af94e9d72de289293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff16db614c997da749c4dc4dc5719294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a842420270ef0f2bdfe8cf579e5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24534165c56d2cead3d2faf14f3407a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88c312340c60c6a8b85425e36199bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a083e8f0732e5d720884c6f7789ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31fbbfbab85acfaef4cbbf986b1dfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31878c04e7006b85ca90b171cb92af64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3f16f4bdf289b9fd36545e64e65c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2adc0e17e60c3a6fb66d8feafab32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8441418d4d395ca772e191db0e7f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598adaac31f02df6c26b54191f53dc90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cb344ecfbb6a891a9ea5fa6fc694d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e1b30a63349b2d5ab1cd4488a815b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03681b0cc539f45621d254486f9f45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f47412f5a89b7933e5b5137a6204308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045c985b5a11293cf41c69f85dcfa6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ffc7566dea265b6cc7883855b57bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240beb6f1739ff51dca3811c26ea984c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8a056155ce7cb272e391d13898007312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fcf787f7487abf412e62f80944d7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dae4130b4dc97437e87f533a8038a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c595943bb822f4d0a9127a94fac024315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5997a8309add0d5a23b845221e26135316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d4ca8828de5775278783659e10528317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1cb3dd6ad5746d8ffc294232b2f36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c252a5a93f80cbceee311888949704319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a52d0d4e0984e0ff4f30ad2e8f969e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fa56525806e224e5024b3729bf8f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071167448bd738bd930b6f8255c2009322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701499762dd48d5d2a00ee90e51a1c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf733b6b77926172fddda09f801e44b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f8d030639614334651e190e5d627325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ecfead2e7ac0e0d6cae76157051e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b14d54aaedf10a3a5b27a3f2310c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751d3d60085a9bac00fe790693b3d91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bdea27ec819f1b470dc075d5e4c0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2094277d5f6af2edb0303776d516910330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38aa509116c8782e0b230f4f4535b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df5086aedae15921215a1359f24a8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc479b6eba4ac7067acfe2f27919316333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ea9bcd5032f967b8306f4668850d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765634d475fbe030df92cfae7609fd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde1f52d1f7d7fd340d1a5d9f8d9c42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16631e867671e37b0a8d57934fd809f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1ca40e707ce6b49ddaf034fff8518338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77955ad14320a2fddc139400f64f8be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb30d7fa6048333f7285026531aae9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9adcf6a2cf9dfc97f72f5b39941f2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d123dd7d6c89b9d099e6fae351bf2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591c6e2b4ffcc79d31188fcb5ad6a97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91474738634c4381e699b3e4f85825e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f53397231cd39ba59e4f1a50779811345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661c2eb19928aacce438caf361df510346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a20befb9e6ff265021a10ce66eea2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5671f2a911ee65c03b374b509fb28e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae91bdef15c832a0b4ca4d2141f9332349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11114baa4088e11dffc9da367651b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24169503f6bb05377b63635c34be811f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1685c3274b7880fb43bccff41507a22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b191e8078aa63d04e228209539396353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5f6fbd88858cb930d90b150fb9eb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f82113e1c72db3708c056d9ea2ef0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb1030e06146f30c333f3c15189c4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b76d796ced5d4c2a7fe61a3c0a0f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8392e99ccb78c9f422544f9f8ff1e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788154b8bc4a98875e9b2b3716c92c59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e3a0ec4b79d9e8d9b5a29b5c0232360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad767a86d8d28cd52d7629fd4d2252c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a32501c4c491160cfaf6e90e577238362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737636620fdffdd2ed35ee0dd93c0fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531bd5be69069d4c0cafd491901ba6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979cdb13d99b6132b3246d6e278fbf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651a93faac2473af7edca31d7ff5c9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc907c64944b11c2cc9ba6fc61483e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1da507ada94a70955bad57ed7b991c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54b79dd04f549a363abb3b02b8b29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5cf8fba3353adbe01fc025a25fc9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258fc56819f8f4657b70a83eb959c84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121360fa3222fad1ce9b7b2b6a04120f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d5ebb2e1edc9deeb4be82db83fc6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80052420124f0f70706d8e7cfb97931f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed9f4552c64c3fbb7aba5285d0b403375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930568866541b0567064cd49924d83d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bae830f64aaba5844e51eb303b80b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9f41f5eae38711afeeddc828900fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe19a1ec18cde1336919c617fb5c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e886ba4ad9c94f90ce5df34c49aa8e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff05660d2b928eb1da45d5b440c682381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a016826ff7bbae3164b8fb5b9f822382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85addef38302480b59c61a25d8ae6f48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac782c76aa527562a5c4ce7187a289384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c86e981f102b7446917f31167195d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ea0e06d4a368bbb4c8bb7c2a90cbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932464b01b3af090d74e38e1c8d9c0be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04649aeb592be7070e86d2446cbeb8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ab243bafff2ed98fca5d8b9780426389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd0cf351d683df2189866e1f403d6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d8d7245310a0df816d1c3d1ff50e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af928fa2eaf9c11f718aeb5ea5d4bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b392d647ccc2bb1f984a6d5607f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74cb87f5c5b290410fdeedf31ef38f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a71b4a6cabd6bb5d5446f40a26d379395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b722cd5636e19a14380b26466eea835396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba363fb4e8837b0c9b29fafd153ff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb5755ce5e61f345f5ba6c7410a57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41676ccab7f742185d2b688da6897bc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080b87262e27555b081fa6876230071400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b639bb8554f43f1285b9442845c70ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa33daa91421860988b2e008200c638402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07310c010cc57dd5e22d559b0472c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e60620958ff2d7474f541deabab5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada962410ab8d24519c45c961042460405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102d0adb9deb9a7c8aed28095e5b6ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c0793bfe5f42ccf7bf3bdbc095a31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb5bd8ecd45a8ce3f20c4b877c430408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d2f684e49fe7dd75f0d5195d8be3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bc115ea305dd4055ed44da4b65eeb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe9a99ffcecd3f8aecb38fd92c7e44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb57c1230aaab321e107c9c5814d3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7249eed892f15dd0667efeabf81c2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78afe9b554280bf47675ad3455e3ce6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab40af126c9a9f109c765f6faee35f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c7f33e19a5f472943e174e10a0736416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b6f1ea334927efa28b19c71e70f6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35ceab931ea814664802b9e51e5127418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3a4f6f0a245a0789ad207a1816081419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd223be58433dda3722a2dbad705ae2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fd1bd6242f4e60d6377b17ad8a865421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdb778e36283eec2726f1c2617a849422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda7b1d0c3176eb65ba85fd98dd9e70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32324bee8de39a7085440ae4f4bfa83b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e23ec912ff4ff260ddf02fffbf0922425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046a1581a6fc9d6d580866d71b4e0ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b841b2679d1f12a1c238cebeacd2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c034dfea258f7ebda922a3d4fb8bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2141f08de060b316b08b6a8ee072e13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3387e328fa797463f46a5cba9c26c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd59e554a4ccf9a6d55989819854903431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2b076674554103710a29c108297e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f63ebee9aed9b93d5ea41e1ff60ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f672799b4374ffad307d45336b55a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8fedfd45a8a733343f29d93b8dd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524020237d007e63a42df0a7bda211d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541775c8f324fc05241350bbeea8afe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c5b7938619ce0c7d95e13c0f8792438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d428167b0a162e3b5b3c1c8f8bb0333439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebb8d8c2b48409760e39ab383c5333440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21098ab279015a9c110bcfaef1962189441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60fa48494b2d63065b66cfe8c085eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f9ae063cbf3f076999549ebeacd24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f151dc57d10421f6f7987efaa2587af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dea2b44c572cf7cd1b62e738e7eb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f09045f37807aa055a094fb5edc96b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27447235304607d23d610f2be7e8d2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcf2a324a7053057853f7c5eb6d5d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee028c8cc6ee7e61d2c7813bc35fea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fa3fb2d0bb4b3898cf584624cdb5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee8c707b1cc0d5dad7f76a00903a47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb0bce09bde939a1fce60319cbed6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b606adcdc3ca812b82084f2f685945453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590264c0e77dd84608f6f042a268116454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb82423ea3c70ab9142a1af304762e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeed22fc46bc81f01fadf97fbf69b49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de5536ce7726032c6f4f833fbd519e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3bea178f70320b73ce3fa7c881047458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3d1f5dfc98845655ed1a08d0a0e88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695309a049000b7cbc2a07d783fb6733460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92727c8d4437cb08975be8e4b251e87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91644ecdfc3bf41b9719853547c3fc38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4564bbd3ef114a74de8f588fa147c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d181bc401835d41fb09b0c2b948fa19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e849343d2c4f2e00895382bf8e05ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfbc5a70d6e52c4065ffa3505b887c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28f465519c3ab78367c5e24522825a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8116cb8c0771889bcf236f7092a32e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68026b6a03a99ab7c096dd3a4749e433469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146c2c303615d554d9fefe57429dd8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca8121141d244aa04624dd39ccb1eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1b418cdd58099078e6cda83a59858472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1bee180b55760780865e2fa8b9d0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbaad301059316b0c453b07746f8ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98405fa6cc7c656f61cc819034690e3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed2e24738b13c5c4f7f5970942eba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bf39ad5348f181e3ddac6481e4aec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8b6981e351307683e33ec2de93d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc7c3f1c97b8394feba400e070d6aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee1e29e54c84f4755fb03a5a419cae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99d2dcba9a3ccbb95fb877f18c822481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718a62cf362c766ec1348a1ccb9e59c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dff78b0de37454fdacf95eafd0456483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d47125acc1beb452d48d9bdbb058de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5936761d792b3f6226c2c8813f749485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d3dd2280650ab61a7ee2115b9c8c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc50d987529099cd51fd2b79a5a8a64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1782560f20fe38b350cb4d4a0b898488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3d4753959c0f1e160539ab96bd588489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb036c55a6cebf860bc589966306ac90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561980214338272d3527615d7b69eb04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72576da291a419ff24778f78ead9e77f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da584c25fea939d0294eb3d9440736493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bac6ac6e736a9426b40b77b767b7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c47e055fba5ff77c878eee15642ae6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849d6750919ce4e915e554bd1ccd143496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21475cc184b6dee0c32a5e29d49a8826497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f11a1857fb2d52996403308011b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85979d18579b523f261ca58b578ab6b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e85cf54758955ad74bf4c0a0b207a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bca36bd6d6c0ff287f9ba1e0bbc031501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31192b336a7bbec4b0ffd7a7eb639502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da5cae551116ae234e98487c3400a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2506121e5820123d165a60a0dc7163504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77017b42bf4a6a14c7c7e9e3814659c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7e84a7b44aedcdfe73190f406bac5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e2fae267ed08b68ba8463260f93c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8303720c0cb4bee15286e3d6649e716508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630f77f183b274b94fc0b4948d2ebf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef8e69ca65c1a96506907545acd6ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caec565adac61238fc6ab3b8a3656e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae9bd9231ada57ba46743f0095470512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34fb75c31ee3cb9782e3df31357789513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc1ab02dc1c619aa156040277710ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5731c8f117cfa8d19398ceaa43d00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d18dc5505654faa2299604114512f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff954c9efd7214b1c5500afd37efb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a25e885fd2aee9be4359bd7c3d954518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fe200155566a820840a7fa9f4c6e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e016e0f97dfddd750af22e0a304707520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f283207c7f5af0de8b13919d6b604d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c434b27397d6b827cd97fe4c5eedd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9005394a8cf2c3b58fd629505eb6f8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa19bc9e67c66f9c2820adb29113931524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77309d577259ccfc16e24c0c515160525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8676f4ed76b64da9bfb301685285a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a862424f1493ac6ef437dfe24683b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedcb56cb9b8d2c7574d40df21c60e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e3c20f24f797c99590ee3df872f4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e92a4b79e16edc67296e1be5810f02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df0d730b5717bf7cfad803884a6ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a7c1ea23da1178a9cc57957b1a9d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f382c05c50903a9c0617e162c642533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92425034e19a84f89833b8c47d612e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdafcc384e258892fdd11d409cde61e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e25cdaa2265b88d5fc33867221d6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830e8a2bac5f3ab9516b61366f17fef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfd5bc83565b3540b8811562d23a64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197ab50389c15b2e1f1c094bd592c84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e430d3164be7ad2ac7914b10858a891540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28db1f8eca4a3e6f4d4bc9ee0b5b24f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb226d7d1740043eca1ca9fc7e97b5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b9466c2b32a6a4f3beca07ba9d1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2342bac91c48f86e4fe50efc60d55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557a8c068540f0b38e3b9e57783fb65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a529adacadd6ae42c966fabd50caa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d69f85a303b13e8a6b117220d9fb2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c225f01b79dff12449e3cdd571f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51375df3c49c3e9943d901737c7a65e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708900a825ce5ef5dc2e622c52bc9894550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667bb4a066fd148192e3139e1f9103f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3fb1ffd1caf0e0cea7a636d36fe25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43214f750bd386a226e053902944a704553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eb9000d2f8994647d34d2baf71ce1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9d16908390f4cdcb6ab80e366eb43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d0961e60fa55aefcb966c905bcb2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bc86333d1ef26edc66195e107a6bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ca99ea9fcb6847a9141d44722b9d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1ae3d0e45685af4631b2b55cdba5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5fa57e6cd11c0e1d19d5324c252ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58505e79f856576ad0b5811f36a49484561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f95408b7f04d1bd0ad7175a706c8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5f462e285d6717b3c8c77d098dafc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb332048f2fe8898b1714c60b204a86a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c22e65f8f1bd997105ce204f7bdae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd01e3502be0b6966036a16ccd7b486566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2b086738e376967e25e57976ea78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc297574135ac118ccd84e340a200568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5b55fca8e873b935cf028647188d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3abef5e358d9458e531775d0e7d5da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636938ce6e85cbf3a258a1f22a4313a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b252f417bdbe38f20ade559a1dfc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5caf7ac7f47272b4b671e030c51e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43685d60981349065d5e6c534816ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d3ad1c1230ecb9bb100fbe0a95975575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9739f207a4571d07d4750449b93e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea7138cd48c5aea68d16077c894dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c01de26cad80c3462d144c4201ad8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f63cb8998474b342b1e1eb44e22cc0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ef8c3d7d658dc658557079d3d2293580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f8e1a047025f9346fa1e07bf2526d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f136e913ae4f032157d5f36473b468582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146e89419a1a2bcfdc0abcdb51860ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33da81940d87d77ce1cc5fd350468c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96526196cae3193437a669bd9bacedc9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e4ce60ae6eda50221d419037a2831586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da6325ebfd7e48494f35601cec085587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbe89f17448902f3376c8d8686e127588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411535c64a6c0a09b1eb78af8ee4ac4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7faa78e2660e2f38ec26d04272967590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a3d3455185ba1c471c01e61fb0867591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88592abcd7c021b9963e92ebfc7cd00a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d1f2d8a003f17cd0bc3b4ca45d232593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e189b2385fc908bac74a4116f25c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53775663f830dfc9ac584389faf96ffb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1e7152dc283135b9925be8a7a01b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b4fcb939d167d93905303778bccbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42175a5d559efc2dd24b0d05ab7a37bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555928a3667d61e229f5d6e8eeb65cc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e193db908beb8fa50df14e0be0a9554600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bbd07e9e1bc11c783bcb2634ab0f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97092e29f0aae659a6194dfd6df0aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2650ab79982ae53d16c107c05913603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebce98d1db2836765125f528217573604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c18d540f3cc2e4b943bf2d67a4e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e01cbc208cc00316d447c46e4f1f3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075869c8c69a2c045d4c77d481de5c47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1d13d5ad282e2268f759047df7da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7bc076b9a6e887c108f45a7cf3b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920eeb22a4cd1525acd9d73d883db3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb631d62e6c4595787e8cc5958ed01eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465f164747528548941baec0c876793612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaefd25c71f897b16f4d91144ca8ade613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8570d11249dc06c68641c73a693c67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b83a4d2085005d8350cfb00abe9581615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0870619de42069c201f10b700a2506616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f66d3bb5987fc92424dd96b78b41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a7d11d1269757ccebe1c9588701b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0834c0554a28cde0dad4052f3ec13a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b79122fc575ade66535a2a4f7c4df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a943b29d99ccc082a293c2118c16ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165577c79f89eb224a203c4584556d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef782fd2b822eb0877e01484560942a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f41dc9fa5ebbd2301d3d88f414d25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7f7c45d65e42fbb916f43b21032f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed09a4a300f7c9751b67b0e3b6559e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9440341966415df0b677d02d8f5396627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63539a289242c526c374fe6a7439a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52309887bd76e437dbf507922ebaf7bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ab3132fc9a29ff5b1528be3217212630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbcff8fc44c08d2484e82839a44faf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c4d43d4500bd6dc8232976ec5e44a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640975d18b29ebf3f2eb98b36af14f94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6aa698781e0f8e164bc344e7c66bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a6197f7abdb2e31964d4527018225635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdc4ae604c811c138dd73dfddfaf11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223f069e70d820a8e638514dc1bcb70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5477e26d6dcff1b1247a5c8b41df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00086524b9ee8e28436772ecc2c1eb38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae34ba804f0026d539338dd1bec734a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc5e1eed990b6a0438a039996bafc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819869f727fb8b28f23700e4801b8cb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a026a2645f2c1773cb9b22b0230fc6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c08cd07c0b8646b47a84e366aee0d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae40bba08e9a8ef57d2776c644e49b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cdb0c62164310325a8c35417fce03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921add1d02c4ab88a721cd2ccb142c2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552ffdebe803bf1ff7d219e3c755231648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ceef3ed67f6a91cc9ef1fe5259f01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158caf8901b758304e285c76e23b08ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb672a7bd620295670967f646c6b770651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddfb53689f51a03012d01904c99924652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a7a483aad16f981e543ce1978a814653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb77e6b1be0f01efd9c02188798a15c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a527411c7d11d07cf76ce3b7067ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860d44c9051116030cf4cfe5c423cb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894229e2bccf3e2e9cadd48543424f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f560ab87328e05b5a95441d496e708658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5449113b27a847d8073694e9232c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424a055aede9a84a335c8ac067f300660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db4e170b5b4a376f50c87f1a0e1833661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd3dd243128a2f6d9266b13d2f0c15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff73891f4dc67271758bf57f1f08310663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cec3ca246faa2489900e3838a1556664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd819bc1072a8182af0d88cadf54ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39e95041cdd9a2e99b6f8292b3c3bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eefe024588127f5b22bbb9df96459667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cae5a3e978b61207cd591673477a69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e59550b07e43e2209ffab19a13a749669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e184e6c73a825bfb19f69fb9873202670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306ddb2492cf35a47fe65a484873f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae99af20d7da0bf6045cb83408a7df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678bb2fbeabdf4be56eab9b09debfe5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403755aeceaf9738c11f52fbaa33b2a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467f0b5423c5fdef657f0e9c9be0fd9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6f839b32a333049fef5e8ab6bc088676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa4f64cd1f52e001de47b1665abf8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409578e232a96b7961855513b89ae0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2fe81d1b223c28baa5bcdb94576c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9100edd0cd1f8b0db946978a817f08f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599dc9fef3dd79e91fcb4c0835053d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32961d37a45464527ec87593afaf08f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb7fffd8355ae410da70a47d5dd681683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ac6503b6c5f8e6c36e0d098371a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397c3218be74049aa432ed19f477d6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9c2c1af9f2d2d39d21cde71fd5e3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16888be8f3baa16488d96321993cae7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2ddd3522349d4d8b8caec78d98d1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e183d487e22dfe5ec89ea59e172d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54c2c2ae1e3585d3769011f533bbf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c1fdce93560eacb8061de8ea53ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27fd51869f16a8fa8ac52086d15f95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159f921d3bafd47e493fb58efffacd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926c708b65542696b3629d68bba720e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e9d071fd4ff28140c345bfd66abb1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc836be59d22cf448febef2a0fdcfd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b853870cbda4178514ed1aaab29cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae876c274b362e0ffb63e6a0e38702f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb7060a3375f624ab4892b26ac1b65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50439b9c3cc15f482ce410a61f943826700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c699f9ffa7da587c68c4e3b4a055c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570ef1c0f9ffdcd288116a9faa91e7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e661e98c4fdb88129e0118f26fccf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89cb1058002223b392643f104efee7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ff2beae61149cec65e90d4ca8c7df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31aa65c4fa2296d568006680f254db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ff41830ae1e2d01ba5ab3adeffd6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859c3639e33ce039d874c3b861fed5e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5626ebda69c6765338b72ce1d473d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848381fcde10a5bf1267e1500b86a731710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4410694e500bb74c40b64cb50c479711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381b8a788d23171e221df8aa4ff21f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ffc307d2b4d4904db1846163b860b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537e5a58e17a9e16209cd6ad39186a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ae86c10414db1f5f16db6123b87d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615271edcdebd710fb096f18e6d34d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3d203c4858500a6fe3a5c4f1b9c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565a99ce984c569f6d5d9b0ebb45ad0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b5b38a7b09dc41964cdada74019c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0590162d06ad0664ba6536c3fed25fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60967d30b7516f639a369cb42f29e7b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bdb7d70188ea63785e4d64215cc71722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5650ca83cbc134fdb1334b82b92d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295065c985b9b1c8501c9b81bbb2479724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2793822c7c6a0a69eb38f29917d487725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402a29c27c30bca126c33303a58acc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eeb09c64ff24a9d196d84ec482068727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92989200d579935beee7c4a91035a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b9fc07b468f184950c195be49702729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852ea6400297a1bacfe6af44493b800730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc386ce5ca4a013506b6a13a4975f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80998836f9b02ff84060a56bdec29d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64865b2faf7205c798f19c4f2bc4a9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c6b09ad6490fb430a2ad3b022d3cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4214969ae83b84539320f33b6f43583735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf5d3d9202e4e66962d80ed025594b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01e74a4d3cbc0b5bab3e73766bb3af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b844dde8873b71a635f36a831ade64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae081bd7144f7719b1ac0caef2aa604739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164641edc6478175d985842ed6f06d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708245c500b8ee84081b5f2c2d45c53c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b52bf76594c523d75e3e72424d5b50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014789e3278fc3abbc5d0fa25fae6b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76012f03c6b79730d3c76a4673a39f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15b354e3ebd8fc80e274fcec4cacce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf43429153d8ab7176963ba430d2b87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54daa24793a5952281704c054b85239747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b51256571bf71f30e16cdcc4e5d620748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f73c94f1fb0648ec1c19e0e13d65b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720047c9978f876ecd6fc04601f3dd6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df46d95c28a5096e5635e9148ebfefb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a614d42b501d86677b4ea0e220af37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087d5134b35a30d1246f42b99e4aea4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14fef234a1dbed66ead80eea8d16c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa3ed1de95aa61c98cfd66c5e3afdd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8ebe49d245508074febb460dad57d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e9bec20b1cd4c8daaa209ef2986f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4375be83744df73a368c8957791a35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b81285f40e3639b06dcdbc982730759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>