--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06246f49bed1bcf0fb3548f6ac3115d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ccce26b33e39a452824fc8b7339f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbbdbe025987cf54abc9afa9ecc9ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f978ef233bc65fe686983d6c5da3384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4780a992531bbaf21b33dd2585bd405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5f1567e666b9ac2874b740eab2b716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9727c57b5bd22d9a139f14eac7f4e0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e36db2e9666cbc223769f7683cd888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0406fee362221ee50386587d63e55f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc501a63d30de1d7a9b194e74bd32a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a406ff0986b5acab6b27630e7e34c7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34d24accb83a9e9858093140fece5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e069892cb2050c31acced446ccc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222514b4d88faf37a3ca5659c75475e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de36ecb3f2be79229e363427730d4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed915f618b20c847c566f6c8ad4983e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee3828d4ffafdde75d8213a4f705d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ffe8c6e800c923735d3a7260f27818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276c03b09ddfe40794f8065bd6e60319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9367358e6c658d2cfda9bc738bed2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c67ee912b75054521914817a0442821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c00d73fab94e304489b1dca054acce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765f42d7a4b485ed6caa1dd967717d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f36a19099ce77c363db5a2d49578c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d309533640b707c5f87a8c90e1401ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b224f0a3c56b33d1ed9311c41978ab726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02a188f1e426db5e635969451e5ef827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e222168d5ccd103a5e82b111e78e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d7a9ab1c497885f0989476b0d4a3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decfef5d364515b2e3e1e1bb163494e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c395dd93072218a01b21a4011e23c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a44a9d4ac541dd33cbcfd13d8cbbcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece051230dc113e04a302b02a852d3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4dbcd24516b139edd6b62c1e9bfe234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf27d6d026487aff3f2e82aab9206b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13089a338f496c39f279d6712b459e0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c6b59739957c9830fe8a107d31bd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab7c4b191ded89f194442f15aba2c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242430bffe9755959d61615abc282c4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069edf00fa98bff836e3e047c53202dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f7a05b3430e9747a198a65149dc4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256058a330051b7aef459797ea5a926342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891d74d7c2da00abf5acab9c2cd0a9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0769964c7068bbc0b0928472d23e6d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c571fdf8995226c6177cc7a58f52eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6f4668b698354cb2c2b67dabc5a5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2719251776ca8cd2c6a666a6ac6c4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71384742798e9616570e603a9bb3d32748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eff4651e5890327a4ddb0d3b5071d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b32369670c5febc9f12ed9b9815d3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb70c0d6da9f48fb92c5f0e820707651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0786584d72e18f09c11369b0bc26a0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7ea71687115090342d4783057b79e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1484148c5d4211f285a4e856f620254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8bc9a35ade7e1f777e8c0000cd75e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dbc948a325dfe4bf9a0b06634235156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e07c6425fa8963f11fa03bca854f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecf23ed5965976da12559b44383f1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb876f447b202056138be802f13431c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092d534e49064c6f3b3e00cb18d8a5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4aa1b1d32820ceaad9e1332950b9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920194724474b5e016c022a4d1d232362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d13b9efb9b39ddd07dc4c917bd88d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500601a2a1d48cd3899ae2bc74b15f5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940180f24e7d3900f439c42ee48ca7f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7d805d93ba0647a945203748e618e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7e115ad2697f75e84d651d28593dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3334fee3e9f1746ff0fbf7aabf65468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24574d587a006054822a2afe3d3cbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852ce8d4791377c011b1cf1823679b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4be39da59a9b9cf76388c49bba9e3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44995ddbf657d5435fa3b103a001f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bab37b9d01c4b5dc9a9e2a051e39673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fab248102defd698778cd454045f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb8f0a11d5d0d2b33b544ddcd15aab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41840f31956fd1b5a854da1c3e973bee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42218da576d0a80ae690c497a9d0e26277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b23b11361c107b7658347627f8a5fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287e646c086975b7c41eb21aa2f610879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fa3d6dd9fedf7fb9cefa30702d6e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46cc623844f03a828d494351d60f6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ac9b038dcfc7bc002cbe6c748e5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e78b1efed5f39bb0e30580bf35600183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a259ad6f54efacf60e14768a58ffe384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cb8cf51d89f05834fc8a305738afd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7171b9d3b853b5b10a32716c4b7e8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71071d2b48d2d08587f4c366cc98dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59b63c5f6509ef3fe809767cfae04588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d144f156008fd1842e437cfcbce5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf7cc29fe60c9cfc79dbcc673a375690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b5b23da0fd5f916333f575687715991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8586cd49f90f0aad254242728246492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b406c5096108a950a8fea553d762193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5893b67fa2b176eeb08cb5f73df57894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11872f27bd97bb8be15ae1d17aa82c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9b7f68e838ce852c824a7fa989a0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e006b128b63f09c19ebe8f6cbe8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99097616cf8cd7821757f216fe224caf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d63da3743e2793400f8f8b8070fa0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fe101a499b9f96d2653df7fe557b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6ee5aaaa28c8fe8d02a77e3c9658e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11bed1d50d9cf2b54a1ad0a23d688b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36fdaa518cc4a8b996a23819d8b9ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db7abd0164b8329d7a16abb3bc1099104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aacbb7b5c91a9405ee519879739bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d657060ac287807b0ed44666cc7fa69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc22022b3b2eaf527d4ee4ce520f57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66557659d0195a67791484727def81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba799d70858810153260160844da9cf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b2190c007f085ecf200d61f98f588110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e28eb16fcb2be213feb7b749c253111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e8b763e26b2c968eacf0d7e6912e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725335a9c1c03b509e74ff1c567c4f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66030c8c0eba2a7249374a5b39372ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292724e8acd1a23ad32754bca581ad7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c107c15b5400bfff61956a8f7817a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4913cbd2d681684c80e027c7f9faa4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20dcfddf3b6cdb5bb8a376b8d5a8f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f5f958fa25b10c08871f9e072795119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18edfb9bc99108c7d282af890f3cc8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030cf53926890e70964300d718617a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730d6c430e414b2b5c5885b064b753e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4890a373687022b5b349378cd52ccc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149497505daab32360b89f430d1a1b21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a03e31d6004508a6bfd381359e3f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea11f3dc8966fdf11581a0b89851094126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16981e03430f31c02560eaf9fa1aa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b9590bc31862aaf9a63743a561c0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c069ab73a17dcc79c6b5bae9627034129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c9f58a078c04aee9883d19356e12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10e4c1e27d51c6641fe5e4768cf03b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab047afba7707f6aeba999c74efba9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b91dbaa736535299d6364389f480d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce792889ce28f69aed531d71bd40ee7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404d8bf05c3ff117bf3d4f71dd9cff7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a32d4a96eea5acd273a92289b5cba4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7703f395d5899138fb07e5f1f8318137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a0f5c30862c3c977b163c466c8a1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7af685c3f2b91476c55fb7f9c0713139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ca5163ed9ca37970ac6f6c28e904a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed53695b264106d6be8989a18d09ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c8bccf4d2a1d84a8fd970601f4833142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843ab957053b9ffc7d5195e72f935f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927d0208fb3a413379e58f014025a11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cc793542a42a68e320e3698efdb31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94684c07a4edef1c9a0f08019491439d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ba1bad9d3cc9e64daa8ed43d03ec8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8176712cf89d5e036f73456b76d12e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e42da7940c64a4e1c55fcf48b56f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbb7016a70b5c570e2b66311c5f165150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eff9ae2ebe2939d529289d0c567e22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b275e174c6879ab95c4d263a223276152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f77ef7ab3a3e5afa08a9a640242ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af974219b0923a4225d05a958584a60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae1635380bee6fc5a7e1efd826d9a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8668a05746d7ce4e59988604dd4b52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25208ebc972d72ddf573f709e67a0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f935068f32c29e2a1a548f42d79c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66ec153392f4a221ef212f78731b76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b759f03ddca75f4e1ccac37c8d0f67c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb060de24e32367f41f1b9bbae5302161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883d93e7186a5618d4fc7c64aa696d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc5d2e873cc936f74d50b97308456b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a725c384ee471749adb4aca606b3a4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81f054b50c900b7a57cf05f5c994fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf26ebb909da82f389353283dddb0b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cc01a8a3732c00502b59f858ab50f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3ad122ffc4768f9e2e6f3831b883168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d186f41d851132f05108ec85e8e5bd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537bc531731f975e3def3b0660febb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6a3f5646e79c6603f7bd0942e7015171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b4a94c376a9a3307a3256896b1336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782afeba713e5375ef0513d07de7bd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e1fddac64c48b3530ffce6dcd4b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599cf0fe715ad4bf7282d1c6a810fd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b95d18cc049f45ade009870def4910176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac78a7cbfdf718047f1e0c6e61177f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c410c7669fb29840ea9daacb94493178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52392c295fb3ccd3aa37918bdc7c2575179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce07c0df3396306037da4a9c4fb731180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4f86e882498fc9d4230d3a4c7d68c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4e35de209716e1a2578adbbe94074182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64999a31e6c1fa751e45b3b7e2f38a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc0579660e5b5792cdebfdf930981184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13431dd218837ac6be13e1278ec71c91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70387ade5944cca2bc1851d837e8bf96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5659c92aac97d4513427f45566556b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c2ebce6336b16625d2a56ad60ebe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436dfd1bd6d9f3cfa78834025afd97a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d96730234d4162395b5dc5d635a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba067bf2bc0c7f25627153e6d4a3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed73fa2ad9598c16ef94812a79d51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cb88aa1676d313519c228aec34d45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108b5d65e084ab40bfdb9cb03421598194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed646cbe539b0e58343de70d1e08154195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01b35570af8dde0ad6125dfd43d530196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad134854b95d69cc9051d1b63a3c36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923b8b774cee2afa664a6da65cba906198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdabb2cc4f868a8b871152c11ab878199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65117c13cd4ebd120644a148c88b0ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028652f1903ebf39906adc27f5bed9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14d311280f0da8d01e093ed3566346202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15044cdd2e9f108d39f286ba6417db98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36c26b176391e0ec3917565b9915f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46018d79fefd92cb6c42b81f95ed3de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9c4bdc29055223d82ba76375c0dc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb62ff59f4972ff8514ae76ad0a1a28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caf6d4d56272b106c0c787a38b0fc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84fdb93070ebd94e00f48a3c7d8180209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf66c074e4bd8c79f8d4f8098e38d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a17fad2bbf3377c4da37306f32992211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5da837cf2579bb3e3a4e980e85807212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5ed95ace2c6475039bd3e0148fdb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7f817d67c354eb2994b70d4d567b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d2b5c6df1f85fcbf60cbf27748ba9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b596bbe95b364eec88ab597c74f66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88c087498c220b7fa151e580fc9be7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c525b296f0950a579b9b2becd2475218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791bd34867087cccf9ce828284e9acb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f77ce0e49a26bba400abe1eb4a0774220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abe7dfdb239caa7679b7210e4dde8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607820437216d7a5cf062399cf1aac2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad766819d18bd64ec0aaa44c0b405223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ff59ab0e5cab8f42437b23ace0d13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110055e1ea9249acdca36ce8b779f886225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5efcc07382b257901f61cf89598f52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0957c0c4cfbb645ba1e04b17e9902227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e8a3ba038661698fc77f86f5d53f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a66f8c564ec41326b1a3e965914bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f826fee99efbbd051dbe3b26220384230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808e721aba8174f0d9a8ce46c57702f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3478615dcac7ed55fad7d921252e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31e917a42676772e01d2ad621bfc9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6673ba5317a194d37eadd034091877234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710d1158c0e8f752dc604ed0ec68b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634078df372415d3d5061c5090f2578b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471dae7840ccb09860d41284d6b058c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfbe8a368e93413a5a9c03bd0b35ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096fd8dbd96fa5a538e12d037a5d383239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f851e0ae2483e814c4935e86b9818f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46ce99d7365d070b693664809777fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236bb70bd8dfbc0ac910b21a7eb0033242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8507295c5e16cbbdb3cd313b4bd26e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1593af09443c50cb9e972627b7491244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d43ace27965e5d0425005695e50fae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7217bcc469286a155ac65ba933db4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb1c2bb882700a5d1350425a5dedfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc914fb68e7dcbc4f187b5c4ba0020bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8e05c6926285395067574f091613a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c67b5bdb169abfb4a4054f305233250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504be01234175e7e4f31bf466095c9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a904833df4b63e28394a74bdb3b6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edae8f398164af58f6f17d5e25dd9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5037b3eeef8bab7795d9307a460a18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0873ad6fba40c40871af7df5802b5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1fa7db3efbe6ba60ccc0a8ff9671c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077bb7f63cc596f54271719fbfbae27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7a10df2af972e729636572a6bcb83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d8e34630e9e06b86a8c913df66c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d4df4469fe091e9a95997f8aaa608260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02697cec9797afb7a8be7ac66f242bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b08d27d87d57c1b5bb9d31d178d72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbd362632d830ca176d7b213a57947263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e8c45fdb76291b8cf569418526df5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859c2231ffbabc4df196c20ecaccd5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e9a431f12ce04f8236d68db9b7676266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c6f2f0d4b4130abd48f14fc1b56b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b39f3bfcee2df04ec4ad309e31afb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566edf4565560c78d255baed3844883f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a400e36d8df84e83d7df87645a01bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbac365c793726415a7963422a375a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe07639b483e28b0c1a7e99d9240b5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e461cb5f404ca32682e3ca50c5f1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a880ec07773103075cb594c590f2298274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfbed9e4f5a9c442444fe7be377b5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2132c21831b63f4ff5e596101589bdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e36bae4645b3dfb2f5c933c6b15e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ca2a32d28d75f98ea2b9be7f2f227278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5c2503d27adc877e3c9517346e3cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f320e7a8193604cbca86c10b5d5e1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450c2b58699274f5afc195870013eee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc14e78d77692f3e2b09f203a20161282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562634bf0f232e7bc902006f2433db3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bab2ff5db025c3828dc18a80ae2e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf4c146089de6686a1f6778311c515285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ab784691f1ceb34d4ebd242a870b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185867a96cfe4ec18fc3ef5c66b75d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33515958e6c635dade412d913dbd3a37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79688e8fda990dee2e84f40be8c8d18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afabb92148f4230fafd1e0ac7d3eeb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3eb75a42961b53a78eb9a6477c616291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0bab5dd0a20188faaab66de408d70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99edef0ae882c3d9b5eb6dbc60e8a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d9436c2641681687ba0b3dabe3b4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328b2af0411285802bd3ee7aa166b17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebe4b1eb6bd5a61fc244185198eca5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc938e7e0dd6167a3ff119c4afc3e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57039dcb190ebad1b7e08d31198415298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeef826938ad5056646539987ee54c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ea28e1bf258332908cd453548b65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4299f50d5bd4af932b6a7e1d83b74b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18ef96c55df0e288cfd24b0b90142302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738cacf99ba46755d5ffbb33df87224303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194ede1852c86a6a2347f431292a7e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2b0911b351dd9c0c46ec191a75a68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ffed5b56787086ce20848a4018ce4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbab566650b05e50ae110fba87664f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be99e00e6af410c965f47bdadd40a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d2cc4d8cf9e663227f6d23837dc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d79f45ba19a56f09188e5f36cdccf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60146171b13ae43b94834d171533480311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a927f7ec7a4fa9561456ea5750547312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e008bf189f07ea2832d6d4ee7ae77c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b22fe1a0b83c99f986ac08a4ae5629314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e7c8d050c47e1d5a2675fe054c913315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b694894d9447de62f0147564d93dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4693f40c9ce397aab377ffc7350b4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34552d29c53865ae820f4685b2cb58e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b48ba88207428359200c607902518319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cac1ad5c58141dab783c23b91150d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d8cdb380b2863f7643c067394bd35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363f7b43c9950f2a37c4a43fa0fccb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe89e2f9cf2bb5aecedc70ca33e9ff9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403034228d340335d5f7fa6f101b023324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf7fdafd8ced4fd3ee519d267039a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ab1fc365db16de99f88d7bcefa2e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5430b6d4fe37e5a9bcb92ef7ad35d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64434f480337c51ecb1ab6cd68ad9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a3fd8aa27be5c38a8e052627a0170329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccc5b2c2f254a79ade06fd65c202e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53a4435b9fcd3a7bcca4680b77512331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3063ac534af542f1ca890daa8acda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a504b785b0301dd6e3d5b88dca0fce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdfd335eb9f2863ac293713b68616e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b2ecc477b7118c9b95b2423c1a8c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89903fc8d4f8df4f1f6b4eee7853d7bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9334893a6d2d048c37766c89abe91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42739b51b4ac42b8a6718b9e9da72a92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffe5083b62b820ad9c79165484849e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cfe355aefd5276ead6a99009feb82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34251c45b3fbdca7734fe417aa915c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a605ce3278031b2107452ae9925aeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72546224f8d7db348db23487bf220a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ac842b98042b1f5141bc0548a8c61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf53518d33691fba0763bfd38383ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985afa7c3926bac44027abf943e42ac5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d28f8d228c781739cdfbcc1738afe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3956e67bfca6355fab237c22b50e25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d762b2bacfa98a4b2b173f4a46cb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81dfdffdc398e0b7f0670440a3545c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600fedf9cf50c601f14fd99343d9514351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1fa547fb8337b538abcc6026d3d34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68314d727d3b755b06dc12a2547049353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274e8a2f534718ac9b8f52850144b89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dca26070fe1ec2573c01df9f9375c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56baa71684e2849bd7ec347adc2694356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43abbb7ac1fcaa86181b9f9086570df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220ad2141409f43013e489798b29543358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bafcd0d6a35c4a05f46ef9bd90293359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7deb9bc56278686db3de67780611ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6741b2963fe1eb3bdfee42fed7678361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b50e21b274ce6f0f24a22d1fb2cef0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a4afdd8999701e9a4474b0a2fcafa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a176cf743c7a76646ab16ffe10f55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff1b809a5bdcee6cbae728912e74a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94019c1c09a771b6cdb7de4ea7e57884366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e614515c2c4c4afe4aaf53ced6a666367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f3c8af00dd77e9b3aa5e028d0a70b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09bcb8398f4e203499c464d92a353c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b09b12baa80e896098b3bf1f7a44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659657c83980e0255bee1900fa118cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26227f9c693f03bd5dbd8117b1f5271f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa633265901fe816a7ea410b363cfe3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893515e77248447c9c7564d2ddb15f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d9717d07a2a1f524a53d31f116dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e897a53117af15ab5c66a09a8ecbaf5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50afbbf57fe00ec7147555fd471c39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0ef00eb639e2830acbb1394454160378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87eb6d59eec09bec4742aea6e6314a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8724d58b9a4d98d29af41f2e0373da8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f2a8248d09b97fe184640cc27fe6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb78308a053343b70f92973c659454a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e363d3fa3fde03fa0f7a1d9ff001d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c30db4c4cc219f7e71e0f6ec7586b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc79377be730be167f151fec94c684385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1e954665ddb33aed91593ed9ce07c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ea4bb42dc91a4c7851c58f33eca7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b781f5a5dffdd18b7f43e4423fac2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c816cfa1301d0007621a794c0ba3ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893455669efbdc7a2424caf6fc5d2a0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c13fe98480bb62db4fd1eec9c2bf0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c00c41273b012c37ff82ab49ab2a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7390ded2b73d90a4dc644f49e8f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf6ebf5a3d7d9e40570754e5d414b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acc4ba05f8dcd1a28b3fe956c544b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b569757e15d7155a48fabc142644e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852f8ae566b60c787ef05423da03a37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d31586cbc18208c25c83abd0f00da9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad18788e7471e5c8b554abebdbddbeb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca214cbb7226574331e36f0122cfbff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1db16aa8cda556707d90cfa00bdea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7361d3082045d6661f59d7651e50b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26db929b0c160f5f5e770e1c852dc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba48d5c0b71de7a303c67e008b6025d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f83c1b3fc8a1077b8c8fb0028e56bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612116d2deb26fbf1c2b48ff2f8dadc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565283146d6baa3224795a4ab5a7e957407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7e00c8bdc916624394e1b3b64a49e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceb8c7073f5a30a64514bcb429e36b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff464ee821a8f809378c0b1fe026e4ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b3790265fe7e7771d81019ab5d0a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9768d8ffc89fd46d5c851256f66dad1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50717ffdfac8ba3c37ebb1f4a8d4cc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c37f48445765adb306da8fb6b1c8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821d22c0a02df134d99492b588d0fed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b37668ca9917c734f36529941364416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db63b608d29c4efee4171bf86612ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3add3e319a625839bd2d95252350b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e425d81353f963e09e4d97e404300f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc469655eeb9c6b20108e185031c56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43056c82237db2b2d029096abe2203be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f2c67f55190a0d37d50802ef8759422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76249010080364ec9f719fc90e1dedbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f07451d48b73d27a0e1222350a561f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d029f1318104d1e4944be20ae6c4504425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834fe824f1bdbbaeeeeb0dd0987f655426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf68f52e2b0e7a6fa5c9ecb0e02e2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd628340346a0af6bf7d2814f7825428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0923777e38197fe5ef3e17edbb5d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b43404c53c3529068fea181f7a39a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f7d37a7690a66bc2fb87731ad6b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b746f55b7c945258ccd1018c3acdbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa640dd38aaa02b4e3bf6d876a19caea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01499928d0fa9e62f5cdd407fc14c201434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd80aa24f8f6589a8cd45a6a0582e51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b0db316f2030920ecc91c22b6c35b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62a8d77644c355b30b176dedfef06c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ffb3bac66febacca8123955e3c064438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1665e264e91b83aa091f08cd4c5208439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c48d100a73c0c103a80103c8cbe8b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e9d219cf2c02df956b19dff6a084b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b778a867090d3208379430ba9489d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede65eb1918ddd8708f2583b81ba3d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0674332d61f79aa41ccde90802391444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503d7317ab8dc553087b27aaeed96a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a5f91577f2f6f3a67156d8e02b28a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9a144d7b27479d3907849590f1af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faedf6fe1d6989a7281e0d675c01fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81a59a8d0ad251dab4aef5e3281f34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67313f2adb7a7b0366b3bba35903b7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890e8026376aa1b6b5d91b7b88ba313451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f9ee87557bb4efa63e3eaebc24a5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dfcaaa36bfacd6bbcb609f4c0991e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ba5794ec43292ca772bc674f7105a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81aa9d3542544c7fa7b5a9c125a22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e6262253bf655a836d3e619715f50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb2f30c4949c3555db6db9411fb6dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091172c737f4981b31ce73a6ec73fce2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80015d2ba2bac57a13015f40997cf3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7a98d531977c27bd61c2e8a95dda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdc4703d4f9c57733ff7d2f5284ada461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ca56b5fc596f848f70d967c7fb88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320103c091411a97c3ee15eafb8eb7f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b771bd2ae97401610721f6fdd2326464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b618b313b438af2303307649e7dba3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98015f423daa6f9bd3c8f702d890240466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f3da3f6b06c5c87626da54bb72ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca7b0da93c27d5a567b164fa453693468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b03f9b663e4b57c14afe4a84a195469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bf5c6ddf7b287d705b79b442ae410470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb440eaa3e712d613674da6a7e3dadc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e6b0e7af324372c274c26c993b904472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ef896468521b56e7a0c8ba003e063473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9bf04b816aac30c1ab78a8050fcf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa463826d2dd6b3facad6eab55b004475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d31f711301fef0c680b9db449bd9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd519fe9ca96fb32af722c04b4f3ae6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a551f6e406fb100179a88946a273a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9261ebf4d4dd16281c9ac6be60354479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d6ae73a9c121949821a5a66cf4220480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdb6c605ee3e36e678a4c8f56ce10b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294cdf46c54c35ed2b6dc2775d68f29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659e4ffc1b6c96ec54d23bbc6264d65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb32421f35edbd02355912c3b6188bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053bf37c2e096b441aa027ddc7a67fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefcbbd3cf076389de3e8bc776df837486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8fc7186e64c7a6b03d66b08a5cdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e9ebde58943dd0daef8b5da60a2f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016791e4e04426027c25876c0255d29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a09b86910914986452d47a72010a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c4ea67f5280a71c7ba6376581da8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33761640b3cc5cd9a1e6fd5cdf3cd3f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dc50a4f499c7d0fdfcec039a2f447493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52761a6efae740f60ff628c3b02813494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2b3d71b155fefa60d880e738df61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2539bef1314be8bb0c6c37fdda223496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78565b8d5724379af3e949c5aa58f23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735f2743cc26c834ca7b1e0d8eb756b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9132b3a06d1732a35ef21fdbefc6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad265c69b58cdef467d11fad4e19fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01d1b77436d5d6ac4a68feeac7c5b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f873e39a14d1e92833ad190a00b9fc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96540e59fe17775bea887ae7a11900503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2075d1352d31eb8d6f6a3b96d72b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf48105d4003b206f7a851fe88570d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a80c4edbc5ed359631a2d86980f25b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b037cdc6feef729cfd1330bed6f388507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e32b55321e1af079a36a6cbba202b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38230897528f5b3b39f04344b50e00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651e923713bbfb4233e4d934105509d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2f68973206b82b8ba4d9e7c562fc9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6fc4f1f85b5f74645f67e8f7b6208512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacfb1e73c29ad0e020865ad77b9538513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010aef044a2a8927f0e90af8df1bb91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91492e2cb17d694421dd07a9cfee4427515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c96dab6abc7b9a16e5ecc48899409516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93704681cab3d66f1bc2dc7ef48fe47c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ba3af711ecf59a271cebbcff20bcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0434a21024a209f8ee3e800913a9ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e387830080a39807db47ee80a745520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04591ea802c7eb929a8039fe90ca5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0929180744bcbc35cd3d5234781fd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49340a32f66547b4ea7634ae7fb688523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0264fc0e117689cc957d4e90eaacb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c638413ecd34bf45180c01b419256525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb03ed93ab1e3a862d4f571dc744cea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f49802374e8067be8c7566845d41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cffdd5c53627a02393732b47eed5fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b1712f287415b93dc9c0835ee5979529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba025f168705638052d3b0142039a7c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2058e151d31ad835a56c7772e121741531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da494072ef714ecc52ff2f378295cdd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be98a1af9ca787f2c2d8860e08d19f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205af564de9443e2c4417d120f66cca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6107720b7abffdc9d7366806838b2c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29fc482916e4588a579a3b0d27a006536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f6e96d57b42111bfd43a0a6e5dc3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745abd545a799553445bbc90cd6da5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97f5f69e84238cc30b066aa506e2c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b533901b7f6197d7e0cef553f643c19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d8cfd2773002dd41964cfca47c6bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b8df6353fd75d5f57d66a19e43da9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b48820593c32962a7d26d79b8e253543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c09423ebd2783ba5645e801f4de9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5498bb835285626ec8182759aa523545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702ee10e30985db4f78c92530477a20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a56a31ae9da809d56fa4aa6aa3ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f768ab46612e34e4d05449106e06d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328628ffe025efb51fe0c71c0a88573549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5e24533b9895c4486d16060d1d2b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc4ad7b5b981e7dc00ca02fc98fe08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac60729f2b01f01d7566a1b4ce00d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c745750aa38caa3c3d83badc718e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632b720885ce6bf6c82ad8ac4b55625554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074a6272724cbecdc41cf125d9d5feb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175048e3b8e998ebf00f33861eaa948556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe86004a15136283afe0e2008a52e81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaa4486bcf8c5a8e929525eafd4a94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b88845d78308ac5903d0bb11c7e57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da1b3fadfee7295ce03fb3cd41e4f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1593bae3db20729a6805ada183697c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1bd122e41f399e1290cbd9d9d1ad9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221ac6eb0200f7a39c0cd99ada40e64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf24a1801cb0714df5d2247fe85938f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76cbe49cbc45aa99dfb19aa72ddfdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c102a0c039533d775560b3d992ab5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8972f1708857b48a03d72e5864fc22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26db2189263d9ab7be840170c74bb2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d63f18b937e65b84985cbf42167d96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e46cad9c69f024e9d8dcf29caaef4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8917526ec0f045040c72e77fb0e82f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185177c768def5199ac4c65933884b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51bea40f90829a374f8c92975ac8c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda57e5a895ab8669b4bde2b78d03e09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a155dd3bfd3bdad350eced102a0633575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71e04b33c546659799bb3d04d0354d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e39da58801df92c009ddb8fbe2144577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e7e2e6c80608137ebf9c4a33e5ec1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8b26adbc2d8952b3d856571e4efb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ca1d087496c4eba886ec0725d6622580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8139e9e01addad83de1946e0b706c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dbed9d1696c9222908ddb62b59bad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ef2ce5ec78f146323d9a6db81b5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf786756749b3328214935ab8ee2b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce02b89748ea5a4de6b850ab5a4710a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e3beeb9933c53018da528346e62bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920749f2d710573b7df44f133484e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db364433d8ac72f3305aedc9f476fcf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6787786501a6e8561928e827664a04e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b13b0613125db25598ae3d38b3e04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853df0b1ad36d2f42ec475809da1cad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb27f0f7e291c9a2224461ebd914ec6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbea782e4a9640ab38f8689fa950f77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6755b0e8dbb7bfcd7093ad4c4fe245594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b77e94285df3761a5002f35ca087595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2d69f8f91707888714a27b4df91cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468beecd2656f2f8193871327f3ab3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb588ff776bf8104319f5b9df0610c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1bf4ef21f83af98cea50d38b9afe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b820aab10dd7aa6ea3d792c6edb12a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d216440935b03db69031b4af42f8b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43846faa78f8ce0e60464776d6627e0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e48c97d3d75ba79545d566e7f24b35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911247265e6acfdda05a376d81f3349604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef467eba0bcc78b50d0a0bbf56aba5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d59a2baa18d955911ffa58ae1c47c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7008aec7ec9c012eb52450765e9c76a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a394b385f409b93cdd8a23915efa0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9901dc4e026bba4b19fac5551032ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91c38941725ab5056f45d40a0a9e48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c021321377dae9828299d8680008611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc1728a108eba2d3b1f923a6e687a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0272d8f3b1caad0011d1891bcf7ead613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66b93662682c018b260e64db1ba347614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d49888fdd5dfacbd761313e58d547615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f47bc57e41de52bbf3de32822e48c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d77abe8e634ac5d159eaa0db13907617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700548f50174c7f68ab94719e6eefc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec0b099261346b2d20ca6617678c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8a3aa88162b7cc42536458eaa5c25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa930f85acd25de79ecffc343e616b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb04022090fe122cbe75d622b23b63a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b972856c4f7201f1bc3c81e2788c24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148366d80becb6b92c3ada8854d9b0b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a1ad264376a2b77624d6d4bea023e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009c08e6e6a4234f938b3865300e7d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15876509d1bdd1c08d001dc8a8abdd08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cf620e1b493a9465ce7abb90e7010628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f495ae031950521689309dbcb662629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f9a74388c50508680fa5ab5e28532630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee3ed8ef6828468fdb490f82ba0750631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a47adca52d207b276537ea4dab7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a68b9a7c2b7f9665eb6be6f4b6f3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002414ee1ef8d778e320159741a48a23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3d34c3b2959a2c8c8fdebe22a69be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c785bb86d9a787e9380b718952e1e0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d504f8376daaf0ff4e039cbf8927f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037734de604584d927903f56fa1fd9ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45504e53bf2ef7a90bfeaea599b729d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02cc7684ea74f3662ad404e2c6fa34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbdfd646a99257dc55337d020d2e96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acc41a4407e3bd734299d6dae1509b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad85d93a95328fcfe94355a5a835a06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efae4ae945456421668fea53fee038644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9ec87eda67e8ce9fec2537e2e5e5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e71c228029f8c4f2c8666c5670c301646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40b157273ac6db9dc27841c154cea1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56422f90510621f2d1afc2f04082a827648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486ebd204a716408e26038526731eee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc3605b3e49ce5b53e1e921e47290650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bc3f5e320590705c3eb5ea3453d0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9288781038c9f34c8fd3d5d4a653652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5c5d14fa14e64b5368a8f7d17da35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c861b396f8d90c9211b08f10cfdbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a723f1b84439d993a013085750dda50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5068bbe1de316c052d61559424d273e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f363859f87c8778662dcb867bbb6c56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6de1a3d6acd86e8076d1f9440ca42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e45591a83291b4d015f6b1b0f01d11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92423aa0c46b5f4278b224658d7af6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6221bef8a62cd341705d026040c46f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95af2447abef8c098a2a3523550d0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fb79894d9a72807f8bd295b83e8d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219abe7a680b7095dc274be6b1147ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee4b2871934284881e7165167d528c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f87fb3d6edd746dfe824df9d2d5dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3345848a8a5c329f089311a2a5bbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238328db5e53d44c65a152038453ca3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca7467217be73bb5e0ecd9364be674669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4086a08f93430a14761d1ed0fd63b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfcc34bf40ba19bf4bff35e5f2f127671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3fba2be9a4c250e1101de04f22fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e147c11385097d80491c94befa1f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98863454208c02ac81ac6ab350c275d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc5e96048a5c5e280d1445f38ee68f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c3fd6a2fb047adeefddf76b6a300676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065888e17794aab041f402a3d8c0e552677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdf78a02cec4e13a9c01652e08b0ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9467a720d401ab8de1c6910ce9280b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c4697088925b5d4412f4cfa65542f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ec36826d96f43ceb24c31bbec1c20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8d16bb055af0973375d6466ae6fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7e54670049813e4486a14f24229d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d7c7af5f9e6d313187a8dc3b70c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba49ac9933859544fd464748dd9d0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978865387eb89ee8b810991fa6ee6ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a87e48419e4bf77bf1647ebdbdab9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf971a38eb78c22629194920b64e238688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff965c5619e0f9e9534eeb45d9b6df9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b618be7255e4ed0eaf301182caab1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18914684accf203f5474bed3670e91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bde6ac8b95938f3bad98b57081c17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39120406fff4425d92546d1e8f651512693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b658d00fd428f0ffaebfa070c2fe00b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78789f43d79f0dd55ba96e99ca66ead3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6628e4576c4915addf6731a5e936325696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156e254fe81b278437bc91ea4906146697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0b7d98951153aff14d1a99881e378698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a000025b0dcadefc5fe8424ef3d32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe8b265dedac814c711f6de3d6b25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b9df4f4d12034e0e6cb076af39cd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6006a1bd60df1ffb41e018a17be1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f395867b38b4a38ff7a65082a81b78f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4da36e4eded5674848b2d3fc9a6ed3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c70bbcbb8901621e0f91d122070ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fc3185513a64523a9d4d642f9ddd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff4112a50b59433e05c926a313b7b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7cb2f1dc99870d33bcd05a29b0e84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dd282dd0261ffda02ba557b2a24d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561d4c746f70c80d2b870eccdd3450710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c208854cd65b318a1781d2944dd4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943baaa368bcabc00ebf1d98616535c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da38a881b58fba3d42ae6538d23ff4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71882e2021337e26349dbc4026298e1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5251a58f50f7425db0a977eedc32db7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecac3829aa9a13e5c53426f3982714716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312f3af8b4cc3a038456d6c27c72244717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d3d76430692291ff7d5bf467a63af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71792174ae4e6414118c276468316ee2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eee2c51584780bfd2998d214a9e45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5469f4427497a078b5769002894ce61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78502d2e32a8b804594ef28a71a9c7e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f0b5ad1a5901fa8dd689feed66e3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d436f732e0a1843d94ab01bd5810730724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f31bbfe60ac934331ade88dfa36f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02109cb79cdc1e2b64c7ac5b6ef83d22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b2d90cfb70e6003cab5a8238f1f11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2a70160e18a8b8c935ef01b9e345728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff46c22648e7bac33b0cf3abfc7033729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901383c9becd906f57f28fd7e5904b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d831b0acac5d75cb8802c5eb2b645731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1886f9f8312e0751b2f8d78421d59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d68677ed85016833f3b2d088fea639733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f431b5761b0ed1648f5d4d5829172f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70fd0d23ae9bb55124a2c4195f9a9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda1f4b99f5227678ae3431cea3ae7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a421671e3ca81d80474ae93fa6e0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b2fbb3aebc30485ff46fcb66ad30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d3bc9e22d4f18719d0b340dea9ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9744a00bcc93e6c1021df07e728952740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de12cee5b7590bb079317cb2faf59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32963d9179469e2f7938c83d4a502d9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5de76d9dfc51b97061fa390b161c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40d61e8f0b12d7ecc7582c929465b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241fcae4484d4fb409bfdb40b93b463745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8f86628848ca9e2b51a7db322c179746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a3552cf6d92c3414ad370417d93b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f218c83f8b42a6026558dcb48f64db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034f517e5749c359e276d326e249d19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a239ea59655008857f9322da136de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82900874ac4322903c5227078b27aace751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4fc3516142de4e3bf82fa302a7a4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8637290644b38fabd3a61309f3af9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edc169052c4a845fb0640a530c1501754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a9911eec8d348efbecc6f4f5b30f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f867e9a6ad0f59baddffd7a81846756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0498e0c2c26bed45cf48bb311f9723757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c71a13088358dc50831dac8c29a37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2492a83906820b98535214b9bb63759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba25f5fd38afa625d34982f8ddf7191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9ba1ba7540eaac1283f57fae672492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4beb665b5c4e8e876adc61f293f8183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295948b57c68816ef8555539c1130a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b604fc2b8e87d91b89f79d0385875d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462d70404c567420c18855b798ce80c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430cc335aa1e16e3a08806153fda5dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0021a5df93170461e22a039a86189018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a146981c5f38bb1fd310262edb59869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13d2625403e1ec33638e505ac160e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d285cfb3cfa0ef8a127e913ce1af13111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4d64de42ef3a42f3d624382527b2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd9cdd201ebc9b2761b6d256ad10fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e53a9ef451583e964239acb0052814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea928439e02373ecac96d97b9961915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a116cd7b6bd7a4ec82ec189b7f9ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282cc5d04438b9ebc9b396d782178ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fba3f3b09c287a4f56422261757bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dad90e62ee7816fff8ad8a8a575c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe82e878f9359a55724ae28face901920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a9f68f20187485de4662827b8e8d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448b24411b2ecc0f81c289b316e18f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ce06338b28a6ad7ca34a13af6f08623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e56458fe275101d7980e0fec9d05224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27656ef284002d5981be8ebaf2adf56525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101747b500493900016bec6f1cc5b6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a746e0337423fe939b9785d9483bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054f2f271c97678df8248b9b7dd933028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79634a3f3376feba056a3aac5c915baa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb14b9c7bb883aff005dd7438dae3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaea73c4957f53b3abb2f4bba3da1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32cd7b203439dd533e17dab17e7fcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c20a44bb8e35da27bd4c24cbb075233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06bd6a2200f016bc06302c89c1e10234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9b06e0f800145cf12f9f887523e0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5622e68a9c1ef2e9285e65220cfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbc3cd6083d02ab44d7f699484428737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b743e9c8a950ba1c64b9db524fd5e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b5823a1cae49fba01cb31a19836db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25afd483b0cfb0957de71364e8d76a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694adbe5ed40486eb3a562d9b1f59d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32d71ff0d7375cba2e5520443036e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ce05adee87e9546fa13a1f82af3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a6adcfb94b8fcaff5666e76a0e7e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaba6a11f4c6b9861d17adb58a1ee245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bd26127709136afcfca6bf6c6392746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c384f0c75c5cee45576463feac2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec855d63e1d3083cb5f32b7bca0783648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06552279f31e7522d9400dd839678ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63bdc9d88303b8c8d5e9a68a11793c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342286d075c5171758a7c082571a1eb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421e29dbad852a7006b854f6d04f1ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91da7701545be19d9e355a91a930c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cb5588be7e6bcb1cfc33e095c919654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff40d71c01362019065578b21530d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b173aea031c50049c8f4fc7bcb8dff056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd84120a7fb99bc51250402b0d1709e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1218ff06f9d9589c4797c89d8aedcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575e6b6e82d314b02442ee458d0894559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779079229968288979e4f9f9b5bb353860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeffcc0635b6fbad96e1f9bc692e0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a97d4214c76f9e5013f38791f525b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fd0f590e3b74433f3f80e5bca62fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8cf209277dd9a5fec03b0136261a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3e1c341e6c671e575a4cac1ef46e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bea6997d02bad8ba9311edea7880166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcd7988acec68a438b7283cf34677567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f8d149409a62f6b867895b03fc95968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921979ac41507964c42ffa8aded4a4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c5edb6d4b42626dd94e197174bee570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d93d3eb7586cb9640e02854579c08471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82918314ea72c825efed846395854bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc6edacb6a6e77398c9ce3845f63573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d5722e2d1e14b13f4d96c1ebf5a0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf6711bd62bad270c5b2d3079cef3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa8a514f3ffe1042a54b00fb7d02f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b753292fc185ff2899b1de3d5ae8d4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb8efe0ed48473ffc221b683d50c3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88eb58bf55fbe4fe91f7f3c869480879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7a6cbfdc88fd16658fa916a67991180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d757271a3db342161208120b6eed18481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da78de4fb89868d871445012321ebf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795ac2aeb518e8b3e5b56affe1489d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b235c0b068fc879c133b41ecb048cbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc114d12a20df5cde9143720d3e8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9faa6f6de917f3038b0dc02f8530586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabd5810c92090396d7b66bae7eab1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca3e0864c3546b56c23ab06de106688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde658219fe531c5450127cb27cfea0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb763461006e84e384064693f5acb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab2e618b6698ed2b9ee27c0a7b0a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c6205e16084cfec043e36a91b111192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f25244d920a0724b258482471c62093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385b9023c88db4c8ec74dfc2687c42b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d1db456d34d05df76f5acd5672c3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022fdd893672ec81a1220c2860d2bb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc0a9828fcb6aff67b9306afa1575197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63a58982b58568ab21e4aa39e900f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e6ffe06a6137dda2b1a5954599c5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09eee806aa0e94b856c8cd7f0bad3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9acf2294c3ebcc4aeaa6882f6b0833101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70227aa448bb183bc024823633952d7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d7fed136f3d1dcfbd2b41adf4ef0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f0ad5d8a4583df134b03341bd5459104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f826ef738b385c47a40bdc1b7f7fbea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd39270e1a97c5340da2f51b53de80a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92a1262a23b87243d7d70c41f8cdf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815657b528201e150c174cb7e29a0120108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae297e34502e5defe4278e445efb772d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7c3b6d7f91323f2d4bb9b0731bca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98017be275de68981c1ec06b3f5a696111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13adeb1ade41ce74fde5574f3f4745b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447217782ffe67a373915a803d2b2377113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d94b89a28e861a8fca5b537704e3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83f8803443ba241f9c8d68544dcb5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e24f7ffb2d1303a6ffb102c450e17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd805fb9a45434471c85332d42bac4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a14965ec2d28d5c51982e3646aa5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5979af9c5772414e1d84e893b0080b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083079c43d8b16bfaecd46c7c4332303120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be448cadfe519c5f20209af692d948121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f879c34408bae2bd2c733f8bf1f81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f49a8c304117b907a7d93419601ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792574424c5124a5ed249fe63f09578124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf214c390ce12b6b0bc23297579e0096125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93b1abe3fd473888cfaf2d5774e9fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001186dbaa6748f2a5d54d8f5005dabf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f966339e64a44821f4a5c675b8c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d79a4f3345527917e0d19012ddb9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede874fa8f257f6077f621328430d46f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e991aa8afd2ff69d2d61a82b858b0b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5974e5b86f5495b2aec12e2cc4290d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5503305e6e223e72f80cc6dc076a614133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b20baecbd14469c11843eda8e8a05b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d5a79ddd422030a8c07bf87762ef3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1375890f9e4e7adadff453b43e83f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539cbd391a144a19386682adfceafb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b26e73cf740986e088445768ae63c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580acf0be8a10a5325bffffb6e09ba99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd15314a77954a93c6b91a2b431e682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d21cffed97de7de82adf7089e52e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b358cc3948fa090cd337830ecb79ef4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f745addfc55ceff2bb7ce8a0e473c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dfbaccb0aeebfd913d1434e47ca59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e783df83020cc65b64204af5353b90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb1384ac98f8fadca6b3026805b421146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbe2361aa6679cf423a80a08626f21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f8d1d043c93232d7a2a68c53ffc5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8bcef25febdd2fd31ba7006345c5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c3ae7158d0f39ebdf1fe910be807150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2906d692e853e9657f00e5a5150b248151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d9f9b44a5647752447a990b50fd73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f9ece15ff9598e755d075cbd6f0fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d9abc33dbb2b6c01c40228060e7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6fa57d4546d6f69d62adac2fe05a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24c6802a83efc3fa355278b1e770c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ec6be1f429dff56f303edd972f15c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f23696b006baedec83a49e9d62c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe7e249b342263af965f6ab0607358159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d8199f1ebd2ceb5d896bbcf0a815e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d277d4b67530bd760ae4433929b3039161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968900334f1b34c61b69f17d0137efd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f41296bb124347a3f86a4fc08186d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a4329f8b2d113cff407fd381bd6a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cd3424e67b49f0d7ee70c21b6f6fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b98d4af7cf9f9302a1d3695686b583166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9cc33eeae50781e785dc09728b094167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7ca5e2cd936ad9a968a84fc5103a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a259726e4d645ad42e3eb9ffe02fef2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e274d2934a7e252a8b2ace9f122e56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478321aed3579bcdc30251dc69f4a18e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77da569aa6f0c31dee58655e52cc8d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c268f810ad9a52cee6870a6c87cefd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e99723232781430984d5e62f9ab7d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ec4a9fd795966113627bcf8303572175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bab300e9929e789bc424a19b4de0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac29c2d7cc21c1ba5cee20c6937911177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58c468aa35a74fe897dbdc57dfb4a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b7ad91bd56b0219b0a58e84eafaec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fbe6f6b6df703b98d0a1341e42ecb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfcbe332c2e8b5b7909da1967fb3e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312d5f858a7ed273ce3fb3bc52885a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb771bd62f1bf5a28b810c92b47fd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f92efb56bee8ac342232856f239805184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f6c5a2d16de93c64cd1cbfa46c131185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e5fde233c77932581d7305eb65a01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd26931d3471d5f17c49181b6ca5df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894730f374d1f71471e146bacf4cb2e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a236f4eef70ba1d05dec7da52864fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e735e632b574e6fd3a9977abe29d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4fa3ac48a8b5d85fa95bd90975d2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eed396524c98261dccb21b0b35b3f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6499eef7e7c6f5ea674f50d45b2f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25a9f7728304322b4b55ba7157fd10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd8e9f253a5c77cadfd434cc9edae8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac7b7d6b16e2c65f3ad3bef3a4d290196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fff4be37acb0a8889e966d9150a3d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3044e4f0101517894ca548d4031c22d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998393fd66c3f8813d808d6d1ef752c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0cf63af91347b967dc0ad2ef872b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375a13bc4a6185b153b1139aa1e6b61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cc867a919b9d07ef32b946015fa60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2899967d1a8b6199169a90331fc0dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549b82a38e6d793fc4966a0d0f99824204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bfde045e3e000669ae1493094a041205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a94521d49cade7d7faae9a514e05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d91a7e7822361c9971a27c6fc9266e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fff70ee588404b3cd891fbf0097c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a442a8536ae4ee2ed63c3c71e7877c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d2d5bb8b226ebf3eae2e2cda169f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5a00bac7429ec420e6a2699d39386211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f764c9fa53823a6493bec645d15e0fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c96218f25440ae53fbb2ece5f8378c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0312b98f0f3b92f500f8bf099f0d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60972031eae86218c698f5a81b56e840215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44664ece6cb87aa6a70506a0e6a8e6af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe456c086ac82012a4c402fdaf538e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e318966d6375af7cb06dfaa2bf6e74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d88206c2c2de133d9e4fa864d0d07d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c46f2457bc0a6c6cce72495e2f8c0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b7594c6cf447207d21aa23d4c97f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546a5ada8d00d02c04ce3e36effc9d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276fae0a8acb02c2a7aaccb3af7c9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18640fee172868979c9ad696516a10bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07cbad45ac64f2641eb1cf6a94d9a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409b278b26b64f1779310b8bfba687c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1d6098fb0c92e8ed11197cd8d0049227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75907cb3159c0745c2f37e034089721228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ecbaca0e365fc76afadb06680d485229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f78694508ef49aa5d5236d9f1f772230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb5676c963319ba260a4f0bb49763231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43e3ef3c0aa53b400d83884aa3f2be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ee2030df1a3bfcc66a9c3d283ae2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85cf7759239226d773a3b4f3bf5da9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a77d3cc3295825d3af141d2a7cc62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be050a84988557134b5697e4871e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb8f853078db378e44f290b7c2c90a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9662c87a7f7a80f52a3c988490c77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cd0d672803c2184269d7553098c58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0f84bde16ddbd69b12c747fdc7d23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b806e5cb76bccd6b9864df449dc6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f7b0bdad2f54c93ae859029f40904242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f044688ffc854a76ca58dc80f5f70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e88ed14a8364f36c6d65a049333c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6c342dd87ad1f251ac6f5f53b7f51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60668495e9b2bf87520db2575ff13505246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b83c77efd6d4470a6a47ebc05d118247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16091921c62631046cf57371a91d77e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316cd31369a7103367e6933b60d2787249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01952dc3f57a3f50f30cb2900908162b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a041a86f0a941dce345d0731ee95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f00b7bd52bb5d6a026a1de13fbb75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e74a81efe2afe8d7581b412b0c1761253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec5fce005a8cadd333bb4cb96e67ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84623f5e721918fd2db2c5b2becd1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f57f4b84e63fce19821a7ef6ce50ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c48af7184be124b7b0ccd587477ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afca16b076a85aff565d13fc201ff24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe234fda924ccdeb4a299d5e51cc7a36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb71e41313cf9956b904cb82380771260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a08d0ce10303a2306599685dd055c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ef8d1759464eafd5275b31f756b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af9e0fb8e0c94f4103059c3c15afe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702676bae384607c4b11041634d0c773264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733319f4584b792015f8d177f2babf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee18e2aa7a3ee07fd571830b7afa034266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f252e30008ac04145f86072f59ed98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d159ccc6c7e4827852461dd2d9feb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2f4608167c5b13622ce9624ad6092269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a37715202b150152e42cd8c5831a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32c45f0cce1c268cf5449ec02dd20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702705cbb27d5fd2dcc01b55c48b808c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ec7862672fb7244fd03dc5df368f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aaea407d987cd57515e70f89cab6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c419cfae6a25b35eef3ec9722628fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92c1f1d47d92ebdfd9b83013b12e2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5e5b1865496c45e771677c41ed64a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06838e270101870f0c6049ebb7cc4e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c2b96d30801fc21ad9bfcd443f32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370854623f103bcbbf801481fad583fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1578d499e816fc51818dc498778c27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e892d99ee804e060bc9689eff6dfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92250677b3b97a2c89e4613810d77905283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0756236849e9e867b379a93cf92d712284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e14e8daa4866e1101321a62b708832285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efb3eb3492a4cf11c6d26411ae7330286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d89112c31f1505dbb991d5a00676e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab1056e4ebfe788287b7ba31a3b8a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796ddc265fbfa0784bdc9aa3ab1400b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def450a212f0d693b3eb44ff138f7983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8acfc9e92fd517cef38221e41dce8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc76858ea0c3f93ba244b638a01fed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeb6fc3d6a72d6a211493a9fe9bfbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b683806fa5ef3d4d6ed29e121cdd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dfe6fb913ab78c0cb29cd5b10cfcd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c056a49b76b61439a0caa75f3abc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8213aa992bba6de6951e735268d70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53654dbd381d371ace6e7dc8d2a327298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2202a51175548a6d5a1380bd3d676299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e62626039a9810651b4ad848537c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba680562ce28f3007f8d973bf38229d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3342fc1a2a4180be3e182245c1eef3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bb9686efee0681b9a7368f9a64419303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12020f2d01f10417ea724723e3823c45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fafcdd1afde6d09b35dd8c1d3f29dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d29bb7a45b157d2a360950481552d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ba7fe462cccc856d04e26a9c0010307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdcb086df493d528f17eeb7cd4a911308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40784a267195083eacfac6bcf0b66c34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58fb93c23cbd25785a2a804948fc3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be16742a329e0f5ebdb1bcc4d8fc83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f21cab91b2bf6d0adf0a11ec4f9b7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6e5a6ce0bc0058faa66847360f955313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ae4e1cc49c152f997747c8d9ad681314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab79b514ff545ba52cf0174b8faa14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402cdaa49b0423befdf5f08b33ba12e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37658fc7bbdebe8f84e8e7bf4803b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69336b228552107732477506ea11b1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f1b73c9196b34434f22f165068c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac7457e91b86e7d2612614b8d86f75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f9695dfcb4c6c77da8295812d158e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd708da648c926a4d206535cd0cbd586322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a780feb873d89dc5854295f05335a3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4338d61cadb7a81d9dd6fd2301a8dfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf236bfdb508e51a4c568380b47f401325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08faf4dc3961252a94fde51c72429cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0770191409382809579a45de443d2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c55ba860c7005488706ff114e6980d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fdbb967e7de95e8db8e447bc4e76c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469433cfce437cc5f34a090e454a71c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f439f3c58bad8173bbda08891c8f4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3212c91ae97e75f7e7e0a61cae66824332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c8d88776aedde6374e889634470e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56eb49a35d893b3bd3f45196f6aecd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d9ebfb553fb6ec5a0001f8cdb560335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2d9746495e083ec3e582c0e8da082336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8364485743a1825f6edbdf7ea4b371337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6507decf0c03bb0206e9bb9643fe662338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce545c612f87b1b6546e7c088d851e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e33a8d390d05582219a7ab75047e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519b06191a96dd31e279253238d5981341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec784ffd8acfba7342cb8126aab74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2e5f7b0e6204359c57d4a511fdcbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3966b71a8c041b5b085a9a9242a1bb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2a685a7eaf0e1d181bf2705fa707345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec6538d0ac883fccaac5a0465b8236346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d10f62181d530ccd02877c23126a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ce3913e020ed529a0fee3dfcc6c29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efad95e70670523c7bc0eacbfe68a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ea5cbd140751228d5a5f735911262350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec26e32680a89a2ee8b4b0e22bdef66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874640bc468786cf2971b6a03f7484ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a31acfb4b6db6e869afe528777276353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf12a162e0410a1b573649dd8adf4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefe9c35abfda6e1fc73238b11904c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3b3357be0c783178d5627307e8db4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc81006f699fdfa9b73efeffd9bedda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d9fad0bf258530bd971fc506e02a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed02c7e3635dacad839db1849b4efea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fa6cda61bbdc07e73d7b711ae3120360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b32610ba1ce2d6ee39d08d1b58ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eb1eb82603211ed2b9000b63bdb56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ebe27db49ba7090824745314af451363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b184552c58570fe8f7830be47e77bd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e1b7354d994c611d58c94fc46cae4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3167f5ec0b195d5ac0d27dde77e03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927ba66e00b0276c3e70f3562f14032367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccaf82e09de03bfd481b64a854986e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2079312f33762da525f35d345afbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166930d597c4b680ceaf30ad3f88e4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2d153421c0caaf7866fd48b8f6423371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259f9af6afe45fcc973e65feed27ded372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4158bc8cce0d6b1a17b724dfbc851a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168fc0ec13657a3b194df10b1c86d4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541270a5f09ba7a470ada0287f62612375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e921cd5268257d470305ffcac338d34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e62c5733ebbdf8d9e845d2e2e06e81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907126e0024b603ec38a6476904c82e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73440c5a282f7e1ce624a5ff8f46ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c14ebb2cb3daef5bc3221b873e5a7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a297aa9337e3cd98afdff1a880fc1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86d8f7669b0cd84b3f7ef62f298773382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc10aa0d172575c4bba21a884ec6d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308ed3943b1262195b74ae3139dea88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a77e8a9abec4d3c766bbc41eecec4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaaa6a550bb476d5ab8c168aefe80a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af28d39eb083f7b218c1fd0937a47e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3c04df956012df112f900b5295d09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc5a3fe778920236d6f47a35d9a668389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c69757c2323471c3a4751ce6aff63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af060ab05dbc5c53517111b18ae1e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508e454105dffbcc2576e44f1786bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7f1b7c222ddee9220c18f5db4bc14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e5746fdefb906759510d15eb60dca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84a02a0dcced377d0084dc467a4b94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b33fca936f16f5b409b83439fbad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1144c101d4eadcef9398859770ee4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328baaba04f38af909ac4c679dfa509398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10f164e8b92bd20cfe1c9ac9cc7157399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6befb45254503922fe432d9130a9ac9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4a3b29c958f00ae7513542ba564a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df298ef1aa28ec39edc71e5d1a047c57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d577935e6cb86a82f86e301a00a344403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d13df08910e7687f6181de63477b0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16514a195349891bf69571accb95d1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e33921f7ecb81dd6ac8e106d6c234406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fd67bda2c5e755ffb628b8a463595407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a0ac64255fcac612fde81e4726f14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f4e735e3806c98b989a51c69cfa29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac271de97f83b05fc7d4e766d642cfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c550b0a980655b14abdbf1e1a06a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab0f25cbc287ff4a702c1205d632f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb29847eff150407c213c074eb5392413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b740964116ec9b82beae7f9e627505414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01876a24e51a429a2067ded76e80d2f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd09ae485077c092258779f7e87a68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8307d5e66d3f69ba13e2663d8df5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba31844a8a02b81f39e8074a3ff9c37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af831df778794d9eef262967b5e4c66e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86037975f2878d1ddaeb9084193091420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858be81a741aa080edc15a7e8ef144c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce29458360d70e449164cdc89bc024422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701456a63a717e0ebf81df1d04e27de9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3a5df5026c9f0aa5d2eeded9f8615424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb0bba9ed8ca2e104c54935a099b6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7acb88ff502128fc347edf2165404426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755f963271dc26cfb13ed906cccc3cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6042bc88842aebaa0949b9acc51328428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fbdab43b2fc55c2aa390006f5ba64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733ca0ee0ff0b9c57b858ac67909f01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017191a2cfe95543576b77c9f5bf58f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d345f2de9f8032e8fd74c7b815a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935df396577d20b8530300e55308453433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dcafb3b7bcbddf96dcf994243d4bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40f6500a4e181ad448fb7bf3c7119a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab19b07572d7ae070b38a791604949436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2e86df5a6923f1e102ff525426ab2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c825459259252cbeeec61435fe0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bf77ea8dc02fe4a74df6179f4b3f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcaf6c9ee3473457d8533e55cc412b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465e029abae916ab09d40616caa4360441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d8186e66dc949a21d5b6af3d9b42b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f9e64e4d54fb72130aa40b04397ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4099f904621c09aed7010009faa271c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417864a27879e23f09df90b8d3785aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd268d7846461c3d5d3d6abb95f6804446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1577901e3c4168c0d19e31c49f07330447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfedf5e724439b8944d28d76885a33d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8f2605750de2ecd499bbc24ae444449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77343edeb4a351420dc940d29efeb200450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4fcccfbbc17e08de1fdc2ace33e78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f344e7f50d698ab3d954fa64b5573452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288a9102966533535e7f57716d25cc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5e044a752b3009549bad5c9cb2889454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dd86ee73b196cc1a40145e9dc7c39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c333cbcb5379c211a5ec3084076831456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de90bd8a237dc9b09ecf3349b45953457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baf14c4e15ef0c84ac8080779a54e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997854a8a4a9d9bbc22c8fcd6c1a2ee3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d7763c15281de756a9e6e299ca33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924da7af79cf102f135a167c792fe8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e23592f32e76eb711ca89b2ea6401d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03817d4ae2587f722bf83676cdb8550b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a34264a050aa95a7b614f44822d8f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ca0aaa33030f93b376e3e73219100465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597af55295c34b018cde5a22af906c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00b091a899e917eada09e2ce987b27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96690d922a059d2dc4d0bf9345bd079468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86fdfb7333bf0fa313ecc8d17a3054469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815203df6db1dd8d0d38a79e370d9589470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2c0babaeddc4d9ee91d300cac351c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1899bb60fb99e8972c3ae18e58334472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64664062ac0e476ef72f394e5912f4e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72108262396383f24e0d87493e2564c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efe4b81bf0fa899c8e1a45d26711f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f47f33cd946dc8ed1d219288e6778476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364e89c51204822e9c08ba1a027ea6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816efb399eb96bf417c452a808704c46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc04c2ac9aa57d47f98fdb8c5edee4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3869507d85d87c5bf2abbcf7b0720480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b374f7e48e333ac2d0005f60530e2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebffa458016ff72e9e0d836b5af36d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea536ed5991ea297ee3b0ba98ad511483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039280638012f88cf16143c49664cbd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f99b696de80e330b57cc95b08b5254485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd7cf064b85a0ef2721c8ae8189c7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136a6f22464ecf75d1da08e1add018b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f320f2acd3cbac1ca919cbcd2bfd3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff11681504df88651baff940a7ec556489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f89667a4e186d62c1667c12dd504a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ad1bc2626fa5581017cc327e6a028491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a71f24ec9fbceaab7353ef653e4d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abbea8726ce62432c231679bb089af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed578602745ee70ea3e8e6c4838b815494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d33d74876823143c64ced99b0a395b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03168363ad8493ad8eeb58c8901db9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd7f86a5e828c89792ea07ca8be19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a563a00417cdebd29207f3f07d344498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0664b2ff5d6edbf9ba4444ee02113499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f1eac8f376e6d80cec332e1c5b0b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9655c92d1f091e3666bf9ac033fb21d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df481c1740acc8254559154c3a375502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b6b29397f432029fd92fb5ff27ed3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ecb8cca8d5857291232ac0be47ce4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af073019b78ecfd2c87265658f1e3acc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6ee4152346b03b43e363c65ce3160506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ee8d0846225ed0820a594f82905c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654446f2e28d79547092cc08dd5c2e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3510701f5e3a296d4e62feaad293d85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474e9ac67652c9d5319b0e3973df467510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe11273aeb3f57ef39b0607b7c64adc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb781dce0cec1e4810765d2e5d0ca5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe1f3dbc2a0b1e490c9d49e9e695a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b3ef49660db8e49e1a2d57a059558514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628a49ba662212a2809ff696717625d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760207bcf0ee6e871e99f8e0e24a062516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faca71b1e74d0ba86d0d8321296159517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a51b37564877cfa451d1099b0f841518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59db3f4ccc624280135f24337353a3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fa26ca81d7ec9ee35fbd598378645520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b9b29a5910ce2358725ee57bb32c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc80582325ab0da6858d58c92cae836522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec71f61bc17eb4ef99a1b74df234dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173724db9897aadf3bf7168082cdd8bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a0c8dade779a4a7115c88f0b52a1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba9ca4d8a975141a45f8ecb8fa145526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd95818f9c2a5b3c1fc7cd604737b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23bf3fcb280ddaba189db03433a650528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baa21d5eec4a6490c2b37cea2d0ee3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2158060ca3ac79696c5ba5b2ef3bdc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b9991fa5dc4754fb7b2480a0a16f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c2562bc8ee00f9c9b5d6d5f8ba3e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160bee67b3e05d506f3a4d3cd05641e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8414e22f6d868090c5a2c4841114cd1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dda1b28ad29fedf8c23b0a17771c18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8812b194d8f030142e929d0ab3b3ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf90657cd94229dc9a64c6818345e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbaaff96cdb5a13fbd484d7968f600538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ec8d1a20dbe44d2f2464497b9a7b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e24223ba150d38f87909d758a9e46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea795f2dd825f8eb61de86cba72af3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4778f5c399db4aece80c31f8554d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92e0f6f62c9149e43af99f9090dd4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193b04538a91bf912885a7a42399a22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc699643911fc83915ea1f23443058545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d37c893aca21e236267c6aa0d52a15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b97ee50722919adb74ec878a554ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca8471dbacd015c38329cfeeac6ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7b4dc434e0309225847412bbfaeea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca69c2263ccf1dbb85a8c6b3ffc3c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f8f44cfc06121f55c7558fa3734cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceccebef36c72494a1f57ef9f5ba94c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c667dfc4abfe733b236e2a26af876553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c73c3d3fd78aea34c80059dc86347554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a9d8bca9f99427e916d271aa8abe4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b546c5cab36a67f3983ef0556e5ddad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca4a4509cea07c0e4dc6d550b83db0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c1a3115a5241421b1fd41fb05028d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed23fb91af5818bdf8d9117fac4776559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12487f6d5a3b713ca8deda249f2f938560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa7a3f4d9900f055fabf2c15270618561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041590542c17d91ab912a39614294402562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73086e83ab20d03707d3ee4e562e4d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98bc3e802214e5cad6a43022e869e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d77a656c044ec9aff608386357627565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5fec9c469c69e22d1271e48c82e7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd40bd0057baeaa9fd61d6bd77d889e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dd40a0891eefc855f0ed9bceaefad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4daa0fcaf8d0368bbc9c959d93b2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b7d1132bcdb6856ddcb587da913e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f51ee852d506ec0c535018ea04e36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de4b6362bf25c876c5f9a1ee42db91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e6f70aa7a6e2df7b77d3e3196f2ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c98d34830f4eaec94a65a07ce105db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d90c21dbaf49f59ac154f6ed4b29c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9ba0a9f5fabf3886aa544ca1c4e1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa70531dd0b3d417c630add2fb22fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05346936b44f0f58659f7e0aaab2a433578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b3e2598dcfd77511280fd2daed6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b972a42228a2b1f6c9c476370326b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df4505ecbd6cc73a4ce8f4fc8ec7ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21675768ec0daec7783ee67ae451d4b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130b13e680de49a839b066d27eb6e3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a76b4898c256d2b95a087fb1a8bbce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d440ca461b910ae31511f00bec4882585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f052b713615ac1072b6f3834544153586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32656196ac3a8e1f80f5c8100ca4b43f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d177b74c75877912d5fb716dc1db2cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97313c35e5e0ecec05afae69497aac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed43f5fe0e0cf3893398b2708e1f6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886557d7fd2272636dd53179bbd17e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937e47aed5f2e438b750b85fc7db7ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbf6dbd7a18d93c07a6a551f9b3a35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32957d90199faca9074a7c1aba20ba8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad2eb907467afb341d18f68c4b1fd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59861f52b53c10493567bc605a2e41ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd06fa6b8101cc93e9cd034723e62c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dc0dfd82d9808c334645b1b56abd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc86a0782434347055b628d85884cb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9527e4505fd278b46c2aa3d3cbb8fde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79254cad7ff59a3da1de7dad1b01bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953685fae8f850d36d0de87ffd34607a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147163ceedb9c3fe31bc4a5431ff2dce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01150edcab1ddef8c78e86892ec35b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f119a9f63da45cda9bbb8d523e71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d53a60772b259eae81cfd0328b4dee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175000b1656e436afed07164157613ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff692b417e1c2bf00d85e2b210315c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686c3e35c905cca46d6528485379253609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bdd8836ca17d88ca0f550b1cf6e31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3917d116ee68a7fffcc378aa1dc3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e85fd8c6a45a1e9055f1b13a3169e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810adbaa7ce0be838e170ed9a3d745a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549688e7b3f02e4169deb1cd9791f17a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badebfbbcb8798a2759f97aa2b9e41f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9359c33bbc288e5a40a4effb2ea8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30bc6136dcaa8d58cb2926f7367e5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c93ab078a106418bc5238cf60f3d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1aa6dfe1d85f36a83a6861d11139619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5192fb2c5a443400286c46d332a4e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d472d9d9f088f9c8e5a6328ce67f699621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb73483d7b9ff59b01b2b3b810e5b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b31205946faa97b0dbb2f5ea56a54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0c0b265ef5439c92bc63057b8142a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653940799464f6ec65960a4709d13ebd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136861bc42e1ba865231db460de2bc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d22b32e2c384ca9293077b1ba1cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363eb5ee46b3e9a8c6ee05ad1a5f8fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83701d06321348696377aeed623aedfd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40c29babe2ad8d43b7f8e104fce35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d03435ed2dc74b659b53a938602e51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f51caca6cad542751a5d6235d235632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becb56a430506e0bb538f3e3649729a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7c6f88bf3b2ac9eb7c3a2a67ede4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da420c59bd56c335b1dd8e2dd70b06c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bcc3a27ede4f29282cc5995391bb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78bfe32eef32b3721cbf737d917692637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f3dea6d55d73708b372abe4c500aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097cdf854b091d6ed50ae5c6453e894639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc7979c4f26b3b7fd4a4294d771c09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c7266824d8db1d452bbc224047900641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f278f60b8bfe69deaf462848bf46c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764580580017e7105084aa853997a6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a38f90c11945fdf6b46db9d05c688644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c791eb1825a6e91709f42845377fe9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd1534e37fd2b2219e81df64dde30d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1b49bb96fee47913ad3723a15c0a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94717646c9fbdd10d0f926dd3029de54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d05d4d06373a49b82e76283c9a5c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322d2b442b551fb6b4123e1d452cbb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf0e7c469abcd7ea5f578733f2f2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d750553ec1e281bfd167d4649475936652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd5dd28d3bb9c5ea9670ed12ef20a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc97bf19de203ccd493f01a5fbc3f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98bcce85581fd75ed7a9ecd5fdc22f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff6b559caee4abe502a3b752e31c07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7206d23bf38663922018679a0f68a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b181edc2c985f9dfc91dbf2d85ced20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1933f9126495e995a9d77fe1f5ebec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016d61fbfb6a20a32ee3569a7f9f97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f733f3f36fc3d516bdbc4c260f19121661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d955ea92abe695009b28b7af95a0b37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95207ed8c8de262522db950146c51552663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46473bd3467a1677749413d5c7b17e0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5d5f89d9d521f200dd5c54a711ea3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1865d18a046aa45867c87a67fbbeba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e347800d251e9166c0b0a43558d50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa80490e635055cbd12408e465ffbac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048559ab81cfe568a5fd50dd7c3e0107669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94e41c5c7cda2c225c4d055d769964670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb091277217e7e3503c352c39f9829671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa74a89480764a681548967451ba41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ef13c827dc674ec50284035f4d63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d331b0d0b229ad908ec9a87716db4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b1a7f6e6676715aa984bc7e3c0f9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c301e48d53911898087d77d34b2c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49d285af48c2916277a6f8811b603d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34597863c0dcfd6f1271273791d77f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5034e1ae6ad4aba46e929cfb8d7cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab03e3ae2a6b143bb1900db7a6eacc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4760c4251cd15ada1681310a8fed9be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884736ac367fcbf587b053b8b861ae6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17fca91a6fc5a1c5eaf99758d44148683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717a58fd7c949c2d8fe74f077ac270d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e7f80a892fe28174bfdeb94bf654f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d81751892077b10c645ec6958d351686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c268e6f2dbbd4259cb2d1723eb1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ab5127da04452832506ab769e7897688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f7db6ce4d3eb51d0a91792ed4ebf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d5215807773cbd14779c2d7e1566a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db62198ce3eb23276769d27299559bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd41a2a10546cd1e6c5f12da9907e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4ab6b2d0e4add439d0d8ce0cfac1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff9d5814d5ba887060a5c2d269545b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ab2f1c33afbd934b302cf978e77b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe173895da6de6859b3e76edaff289696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a98d625537415fcf1a6ac02233ec8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c2d1c8ab6202fc7afb9f1faaca32a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ff66e522f2e487463b1cd63ffcd60699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a79e87eed1515d79a14f195cfad2a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931c0133ada84857618ba568f81bac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe64492f74b7e345d6c6e6e37bb56d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f3ff71dbf34407aca59e976b5739703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1964b650302d3cfa60e9b78087000704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae9aefbbd164a7459a6d8193dd8aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9611c477d895cb17666d538ff8881706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0f16ac7bfb1e7f83829da9f7dcde2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54b933b844a3c5e308b1eff47d6be6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645813b21cbcc61188da0515d2c403d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6956ff032f959299b14923db49250710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6cd77fc1f7207791af433140d4598711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23204a40244ea15037681a9a86da6c18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35714fe82abcd86c01481772c9b048713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10cf17661a391fea804033403c78eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10fcfcb9044956c515ae374e268d18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45db3905d4d1e85004eef2449fc34f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea1d626229b8e5e94f9440599083d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a453a0bc4d4ee6931a563b4e535e228718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dfff06e49521cbc2f08f2608fd89d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f9fe9a15ab99a77b6fab4c562ead1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481c13f8ff5bca43650a4828512a588721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61057e90bc95fe8251543fc0d4b2f7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74d2c44229ade9c6878955f3e705f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafde4090a5ee6092623a658e835b3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa436e23a1e661a0d478aa6cdc452f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d66afa8bfcd911b1472fdbf1e1862f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4610d445becb8d72c1abfd2e0354c92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b9a3e051ebcef8a012d8d058f7dc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e5ce5e5ec32fe7f062a6e01d8942c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77266f5e46a85adf39c7ffc0c14eade730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b47abb35c541b224303fe903cc832f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e44dfdcf02f640d1c07026987ce57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a5ec25fc787100545968bf912a59b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdab18091df0177f46562418870797734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa205b8d9cc1f6ab1a510e64c94de7bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0829b1cdaf3bcc62a5104b535f5b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a5d668a8b2269889445523a9f2566737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c641ab0d455e19cb5c21cad8b8c6e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c33f7278f6585bdb975ee475cba16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e41822122f978cf422d7d519f2a80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d36e72e14124fbee2de8b74e129856741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa84006de3fee07f07f0eaec68873b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c991b62bb5de24f3571607cb1c7a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce4b4423d45b7c955be4eef1d1b572744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5df52842d5580caa111bf905bfd97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3754895cb2dd188fd4410e4a508d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4af484d5616e72413c11b5416450747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bf79a83acb53cb27dc8f0fa1f93c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8136bec0a6a606ab04f369496b4e53d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441414a24ff2209efbd9bbb18c182c18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522cd7a6b5d16038194504a2601dd81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643ed175c2f089f6ce6401ac9f63813752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975d06e4f6795d9978682aeaec43f7b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>