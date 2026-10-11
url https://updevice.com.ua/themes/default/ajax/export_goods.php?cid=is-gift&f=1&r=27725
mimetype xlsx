--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f88bfdeee5948a46d3199eb3e83261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a36c7ca2aff61a22b8f5dac689b1212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7faacf2ac8de93e109d035d4de26db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4278ac24fc57f0dfe0974268a8b4ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac43a44621c6525c9eab4a4b23e4035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677d6c456fdb0d377c5636b0ab5e0af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80ad7763b591c41f186f043f08d8f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1a8773885f3d22bb6dcd359eaa6368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198c7a8af4edb73e18bfdecde22cf579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824bade618ed5451a9c422db6c41b6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b9b59714b8485668c50560a757ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212002038dfe728d65e69babeb88ebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0484f259fdffc2606933bea27bbfb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e223419524e64c5e1c711d4622dbaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891505b32f22030a11664ddb833383e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb1e27792eebe0d148f46c2b73b7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d87d714496882b1acea1e22636eb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5815d02946a5834ba3f88ec45a3e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb1e2e39394fc572b41a478b86b6bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b246c3149aec3a0f2cf66d021465e3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fedbe405a1519c6c220880da3733b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba7480a6e09717fc2f2a18351347f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7fefab956ed1ba7e1feb4283a1b0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4d8ec638f760bf0fc4514e691729924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a85d40cb9396dc35f0cc452d423c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3149f97f213e45bbb70b6ca760f13d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57854087dfe00a18921efcf4b1ab66127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce612ebe141635f037a20044116bf9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf900e0e627ee5130044e508b87ed4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861a14a8b78fe7e49e7ccbbb46b62f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47221562cabd3c83d4bdaeba5c9e24231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d4f0106a0ba8c3dc666b5f148cb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810d44ad46a1659f2b5482a7fbb25833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70d40ddec795c073d4d40b19a198934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3949980d19835ac90d20e6c6fcc70735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700f01f51e3940d6985ac81cc98948a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d3ce43c288de0b90d895da6fc021237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed32519d855b4bb5f3b6302742abeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d28a07e3b9003f7d24d841b838bcf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed526f6a7100411a81fcc91613f06f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7c98a7c16b1a14ea85f56045c785941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5074cbfaa9b5edb49d117fcfda2a5ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6699a2790229a34572d873fc3646e1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4eb481ec330b3a3e2b98c98e2cb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0c742f3a09969680ddacef1efc94345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b51723a34925ec05bf33864cd6643a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8ca6d452e22a32ad5d1ca7c107e0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14b71b059728c0241a9dce60d0415d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9287bd8da733b3b618ff510b97baf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a65fb81967b898d28110f3c289fba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768679cf97daa470b1384c2c9cebfdc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1706dd1fbf13a688f4b0311bd8e6da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d54838f200547ee9bd3ae681874afc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826afc4097f284bc0ec68d79a3f4805b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063192201651738ba0cfb4ab72ebb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633984133b3621db54e48327b74c507c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9022aa3db13523d8571d44e64c5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ff03d2f82838b42b4ea78c5a5477a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730fa4c2a52ef3ed09eaac70fbe7a2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef21d2db75a84ced13d84f34c8df960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef3233ad6a28e5a65ade02a107ef1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233467ca257e3252cbc4c3eb0ab43a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063150c6a8d92638a01d50c1a69896363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f5d57ec74cd61dc09fc1d959f3cbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740e8c2f4b4f19f587179ff51e5f90565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c884a177d4e9b6e2718417883290766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4dd03be2fd87485ea9845c37d241867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4621767dd26091cc05e6e883293813968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360645b69ddf08e680ec67d3826fa80c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210853479044ede8aedd5ae6f24b275970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d654f3fe41e4f017e65d1ecd8d2ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b729b4bed216d59888f21a8c328c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbf8ae452d96605679dfff121a1e9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce60979c6961891ba6ea4eab0148c2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8c85c7f142de41f1ad5b7c0537f5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649752c90ed93c00dae238e06ef4e7fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d1a81e52639b4b61495b5a50420ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc66a37d75189a7fa58fb03f4877a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f69be660baf519fcf78b383bb840dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104da55bc0cac3e32397ba267ab5392480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f3023d92c6c257c8b2004e85a199d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4db8ea5ec526943a4a170ea3b1a5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e56d09b416d833bca768ce8ffa4df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871054a34844c98ccdf911a692b20a4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd374fccee75107d14928d6d4772a8b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5addde41668b71e91a7e1901c263e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87278f7fd9e72d2a514e7666abc16b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf488c07c6af0a8971bd6883356ee4fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647bbed4350a66ac776bfccb43c774989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d67e95704524fa85e7a54a3285d83c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ecb5a952a4d13dfab93bc4eca8f7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a43025406a7c471ce07f5d5463c8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb2090076c598514e7ac0c44b7723e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfa385d2b31b6ec5b76fc4636936e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c3d65b1da58ba814c680332596c3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93958550ad051b5729a0e53ba9ef4e5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114ce23a46ffc1888cbc2125993f24497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6909c9a89eae9c75f3180c0e5340598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20bf3319bce99108973163d1dee46299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058a1b54d75e51ba34132155369c0be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4039f7bcbeecb7b387ad75a084301c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550589c4c6e24787c1428bb2946c450102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22701ddc3b292b522647a9e6fb7bd3e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e66b821056888ac87cddea5d1502f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f286b30ff7e5f2937f284fc99cc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43b1337f0c74ac1ffabc2886ecb973106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f0516d0460e054f59a1c044afda8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc02491befb2b5020bfab40e95be89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76670a375c4245d3033bed818aa7778109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d761a0a96da1184287cb5817c489a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760b9d29c596cde5746f9fee55d59d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272deef3b9e85ba7ddbd15f6ac74e60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e4e8647633480e8898dec4b698d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaea54113a681860bed6caea7837985114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a099e9f48af06aa2653e2378412a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a956199dabcb12c779d0a6edef62cc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120846c6d7bbf0d0cfb39e017027a81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83aa38ef80ad1df4727dbf8a9e7b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e090419b4bd11e6a08e0f7e0c950119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99478ec3de5cdfcaf3d61a2fceb48b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5162473d00a7484a0f1ffc0eb09f1df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1efd43c52519f3e3ef9366a05c218122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480622710e551009376800bce2b7ceb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cc00ddb760e0138fab4a6083b1d1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ba3156532a6c934adf4e7b879c55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da05c390b5e82be9b57a3319006137126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea341f60f56ae8c1bf6db7d9767a353127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e9bcdb2dcb8d29b8286822f3d9613128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aed4c2b9aadb75f828b330ba8e5b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434298031f8e5f92a81b563b0cc2d61c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cddc4c30a0cdbbe6a2cc1e1c784ff5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a6f6b454069cda89ac825537b3600132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dd168fb0217d4de1126307b0fa2a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80124dc1ee1b04355679bdcf87f8447a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d909b398752c8eccb5d4cace8d8cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc1aaab2eac3cdcbdbb881542f1b7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f3e34270d36163975da317ae215d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c7f193b31e15983042ebfdfc24f63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a7aac225149658ac4a4241d39b5d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5caf5cbc3779a9e62730008bb7a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621956105b95f98fe3d6402c13e51517141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b06f12bd1eba21ab34df6bd5523c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db63eadf6fb6e4d063686a459b2f46c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b9eb1ba17f5d333839e21e38191d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd746d843076d27b849158cdb119c28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87d0b16eab1bd4350cdd4a59f49852146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beafabc86055753a7588f0173c1ac4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd723524b3d882054f8b1f4b23b0d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a09d7de5e25c73618ffeac5a65238a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3b224e222a84e421944c250ee00a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e14c8c2c39d1b408926bc62b2455b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332331827c122d242dfedd45af216c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9fba078bdacbf8757a02fde270c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5138c5f323738f72ebf364b1c066f0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776812616bcdd828e9a1e3174c18bda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926034a1f554f6e8972dd3855e157a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67346a44e25f944e97678fd1662694c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847c17a4a2e986b61c8fc9845e22899158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3634fcfa3e84c2f861347b775da9cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d3767dcc15baa7987869d49c63abe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc20daca8d134226d3da970d511223161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113fa1120f2bcfca812577e9b60bb04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8076f9707ed35b2579c8a014db7859163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b6c941276896fca0a10ff2cb2e875164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82ed9704b2455abb2b2f3db3bb7ff6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d463bcb36f4b9e45e43453d6c77e4ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9010101ee3a6ae581ec0150e5362c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa084dfbf612916ea9bedd9f85f6cbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f24df38ffb518aee78dd424cf96997169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf597806b0df32c68ae6c6356698f0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060cc3d55b70adb3d1364e44f87ea4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47634a03e7361cec3debd4b9822229d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426a61fc88732b7de0b189ac91f79f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9c9b012e0319c45e73572831e04f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef508ea29ef327f4a10ec731b3320e52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563e276f7ebfa256944ea5d8792eb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264641181ec136c3bc036b38aaf4071177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc509b81cd075c8b2c4e3c29a3a590b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235549fbf5f2911bd3f88d687c59f20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe562bce005210c930bfab9d1fcd6357180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462744c7928208e0342376a9109342c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a911574fed4d50392a05a962b758173182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612fa2e8b5a20e65eb424340193d17c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4cbacdc250e7b8daa74b25d0d26a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ba45e94f23afd5d2a6edcb44f10c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac9feae52a8980ed58ed6ff433c2e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb797f0d32d4a350f29a5e200f831f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aabea2e65dd03d9461936d5be199f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd1085c01b76cca26776a7778b882189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bb93e920906948997b317d06b499c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093f8cc591aa10962d391d09521f0fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d91f83c699c6d9eb1d8fbbb815f75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b26a5d6941683379c0e0e472a0391193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a27304b40d2ff9e6290ebf36b71648194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0906bc1d1b23ef5fd698e80587892a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1196ae65c659e1aff0036f5c533fdd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc21676ec53359db28c4f90ce2cca73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ca497642505826ea997a5a6977d77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f524819587805dedaf269f28efe1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b307855e3037ef7c523eaa7433d374200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8fa23ac3cee39742daa43edc78dec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f547c0bc9a58b2eb21ed539585bf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa3767345b2c78fef0758de14e21da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91af76390d3712ef1be5978f486526204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbb2f2cfb6c7c02b9124c28f84b7bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63647f2d360c2def9818bdd79bf8ec0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c12c4da89163f1bd1288a7cb95cb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43e490b48960d9af3c49f908962fcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdfcc1bcad2b2ecb9e417c76035b48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98a85ec850174d477d9344d409094a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cae987ec3ac45b267c0006e30b3107211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a651958c7799b3200c8fa3d164cecb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d98c32ed2ed450498125a59a6c6655213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb73e5dc4af5d46ecad014cf9c2140214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8adc627da6ce1c9c974e17e58a12b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd8eb6da3c9c8ad29e2977433d331c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93606d149a5af21da10a2ff6d9b92cbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc41a05001edc46e9f0019e802b44a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c5b2987b3a50a4d11226fd9a7b4b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9673e1fdfbef618e14cfc3613a15f01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf769e4531505bd8ffa748fc88c8498221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ade19a4810e8c610a0a275e61af27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697ac3bca861553e1a23cbe0506392f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0e23a27c7e01e36d9bf533f84adbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9baa47dce58216c185cf2bc35e4aea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f5da088c2633362c7e585161feae9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b30c8edb30c533da23b4a1c5429d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c5024fa99bace547d13a5d09f7ff6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c24e7d403ffde21bf307b5283305a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa8b069ddce6ca907239fe9da48c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47798886037162dada64b7c42eeaa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd001bfb01467f08148c2eaaaaeb6b40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f6fb18569ba9e8b4de57ca80b3e73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4c6531a4cf3b35f9823ac410b23d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ba10205e87079c6e2a3d59acc66ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bf9a7e7131215ec973a5d8e72e7aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd33bf7c32dece61437cfb1cf00a102237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3fbd2f4ab8dd4cfcede5de7c7d46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c95330027eabe422661dfc7a486707239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac15f50603c305b4b4fb4fbc0052bb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3621b69e59c48b4d13ec78f97084195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d902f0c1f0a19e76fc78ea2bfcfd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38b779fff1075b14c003b63dffde55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f966437b1f6200a007a488b49eb81c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23462ac7665d9b08f84f8021abacc31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ef72f2ac12a089ca3f045214c0c2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa932628e524264226180568fa11f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082c946ac1eb4468c827efc29d825a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca9034ee7bc411539d898033a7f79f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd10fc6304d1669ec244bf3c80070b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ee101b408cda0154aa457c852682b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82693e0214125423d9c6cd555ad8bb60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b866a3144df0ffe8f5b16d5bf9d7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cad2efae74b0ec45036c1a4411172254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66140b727bcddbf83e99cd98626b86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6c485e4e7fefef7de661976dded88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb9c8a14fa4d34742a433370a4b350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324046f33d410cb2f2ab7e118bb20217258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f40c330e51251df4d8fa435d92bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b96e433ad5a8a45b998c66590f4773260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d52a606e54d876f833a48078eec0b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac52bfa14b3952e45f3fa7d8f271a58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f4171c5d5166718da8665771680d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9e2b054d25a6c23e40de35658309264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5274143b08aca9e8b6835adc9560a9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545abf54af85e973f0415b9a791af946266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cc99f35586707770bd273bda88c43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf45b9d98b284f263a010f6dff2b2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786632fb48230fba1d3fa6b6a492631269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafe5029b6efccc07b30d7bfd43a7f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d7731db29267b159dafed3dfd8057271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f88e94c81b1afad62c3f2755bfaef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef7913f022a1ec4d2ccca03261630f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba92da1f649b92948155bda0bb0ce89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b0a28daaa340288380502b7c133e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8386e95f5c4f1bd2acee60c9d71cf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f43ce6e7099ee52b5b4afaedebceee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b751d01ecd1c02f86c6cbe507fc2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5a83c3597bb7067a21d92fd57631b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd152bf72defa05457fbb470211617280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dd7fa69b09b81b490c77277cff3c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a270e78e9a90d2dd9419cb545acf8fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d80feb5d610093143cd14afd4dbdf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8e86a43cdebc548dd24e5049ba66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8703daab346de44a99269d902712ff9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068783724e46103a826baefda4f972f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4507571d5f53e79bb36c8365106ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0e95c21aaa053e33c3ea32f57755d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb71510a270a50a42d8cd5659b469e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d642c1da55f1d5f67c18f817ca995290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a357d3fba99940d8638456f1d18b6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c35645a0acc2bf03c84fc2bd51f3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badac1ee309acd8542ae0f7e8bc8f785293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb107067f1903553dcaaa0bbab22c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f986c813bbe65c18ab7669c22e06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c4b1319eba039d2abcff98c1f99a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683051293c0600d0e54713b1afe691c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f04d8877a9ccc01b5b275ff6a8e182298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc097c4bfdd7a505d43d6588aa5bca3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ccad0c020b67cec016fb2e3bfd9e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcd14527c6982d08c24f13b98bf807301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c8e4766603904c67cff630761d113302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb1b60ac22310420783bfeffc15b6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f588bcf4928d8b10ba69fd30fab99be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54ca12bcc5597903613c1d8fd3f114305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730669cc26a8757f4d0f7ca9f597597306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd5329cade6a7e17bf0ffe190a89fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0b5e4d0d1beb7776f4cdfbc0bc200308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2199002b75b44ee4419aded51ce53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307485ab9e4253ae3657cb638d15cba3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c3b241c706f535cf33426aa7a0a37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a504bb2feba7ea3c46f8e08b49999312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a8cc943482cc67e057dd2455152ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68b79d080f9f36a409723fc4f01c88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3571b063b40bb8eb233cec2ea70256315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767793929d6194c42f3d2c2e861f6284316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3478a5f4beffd6fe798b227b493a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1a13f73ce4798085a351493489421318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc85f78123145b9b1862bf2c64e53ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8124878e6c4d608fb01eb56b6427d3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37414594c1cb0b74490f19de469dbab4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578e6c64a4d180593763e3a55f6315d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de816c9456661829b22f8932b6956563323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7242529ddf72e561b583b0a03b119324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496318c383d81704b06ccd4750ef51fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468df9ed25681f52eb3a090185507980326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636501d1d0f999687dc1de56943001327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c506276927c67dec50247db20ba4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be205188a9c5ee7c862b870dc8fd41a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfff981fca393cfcb13762f94dc795330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4dbe0f0a0d1e8e637023d098f363d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09feb29288e8b2d4ed2fd759481fd29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefa79e6f5ed77fcd87887c937711a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb24f3203ab474db56c0acb0f099807334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db216bacf498290730731b30a0fc0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ed6caf29d30eadce892bdb9a4f4c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ba634fb1207288ca93ee70c3e1d8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace8d24ad7f83cd4bc540f79453c7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29218dd42f440780b8a071f6281e431339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c20c425bfec8597f14ee852c12359340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada1329f3f3fc4a847a5777b06b3a09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958f93a546ee572b3c6b6a6e3d90a2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519da48cc919752514f5ade33a0d25b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaa166992b4ddc5696da67ff096e88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0403db64ebcb6a8ada34af39216be38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac6a523001f39636fb6a1ced39e8bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5330db9ced0199fadd99f647e325b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc72173d9e10b86c102ab2ac266634348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40f832f00390ebab713f4ca9d290c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025247c1d3b983ff0f96a5a2f05b1c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd93b8c0cd603077eabd2d86e65581351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d01d6ce224a2d19de12743ca6e70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2731fa094a76daa576607812288574353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f56711832cb16c64cba6c54375ad1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4f5b2990fe5a98b36002a3fa7a138355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603e1f3fcc5d27999763c40a621f2fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e2d83e715e516cc261da0c2cfffab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6094ed7a31d30f0578e5a4953670460358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd00d530fd216cc962d6f483bdbef1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cbb6362356b3dd5f0c2878f512720360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a030d7de32b73b8fc4f2d2a2c8db1dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e4ecadfe4acc5e0b54c294f03d74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d4780688378e8a0f5fbd0b8f1db77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd1dff8b6fc86aa0b6c5b24c76c4a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de690041a26ec4db3c52fe2f18eaf150365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77741a0e21d71705c5ae3d2b338ca04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810934488abfcb8684c406e5030d1a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a56dff67f5e0b21d2ce3a3ec3834b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358a1931662cac178bbd4ea1fc33438369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcf5b064dfcd09ae09702fc4d2683a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2428ec573d901258160a6d19c8cfbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d791a5589cb33e925a5148e04da77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17166ce7155b1475ddb6bcb8decaa6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134b0300e9d5d41f7fa47f2ae4e883b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c16f5579233748f31acb06cd03c0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fbd9032e9c7d2b1a296aba4f5960c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84078a5d31c3bf8a53dac1fc3f7b7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ed768d7d991cfbc48993df1d6f7ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b40273a99d442fef02a702c8f83019379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305db2ede261ab30898409153d87099380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ba914c90940ec21936c4a6b9499c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ef94363d8528f31aae1b35121995382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c142d8ede245e4acf56863c83d2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8cbb7fcf59ce14419fe02c6a33481384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4544d80ab56e600aad5c3d56485afc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6d78bab195b686d6325fa8cb80c96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae6d065abf9137815dbfbea2423351387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7631abce2aec8a935f492d4d3679252388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dae495683608e424ac4a7f45fef465389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696f95a3d34fb69acf316dee62de468390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eee56e9e5441698979268178b78b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a03f0e0811cf5741e4c553775a4263392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc674c08ba9d173c78ca9703d8bf974393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a00f07a8ca82348540d8e8e08181f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fb3bfedf9564d14a6cb714bd5fb5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bde383948901fa1f1fcbfa23939f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de7b8d8a7f93d825940258f0db1eb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7425494b2c0718aae1b6093591b3d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b424789aec470dd5a9826d83b801b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5b29e1bae1e6a21681438d9adb8dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a87b26f1adbc74789d312ee7d008401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55e213034daf0b5ec85d4241a16c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8713945183f9ac4228d0b42618e70c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda93a54511a0576081870d4cb2885d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61020890eded43b3390a8f04c5fd2351405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae55a6bf398a7b9be51cf7797b615c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115585d002fe6c1b6bf34895b1d237407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4295df7e4a93206adbf47056fdeab0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd416725239901301759aa493d32b69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e95e3795a0693a4957325ce1ee7db2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a5fbd11ef84cf4dd1e42907f6e241411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf147f3cc05731a56c59aca85e1e651412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56907fc5a6f8f19e583da8e6a58b4b1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f642192717dd2ad95fef4ca9fc49a2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34509967d006be412e175108e310b908415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac351c80833c6f632def1a1246e81a70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f271ec20af7ba50215e561784b6c7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bb1a62bd02574ffcbf88f43a6064c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd1fcae00e90d8759b523d14793c91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817be93883dd021a414afba20a39f140420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686328ef776df6ab59f47d452d6c18f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de98307c384535a3afa357d1deeb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cefd65012aae6de1ab7a7a2a65ebc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07299dc3492beb09f11e98f27455d79f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8c6951949b64ef403810aded6826425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe12d2714a13ff61903e1e95a67534426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db516c9e32c113817a15383d60c9a848427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78feeff034f8e8ebacf4e51859f58a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b5c58b2d8c77f9ffbaef221b32ebc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7daca28a3421e72258a05fa0fe1f11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284ebfbac972834989068b085085a5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a12669f93296d472a2af53e4a08796432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaf25254c4f6670f564af237ea02d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca2ce036a4bb2e7bd804b2f6ff61b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4edf2a32162939bd4d31a638bcbc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab018f0b850789920f46c8bc9f9309436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00af6179fb002b02877bc7a84485f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ecfebe03be5428ed405f352b98e30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bb6066bd6cafa8d3f8e0d39ac9ffe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a818b10fc5e4213f33714e4cc83e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b8da50898e28bf659df267a0d78aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bd85624d438e05ef37de589670a9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972732390d9be45409def158dfc89cae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f9dbb96296c0a22ea54b662a30b3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e84d30290c5f029e57d02405342fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0196154c6b6f2eba28eb1db4e9dae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f7ccc04fc4948e8ed0b001d520b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84097060bce6d00c9d3ffcb7ec102e8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24304588340c028aa003f6ee0d2ad9a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddf640f957413805d75c64fafbc878450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd760d0a0144fc5a0b0e35060b5480cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40f3883ec8635fe97755fa42eb6aae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a831d408f715bf50f6684a5140e808453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0910dfad2277c3735e59d2635c61efe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba6ef62c8b9121a77d243af8abed5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e76e4b4e7ab89231a432c09f1845a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90b78a8cd0e959ea5c1421ecdcc638457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9bcbc75090cc968c3f880eb3789b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737e529cbfe88353110c898abda3e6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e74a3a5a927352efd4a3029ef6930460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cb770390ee5461cfa266cb12b2a08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba02583ee91f7e952ef246629ca35d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aff9f0afe35a1bda60ff4e6183a93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3060135d5e073193a59f56b8e0a973a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad54d797cf758f132f88fe8f4da5012465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d1491bec5b340a536c157a5a1d04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd231d69d5cf17f8e1c98c122b66e56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be4ce29352236375b464675f48dbf6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aebdce216e84917869a007098a39d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c587583b66e56c0945917d1dfa70f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c39a78508e1d8e09a63c6e17a9e6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e2ffdcf34ad359f14b75fd4ef2339472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc59bd076cf45dca34933df4d161af3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285802281161e15ed083443b83f4e0c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22132da5a3ac29104597a3a41a465c18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2006f889e8e64c2fb058fc998e2ac00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099af9dbf393aa15f5948e2f1db104dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11d5abfa41d06536133d3eb50bfdd6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f154912e68b75de880f466601e4c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d49ec818e5c3df83f5b80d3fa29b52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ccfaa2f16d1b742e9e3dde431f62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cdc8e65995f3fbbebd6e39a4b82be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84991fe8576d29712ae8ff0b59769f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f052df046e0c336092faf0b07c07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd725e272e545f2a5007c9d7ae8597485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf5cb8c174cec50c7706b5406654a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff287c9db0300143467ed32a17ab10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a57e4be20a510da00b4ef129a4407e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225889d97436c9f8de7bea8cee7e5e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec7112b9e872c10e4ba71b5ba32cc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff136e0ca873a09e199d8035eb0b77f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dae556e0cfd937f549909c0845c05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826b9c9a9897264dfba07c41660d9f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bee22599a41d6f8c069bb537aae783494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daeca6e721327629867bc3d1daaeaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bae8e30c807beaf67fbc1cffc833f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3706333f31e78d8e05d03d57ab2d3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18274218bb795709e0d06bd6e92702b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df85a9bdf3dd34d2739026beefa133499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f120fbbc22bb10c0205384b04f50b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17e2f0ea20f0155a1c4295bd3fde9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f328a9a8e58df5a3fe2c4a91c0bf225502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb8fe50ac8218fed86192ea6524d58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d55b3381984b8dca1f07dfd33bdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff2a075ac17c818d43be73623c3ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7bcbfd22a50bb6f15c96309c638cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30f3b61430447b7131e1ab636ba8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da56a7f91401d64de1d1949d0151672508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a4a881388f45056dae61692c8dce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414ed6737cefb076953321c6d00ff3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c675704b54e16b3c3a6a719624297511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd25d4ceeafd45a1e91ab19563face512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acda78349a4f915973d74fc8e4ae83b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60dc1b52f2fdd2fcae212ec196920b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a10c5c7da8b1088e7445483982de5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a372c1d86d48c59af993864ab7a26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a206977aa9b57ea713b97e41a6b8fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb511f3ffa3e285de0b2d46c7556b240518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f99b775495bdffbd1336c53cb6de2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e793921f026dcddd687c0a4fabc9194520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b19e8afbcb9af09b19feec367fa69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325545657c6e4db1ad3b0a8a24bfd9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbf4b9b7bc109df01029b102861241523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24340620b0aca204ffe8c909e6069e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2d20111c7f3e308e5555923fe90a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae97685827ed1cad543bd599f681ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904f2a7937e2150f8ec5cc641d9eb1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c82cd503bd97c2fb2bfba2d0ea44c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46137e039603926dc6b9f78fe79c2c4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f3ea7465acd7b1565eba54404515530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543a7f56acfd353b2ea64d77a49159f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3ad332a93a466b1d2e3c9b24a2b0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e380ee086f9956f445e5b1f42e9e37b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b3c7f1ba1ad3f12064c6c81cb3f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a70cfed8a866cc064e4ad2fa5473d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e2960f77534274b457c37de3b5b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15128813b3ce661a4fc576615362e32d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b737d520a945949ce1f9acd4d10bb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b1e7c22b02687d4177679628fba5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567acbdcf28d7d77a071f104659c797d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9edb59174b96b8f9d6b74b30a92683541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61f1d989d70b727dbba0fac82a152c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad44c8a0978476e5787656254ad063543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a077f4c388344807c6554bc5baeca0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a548fd29a32ca74f327ce117d386f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533a41e1220564b04c9123aa8a1385546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628119236dc368cef1a49cda8bd18c2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d2f469a9b5507222dc0676a616ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9ee3cb39091e4e3de9d8a808e25ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8749706e5b8891e59249fdb4edd00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0799cbbfd5efdd4bdec4d8a234355551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd47ca97cdacfdf4458b56c58a30b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a42b0c40002552a76c174be82d54b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ee329f9148dfb541bf859cac542ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e55749351b41ada5cbd600787a4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2c7b556e5baf16f3e95f570883c66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c5b2824703e290e32c58f837b3257557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e7f7341ebb9848454243f34f2d6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68034c8078b75f209103e47e67d52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79423fe34663251a79adf76b7ba60a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c8efc839eb1e1aaed51ae17ff9fc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e885c97f18ba8f79321e37993ae1afa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de272e5ab39a38d565a9bcc204e635563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d7fc323cfccd07f6de8786bced04b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496bbbbece5390d0ea4a678b3eb89dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f2f4ce269779d34d91c67821e9c95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448e6c411a03caa0599fff95135c1cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e4653b8baa9d7bec6d90a385872ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f16ad84440f887278aba6c75dcf4f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a7e6de95c8010fa4e80f7b792899c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd61d6cd6f3fc82b6ba984efce852d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2cee43aa39e7674d222ecf13a7b87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb0fba74683a4546c520ba69e6aa92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c6a00199eeb040f4a27cfe46b1390574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0395e3696c05b12b10972ccf223a5d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a766d805840797c6d5d830f0e499511576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88410a1242f7359d4412057be3b2e0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08927085d7031403e21bf7abb0359ab0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb98fef161914072e26be389839171f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d89bd1082ab246c832d1ab98f3421580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5288aec9d6d003de7f2c22eec205f5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d9cc7ab2eedb9d4964bc479c8a083582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba464368913bc72e21cc08f65ddec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53c0737b6a538bbfc261ba5170bdc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ea70f359aae3ec10c2f0b6013f2b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fcf6ad0fde451f27ca0e4bad182f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab238a72a3316b8da37a32dc12f59d32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ada1221d3066005d1b485107f6f8f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046cbde1659803fec518e2d4a37b52a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0993c74ed6da45f2a4dea72b7921476590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f5f79c23f6615d30beb0041600710591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34ef7365a41b5a420c2ada3d1bafe7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935ba82fb418c252a4c822d81ad72e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617026b456ba0cceb6e3a1f7a81d857594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d424888e25ac94fdb7560b26a505595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8cd3707005a801f5dc2ea57216cb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aae5df949ad71799baff2cb72a8ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da42d32430b8614c60f81b2bc2c770598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ee0cdcf9d877249c31fe1a40546e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee12d66b653dbf5bf17b677dd198be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3c65ff8c90fc20a8eb2ddf7dedff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e6f90a359d08c6719c0c38a4f0b49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975c1a4c714ede642b1bd5c25484af1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866c2b41600c78db81b0584c5b7b3b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5d0394091213b54a86b4b60d39a38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf9eb60325558f7e32e5ca38d42af2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1facac6b8172813cf60352b993035cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8cf4e29aa3992f43862c3b855f76e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298453ea27f26280a61c1453d35145609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f81c3d8247c847f0f74ba45f01c75d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6c2885dff83d41443fd901d0924e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21880112feeacc2f648fa8ddd9306f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9473355485c9084a04ef72910dbf74e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb17b8b141eba756a5a645a10f3a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b8511a02b19a16c9be07a8d5f6bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9b477a48747ff08c1bd697a8fb830616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a521e1c28333cc3be346dfd73523b33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb3c0ff39695ec68499f1c4ee8508b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e34271d5f212c1dfc8159e3b0b4e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae620d114f626d2a4bd3f1230e234d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839d23ea195661b2220d79d53549e9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e33fbe406af7822992f4979d2d2814622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e6eb1908dd8b22da2e3ea421d04f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a81f3e17d699714af02d6ee18f36d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ab83a6d1b5c633ad7753fde9502b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a24809ccf0d7516cbf4b9100aba8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fb86a69ffcf088f9785db746aea6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c7f146c9d4d6cb8ab263d319029ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f239159a283009be66b1582e8745db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd81f3637e756d361b5eb2104c6339630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c8d9de168323faacb4746e3e94778631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a691ae5c3d8c22d4874236b1e94d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc681a3094b5f33ceb088752a1bef72b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972f0b40e6228ceafd8a25707f17683634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd07b0ffc75904d907a65d06064d92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae62cd9beafd8c5ee34b8efb5f82d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0a76148afad0592b5f76df922e0e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31bec4cb67fc625dda4f29ec7cf04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8156939450807ef8fdc3f504422c4c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dadad1bab18ec0fd0615e0c16fd7c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3b6d5d4e1037957c0000736e8af61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ea88d050c9977ef9b275378a2ac2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae950a54c72c51a33ebbb78c447b8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927090a5dfcd84468d1c135529ba15c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6692095dbc33494fe665079f95b6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68d59dbae57e0cae058b98ad2fca9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c56c46c8890bb4e19c993850e6d3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567caa6483a7d6493ae3ce5a9eb8fdd0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773f74fabb647d22f2799cfb56c9c2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b3b302a7725223be8990831c0015650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618cc27935bd40e524445fd8a805648651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d83d9be86f6869f0ff6e70f360d4b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29911b2553df44480d34cf921c20414d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27fa810692c4a2d4144e66512981f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b3b1a0f7f150c96be8cbcca59889655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699df99d4b06e3fed6df330527474c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfab126289dd03da9e1f4866daf94de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe5191f993f708857740136be7994a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525987e21b09fa950ccf4a762dcd936659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02603d1e9bf74d4aaa9ac7378781c65b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae0d84cbfa3317ef5a774e8bc2a3c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a706de696391a4126b96c280eaaa5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82931eb2c2c34108dd710a3fac82cc90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715a9d3e6a0952a904cd0191bd6e3d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c3db2508aa87e0283cdc2d27bced6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06405a69c028454968ea5eed3cd666d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46862b8171b4ed3943dfe21abab6b6aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780fc76af7028c07976f8655c3d0a4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94917ab79be5ec89eaf5251d6508cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f64fc5ea48e47393d4ed4728b9559670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8921a67c3567c47120451aa6292fa3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25b76d751aedc9f0581687c9f37239672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8802c6b358aaff86ea6945d4b6197e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada42c1e3b1032fd0e93d700c2902d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17026cb41004c8d9d7817b1b133fc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe77016578c2aa8202e1606eeda1163676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42886523a8c11e325f86be5919f04ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd30f832e8bf45c20020aa66e9a22a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22874af65cc1d13891b442d39e2d6959679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11f948ef36288844fc5ed6bb34a875680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7efc6d891d3d7a4a4720d90a019b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06180614f5b66991b580345379fb56c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccf19dbb4b1814f76f73b477200a36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9db87c01f45d0bda62670e1ed99f01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cda8d34802f3434de293e47a109cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035cc1a677194464ce2890cc3670334686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917090aa2e004cd331fbbe69b33739e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239534ed199de3bd94a244377c3c39c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c6aadac750147b5d06179bd035e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007822623ee7c5463bc291244c96c15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087d36a0d1d7a6c68e10155b1eb7bb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95c6cbb2bf6741af2f995c411314c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c0026a26c2131d082bcccaa44eba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f9ff8c01d3d140592ac985e93dfdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7fad47ea38e71a48c5935dec4cc2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac4cc1622957fcbba880a9c1d84cdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab69a42fcad0ef5f99077a1c88293be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8ca706de9e08a24db307dd8843d3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cea13281ae5a1984727b20faf804f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdbe55b36a328990359ba98acbe70e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309e092008173dbf0ed27aafa577b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcf9842229cc4f4374b98c2b7ebe58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff17c432ce0eabe7d368333ebb104f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e277c6b9cf32e3ec3ad8331312632d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5204041efd94e2d2d7a759e44cbf3e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe39ae572f5c0970e932fb5711385706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2780551938e87b1944d5731a251d3a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dbf74b4f2a56e9b728d7f43eb4fc2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676edcdf82f02850037f4af444fd028709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b281e824554f00c2af068efba257a52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5876055347bc88356f4092334bab29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c309a1da516cff883df57df590c5c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aee7cb0217ddb1e360b6c487024674713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ac4688ce5c17e287390901fb2371c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0724a457472f7661540eb003de5cfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227830f028e7ac1f495fcc286880017716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfb4128ab0f40c241e07360e0bca68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b884685a3309294d64a54ae47681a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331174889b262d0361dbf92d399b8ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22c542b89a6c15c06b557ecdabc84f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3bdb2ed4153146d49f35dd01c7d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e005777aec81717722c25cb7a9a267722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac423b25536de83d1cb47e9a3106e8d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786a9223d00c6de1ed800058c1d7f0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22c4ea6dbb0933733b88cb442b7284725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1d39ec7562c860b4dac6cbc16d4d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aacd1c19e68f13e3e4dea3ffdea12c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcde7e2ad326cd424882281c9efe81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea4a8b0689ccd9f5afde807764c874729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce4be4a8452bff2b8984998bd249f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f23755ac0bbdfd3662d89a153a1148731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ed2cac98063689d3ab8bb0c85c96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc784558532b6c7b11ca9646316d6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd8bc428150ffab874c0cac203681b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893941e348a2dbc890aa8e7453db2544735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d849d803444e1457b08ba21b43ea759736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eb26c10481d8402132d9b1000b330737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ae4dc18ae0da6c25a3b28dd8b5dfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6536382d531054366f1b7ccb44b0ab4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce76595aca622fe0eecaae06eb8341b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24191db59ecf4371e6f26011da58431e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f12f13d28caaf6f6cb19dcdabce65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820269a7d490a1477e770c0bf40dd6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a6ccab15c508e3264835cae3f6757744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ff2510e76f649339dbe7f1a78c9cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ec23fe46d36ac539fae1a52f920b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e30641a976838c5579017f5e17ec8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b10a247a7757d85e12a4af01f3229748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c40ff1cdc27ee88c2c629eed8c141c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e6b913301290cab20a62d5c6ed16d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0995f0c6119322c99ce37317aa2b01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625e7bea3f2fb21ea0641287eb04a58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d88baeadad3b3d426453cef68d607753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09cb14024fab6ae04312827a10111754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2eda023184d96ff9d04a50054842755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf176867710e2d27bb80da3031ca0a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f184e44eb8e74eb35929e40bd1d06757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e39b634abc4a74f215bfc91be48e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d0baa8e7be8918107c32fc2b538712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc232b1a6ded4546eb8bac1e8b8a403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66038f5e2e05a6a664406eb2811cfd3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a88d2bc5941e40d34071447d84e595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff02cf40dc72cc0cc996c022d3041876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c4ba585df0a7c8e7239663cd005d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c53c3d9c68ca80b5385858041f34a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecd40259875a6538b250f1093c60f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3b073fe0c99e3bc4024a7912dff7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8b230b40df334609f9c5a3aa2495311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d022bcbfb8be64a4527048bd085c3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1abc3b167ce70a235a87d2c9852d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de2f7738a34112f5a4f3c15462ee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751dd7be550a1087009db57f4d15bac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346cb568f963c1c7f18983b93ef469416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42fe82c215dac61fc5f39caa2a2bf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c715be2a885c8e8649ab5cfcd5d0a8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da719ef8174f010dbc30978ab07f7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d2165c3555352c7bee7cc7572e5b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6446b2d92878374a9d39c8de168dde721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c2b47135cd00afbadbca9a31b022c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b8e2d07ba84bd23098913d734e1b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab004c67169e73eb0194fb6eb309a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67ef5acf1cdfc5454f7dea178155ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde27120671824014f7df02cd19c98026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d668790db1386d73f31694e40947b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3298c77660e88144401a480042048428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d415c053daac6b53baf1e79fc43b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145daabdb80f589b3c5f4ba8e92c5de430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4eec52c54fbf3e885ad63510eaed531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148da2651be87a04d2bfdff015d2c9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc0e33595667b1a2e1afc55020157133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa174b9eba3e4e8249fae7e359e784134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25316d7879a33b7ee42f46b75dc4f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab7be5f6bb0d5df66c2f327638f31736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7adf7becb46b9a2da84ed0b935973337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07491769d51d6f2b805d73f5c008c1a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a5dc9681cefa3430b63395a360a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90bc1f051cb03ebced9afa88ce06b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e658ded363c96773dd587dd92e8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec49ea2c0a6cb96e1084274877c13442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28966f84f9e42c5529790c948b985ef343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39603ee01f52ed8e72b37e46c3cd88e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331d7c8c18601670399938be820fb9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e93dfa1079508210ba81c5e7f7663646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e417ba337ed0ab87f3ccac236a5d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b153ab94222edfb9261b1663adaed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555b40036665c9c193f7ed333d1f9b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a764074c2b3df31bad746c0737dc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f2c5f501ff4a808532b80781d3cab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeffe7f7e9a9065feaba1f1885ab98b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683d24b690d925165b883061b1d4d1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec11698f52a063711fab882a005fce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708db519027a6c045487afeb8daeab055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fc5e9c7a7fc4414dcbc9486cca06456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7d42e957ecaca25f03155c821d17d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc4ffce874635143082671f541a9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4209a0144c843f65dfc8d20eabc04a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec616d6eef320aae3a874f1a9a9f53460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2f6832235e75ec55055837f1fe75261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2d22c3b042ab1934b61f060b5242862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d873c00fd530c6ad5f567eeb3c6c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17196cc8ec2aa3b9a957d85f487e26364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f8fc48f31e907ebbe17b15f16fa2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6673ee96bbecd7799254c36a390a48966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc205529f2ed04aef6f4d399dd8e5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e67529e464c043ec6945ed0baf609768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb157ecb37a03d16e6a4fb5f81bc53f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9440b61183be5a544587f2fce7c97370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c959683605108d6473b66e5fa786f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee970d964534876a39c9490ea704b6c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8d7257faf2a2803193d509227a9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377d5c59d0083777d1c4901f87ba18774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8db6c79ca5423acc8c532ec996f1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88696b310bd5138b8ebbec2b921c5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484489d7352c2fec38675c0f1bd10dc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a103a4d6ac1896ccefe3db994d802678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b19c389d17c542f9c340aef785986e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281a9869f80e5e3bf2af18747dcdfd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441add55c59ba9220276e8639e41d9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ac009090ae5cad0b9c3116c59d61782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9e75f9f8da6bef84945cc468bf0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d49c709e697b1ba348ecc503d5c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a999674a82e1ec0650ef2671253285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f64b0abcbeb9d7ea9f140a1a43580c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50893b6a9415356f2fbf20853215bf1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8ce3d43bbd23ea08daa60aa578f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d3c8e8d0706c8cbf54736cd6706989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a3971940c86dd878afdeb896a51ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c398d5a3c716ab3fe54f9f5b7f135e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e193224bb6eb64caf7f988ddbd22b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf9603864d8ea5f4fbd91eacb02a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b3c588bb27dccd26d40d84e6436a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0525883f8b2b9ff9a0ad1f9174dd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707948691d61223de4d859cb4f08432d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988e7b21fd200d2b6d8ae6fbe552d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df726b6f25b3d1f8f2ec611fdb801a8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60e817ab06847eed7aced868bb4fa399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3d7da05a28ff3152ccaf4e632886100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e610ee06f3d9404813de34c22c1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7125d787ed2dbe05b0f3a6ca8b03b66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9523b58f17967187f0a3905265f2ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c810fb6dae19f3d7996091ad37e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe47904269cf96306d6b3e4249f55f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a33152eef8bcd7705306ba5fc1740106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b4f3d3f99657f78868743cbfc58e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef904de8a9dc8ee82fbd4cee3bcec2b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87923a1e3a4c722502edaa3ed740763109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13899e3cae98778139fc3bdfd91dca3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d506d955f807188893cfb29fa04a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6c847a99b412e6dfc42d4a86a5746112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edda5060cfd6a44d23ac25df4705995113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621ce4863faf825d8b3fbef6043eb98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cb21930d78ca75cfdc943a850b38e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c29e8662584a1b548acdbef14a045116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae3e306e0c5f0fddb521ccecf6dfea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b220c5b3d5bc195087d5cd4b04014ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3800f21a301ff82f1c0e7aa00b6fefa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d11b7d38a3706d65e691793e97438b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5867ed7e03d85a691239b4d6dfff160121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac9b5521ba44a6c41aa3e03bec991122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78669578890365ea509650ee9ffad7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e846d1d5f1487a59b595fcc90e599124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9107bf5a74b059d3b06b9a8c65a0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f619e324c76f123189eca6815e3a47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334344569ece5f39295e1e2f4db7473127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a78401de596f55d3819e15e1a428128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4fff45470d430787b046e5b40f9dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe2ba36bf0bed2b850cb012283694b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb26db1d056c6a39d6e27197244692e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2a10b3dc6cf46da2bd8ebda8356f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d764c11edc9a8e6f42ddf34230827af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e0134527853f31c4d1038b14dfe22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aa4d261676c200205b9509c039d91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88aad59f501375c75eb274027c179136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2b8bde21e68622de1e22d590eb3bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556318e699991a5e7a19f3eb6158232138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463585be6709a4eac4951f9b5ad12fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a089236be293c7a1f63ca6a7cc1f3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9968bd8a167a39a16bae1211587994141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081dcfddea3b758f44753e1ceae2d22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d4b8976c0beda2988003d2f0d8f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7baddd4c445a4d2213efc72dea396144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad172b0d81ba03ef6a41c36aa80e2cbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603752f6c1187dd95e4b0a8d6cfded65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f22be2d9ea8db723cf3f434145ca0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6553cf0514d1b06e7efc78f88f9be82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef752d20ec727f192b485a9352315c15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee84b98e1daf7783d8c55e779404a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa8504255e82e565da2670fdba294151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71100cc81c12470c29976c311a7c4e6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda58220208462052213f44d6b02394a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b32b998bfb5569917ba14b5a14560154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a45b3dfa7aa3792a5f8ea133daa35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9976bcfa0ad0b4c5a3c7effbfe612156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403e3a44239f99ab8f7a3db29f64682157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f890049a7c73bed641c63bee362974158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c32553463d710ffe3bd521bce948159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6add92c9e7f16c70435e9b8ce9cf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12957324da0d32761be7def165110ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce5cd4b4af40d6a78f1f639cf423b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70ce460fdb7f99c61f8ed3618d47ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4514b447a34b3f8dbc87dbbb0ced44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c821e915de74eab90101c2025fd4c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39a3740a2a60a15cbf088c24ab7457166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10309680896560cc95bffdea87d1157a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c071cbe1c5d92c4474a8782566b0be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2df96fb71c99caf028d1a6da1cec9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20dad999ea1912a82eb159de794db4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9127878a709137817b6b00241ae728171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d4d07334dc1f864651ed117bef602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f8c2776ec8fd312895fa7b0f39b55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472b603c4974227fab9e7c2b1451d3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef6a269f2a103b80f153b045b61ee1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde3bba3f29a3d2a2530d1d36c5e1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdfd6b19c3023fbe7c09f048fa820d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cba9d034a4abf33c06ebc88adea49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595acc5a6b4f62161b7b97f0499b570179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03882b18f76712c182acfd06bc96b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3f139c5d5072e65cf0eab69fbbfd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f07a9eb0934bb57f8b67d8bb89a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c582ab64549d1fcf7b044921829f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b38175b4b14a3dcfb91e7c4fac08b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50b1f785868d08b98130acf695e481185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6af04f08037ef48c837226ca9e187186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc36368f0a83ebfd4af5873b56d1dc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85584a14174e6baf2cf65e6ffa9e799188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc81717669b503dcd1285aefa1deb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a55cf26875ead44fad9ec40d6d83e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4be529331cb60d68a45f824020e468191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004d2f033afe3b472b64b8f62b5d1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17263d28b6adf55617fe2b09664b6724193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28591ca462208d8ad0be6b390cde5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94de4a1115403523311a9c1af0b54e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0f8d16e240638284dcf5cce0b7ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac241717b2da3ca24c0cc899edd05b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b465acadfa04d179b99d0d644ce892198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ceceff1b544cb6f213004ce4accdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daf36efeb587b0d1dd755ad16a46b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f0a2a2e97d9fa1acf9e7879805b51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85747bef22b73d042f490f5e40d6745202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9906a94898c0f5c773c8955bb6f576203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112b75117c0971f4aff5dab52d939ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e377f92481261990359354b82ca71d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fd71fd48716488973111cfdbe6288206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9000f1a1dfb42bfc6372929f76cb64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5924a878df24dbdc868986785d8716208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b012eb80e2f39ccc45d588893f65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37c83c72a6606a33ba1a2c78f23125210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab4614bd9bec130d6087a27e1509b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abb1bbf67eb512e04f2afb0e058bca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3db2d2ceeadaae98410978d237978b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af71b479de819c9fec65354c4cbd6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd53df0a50596ddc203421137142d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263e462fded7a9738dd4e10caeeadea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4c412ee1319143e9c82a665e87311217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5a5e15b4caf918f59350674934463218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97386e6587b9ffd44609ee60e04a137219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51677970f79d994be42a8fe62ad2b8bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d0356c874b476fc9874d8dc7bdc03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7683856fbad8b30741d8e18b0e912222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6b92537f3d5e85b2af4395d1baa69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefa55e4ca5a95103ee0d3be293433b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcbedd096ce8b7b6022a9a69858332225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f48f16994588e20003eb69dc2f68f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80755fa373074e3c58f0e5a4008f0c2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f9efa07434a0597ed02b214a5c19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd312e6fd253c9e539e129a3c343e1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0dfb6ffd1131aba18a5b06dc86e19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049158e1c7cd798cc921c3b913fad66e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40791a50a221691924cb669b090cf33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb56c96540aabbec720478825accd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d83a80076eee6be1b7b4e89dd6e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66097390c7300896807e33e5ea26c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fa3f89e419aa727686ce76e60e9df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31139016e42180365317e87520b57a45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdade477de1cd91578ad7addc2057ce9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b578076d6deeb69f9b93afa42af368239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233973b40b2ef1b386d288f39df79908240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66985ffe4f9356ceb92e1d61b68323dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ff0c5d217561b74187f8dd149b51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efed1f0958ab6dd7c8c228fc4958c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3040f9172edffef26846311607c16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b278f784e338b28545565d7d6ba79ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10e1c20102e69285ca4eb8b859a5cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8965b5a15be2005c4651c63a3dd7906247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90a1cf445fb7f460c6b9c9e573d6d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac6609e15b56df0adc4f43b880c356249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d8bbc484dad72d6b61d646ed69bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26f708b4bbb01b5fd96b71076afe3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b703b376e64290836e36b872b600b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7ae9f090e52e623e6013d6bf1cda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161028e80413483aa41dbee558bf02fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049539307030d5bef4227db668558ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe9e55c267be0f976ef8c64c91028256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8b61a976535ccaa62917ad6626b1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd3d1a25a65804b58e315451c6c1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd07d2b786b30b8204f7c3f555e94fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea54477b608da668b630ae5ea21016d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ba2eb8cb635c974a7590d7414081261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7415aa54e938c975e341ef067f6171262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757c406fd2143365bef650272ff7df4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72477a6195fa62faece4a0218d720367264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1409bb9d6c986b17c7bf08846af90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f604cbdc28f5667803d0316c0a4b2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389ce1f09ab2120c57c19448314148a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3144afba2522b1a2493b2fd329173268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158042748c49904eed0dfab49b09618e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e3944163560913572eac5ce5005e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1814c491208810e0c6e8c80a9bd6fae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfebde478a3e7a82f8a928f4b21da2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faeeeccbf69c45c5ee2366f6c3ef74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084f600bbee31fbdc68082ffa7bd96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cd53a88db2234ca1928e25daf8504275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357055c43e3f13dbb86252c9fc6c993f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40abfab2ace0aa6394b994f55d74e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210e072391916551faf76626a1ef5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85d0b58af92ab1edc0152936d22355279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f42bce1f136d762bee9c3924add2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9688a9a34fe1125d2771326b5b47d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769563ad483f5a4b26260424005baa03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc6dfacd44ed98b97ca8491b0b9bec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c660497b31a43d32522384be40719284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06bc4c6bde79b874fa11b28d7b3166285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ecbc1542085e3de7b5e047b61d238286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9530c720b7b7b3c8d010e5c241cb3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64247682bad5b6d65e82d90cf2e2da8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8ed7228909f7b9274e056f43a31dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59c0ce028a36498e80237c2f309b4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04401aca5add8de6390add8802c8f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28b8ace769c1968b964f94146b9fbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863649cbb58471f6358341d6bd8ad399293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407eaeb2d3c6798763c0bbd4fb68781294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6d416e8e4efb866d2398528112220295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981274fc572c6fe2ffefe98df41dc7e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a15d1e06ad4515a405d41d9000dec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb364b0197b4c6239b2641938a715f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c468920a94480c7fc2542afe35eb097299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58112307cc3f8728be17b2f7c9b088cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb8148bbb8ce80a1aeff0822f3d61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882d3b1a6811772bae490b460baac4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabaf6e59fb804783292fa0d64cfdd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc66c7b667eec8e083c59060dd17d45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a8cde2cbae2978accfb77079b6734305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f963ac5e29ed561cb44aae4067162306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378ba0ad1a7f9bf7e2f38015e2bb536307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e4d7d1603f60c9e4bdbb3b7b6311308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c6512af39f6aa086495427ae16e70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2c4e5130ae48574ddfb412488478f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ff35539b08d0e477b5871af0032d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87041dd9935dab9b6f5f90200d8128312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dd07ffe5f6eceb0f00db5132f18ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a156fef10918b34ea69537a571e7b0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957b0dee766ff4b51f32fcec1f71ff5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e755fdef4af102b2d765c329489d6d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb805809495e761ff12140ab84a13f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cce58d5c00e52f60c3a9ef88a6c938318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ef7c3fc4cdd01a4dbba0057770c0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fa18bb7fed298b4761ac17867315f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd891d9eb6f71f969c19e3ca23f1ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a17cd03cf008c9920379583cc3c9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c457cc6e185dd3251ed4f4ade6800323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd69cef1dca3baa5bbf5304161f843a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0adca7b923c6e4b1c3918148aad329325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0f0eb637c3c39275d75952d24641326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2900efd31b9db76342da8bbacef964327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6071d3024f20503e63e7b7072e8241328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cda4a2a5c54a0762f775a62ae6108329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012d7cc1ea7a653377192e53cf8b77d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df61da580940da6c48b6f30ca01c71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ad3fd12eb665effd20f6bbb67c682332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176fdd8783fbdff981d0c11bc74d7f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f47e898e64e999f473570c6dae4260334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3921dea1bfe142642660fa41b5cf8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78b5d974ba096b32b4dac65f56c74d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517507247cc4a0ce987bd52bd30f586f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439efc56408058d9a8cf9ac84cb3549338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26e3e16c1cf883f55bfa43f92bf766339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146df48b4f6114029250b3300b11f5a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9fa8b7f20b077ae58c4130368aff3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e2baf8a2c85ed27978b7ffc9c3248342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aed9bb9613d80fd701512b0a3dcf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794f98b0244a8064c010c30ee08cd2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af359511d9a58031d8c480ab9215efd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f742bf55520c4aae5de0c96d27e3b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a239e02f728d2bd39bc1ca751cf328347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f70e3248945b5f9ecbe4373e3d87a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa966b59ba029a3caa3aa94cea1f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7542e5cb5f6718519586a77643b14e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e889416d57871db1b64bb7219987397351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcba6cc1018f2a307b002217fb9a240352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb3d8a2f1f075c343642e1b868bda2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1875e358a26919269208f5ed22c8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6bd905871a5ffe19f0590bf7f138a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504bb50aa81ebaa9a64e2a2aadf3b2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fad3e70634bc74af8eff7909be24db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4a998e7de0855b1df8a7067ba9640358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b2a9ef4cdaff5bb4f818763c6e67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f8b7cc4902e045b10a82c1d50bbf7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311825cb9607c11b10b1a89b94d6e59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f747da5b8f7f37da4d23baa3520d4de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039f5c2e731b5b3879754acda7247a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502674a929a76c6bcfd13886ffd06a5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276d5d65549a199c0973e88f66394eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadad34d89ba575de1d83fd71e65de94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99403ebe3587be856d36720c957392367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97f7306829122e7112b92d877cce6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dff4eee534a0684b6ca2e10392b37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2111cc6c30a354de29d73c16a78a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae891d0593c3c6f1e8ccb9099feba27b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b62ded7bfe57513a0c0492a1966054372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615107065f7f5d0d97fdd339155303b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d50e23c6bf864521004bb2571fe4fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c762371768984e202a8914d0df648d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef506dd2aed33294652c15d0444ad0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcf0341356a575932b6023397bd422377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a58ac1cd68693198bc2443aa7d120b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb6cccd48634ecda6e4c686646a29b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff869f926d282adeaeb8c8412940f71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31a1369775729805cecaedd065f766381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ccf0aa1f06a506c7b1b0d6a8af1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ec83f99a67ca0c03e3fdef251388e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa5fce1635c8e45331cb18b09ec60b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14622c0929f76b5c7fd7faf080dc3d21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705e28a0bd08fa6a4725f33707cc035386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b428e67e5ddc5aa5997eb9830f726a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1be5fb8fac92581ad4824869f6b34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53e3b73c17466acad85bbe46aabcdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe975a85b6b8470b02fbc289d756e77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bccd1378284e9a7c52b790e5f399a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f7a5148e9725404c5a36f8b2fd043392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f11468cb9b282cb435e66acb5acf9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb874a76769dfb4310ba856b6ce7eb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a99aa6e889371a5905a1050329fc67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5c1227c6e112f5a5872bf7c4c32ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0db353435f9eb1cfe07c52d2192ecc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01961411f5358195a9b841e78f1a81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281e2471b1f8f734039c66269681825399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ddbd0bdd1d1e53423601d4b80761b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f47d5d85f0c16a69028b35903f31b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe821573279dfe1575b06e893658ee3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e09c70d0948a68fc361a1d3b37092403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b14d3c955ec5b66e793799f695166404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed568d3adcd702ab359282dbc1df36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b2c0e495ca43c335260cd9af12e43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e39be2672211dbd408bf4e2b3c303d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b6e30097253c3df748a1f585e3762408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba99d69475c647806f6131c86ba5a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338ed3d515e5561a3c64c1cdf1ea861410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cf59a0524856efa970b0df682dade411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee34c5c33f7d5b34d9839bd0a387305412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8615819238374083325a3688a924d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba03d0f558fed1658acd2ecfea9b22b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6518fd81a9ee90afb2b8a6a737b5f16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a22da229656da9ecfb39937d0a4d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cea2b890e5000c9bd4e9c5111573a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04bd6d8f9cb7948f0bbf1eced895e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487524a04400d3c476e9ce355af645c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201889adc813a4d77e06c3a38633203f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6debb44a68633cb84b0c003a1c3d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f470692dc80f5df8feaa6e90cc5b7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39f3d337c5683a525a9162c734ec35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f47a767bb7ae6e66555aab743a0698424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb0ed9753cf54c8c9b15279cd4050f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9a4c27c95e5e965387aa6a4f9e830426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b19b07fc09d0ab4ad0d58ed46ac72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ba648cdd19f3e70a34022956e1840428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048a194d2363506c2f931f7888436f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f609512e82e32ba3d115538f0bbc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d68a0b89d33d775c6752b253f4ef0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef589b1498e030fac88a34ba751ece9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b10b65323d1e4005e1cb7d8b5022a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fb17acfabc22b4d3e7f6ca898b18e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85dddf0668b7ed605d3f35ebd1b04d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140b91e9e02f3a6296c2f813d7ed024436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f162187eba1153830b97323eceee6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819bd15da835e652776326e908af670438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c73ab96c77a2ba84ded3d420d041bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cf45f843aab7ea1807896af480880440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4198102d90f13eb145c143ce4a14d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59462e87a3dae09fafbb735b6b626487442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e2c900b44f517ecd3424783ff9906443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291367712306b9febfdde6dacb7e498444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a800879264938ae6ca0e9fa73f0a0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f183f04271d8ed56eff30a94fa5e83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920f3ef91352d3a638447f6cacd724f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5ccfee1ccd377eaab924a58827cf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e454393744bfa9a620724dd5e964a6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be98b94406a35aa64172691abd302c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b2d1d756c4dca95b2ed7392d9d431451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826ff0b47d77a4e86ab58359e2ca36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b6a12daba39e0935a80b7c2fc7b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd43cc3a2297fa0d446427315bb64ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e70267355bde3e0f42755900bfa01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d55cfb0dce2b8806241a62c829de2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad925c1b9d82abe7362ff1855bd5b69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497feac7d9c06cb481b76b9890bf4395458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ecd456d4f52c9400720e9320cf688459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64487875a6394f6fc3afa7cfac6ecc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf8a4cdafc400071d793710e86eef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db1e8819bbbf80b9fb3af266c528c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b785d325805688cf2ea94cf5ee67f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0debdbbd2d5891faab5715584e0edd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7569866ca335b715691c23ed266487465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829211565a38191353e9a9ebafd0402466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0bfa50dfdf4245a6c2f4cc3f8fdb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9126c69dadc2676a100d7cb9cea830468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dcf3aa02c97a421c0bab22824caa9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a0ba42e7dc65c463cc6fc20b1535f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def4be2b685d9c7d0d64b19b60c98e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d52b1f1b56fdb78786f20ad7a64d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f432fb36a8944e2f63f1d0b3eebaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0ec0ba8c45627f2a3631ef2a13d0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bcb3f92dfd3b1f29d4f7f85229ca7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc874eb83e809b581cc57a6ab1a6987476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75f343a177064bcdf6c3cca70df4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b55c18e35ca50c6c2584fd3f5e0079478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c45cf302a6943f4b21ddef086c069479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50720d497e7cb6a7e10fe4f8449af6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b24e0e0214940348766f97d69fa82d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a686a91abb4b3e06900d708fdc4c8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bdf7f59177154941ef5fde7da166a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed56badbfe3669c467837c9a0b8c85c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244a8ca99bc0133fd84049fe2f4a3b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5b04953ee4b27d25c1e473213120486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266e56e30207a289a6ea7a0bfa64c28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae971241b377e02f609a45768710d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be2280f34b6dccb2c0bbef7e0b7d2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e9e7b5a350ee2902beb364aca2c18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cad117fda38af3b9fa257641a3942491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9d759ce0df148cf26d425871e63d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb43ce8e6decf2505dbdabf4789b609493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae0cdf738d7b76b9bebb506b032465494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d69ded6d83f786371d5ac96d795e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bac7376414b9f30614ccb3b27c8745496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab2b6ae65d29f78011766b3de5af3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa0086002447a71e29105d47a58a8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb23af6eaa8b1f6c0efa13e99e9e85c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cc8a6cbc006f40677829cd15845b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611853f66968f03b9fe5e008dd79635d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f8aaf5ea4e0f841e30cf973fc842d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d697439d4dd5ad98acc460795e32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba16c3fb5437f9cf87182a4e0a97f59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d0d324dea3e2ecae2769132b70b35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385428839673ab52f848632728ffffd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b309be03262b56f0e788c423ded8d99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e849ae6205509c14989dd98ffa2a42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69071aee3055e26f7d52c18a81e5fbb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db6881779545c9d434152ee9edd01a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80948fced2871eedadbc8b7ad8e9097511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb8b6ff1cf6b2607fd017e9528ab6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef729907bd3e74e8682bc61ee98d93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46082643d9244b69cf2292bf700acb69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13a28622b7bc2f4ce02c371fe1664a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb3420c5aa323357ed61c2a4b54315516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d6fc2affdb657959773f982668fae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0617cd321a7d56d885c945c02b7f05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed4afeea971a65a943e9020dc08f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e4c6cef73a9788fa29b4e4ebe857520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673238769bf0de62846fbbf32df0b8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0cf7af7c04aedb59e77693bfc99e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4c56c729a4ac22dff5bc747ad2cea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695e08b17f044c3fb8e6cfdcb79aff7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2334762a0781eb9b6185b15dc6552525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8008413f4121c30405a477208dd9ab1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fcb977af4bfdf900e3af4789513d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690b4dabb1bad84189b2de91a1bd81a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa4494d8367decfb5a29495287f24b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0947d123ff5e9c1f127ead14fec46bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd661e23956933f085cf85f74b7d4dc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb989a87f7fb5e4f822018615d81a167532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595a502be677166db764acd75f0a942533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca7e7d3b2d4d481dfc30d16111e03b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddbb15197d4ed727d08ec37f8b4638535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608211e13bc6ece15068d1b64a3dd9ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455f75c9c262090e992d4965d3eb28c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b018191533c369ea9cb57aa19d750538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8f84f77c4d945f9765b31c5fe1bb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbc8583b3dd30c0916b438876ddc5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16ff42732c642839cc830a90ab35d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04161ead23846bb4b79985b4f2544ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513d932aa501bc5360e8b370e247d7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c623ad57184ddde13be577d87297add544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d5276ec5efc0345eb1d12dad4e4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b788204eb7e3702266cffda617960546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad6d0cdc6199e86d7c5f45d4781511547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7baafa5e15a19b3248e73a16d61b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b4dc22593271eec4f1410a3c72bce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278cd09d4714bc8833e28047ca79f4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd71b51c5f077893aec1b4b688ccf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce0c32c7a03aa1df4cc51c6c33973c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c87b30ab9f6cdb4f2f8480ce0874553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd316e8bc334325a3040cbfcdaa520a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261537c66c01d176b9e003d10498baa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8c7b55664f1a7ba66f6c109355cb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad0eb176d6dfad0431c7db087a8f83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b410a6204cbb47efe9ada5f84c010d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f68e3c25e720abd9a1f103ad7f33a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bfb73ea6c856fc1ddec52e1961053560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515580f91404dcba5605ca556c6850aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05878aaa560137284df3dd184e959ed0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ef49d23c4e5263310303ec82ee176563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fa00da248661930b5b97babdc1fb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f077aeae6fc5f66d187c9b651c6f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a389d3be63e8227e72b89a799517212566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae1d3119be28ee364476dc809b17df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01143f2acfe260db1bdc2f67715eb120568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b6d2dd6d4964ae6171675ea2bd65b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684d55e4a8e773867aff1219780cf66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3795ed6ceaf42d847e371e2557efa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc01b619dd84c5a94444e8b1daf156572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2e86890e60ae2d8c450fc8b9ae874573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162168650e6506a09a541cfa33a4e906574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfcf457c8ce3709736730e98188a0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840f0619e21ae44ec3d590b988f571b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba01a31b613d2ff034063420f45144a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fde79c060e4a99e5071ff6306b6bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6702224a29a904f63b9f3707a95b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec903702a9198682db50076bce72166580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcbd23b6fa58295bfa46663116f840581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fc3af7f943fda88ec79b548114b66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e29ea625a647a23800d1204a7c52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643bb2ba839d4ba6e7e774b31941348584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29f5faca1d06e8b81b559bdb766272585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280e82cb1f760e465afae4dd7dc4467586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f6d311f005598188c5d482457c0ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f69bce654dcae0494728881df330588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63ef3a3fd9da34efe42bf32bef01bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377077cbcb6ef7edd5874fcb38be2b6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ba6ba71bb1d7c88ac28441883eeda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598557e99d0e123d96f4cc967887b4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7d11225ebd72602ec5ecb9eacf662593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f4e7f1f4c53a1814ce9881964da2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9697ea999fa93dfb3482978865973595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e0fed245f7a16753ccdb4d30b7980596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10e288cd684f30eb8fea451df95b3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e414cc993368fc7af5cddfacb193cd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb12e3a7b9988a3db8756421a3655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309885b2f4e813f2b6eef6fc98e0e5c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6909372d9eb9152556b1e15fee69aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fadf8922e9c733e75ae8701e17f9ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c1ffbc66d008e6d4983ad0337ba99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f256b25171802c0a3f368d77e826c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7e0090d7b14f206798ed33a5bb9d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3660a62aa9dea31e68dfa394b2a6e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f5299db24e3163039bd163e15f11b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436197bae8acd648e4090fd437d29910608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d83197f6a19a4ee0a79fda17f0f259609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ea9dab2e81f9906fad283a59a498a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ef60097a6274b7aa15ac758041b39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb2fb1201282cc7c96a1d683ba70d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ad2fc930456ad426373ff11c67181613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d5f2945f81b9777814fa580598e83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860444cc5014243d4299e47f24270684615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f8e1216311b8088e3c2ea676733d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8a1f99f1a132555e8f324688b8896617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8584edd692085b3670684275d5ccf2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60741154759fe572386366764461485619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93595353e9f3696432fe4a825ebba78d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a01f887d3b5f2733521da18ffd17c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e841765b108743ea1b1c7af86282db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c559d547d63efc9ea536800448328623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa26ce66e8567a22642a587a436dc14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884dc3eb3fe97fcefe1674e9e7d4714625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f52ffe62439ea2f375b027e5e92fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63d9a7ea7fa39089a14febd4fb4946627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c278fe4d2e4f3f3e7513f5e29d0a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d93a5d97515351085d7238c2b2e08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519e90584d0ca7a81dbb1e39a3a1eee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4679a7c26a8a4e09d81e7def872b9da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78739dc49bea8f41db6b6e2d414a89ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc495a7cf2969acf8beced3980acd44d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8201aedf8192a40c6e096304b8b851b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06b8953957f1add144518e2679b28a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898abdde17e898c7c88d4ef79c511521636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ab030aa00bc56454102f82e142e9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7283f0a6b8f91012f65973f686f77c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f405e06e43b5d2dff6cbdcb80087dac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7da223ca9b0030b5e63229c7ea381640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f22001323dd0ce2ecdbf16fb21ebe4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0a21032e87fa601a97b2ba856c51b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08605ac2b0ed634c37047057d8ae798a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a4a7559f98b1137fdda05e63a005c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fff6a4247857938cb7bcd0f9de5f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c18f3fe227a906c9ac70f5441eea51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195d4b4b16e0e16afe18356cfb5a5e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcbeef4ea4736f81be857be97628df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd274c6634ff73d5fe1539dce23c28a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc66fdd90936e7486564af2a1bef9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f0916e87d28cbbff59c3cd95940c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b334fc477c133026d5bf33654de90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a70ffaface42cf8795686de8be1bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65b3a6205f6adc47c6359127195092654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fc83fe410bd84918d73c0c3db0571655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23bb221b15bba860e800a56e6d481e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff587c83c01b6ce768673be1d74a139657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a738c35af6faccdcaa34d23703dec10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2850c679e2a38102302d20c54eef5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9634ffcafc8c1938fdfd4eacef5c0a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350313146370a3072555ea55cae6a6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f85e72d6ce608a1772e2f5be7149662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb15fdcfcc219a41f93fe70fa9ba0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412102cb0a8e843706e4f8390ccbe929664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bc878e39ddb1db6718a981ca9cbc6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c03cd738178be898806383b2fbbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3af776167afcd9a4970a13dea68e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517072350db1bc213036c4c0376e0f2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c38195c52389862862f04c84ed915669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3325bd100b8fba783e632ad81161fe8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b68d126ae223a5b50ce02936a9974671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0c0efdad82f3c1c3f67cb2e832772672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f68a156ecac9ec060878d6950e68f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fc879b280e3ef891739e9d6080813674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48fe47ce2da73005db447de1fb8aff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df3f4253dfcc2d4f95203042f44b46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadff1422a9f69047a86ebed07d6b6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7afd137c80384b8602b27f4331edc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46746dddc330f98e16574c102d097d57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcaca8a096932437fe142069b86423680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479467a15e57f50d20f8f9351d67a47681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73c605f03fce7c52df66f3af6b0c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0caf30a4c80e887b230416176ce64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fa3fbeb2ff823c1833de0a76edb55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de7d67a4d4d44a15059ce0634dd6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9d935953a8b563c1ce397008c8ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1846b7c019fc9c57e3607b8fd84c2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b4164e4ad53b9681ce99f097ec929688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85e31cf5edbc9ac18bad818144b31a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d30550d390241c5bcd0ee62aa738d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795278686f53693acd33a69d8624d500691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d957f5edbf8b48a4ac3a45015452ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dd02cfc70ab0e61a4281e555541aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2c8419336420d547a75613587c8c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7667b3a12ba077ced0dec5833f69d01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686b373e94489ec8c2e3b7c34da21f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16479a6454d14d47a205050538f83d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9911be3a2fd1335b09d9aa487e82f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e23d5bb695b5b2b4841722c953bd04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b08f646c589a4dde85a93772a8bd3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5df7f0f9747d0afbb3be86463c34bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4221e854ea413292a57eac2172174702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e5ee79614eeb291f30044cbb19151703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626762c3d7f657e1502566cd986a588c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7bc9bf53f0668e09d80f832884ea1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79034fec7b51aa5bf428e5716e6a8268706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de9d2934bee96aa16ad50d1fcd022707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c8127b63c71e17d93d19d8e50a0cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd77f97f925df23821c9d3c4e2c6fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5b155cbabf1959f8ea458b104f3b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8df8ff4c1efc1b70bc6c50219671fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f342a778529a1d32e117f5e514251712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879307ef5032348d77eb918286f991c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12961786b4d6ad24d31d4a7750d4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c90e4bebd08d58f927b6fa1de5183715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af72f1b99514515d9335c00608f732716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfce0da9685867596bb051b7a29d3c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431f4b62e214de050acbe33f3382feb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead241e99d63fc44b6736b9279b3d6f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ef45f2c04aefd345ac387dbdd528720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35b9a57480d652097b773574d826d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0ea65f07e2364f5b98e6e19a8f14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f090ae38947422ee0206222f746430723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf946d9b48633f132f7c55b63e906724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076f44ab7546ba93595a0275237f921725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b96940d9b2f876bc83789dae3b7ad5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa804e5b157def1cb969224b22fa36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f65e949bd6b41a8ab2f1606a12f17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96723ccd6b96b79a561d0c616d9a5b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95937ad8fc53afe5b465fee13db1214730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ff6260272556a0f77c089d1c3041a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c032422b2f988a574f08a0f48019732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf14e3d75456cd9321b959c89c95075733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8232b55383b63a338a3f61217bd99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf10f631bc8becdbe20cf67180be616735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a0ddbcac9a6d9e3ef426cb31f7219736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aac2ac8c88f852dfa077a106d60c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558313d92182de41801e17a7f13fbaad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc4b62457eaa1a5573ec2af6ef552739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b4e31cd189a79057aea733f0e955f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd41f5fc2c804dfaa9bc3342bc458c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b45b7c0d49e2c8c04e984a8342a26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2712f15d5c6bd164b906bd95c669ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c77f4d78a3227ca2c70070dee16db5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6adcf1709ecea1ddacc77eaf71f63d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26ea7ec794357bc482c8e683e8fa2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490162d801d2ca670c9bda941b5e045747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cde0ce996978e23466e5b2f25d807748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d133f569542f0e637d91d159646e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f65a229d439b463abb43e5833f334750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa76c65586714c4557e5cf41f32efd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1924703d86f6e770ac9bb79533e5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc654fd54b34e09ae040a0ea14e5bef753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>