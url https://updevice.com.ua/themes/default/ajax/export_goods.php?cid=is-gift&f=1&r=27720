--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cd5c84c42a373f9fbca242fdb86101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b464ca58b136602588e7c8fa563692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dfb3ee9d41e7b10fc217517b763233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf4b2330b66aff33a083a95ba50cd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3cd8a745189fc2fb423bfe6242e945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259da06f3e2c4d1a11d6285d9beb59e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adb17a77a0e604145b9ae55a1ae79a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd07910f20b8a2814dba046235c29a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b79bc7ebfa125066eddde70767729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebeeb482377055d750bd2b25d294f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841378a97268cc539b6507e1dc7347e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae532cf89afbd90f748b04e96762c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c553199f6f6bfcb98f9f54966798513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcdb0b65e9ac5a7369cf47eecbd7cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f086025a3424a5dc9a652a541022bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88b6b5c7a1b941785154bc7ffcbd6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3080fc39ca486652f3adeef52763117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dbafa0ad36ecf63af7be94e32212a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8cd0491f7d7e50b705d0010b86cf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ae34e031ba9f3a8366defc3eacd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186302d35b0f311dd318eae94cc51e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebf20ef07191a533384dffb5d835d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40f0f3b2249cdba45699075774e8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ad00e101dc8e1c6c8b0f445a3010124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e09867bb9bf408e1d6dac4fb49fb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd7a3e2ecdf80799502bcae706820826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b8c3877994e0bbbb2da433ec6233a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0ce18ef103ee91a55daaa5de4c26328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97414b8dd6a0488d684e080d08a7f85529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c42f2a6b2a729985bd506d04be961530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b019b5949e357984024640838edaa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7df3cc0ad38ba514bc4de1d04b9f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06356e4694c2321b34e1b7b05f6bf8ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416eb2bbbf038cd5d8bf496110a8ff234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeeeab27d89c325014a16d3d69bf2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64458f43dc688d7e553fc99a122121936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5afa48d159eead734986beb989e0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e8ff0917a42cec2deb0adae6086f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58062b07560603eb64d4629306f6c5a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8c745acc19d2c4ac716e46604d25540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e06c4fc84ad52168b375c65cf975a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061d2054f79cf4b57208c4a15eeef7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea3bc9d78a1113b27432aba80cc5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6cd027d1588c3e02b931b10426e3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ba821880e7120dd614203d729a3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b832602be17dd457cc6995c65d0ed746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364cf6ed7bbf74dda72f82418e5478647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178146904acd84da3399f0988550b10948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e6947405b3ce538e6a938ae6b553649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2cbe5798929d8b91fbde7ce08f0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab32611822c0c4ec498cf10f9d5c7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb071097747d277527c569f860c9baf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf5adcee83ad8e723cf958cc18410253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f59e1b0bed30a37987c5870441a2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c230079892108cddfb89226a8dc1f3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85688542e2391d6d2c67dabb81d8db756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878aa1fba454095fb56ba8563ccb66a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e643622422cbaf15ce76afcd3878958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b63f5221dafef2aa6328878c1e2ed059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24eb096104abca8d7042940e0e96b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5202565d74d84bf7e5dfb5560e2a22761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173f94eb40d8c5f5c1f50a202f9c2d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4896d24dbd2e450509ebad3da18ebd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fac89436f5944c9cc8c32479decc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f21a12dd3efdc912283fd74527c6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687f0b165c0cf0eba82dd0ee35b75766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dff8f1df8be3f2c4bc270b573ac5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fcd773b672cd83c232c946304560168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d1854884d5722c4aadd2266cb76f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0639e74ccc058da639086cc57680ac070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac23dfcd8bf08faf175734f82720f4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3d9533990eca7f8b69872c8a13c1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e64bd9959239bb5b861a8538236973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67db6d452c010084021b942b8c854174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15edac50779a51485c04f41182be2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ada85825240a4331ab815de72f99d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a07f399c23ea9776e209479a54ca377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbfa3e2e385bab5a6181a11c4b2dd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b814205f6e6ce42092c924cd394481879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40fba5a54d6a55246d73d54d4b077c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8707c5c6413557a090eb42736d0c27581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139d4cf7550950520f684c0a7554f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccb6a72f28f951eb665c771c5dacf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410e008351e448e4e030603340e8dc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7e05043cf9098c4aa898acd56623985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31abf73c980d37aa586bd99207dff886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c6c0653f4f169926afcfd25ce2b5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c937cbc416a226820408530294585388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df864ea76b8b3083b54b53cdf4bbfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cb90662f0efd8ffbd79a9f2c1459790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd04b479b021a83fedfb8a0059e84691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1d9776044a30e458ac8ddd05b291092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755ca891ec4d91c03c14f792dcf9c8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c2cb42cf070a329c4e3925a5c11394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5abaeee0c0b8d8d802a9e048fabad595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ec173d813800c73b7eb43f1817ac096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4880a0898421f9506f04c50db272e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4f7bb48a450f6efa0fc22387e6d2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fdb6fc911ac26ed29e1691abe96a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6835665761bca52b7afe92851a864100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b92b3462f24f79e118e940235fc479101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea737f6bb12af62a7e696ecbf7b0163102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88eedb8833db6e1ee6aa72b8828a76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c38fffd364a65ff1d62551089cf9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc349339e2ba685bd8c51129f8fbacb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77445d70216c9815a29fb94212558028106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87f914bbf92c708a2663b67fb4d26d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5a4f0bde8895f910ffc6ccded02a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a75dd93647560ee9ad12da2684e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ed46d077f999612b5cc72750ba114110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa99d137c595054792c3a4c8375fb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35867f4c495406600d68415450d943e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a525b4cb3e42b6f43d7cdcabb3104113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f45216db752c19c54a5e02ba7af66c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0171c6f4d66415f463a0842a9a47469115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7aa8aa74f60309bdb4bdaed262c5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e78fb21f09c0833041c79db74d614117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6d078c21b267578d37be50f7e53e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964e50c59e8942ee1402821a6d5b0b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41850ae19fddd10a71fc30426be63ce3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d35ac4bb2440cb373575d5755a9ba9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11c3862bbd48277a622cc4d5e92641122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a247da6b695cb6a6f0d37a3d3103b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5700be38499f8ebb513e942a0b2c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852763a2f5c23a5f88c1392af2c6445125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dea50305009ff068e7eeabe30a98b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997941c89182779864daa0267995b67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3852fbcff3fc2b835307dfc9ac9dea8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af9bff1ea72f462a611447fd0445bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d640cd850c42f819320f842adbf5f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82325c963bac84399c622b85241099b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9469c8c5549b8fd2b4c3a7021c21e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a1fb89113508f2b9b08ad3bcb5f56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4368fbe5562c97edc4cfa4406d4934134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8217519ad9d13a21b5a9d5ae05196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190a94d4276def2e4587e517486619c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3bfc0f1c877c0b8f7bbdc3767bdb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c274ce72ed8eda7e3eae2cc1c383138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406efcf3f69d7d9441d5fc5309c68a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db252aecb9622798ac8f7714b1e250140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609da2a92461b933611b4061c1c9db0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fcf886e1ffd27c3c709033cea4879142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52b5c7ed2b02035f75bdd2651803e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c47988ff76aa13df989a8e1445d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f074d8edbf7357381f4b7e91a7ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea10780aef89af9bbf33c0a7a771fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57012af1de44e113fcf06c7239660ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa63c01d62a99ae30f662953ef745b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b04fade9f8d7b989fb20b2cea6483149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6c06b53aed6541bdaa6aca4d2741d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21595c4ee2d0f6b841540e95e991f431151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ce1af7ce6e5abc6749785f624039b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dabadfc4c134c17159737c724e1a8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72e67db072d3c81f2e9062ac5f532c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f77527dfe105bba4f72f129db573155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac1e5604f968350b6de147a84a2b5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1ac84f736ed3452f1a394832587c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddc1919efac29354b7379b68518906158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55237738cff98336d0c7ff663731591159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8b0a6eb73245c9b79079aa9ed25e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adbf5f887f418ff8e74a1f4151f87b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbfd108fb3bcd38137c20fe2c28549162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b2a62a4a328835a5bbafffb3e94ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a0ae30c5bc5ca5509796e2fa1e424164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad2bbe70b840cd989e6f45271da5ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf4f96052bedcd9e4ec9694f5661f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9737a00cd56765ddb54298179b0fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd60629551fa8b787e49aa065b698168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45afbaa209a114fc3f5e618a5d68d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51662230537f819bc622e9cc6450e256170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c062b7b6b01ac8396b0000df93da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b2bcc801a758b2b29682b0e8324c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aac29962a6e6063ee2883b9588d32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8f65b01fea42eb4c6d3c507ed3434174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0883aebc58fdb4b939b087e0b98e1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0352e93a1c8c2028fa98e421544a5cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4438ebe25910ac99858947b3a2d065177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1caeca9d463ce04ef6b0acaae3f96b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b445b89e80b5bd0f24f3a46df1932179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eabdea08d5d3cc7f935ce2cace088f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cb051898b97fe42da2903406016cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32105e349b98eeae845cbba3eb5ea959182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc3384e9050b1d001c6dd9cb67dae4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf68e8820074fd915aeefe25c556f36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944ffbf32d967a7895ed26bad6bedc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30118b2fddd372b0987d8d79cc723f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1365db956716c6fe7cb8eca6b62a39b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c09f8c6e4b5c37731b6fa6e75e75f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc975820ea023e0eadcd61575daeaaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85bcabf5bb11eb2c246a4977cb6d13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabcaa8baec85569e4ff782d1864a16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ca3a425a76601688dbb92603b4ac7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209da79be19e1cc8c8e6819e2114e87e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b0a6f7831aff75f874cde75d871f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188934e4e9ed57bbb4c54bf2ddd08c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09ec9b19e0f848010cfa4405523645196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12053fde78547a7db7b3b29f2b11662197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034e7bf0ad507bde450717bb868441c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061493c496daf68813dbb1a6da10d53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988dd51531e85f7773c1532d507a6c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013e453a620d6008b19d60b13685e19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fc99435bca3232b2e145622fd6680202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffcfe4d1234943bb94ecdaf9af7755203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc0dd9b08b4379b1cbddba2f620e71204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ff76435c3a140529e725583fcbc89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc5067673657c630d7c92a25b6e04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6f1df83a85d5341b9f67ece51e2b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159905327814933e4f5d214f5836ad92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da91eb80fc1f3d5959c0e156e4a365209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139a8685aca4467f1f6679a73db3ad3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0baefd42342d62a742825ca6d1bf7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86cb3ff999c832952d3e365fe05afc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e78c78d000f331a4bf42ab845b509213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096740fa9442a13c18f0374f21360ffc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ef35acb966aa83ed8d004c11706dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435a899b49459c0314e30ec3fde9946216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7eabf2b81d1c82634707fae5ff00c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3674887250467d20fdbb8df2192cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8e0f8199ffb01c9d07ef9a204b853219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a022aa4668ab099811e0c2702b69e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e35c4dc9a27b8035660b30fdaebe9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916756e04548a4ac9fd8ca558490d7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa631416ad0a8be3ebef72f65015246223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df179c9df07104caa35ed1073a600830224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cda4c12ebedb329cdc1f07c38f28fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686af64a9bde339e1ae5e151d9261b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c7eb1536f512ccca81d6d9929922227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39b2be46f7ae6a623cce2cbf64862d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683a620d37b79f1c348da13fdaedd36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56790729b45643ab8c977bb456b0a254230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef1168b083ce7188551fb66dd41bbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241018c5ead5536efcde69e69ebb5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ec95841bda7ef14037202ff7765c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088d2b4016d06a6530f8676a0fa49cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35077b17f55c657068c286d9ab19ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b084f4a0d639962b2b3710f77d55325236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1016818671960b161a03b2fb5de495237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fddc7ac25bcba8720b6713f27e639238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ec8e80c4bfc3e9e0715d8f0230045239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5b88f090f4120addb03addb898c20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe59ce616342c589224477a389d2523241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abbaaca99ec8093cddd5d8e80dffe5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c416dc287a2aa1aa85a1baa47758d76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9830f955fad3c2196a2a469291ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18eb1c3d0bc95758a6afb6bcd2933d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156473738145c4ae8d1fd351cabfe1c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f6e30a448476339a8b06c6f7c27d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767c60c3bcefe2aa0cadbd5d1dff8f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c2019fce6f43a1e9c2013522036f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974098ee133918368a58e38f860a15df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac886d82a55862775c27008f044630251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942957b497a5228db6b7ae291b474811252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472282feb6ac7b535c7313e7622c47fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d764729e25974ce27f2c188d49c92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d831e8c0f37181948172e26b43bb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd009c882fec9fe5191f6c6b7e7e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e497e3d7cb2930648c920819f342ce8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a74d2d825bb2d630d5a8469a2ad9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6eb2a2d71ad64d5b35d89752994d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa3fd0cdf0ab2d368820e2cd059ace260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8a8c7e457d0f8ded9b6262281a6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bdf2cd545fdd44a8e63eefe8180e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcb00b2ee52d9005e17b4a4bf36866263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cc8fd66b0134fb29673cfb8ed7d6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122475f85c1607eecfb5a0ff7bed5f96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47002a57a8d730277fcd57aa5ba08b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261937ee13a793903e21bece1b346b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0704b4556f72ede809ea038dd743d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa0bee7f06a8846e56756d2e569287269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa405d629632dd74c3b650e83d02b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239e4a84b21e3a8e36a89126345cb85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb347940cb7115063dad814a20d5005272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fe6575151051049a2106805c7f6ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beae97830560927a5cf7ca460fa7dba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa9f83ac1581973326f70837fb9962275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ab6178b9f88562a4d60b1f481d38f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba1ad47b114c1cce756b35539e4bf6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79abfdcff8070cc88964fdbcd9ab3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d0471a2fe911f7d8360172326f1ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b795f4f22d4b89a1909211fd8150dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f77b625ccf7128c50bfd202282a97a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47ad5a594373b1b21cf52b9ae2ced8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ff71c05aaade8a15b8e446087600283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d1247b10b7072283a6fe03f775fe9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1824e15dd129c95dd83a4030252f98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314671cf6482ce849f5e13e24dd3768a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d295f7df04d1b2a9fa1743433a20e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98da8a829a4b67e573cdf41223ad7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfdbebb0474973e3834cd8bfb0be7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a268cfd7aac838bcc758c3047997a5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592484833be88da3b013b6f56911a333291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7c4d28022a2622dd741fa9f0cb8f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0284ef255da4f9729ac5bf34e4a51ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa99cbe9148b308c20a97f25fd643d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e220cdc8079f6a61e50c4f4ff285295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44a62f9aca12fa8719f201315006f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b503dc826ad5f27208805ebdb86b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed3e379614514675cdcb3ac3afb4b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d09d695bde373601dc197289a2c6ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73f780589d0117ae879d242dceb5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa41b3b8aa857daaba0819290ae325301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795713968b58b4c392534f2ffd3230e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd905103be02a477c8fbf64b2728062303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060ea6c775208f04dbe27ba06c164e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950f7bde3154d285a7a90c52db4a48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dfbe3d3d5de34b4623e8d62f03048306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88f87cd6cbc40fb2ee5685021976a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a0736238e8e3f69a6466a21a1ac7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ba05e7790a3b18d9691f06a5b9c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fd5b82e891376c3628d46e1baed12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b189e9f912b665c971aaee2f6e946f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de284151dd53eeb4371ecd57e6912312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb38c53809432a82e8e82e79d571ab6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f640d50949b8a31c903be4597b167314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97d4b1a32de3400df0d950de4adecb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3bc0d6482196b423723fe327b07e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c2e5dcfed8d11647eb4b5798e7955317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee992c3843ab0f832e5b83f5fc84a45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae54981f948ca3d789bd69dee4c7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dfa0faecd4372266bfd81f871b48d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a149dc4c96702da05cf7514884668321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff4df8bae75a011b20928757f8dbec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692a3c6e968dc0db78b35daf97b20c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdf22508f7bd316963825137243214324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bca85b39d0bfb284194790cd1663ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584e72bdb7d021411ec3a24f8f63ad6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689197f11fe83454e077909f282259fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c9245de5e1ef4ce67412b96bbac5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61351d993d2cb0640460b6a6e4b3ff91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a68e0e04bc874e9185e37c0a75f710330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934c55e1800c6a7abaa216fa84d974b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992702fbeab8b30a9e88e18a563cf207332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c989b976c0721c8dc0d59424590d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa61aa69d8b941ee25e12157bd8db5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408fe771fff4768c46f051bd0a5660c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1390941a7c82b06c956fe8b8af431b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf4cae78c9122e15318a21fc62bbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d7fb608684180c95e8a2003dc285f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f711de1b7a1b0246c4505ebe1eea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7612745301b6d57665ec35805c889da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c22efe23f9363c498adff167e52e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff98065b1d1aedfcf01c025fb0f4d27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba6505190bce3a1a3a0abaf9f5ba3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30025be73707c5db23f1407d3943e6a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafbfd3f40ed0b0ca709a3073f23ae6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d85b042bcaa842ac4984801adca2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad0aa10531b4c588418f79b5f83022347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75ac6b77bd863ca8babd5c3e502c70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027cda2559b908ccc6ae91433c9964349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1e675a88aa36bc9782f49d15112a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35346009bc84261135e897018dfa623351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dcd323779476081b4b6f52a0356d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683ab3a762b1e2f0a0c846388f30678353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa7cc4b63a7ee93ae817b0fe401eb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa87e05eb8ea4387905ae9672e4fdac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b588955efedfc2a2de1c8ed1beb0265356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553f08669122c8be6fffcaedc1075a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002409091a12f1927cfb5feccbf058df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b207fd35920c61ecea60eaad54391a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bdd23d2e40d8244a30aa6fa904710360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705428ed94e1400d58e04467e2d6dd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c04c442bf586680cc4575954063e53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbc28bcae3ba5b160f2c51754cc9d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960958a95952b632643db79eecf76c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3d4e948a89bf5218cc9348542fc17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54943e62dc71353096310f0e7e705f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea65c23b8d119d5d3059ae45254f43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95005bb58459d9450e905d7185a9f74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaa202490440c87dcfeaae6e864bfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a6fa5a5411dfd4611b11350f74a23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1594f6260322248360ab8b02c3f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf60c6109f0d6238a53172edd17063372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e96ebba616284759f517e037bdf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97530b86c46d17773ccf21a14f4460dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf712899933a1a6cb57a852c399a03c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c4074222af1dbbeefdeb68b4da649376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee2770c5bf08fca0f73507440edfed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0ed42737709cd98eb84507a103c35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd33d775a927a11e3a0d1bc3be8a71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180beb82c3b548c883110f2fb09d0d38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2962b0953621d4794b4dcffc7623381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a36045f12212cb2dc8cec4ff49036e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f558776a7c6ae3a423241cf658347383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4caf11abecc9b609a5f68367ede89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ed7a959da7794168e6750f5ddc22c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db45992a1e98116bd8231bd87f30b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b6a5f8d96476bf13320eaa7ffaec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec37b5765f3a817dbf7783b3ed4e027388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f291c8040117ddfb8673ef3593c71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c58172d8667a918c6fba1d2d8c14da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02c55e58677830ebfb326e247aad49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d04f5cf5dc9b11f6393ac80f778a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d36d60ed44ad098da1cc948b909c7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb54aa1cfd008d011db77190f2da89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a23c9ede2f89bd12e2e528da351b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfddecc15e1baaec28f0f90643d99a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2c5acfc83006955a1071582cbaaf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f24dfd42ed9208594dc8b907bb7cde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d3982c388e403ce403c5debbeccf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbff99256421b46952db125032edecf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133ace9272b2953e846017778a08106401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2503ad2dd86505367b3536501a3170402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2396ad70f8bfbd7095418cbeeec9f8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a14cbab669f1564f162385f912da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b448990a654eb2b483614ac1f7a977d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ff8eaf61f76166cd74480313c177406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc09862655280e70a99aecc0c7e3346407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704a95cdf1b71ae4327cc5501ca403b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93591af9bf856bb1c9628b6f6fa3c43e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c262649974fee314e0285e055f38b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60089594289c62b3eaefeaab5f5eb44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbc8b1049c4abe949f127a7f640182412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e56e43cdfc0d9f28fea9ac2b9d32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0ffad0aaef0715d922d041bfb8b92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d09eee4f4e4730f535d8ed0b991fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddea5385045dffb6126c70cb13727ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5adc20d0996638c3c5443133e05139417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00886821866a562e6e8f8bd5d19af60c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ba2d17f7d182ad7dccb34d866d2dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967389d6055c6b251d96b269a8b3ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ba0c9bc7a79e4da163b573cfafd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae40068c07fe145fd9e31807758e8a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9b2d0af4b6d29d54ab37896c85215423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20af9aa857ca59510a6fbe46fec860424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bcab5bab32c6d8e009bf2b0252ec3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18005bebdcaca1e45f467b05110a406426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94af0f105e110a6488ad59bde3e2e2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ede1975f75d979eeec6ed5504e0e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5b22dba06316218d518bcf95c0790429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d6791e16864795bdd655f87b60c99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28995b52afd6fae171660c31bc66eaf2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab73268c2c243572a01976590b42d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be2c1d29cf675725a6c6fe4f35870433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa6207640a2b88f24db78c53a37f36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afda043f1464ddeb17d789a6ade3cbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a75011da95032bb82b91bff3684cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb13a33539bff4d000b2d8f59afef74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad48189825a14d9dec4692f3c84de9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170129cc21f89affa12ea20f6ecd07c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df058bcd452ec93b69825182c555863440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf536466c8519533f665d634c74129d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c78f81acdc7e0747aafe35bc98204442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64d0d133d8c7a7b94ee0bc302032a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d902bd0e91b5bf7c62c4e7a0a2d2f47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74898f7ae75abce47c403a3ee1416b5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8decfa7eceef861c102d2857162baa0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034666ede4137170370ae875d0712734447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff16a348c8761a283a23ac1dd7caf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4489dfb56195b29e1d08fe88fa46391449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409f141e41880a087d5169ceab59393450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc303d084bd7a58db1fd66b7fea517451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaadc9132b290aa6ac4df70fc1b1553452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bd47735c4bb970898745e048a7265453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcffb61f1c06bccab133e950814cd73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad522798eb479299a3b103fbf19254c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c39745e7b3d58e81e6b9034a732c8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da0556b62d662effd41b0e3b0f0a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac5c09cdba06e556535d41599c80c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b3917402cbf732d07c8c38f5ed4ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58376700d8398a59613eb9397eb311f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e5853bb3055210fc00df648d13b10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0e57c5a152df89c32b9939517a3b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fa1117b76ba572d53d350dc4d8b5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502415cd17947c6a2c55d030e063a699464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa164330cd978a95946c551b831c1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e122fcee2e5c35121c5257883d71e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be83df26fd88f13deacd7c9f5bcf2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd33981939621ed1be0eb4b146a3bca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8b72811e561595b976c9b989ae84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6284deb96ea2fdcc83f8529551590470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32283c5261585e8f52de9d0727064471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8468a6c2a7bb452889c10a2ddf27d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feeba2bd9bafb8cbbfc8cc36dc073f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f713beb972f1e906f3cf21d0009d5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec281a372790ea237f3452869afe22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1b77a4f619f5162888c7920291ac8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2cf83a39bb0beab375dd3562efcd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72f305fe0413e40f93cc9c6770915f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fd39c8ba0cb5aff21c790efd9b282479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c64fa063691368d40259da187d4694480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eeb2b022e0837c0d111338f40e7be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140dd0df0c9c896e7eebe8d497a11e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b97bdc2c2058af5d90a346734c4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aad7edc6a399b828fa5c9af7c61f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb11d77b66a75d4612c077d66d2f4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70435c807e97e5367090be4326c83486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1a20ea7a0e2b5a8362958a67a4fc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fec9170da93dca574ecad8c90dfc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5019aac34af8c3765d6a6978b8f794489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52082dd19338b1ec3bf3c978eac61c09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a5cf5945e57bfa42cfd99a446cd06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175511d115f2aed35fe63538b258d045492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f9c610625a9aa6cd4468956a63c70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221db7ffff34a03cf7e8d15dcdba8eb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50477bfe5c6b414988449f653cf92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aed5670013d7fbe22133b1be7b8f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f83962805041a1eaa2ebd647fb44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190edfc72ffd325bac56fc746aa4386b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b969815d254372ea1d2bd55885a90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b560b61060a0189cc47b2630b5d4407500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ca94fc9fd059544c04bfb260259f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11fdf8ba1a719b78f515415ff66c54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a86d66ca64e050f86a41df2adb08b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ddee76c1634e7814675e68b9e3374504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb3183435d97b977483ece1b3bf611505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcc6824f6e0d1764d25a277a81d995506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54e2645303ace1361555512508ad80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19532c17e11ed14d6dd49aae0a1374f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f003263cfbeeff0f0e8bdc6c54a6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3dd80bdbac42ba3d362a1005bbc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f08fb06e575040d48ae08b7f133c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cef5a7a47c4993b6beb4e4dc07516512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7a0e8393f104bf7ca0c14c0223646513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8f71cb7694d045faf1500413c3586514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaacaae4f0166a780c7ec584eb38b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a21ecc732c329d197272d663ed9023516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef3564c08b1c9267f2e870f057af76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32764baca9c53a7db27ef5682c9a28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8376255f9b3165c5dd7efcdb57acbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79621a3eaa338c39539815e913a971520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b66fab400a97aa982633cc7e7611521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91da26d8a7432452c64f2ce8b2ce92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea967ea001775275fd35ccf4107668523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f700b20fd566c409c73022281ddcc5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54107b9f1442530f947d79522d74d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc2a02eac8c24e18cd7585d4fadb7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6033d2687876745827020425218399527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d86fee37b8600ea4c80b3e5db6cec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacf8adf95ba316f888dbb6bd551c01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f43e23ebf6e0f7690aa63f59ba6323530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1174f91c7d14a4f361cffa4ddd755531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f0cc188017709a6a8f4311e49e553532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae57b230f17c185871099e08f11e54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dea071c02ae81bbb1c68f4622d98e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbd1ecdf007472edfb1d35128b9d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c01495c17817a0ddff6ac7d5f8af6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d784678a2399dd7d22e758048c9fdf4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036786e4625409741658eabab55d7ed1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51996a178e1cb791499a535453dd5769539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73848961e7a80c101d73a5c39634d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9fc145ebea5b4182d6043d23dcc56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240a461c83b5058da44f66a308d989f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db154b1b6b2ca884643fec7d1adb41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682db833df1c4b694ee051dc8424c61e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2ac02387d03e736690251d82bcbda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772280bad69c2b52d0926b49c2cc7433546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d779a4a119d51fe354e07dd3d4817547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df882b4f94d7f2c7f90c7ac9c86b66d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329a05fb69bf393a33cc0a0e9c8bf6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385ba0cbc0aa7c5c6217301c0e65fb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace23bb89ca61be3570b864cf802e3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef51e558504fa6a578d196626c43a64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0413776d56dde8646022dc7de600c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f833f5d2d3c91b2ae2055f9c61fcc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18abbb1a736110fc6be8aef39b92c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aeafd7ed2c32ed8994eed1f6639a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc8753fb9f018e7cf1a1ef0afb734e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8098dc25dc7b156c692bd00011434558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e700d16fa32823071a09daf87a237559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06bb8465c19980da961cf589b099a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9bb6a8808b832e4f862a202c6c290561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccafb028db79329d47a71123e547d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fecbe1685dc9b65d00a9cdde25a617563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69935060d41d8193336eca18f7a5f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bb5cd26a11f9a6b197b2294ffe91a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec246d6daad680b35e226a396bd84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d068104d743c914143fbc61f0399553567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeecebe8e34292696d1057129d231eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a29ba166a2eb5673d2df3ea2145d0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12ebe5e6019a501878da88476210e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c97569d7307c2c56adeec2621ec9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d78a8cb0fe422f909a6103570f6fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f405ce2329a4cdcd2031def0795dc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf9e4cea4f518b89e55ee65a9e780574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dfd6eb7bb2c9bca37daa905cbcc26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec998a4a906dee7f96cc917b9496736576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2c1a3dbe7d4eaf50217ba275d7314577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892217bcdd77963845b740e001ed256578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4aa53e26dd595429906f40da2522c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310e473fe608443e287999a90de6b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692048901d83ecadb7b163bd09efeb26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ecff0f7cb964fc06f1eb0b72f5dad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e7e30cd10a5d54e9e5979a60afb5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40474669e5b1ec49acc4b8c3a1e14cf5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32992dec4091c837a0291fe7192eaf30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec779350279f52f69cb6087e81f16a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d28924ca2329bf95cfef112a1059587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206618df26dcedf7fbe1eb994272e262588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999509edaf1de802d50487f52d4c2520589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a8c43f4b34e4dba673ddbb246a712590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976e5166ab59dd3d7078b2b8bf8dd18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfacba804b74189ddf2fc9ff9091228592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe900e42799951fe8c5c40b0e7cd973593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2005311607615ffee455253bcc4fea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b735c4eee14babc8ab06ff594e51c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935625ac9c0334f4968c95b1bda7558596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d4009c3d711374d8bbae85ad5e68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcc6000db1cef4ea972366b962b777598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b358eff2c28113f0cde91210e4e313a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b6d72b4d7b597f4e86bb14d696a1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfef69e3762de34bc48a264ab29d11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a1813597d0d3138df09c8688be75b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb88fc33b5bf8261836bffa4d775101603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07131e15574be5d22ed0b3bbb1310671604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8250939b6e84915b5cbfad0a92f5a8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31c2d38e7c0e0ecb64c3833337ec8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ea23ffa5ecff94d6cd27b7068a5ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67388b03c7884c58e75ba564e7c65c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa350dbaef1ff126fbc878246769206609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bd79bc0d3b73b3b5fc801663bc7d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af2f60a0bea7bf009fc749f48fcb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f443e175f073430cb7d5f030173080612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3350c8152ec5a4e7b8c825204751b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9f992915d4a075318a520c59021b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d8a81d7ed22461e6ab20034a8c0a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5974923369979986fd081b81a02ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff476db97956e7a0250d2e0c361684e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a8c4cd1eb78e86b9b6f76b88b3b94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34739b9c879b46c68f845d0ab9e3c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d166a43712271ac68b15e94ced60ae9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e5f0c5040ef7e697a75d9565c1604621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb429ad8d4b47a7cca83aabe5eef29d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd265a0842f865db88ffa7283e742997623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f01132738b1cc00fa8b55160b5959624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632cca6a46ca95c4acd72029db83e12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e7f14527ff4f598c5a3cd119db68b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229023b55be42ebcb2bcb18f40f52b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321bf7b4616118419c643c08376aa76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548092642b38b3518f3af3b21f4cf5e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3b919d449622f087887554b212d33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12019d10e3ee063908c38ae63bfa4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f44ac62674c9b0a51234b850c7360c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409552d4b1be06aaf595105cadad7b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda539cc0b38480649a6cbdfe370b0db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad83d488318d417833d552597832f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f07b0220a10bf61e7ae50849a02fb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fcc037125ccd48fcde2601fb702dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e946ee21b76d8eef951057917272da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0bbc8448f460224a0d412f253f767639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c6aa7cd3b9b8547b4d6349c83c5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e9f916a2dc4e037ff110bf5f6bb08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a00468e9eb96156ecee071978106d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576668cbcb425b1288fd7f55d9fa80c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f044beab179e02d587eb3960b36b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f80997b86bcf306aa3dbdac8edeec5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba131e73462946d7a5808fba627338646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b25452f649cdb65938db64997c6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b79dbdc1b0df9891b8d0836f4384f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e95fc7ebc297b2574b103bcddcc668649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e821c9aae1caee94b3845ec136c80b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32f3cfdb8731d1e61c26ee03135928651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb30ad08ae8f3932b9f52ed250f22d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf2710e184d427449af82d37b47b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d870775a9455cbb5c4ee39d0cc10a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8a0a1748abd31ef3c83d19ff6d5c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f1553b63b1a04f2a245c11ab8bbe6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044da52370538d16c9798cc244b04581657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a7c7d5b2cc8ea74293f84ca93564a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f855efa7f218f505285a153aac81b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8e2bafe403f6c2047e29475362a54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f911b802818432253785f402149446661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1b28aa22efd55096b8783fb0bb49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832179cf3c6178a68fb63614bfa64f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd80dc9240e209c5b5ecce6b03e482d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d546d57d7590568b8b545df2720e11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d89cef9b324f1840df22e4ecd197666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351951ac21679a130113663e735200e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65798a82ef9d60e556910b7065ad27f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb50b6b64949ea804e3c72ce07ebc66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086ffa5695d9813ca3085e01e890b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad183ae2792a4d8aceb746651544fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccef3858f141cb35abf4edff80b970672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576331ee90077d478d0cc59966dbe24e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea655cea04f8ed5e2139e2d2188f3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6cf10737767c81d8e8e6438988823675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41aae0e4631c1af8707f345eb366a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702d11c2fd4aff44c26e1b13f0296ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85590caa9ba8caa08cfed1ccb6894c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540cf7a14306892db77ab6e2a771909679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb760f1694c09d601bbfb18541bb8da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af055af16d0e20d5b00701b593946c5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11674ba027767081f5e7ba8dd5a56f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f492fe9c34c1f9ec96dc8fb7cc7ed5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bc28a592aa818dd9d5ec10edfa573684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d4ff5ac87881518557445c4b05170685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f524784bb6e6b95a98cd01623aadb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4383fd95058ad2798dd70df9670ef3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe938286babde654c696c3f8a7e65cfa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689a1712633739e0754b8c1a77c825d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87a05630453d3862005b0411416d25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5976c927d060b1ba6dd9347af3b665691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfd4b36bf40c8526d8cf9156c6c3ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d158e49b48a8eb90745b789e4fec63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6f9d92f282986be88b83a0755c584694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589cbbbd450a86d616b1bb6c9f05c24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03bc600fb241136e0937c4be30b416696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f12860e9d445f15125911e488164e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5895c5acb2b7ec996227ba4f185568698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16285da55d23c1409a68180bbaa1068699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aa1c1cb65e5b2b0f229cc101b4a13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2a0c19d3ddbea246b00aac30d5027701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd3c5dae7fe5802b4884b5eeb3aec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ed83273b1046b40834bd889011ef6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc6d825e16e1c3167c860d26373afd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2ff255124d94dbb9825f0ea39fc43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79d88f1c36f2cc44931c37b07487e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cfde0b73d8a4394022ce91b57b065707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e3a5b567522d1de75f809b03b9d6e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e95cb1fa2420ec8c037eedb7cd1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a34bef289bf5fcdd20e185b4d6b8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af9c28e0ca7453bdc95fdda24bd17f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe3f09c0bb8a76c48bcd710e426db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7c2722ac4cc79f47bd9ec7253330713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e949773b165d0027f06e49549fe7621714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a3732c08ea06de530c51d38643d3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000dfce4f1543f2b34065e6a0ac7f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79711520718bd3ff1cc249cf60daa7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a985b6bd17c73ef04ae5f4d02e171718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836647c3d9332c33aeee0255d9993e49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaea7cbeee22276b63519eba038446720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fadd6303ca23aa21b6cffd4dfa7d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba0c8256e6d4ee061efe0d5583785c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ff71d9287ddcbbf3bd42f0671acb1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1647ed6b45a2ee0231fc02bd5a43305724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dca8369bb860763abd9d1938de75dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb145b79795062be0501b4124148287d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3458617adc2d9db9f7ae56ecbf222a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0c8b011e74b6c2d8b42c272dd5b78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d88cbd7814ef420dd055f34a7adfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e5f5a02c37f240a4c827b40d38140730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56915a394256b328799b9d3c545259ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d7647d5602f9d839a2ead371608b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033eda49cdb4d88feeb08eb490b99cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59054b7e30def40424ad74cd1b799f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d60a085979e5bcab31df69ad5f89c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc88a9a79e59eae29ea0b4c387c15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b341a29fa0791ffca5fd206f516e859737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7269c88846f35047fd4a7ce1b0f177c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f4596e7a887647ee0a09b181e113739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694c5512c293bad8d19ad3bd1a9c495740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c90fc2ec76855a57ca15f6bdad275741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bb459b4e0b36222753351d2f40913742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03690908edabfb89a14b2abb37594e12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0e54a99d61a6e9378ac709f49c2b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c806dc98dc8d089499d083867ef1dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803cff9d72819f78168c6a6917205a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1fb041bd30fcf51b82fb928a15516747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073d5f3857083460104fc6808f777d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea3e2d86bfed9574bec19e6e8ae7db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3919eec8aa1c364e30a291346df85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f0b4588e3021716251cf44cada28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c29554b20a8e3bbbbba393f9015993752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc2db2ad5a94ac3f44e99e75632f79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd0e3c513fefc07f0c16d2bbc4b24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e87dad8ab23af07dcd4c7ebbb7d6da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87d0c9da30d0ada788222f590bca3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45bfd89ca86c51dc4110068db789b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144d0a99046909654800a040760644a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d46bf25905da4b8ff0ad7008a7f3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f1f30ca9753480e7058c5aee1b08b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f27f0e8f96a5c131f7fcab7fbc7e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10f31c9ac65f826cf747ad126acdec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e48e221287df52edcdbab11c8a784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c84fe944ab3e75525eee6fec3699095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b21a8802f9684061546d15c3d99d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea5140c3021a9c7961f1921c80f7f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee2b1987a11bac68bbfe5da8c9d768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273802a01f4f7b0476064a3790baeceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6a73e3d04211955e15771f822703b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c4e9424e9ab01dd9e1341d9d550411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdef4c5d7bc7498f047d15b6cb44dab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e6ac4f457b4278d1eeb73cc81094c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0ab5b54d01beb285da44b9140292a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9922988134d863af4333a70054bbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e89c9b1a84f1072dbd6392a88a2bc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded52ff978cd135ff74cbceef33cf7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac5019c2c5679ef4a7c6e7538b8f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2ac521160ebbbbd5c6a191e86e7fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a342381aa5ffdb41f5692ef812417a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcea4f65ea01a87c9746944122b6f2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f7b23a483d45e57abbf26abb0440022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba011b032d074e2033966645f6742fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7319aa2bb86273bc4145d767b4f2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd86a248ca3b33e16e44cb5ecb9d9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5562a3bf3430fe784d0ffe5aafc5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b13c415065af7d0359c92b1704b1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5d5ac1677015a63cd47ef4db0779b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b8c73187593d5e362601a971735e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a9b51896cd21ef563521029c1d01930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72da09af1e656c25a544ba5cb44667b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a84562294c6683d929bf7992073ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86377a77890c2ae67330e4e00afbe333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049a50d3dc4ef054bed0373e445ae2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a214f846a165d41255039a7363eb0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a4d1fd94e4e62443398d32f5e69f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac3d3323b27f8bd7f35248155914737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4121de4d4cd0149053c4e3fb5e78738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d0fb277e35bb5d7bf66c5b1336e3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf2fa4858dfa9928c44e6c48fc0b7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac061bbe801f25f28afd879f4b7c2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfab24782c8c7ff8c1bdcce3208eb8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8880c533643ddc60e4dd269a5cb490f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98725df5b7729463c40038c77ef36b1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e8a2670f9b29f83f1d0e4dc2fb9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cac7425d3642815a7aa1732e67e0fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12d7b306669816151fdda0b6f0e78547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8600e1e0ab7d1a0a6d845db2db28afe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a357ffb324c68f6a612647f60eac449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deead577206d83255ad9219f2e4d32450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656898cfc685b6034a3b6414d783371f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ad3412fb2963b1f819ae7e84285af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80111984feb6bdd400b3b8a69567c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd342a75305452d43bb50a1eb0e493df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dd479649a71f0b0fb717536cfaf9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf554e335a0844d6b255803bcf9820956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04049b6e078b7777f382b1e61daf6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ff05e40832347e36f001a809b6a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3962fd41668b1136ce6857954753759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca223222b2cd6d3640a60d9cffee1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70e3fad31de655c8730ac4a4e7bce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97920367957111f5a108a08330f7376462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022784811dc73cdeb5b1cab6aad7e45663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964f404ba5097d1b663cac6699808b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfed8c6b3d216a81586653c6a318d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5d295a485084d2f6d5aa2e13c01a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a55d43918d6ba75d8ff5efc8d825c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a26eec4b13b7bf0a9dfe81eb37c9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3136ad33c8c4b527d9a04aa084bee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d50efa2532979b1a431352901a9da270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2e29bec5e9d17d48f8644e8a001e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d4810bdd051c9cff331940f18e5e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4650d6b19b8358479c23545a930db473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a67a25d9fb50383432b2c29fe9bb0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f207f451f37826ff6a2723e68886d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162337b700a20b07c858287c179336176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b38c1cdac045d2222a1711d75926b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7915ad8081b639df127ca2fd4d198778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb7397a4afd9828cc4a1f10c656a5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4063db43a549b1d3f0bc42ce5514980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ceea97b741c86897a4ea9020625d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e4330b587f021bd0c5741cb6e33482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc40f66296d4f8c5b3c2257afdd4a0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c0042ce631fb629e77b20b098ee6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfdcdd24c0570890d3870ae2944e7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2507698a428e0a875f09bb3b82c89386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e650a207f85165a11f3b616853eb53187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54292b58d445fc2dd5e0d49578157fc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290da5bd36a4cd2c792e36f385ac2f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92de7b8061d0834701017eac45cf4c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e297dfd1288134eb6b4144387507fcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f867282e96922f6383724179f2c316892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84955e3b0fb9b174c2930d01c7185593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41379a50af1a1c3172fc9b263d5f6cf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af4afa08da2c236abe0642920b6e2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58d2bcbd038d85913c869b3fbe34f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034fcc436d345e5a5fa54bab26207f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a9171a22973e9c78e62eca9a3676c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d7dbd6955c7d32c0bc3e17f40d82e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10965f8716b9537959f349de99ae90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d604db8dbe492db5fb5128ff548e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15024cee9132051d0fe63aafdd4cd52d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fd7d1f3f851be1e529327de8b350a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17848750ab9bc5636b7345e7ba95d176104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120fce7b55f18d495f5cd7a4def261105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4d6291beb58c4f1e0ecfe722c5f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b94e66e93c3783f97d90aed5af8e3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b848b843760a9e13d11f3c6a0675108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce6ec41409ab92416f827ff29036a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f832a6abe9a7b0f18cea547ff55d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e7d93583aad1d65b5b53f9f9db5be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336adc6a47ffe7e3b5d332b775de36ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6c7e339c93894258235f5e84fd5c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc6b78436165d3fce8c4a76ed88582114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3980071141a51e56165b9b1e5ff2f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56351623ea58e159aae2018bb4c70c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ecc63eb1a236d2400bfad2477748a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c356fa1e406b07e64013923de737c87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33773ec50d815da9df4aa4253fa6163119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f8d315efe0cff1efc24058535aff8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509ee283d5011ece9a16185c4a723ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef232c19676799e7bfe86b4d454518122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a590d9bedb3afc3e0e4a73d73c294f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b207889859c50e1a7bfc5904dda13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fd30dbdc60fb2e84f167de5983c4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f742ee36c9aa716daab4b4fbb2d82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15277f5fecdc468218b734ac6cc9a67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78c26e1784588114c30d166c602414128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf54431983f90dfa45fd4eac6cd118129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a01db56896bdd3ab15d1d611c3005130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18cf2336c2cc61cf2acc5307216ede131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a3718d1035d9bcfbc5a1b0d751b95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da573d7f64f6ecb04f84f7d6831ab473133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc4e2e56e0507ba141246f52ae16e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dbeb9ffa6dafffeb06c6b57d34750135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bb6cf929f75c63680daa759a6f2f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a03d9e933b400527974176a82c55ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b2276eada6af307bf63346e29e04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12274bfd91eb84d50211f59d707ba6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5753ea99e02c2a2e1d21b9ca3484d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1773c34e2b21c48d25c294c912074a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df68509f9f31c6d1ee3a62e9609918142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f1cdef7ca684012fd5ef76e9f65ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f42cab8a2b39f61d644ceec235a652144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489481dacc99502d58f375e7bf2f598f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aea31e4e86ad38e58dae23ca00f12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad28056678eb5f7ba7188b245dce3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b91f962dec0e2240b8a01b34dcb585148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ea807e1ba6070cda8ec851246257149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d5485f3bafbaf227bae707fd0771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e5f5c7801c15aabe0d8330355b747151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce291520616b7fc06b706227e30ba11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afea179095ebb2948dbff9f8e6c547a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a697c18086134a3d2a112411d98a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e90572e9562981d0f048effbf85b46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beda724b003b30a2b8e06f81aefd876156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4d90423d0d0c4d0a0fea759174f2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706e552f8c2991868813ff1bc12a6b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d0d6657d2d59ca1b90fe888f80c66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71937900b0f59428ccbf4e1b156703160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aee3ff3fb1efd025a7af4ee45f9d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be5accb4e203bde5d70282dc525640162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a871114cea79bee39e92520ebc97f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb2e4a2c3bca781832a50ed982d55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d60e4e401f8ac2e58e2299cc93ae62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22984ae7106f9ff9fd6c34deb8506f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a279b8be0880c3c772fb4c877706725167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc7549471cc13c7a87355162e69c6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae00dd03c8f5a2f5de3c8c0fbb9f39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d03770f062afe5f8e0b1d2400e21c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1bc1b7ee895134c995a038e320a1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2a381be6916760b58add2082699a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69163fa924b0e2ca52a7a8387c0d00d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25f128ef5f9fea00a0336d82de150174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a7aa49df987cf7790cb6e738e1afa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67251577ce9ec5d595db8b3fdf62308a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30299697591252e40c217274c259c35c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd124a3c5ea3b9256aba0833d3b99e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659b74f41f27bff70e01ed44478247d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770646d3823c06581ec0f1a9851fd74a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d3f1ee5f59e17607d7831a2ef7c1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a82f0e75a5e65b11122cf2ba56c71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43c4a97470fc35394be71fe6f2a6a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352adff6298ac4b86a301b262341b28b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d8aa2128e91a268c63788c50219b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102b22eafb75d3cf18b7dc9aeb85953186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bb32274bf822be3b06d6a27cfcd40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba425fd333499b4ce5847d40b640fc54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c2faeb0311970aa0736922a8bf312189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd9220362805b9e23a7ffd72c4482a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd715c126ec218f769b7134a13c86cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe2843da5a5e3fb084a132e45fda6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19034f1f68ff593e320ea01ab62d7d9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62734ddb85beed07c01ff465d24bb9a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba6f927a3b05f928eb6f542603c1e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9240e8810fc1924396380914e0faad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54b89eb38ce4c1afbb4cb0542f4bc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aab83afee4590a3d017ca3762f67b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa9bf91850948c54bf197f380a2f9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc1fae53efbc8bdd853f11fc38b845200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a0ad8eb43baddcea2348699da5fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5efd1d9792ce6bdd33d3f2d834b1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29863cc17d29940a1d4723bb7211f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653a9b0f9ab540142024a609e65db5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620995f81b9be9cb93d62114003446ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263f84017c01d2ee64e31f49b40433f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda455c30b46475f5452a42d25aa99a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac9aa3c7719b090914a49de5d9f1e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3701b51c88b32a56de5154f971d8b54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570b1ba7b3b968f235d79e31f4acbec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e700023558e5209fa147b5d83c5f30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1bd56a380103a154b483325a55864212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e8a992e96c5a9996d4f66a7c03dfe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5bc65926c73d811132bb2aa99d80f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd526d17d931337b207e2491cbd058e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afc7423f89e5ffa1de75e9efa21958216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ca364ed3546b7a4c00dc2f0ecd40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a90447d6ecdebab7db0419e834381d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e39ce3b67fd41119f4fe6037bbcbec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9e0f57256e9381bf0460dc83ee130220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c57f4288b5dfac02c7d3592f218d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14492f96c59031d02fc597bba1d4f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4818dc43eb204fdb9ce834c8502d86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa7bcd5a806d9a3f1917ebe8e6e61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a193e3cb3190310db8fea8ea01b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fe25e8987853b02ee619fdef2468f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f200072551d78dd28c4d112b8caf27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570fc17361e81ec0d605c5a6ec650a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4fbdfafbd25c1de068ef911b5e9f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543377597366cc30b31892fad6f124e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c42a080f8bf7482ec68ba7a382a4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287e77ad3ac2c1c1b0a47161698cd26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3fe7dddced88fc2c2e61bc49c24d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca064040baf2425945ab369549249474234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5a1674b54c90f32856c58ebf0c192235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1ab31b13a114611142a9f4b0172ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07b771228d889ad08af6ae86325cfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600d33e1eb26e69e9209d2019883686238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552808298429e1faf0fe148baca6a66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10231f742c004a6db2627c6d47272e57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a22ffba6c8b593f2c64af7790f069241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddc090577c325fc8c247f253c15c83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361bd585b67cfe87473dc8a4bffcb68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea3196f7574808894ecfd28ef72855244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b134704e9afccd6e5cd9459dca378245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09623c59036682bf543201be73ecc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4031e31b266997f0716ced2db4f44f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297bcc4a9322c4ae5fe71edc2a40513248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e06e28a51bf6816cea98f5ae8a22b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9322634a00e56cb7c996bfaffc5d447250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b2e8d0555b580f19b5fc0772b3b3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d349611b1ade3312b752e4baddb43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f56d0bb2bbb04f176943850d61ce2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb539449b373ae6ddbee1d0f6fbb3eab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3e9c7459ce29006bd55a3c914a73b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141505df662f0d886c67ddd57ce1420256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab657ecd0c9015eaaab959e53dfd5e49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637187f2a12334352a03e93191f1315c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a16506708c79a54eca9d4f58e0990259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0675c03fe86da41b6f2befb1718967260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746df421edc9426d12adfc7c2efe1ff3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27cd96b38e78a348ef9464f9ca99a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dead79944fd66f8099d03ea1fc8b16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69279869fa8f9b19502882cf57a108264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc49a7b1822ad428bd32989ea828b5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1b1021ccfd830efdf1b5badc8dade266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ae1fe621b767164fa952ea499c305267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0039c043319c062b8b292c1ecc60b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98237eb60f1bd25633b70f374fa153269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099539e7360c9ab7fb48e75b28bd9823270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c22af5a8f0554ed4f0b7ba102b0922271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfefe0428e8532f04e2d0f40902dec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2452a5e0d2156591ebdf84a7a2b026273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e2f9a01242c59e0b9a7eee717e4ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385383af23e0e36fa9cd8a104599b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dc0cb6106854bbf8f12610e02aea4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e992831ec303cf186786a6e26d30f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae7b8063f5aca79f3e2d6cb347c7db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941028475a29630e90e9b0037f67c3db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37d793de69f4388ebc6a9c7df1970b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4bf72cba8a912ec0cc49e1e8a690a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13cde3df882e8391e9a254c1c4a32b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca781531438d2445b43e724335dd58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2bfeeb3fe771cf4fcd6992ebeda51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6edd567389787a55c1719c665a04c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecd0bad215852305178c6f35c2b882286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b887b903019344e0f14faf1ee745df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83abe08cfbe733decd3d011d41b95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef38d0a175c4803cf3f3d8b1dae495289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f20d4f8573f2510e485801c88f50d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be26885b50339378ea822447a2a1309291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249886ce18a36d2e9f15e9b68e4f2a69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2ca08c0eefc5c3d0fb3713794593a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723380ecf6a1c2c595f29e053b01745294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f2d3103f9d96c1224cfe1397da456295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c94b8167688c303961a8d025e7bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed0aee5e5a63e2cd8ca9370777db3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b12d89b23eef3bfb5c544f8eb84e17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bdc63313ca981e38985d159ff5932299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03305ef9cf2024f4f8e2c880d5c599ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a9bde51ba503eaabba45f7ff0dc6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5baf137f081018875370f147e5c007302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95133030ada54f571a46f67a321e59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0186c7065a8a7fad1e087b7dc3849a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908959c2e89a835a079081161d8db12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b5510bcd1d723608eb0b149ab8da0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60098fd6ae24d82be4804da80c0dd78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf8ffb343758e3adf82dad295029a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362895e03aa6ee75f33c1322d294c74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a9a3c9326a258c3eb39b6eba73fc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7874fd252320a62be7b32c0b119ad3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbe0516a0e5adede89c3e96e8d74b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc553af67623f0ddb3e9f4683b024e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1071d885c2997897c492800d9cbb6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612d07a6e11629a913b5c921f4bd7bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a695fe0ebb1cf403f8be86128e87c51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83749525e87999e8c7ee2591a73c2ec5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ffaff693cdb05a149ed4f9be83c01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11717aa6f6c42f01bb935ae1311b813319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e586277c22f530937843dfa295963320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823d03e7cb6ea4ba752e10505da7721321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5753d93e938283e8e9448d52fa8a387322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f345fa9bb76ba12e17858b4e525810a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413c6a1089311649580b2506de5e628324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf589375f52b6f1d4730bce282f5f35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79cca9d6c141b4be1cf0caff18e12a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fcbadbf374b0037e2a32a427141ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ba16a406ba28afd25014d8faced92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec964d1501f0bad6022f0d593aa0b3d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7bb93dac74349e71bdd0c1897bee4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95764a85c7d2e242ccaa8eb5dd9d882331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be09e7142019953bf6e39468b9a93d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634bc7d80511bf9447430a43e8110a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860fa6cd84272d5fae8f971e59e2229334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c626b2b0202a01b10e6026f11e93b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883db01912a41dc4023c2c94507aa1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860478a8bf636f812b6b9b556b52894337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b09590e42881c70dfce317e3c2a1f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2454b6f7bb84b821ea111273af4c1a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd8731ed49f9061fa46e831f4db6df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e1bbabba49edbd61be5f957ee5e4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab4650f219ed1a695e14bd5b4aac18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da719c4181b8ae1243fbf5fdcc7d75e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b999c2eb4d72b8eb8e1c71cba394d5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60466af742067285e056ef955486a444345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de90ae8c76da1eb678bf0172072d4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f4760a376a44f5414a3ac85666955347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491de7e53d43498395f17958eaab686348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662d8b46b6147c5632284353517af3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14619cc98cdaec083b7cfa4f969ca4af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547c2f7b2a265386958ccef3748f208351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178490927fe2dbea9c877a1a52f5b2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cea454f91acec41e238408fd004d23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba941210d35201b9858535a131b15f85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcca74f995aea65aa96f4841a39224b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549f5824b67d363e15e362bd3a82262356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e1dc2d8d3374d398d62076ceabd5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90d865043e7dc74ca75016f0557364358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc28651626d768e08131b4850ef857359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba1f1124146a3584e7252a1010565b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b1e432025d2e4f036b9bcb60306d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a2f3e3b72270e79a1f3c34c2d98d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7567e1042928421be32e1e1a28b1a5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14ca50321382ce86381e892545fee5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544175bdbd8aa8f4cb1334b7d44fac5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964774fb7c2decf124754895d8ebf1cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfe5f616d5ffb1b57d4152d03aa081367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac0418dee1d37744dddd260c1da97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f9f2fcefb111065e165ae5f4d9b41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5139e7435765a3ecbf9f4608c6bcc64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cc8966dfda777eb20cb06e3c36ee5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63c281f19c6d934fa0be0624711077372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da340656982a5a2741e014478a99800373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267d27e46bf53882e7f7ee6ae8618ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254153925c7e0c594a4838e95b5c167a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe85e3476461cafd8af75bf8ea1893376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6e8f897cfed2bac988203e4295a2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b5cf2d017f86b31b863dd46e7517d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100650e9ee8352747c06385347feef32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53076563bb56b91a1e4e84eaffade4c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddeb3a7fe2deeab69199436bca8ad9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413f8d8004e63434b535aae736ac5c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7eaa60e57f8a4f5ceda5b2b8b63cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6e9cdf7e8d905bd429f6ec34e72ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54666f258341ff67d9603f88c2ab6232385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eadca2d3dbf71e906f6418c761930386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7e1f7240cee2d95b758f7d3a4e8af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05693852d80118d0cc352178b501de4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6290ad36055e8a538026d99ecc5a905389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ba0a51748ab44813b5f679483f198390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b2716c774c016c8ebc4bffba38e50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512594e9aa99c62ababb542eeb0b243392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7f78f480a06d4d40f9f43f9b31697393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b1d433175ab4e6a0ba87d00c0643f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dbfa99c10348dfb3f441cb0d94f35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f0516ce2916fc55f0de7c8c025300396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729e88a80cadbca5d645e552655b71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056f150ca7b9d22f1fde79aacbba479398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50901601ce99484691a24ae9d254f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11ed09df7d3d0d7d388d106078e259400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61b236a6c8f9f44214d6276c74efd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543528e81fc9537054dbab3618464df0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b11fe376595d6f07656bb6d233755403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c90e9723b4132eda2ffa2cccccc84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d91345483cdcad08294c6856a6d5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52992293402268165c1167c735f74738406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eb92c65ca787ea88d3c8b0106f512407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804b80b48f0a71102983243386a7330408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8d015a36ebf431d49c4f8a843b84b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e0166c830383ce6997d349079e189410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedaa148610f16465a35b27234147d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0580ee7aebf969f7417a66314e9f96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280ce0e8e2264cecf8daa68e7203729413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2a820938a60f2483b1dd0052f8ff8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15181f65d8e855614aa116177422c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39ac677a4cd5d012a886015f8710fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970359e73732c64a21c54d4d22848cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a4fd75a795448d127eb17436ff05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9f49ef98124618fbba73cb9d3b59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a29b56e1b20b0cffb1c4a308090f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665fecaee569695b63ecf057394080d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da770b5a592211289934ae7c1dbdeae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142452d7c13bcc7b2e5eaaf6ce761d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae181d9f7fc864ea2213920f55cdf30d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd296aa2d1b446bea2473217e9bf63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d089ec95607de3538ce26fe4777dfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71750594f9cefeb6b8c961d55d709e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a33fadb1eec06be04566539e1dec19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dd5e8cc346ee3b23da2133d0754c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c7f570d1bd05bf7c6cad699759d13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac9ae1775c156d7be954f6d2e978e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859d0a629fb36651baf32dd859822fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1935c0f35828379db88d43466bc5dd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313668647d445b129c2f8574146a53b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892120c87a898e273df5ae0b14865e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eb9249306785e72c43076c4978c73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34391bcda97e5a7eecc00ed409e300be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac80d80d57d685ea2cbfe78e31bed25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f80c0d1e9ae78fbb7e0232c18751a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0b537779780e37830542b6fa73ff0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867afd2172204be9cde0286d73a769f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a724cdc47f2792d9fef819f586419b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06086bfccf3630f74ac0922936094df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bddffa6179e2d973c854433b561608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f7083960e7282544e5cdbb84a818445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb76e237090f3271b88b9e85f995687446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f03fddb0c8a8ceef96e8160ed50fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87565376e2ebb43d79bbce0116c56317448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc5b0b22761380be7435bee83b897c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb796681d17369856a1f7218f4a0964b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379951ea9a968e7a2b30133a5ca9d6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c416778b4179b529b247c1d002d212452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586a1e765e112058ce2dd6df6156d84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd15a51d8af2e1df7fafb1176f75fc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a04f620a28525c56330e4a1603b3d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb25079525bc5421e61ce6e0f67f16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f5b650ecdf68e5a165ab33630cd4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f840edfd30ff1a32d8603f11afba1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426742e4375468e4a3d7bd07f2d6b31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9e0c88f3cac70b8dec7a37dad50e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3309b7daa0e37405696a14c1db0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37438ab88a42619ef1b346102a6b6955462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2e45155678e3b0b37831eecdb6846463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bc97fe71f3768df00b4d7f93d40c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47b7fb7945e68b53d392fdadc8ead3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742ab4de193e60a0f86f607eb2c7100466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea1d5b948309e36a1b1d77d1a41504467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f8ddfd0fb7650dd871b7cebf93cbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d358c504f66442ad1a7dd6363d8b1bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7403ce929c7b28f6f36708bee1d930470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca701fd2a3dd01e03cb8872de18f91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ce28b4f23408d4b4b86564618fe1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849cb13f7f2cf83232ce2506fbabd85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743c0f3d64ca94085f1bc50886b5696474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd4b7ec0c538019728359de8afb53a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bedc4974e99ed72055c2790d6f8849476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5053e731be929637f6efc7d2931ad2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a46cc7f4ab7a1e554ad7fc6becc46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59715570c1372a30d5e9898093b092d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f0e124d80faa7faccf43a49bf4eb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d629d339b5d4db848d816b48ce304fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c22d25802e199debe677cb51e0a66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a10906f6a658b51983823805ffcb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323edbeedfd1563b717214ef3a996b41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a346df4bd176b0ab96619f1d8b3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec83f60a9ceacffc1893e89ccb746486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c612a57870a7c1099f2774d7b3911487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e4cabbf70f415cf9a19b1f18e6e78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecfeaba4f74f004651df0322f1c540489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d9b806d1cb88b95206e6a43e87c38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa2d26beabd0c347224c938a28e8a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c08683dcf217e20b7e559bfc563f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2baceb288984e8673ec576f13505c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad0a9cf42c9efe46a6058ca54b96e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50dc72992a5cabf3c676957683e8f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf661495afd2f3be639808429ce57d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afa5c5abe8c0c95860584d29a82fbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada0c3ba5ef1a120ef196fc40aa59ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a8cea19e42e85fe1bc96ed3354a65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de37a2625ad1e2a554dee46ddd5a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672dde5a0eb7628913d942760fbbd8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348feb4b43d4d0756b0e8b388a851ef7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c1a0a0222768dd786408b88c93d1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42686244ccf1fd8c72240dd5d3e0ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9712e1307fee74c09a3f26958dc8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d20592227aa5bb750eac105758ae3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27200f812a9e6fa01c44b2a4e960c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c8c620bed7ff9feb530f774f8fb29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c73761832f6a74f45cc162743c58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab414330d1f874daf1f3d0ff6c42222e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff6aad8a2ce4ad7a65bb08eecd29b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ae048df60f8e5c3ed5e50b067a5f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bf3e80fa0b97d1176bb78dd4ce8bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3d1dce188e2d265d2f9b934c50ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65023d15a2584e3047e5e4f4a49020db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a054765eacace1ebd7f904672b74d95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853e40f22e53828cbfd03c4dfd8ed56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab7ed1648c3616dcba433e21eb14c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd448fdcfed58b861d38103c6c36a2f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529af5a0599b84dd9420e57b52ddf2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1c64edfe99275b1c4a539bc232343521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e514a2f2440491458ce0cdb8f761522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff108deeb5035ca9366b0fc7af2ec3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3d1668ddcfd45928d6e62f1fe58f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e05b1ee025af7d354d65b9a7b5121c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e599c6e14f7b8feb85ca046e77de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f769e9670ae20e5d98d0e314b17a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba71cf3eef146070ccda0efd79a4b91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26567ebf152b0455287597313e921aba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cb6ab0cca4b1ccae52c6e298a382d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e47482d9ac06bede01d6132b6cda06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b500ba82b93d12ae39612abe64468d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe392df9e30bf304f507393f07771a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c23b652c382ebc93aed3680213d2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881cc090ea140795c72cabb5b852f3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c92f23bb550291201681e8b4f3e8e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213089adb2d8808d27490e03ab50a316537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a365b323b04517021b888a94b61fc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224dc9e94105986d13a539b0be9b7f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a78809b85f103faad8903748754da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e76f5739b99d7c46581a3e3979819541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a92a1b373126420dbab4013971034542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a44332a95098d72055a86d1723507543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17046de120abd7545bcbd7df23ad4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1495fc5ff1a199082791b536790d86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eb3a29da1547be7efa12f4e9cab71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec636788fff6b2b327e15ff21a0dd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e22e8c32259b32a25d41df94cfca8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ee2b8f6470eca59afe87b441cf50c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53514c13da9c289dfb1741bd17264f42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af66bbcc898eec027cafad84708c479551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f0eff2ede8f18e0266618d1bffe9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563ddfb2cf9f2b1e90c12c19475599f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00abca4e5bd1862461f879a793c758c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baedcd11a8a08c218fb0fb977e54a48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598114ba458296074e7a040a92b4a848556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d553b8a9ec63f145bca8f0c724b9034557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2613784713bb9454fd5b3f534d8c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db83363f0602020561266cabbc39e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5f777cc4ed08e764a2eb837904c45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a205cb531ec3359987c5caa75dcf45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941338e0e51bed5d2ea9d6567757528f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d17f307c7064225c3e76db575829e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707502b69174fb031439474a6ed3cdc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85e4628ae42c6f73352de8d5388a5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e6578cbce2d9aaa9d173ba7aef41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748b81ffaec0c4885f11ee91e597db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b65620a2a9473fd9d890e882de7ef8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41466de08a6445b597f9e7d20226021c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae70ac72de4af0d93d9bd7bb24040570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f93574aa6aa4f4237d3b61050de12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae8500cbd6cfcdcd37a7db93fa9107572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f17c228c94f12de7c2c7e5c565e82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439ea141c1f760d6e8b009be4a0d10a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720eea604ac039d9e3b9aa66d36f932575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943753517de0a853b67726ea9f321780576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56d96dc959910de0fd420a2a5d33b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6d6167ee5daf4dd6fcd231e11bf11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddde624060f36dc83d34ad5c82c5d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40de8147c32b9b0759918bb6365376580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476c9bf8540933edfd9e564f2d200e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796ed00fa7cfc5317b07153f693e9ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df246998627a88d841777ea8fe3b8851583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba116335f823e18ced94ac41a2dc66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ce34cc6763d68aacf3f9835213ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb0c748a90e93b12d04010ab2286cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8f01533ad4a81467d833c883ecfe5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fc72f791f0227a1102e5492b5e8e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d646472e8cf84d4cd74954b9ab3f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada22645b24f375c57e8b3c934dde32f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df411a525a4051310c40da7371d18b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cc173b9204dfe52ff799ee8b19c12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db552f4a9890401d10fae49f96d8f577593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ec2f261a2aa8383192024fdff694594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9651b8077b2c7eb91b95d85544286595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce096d1977f710a0ec978b448d31ef6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088644af1de6da02365e8ec9d29698fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd3a9bf30d9fb6df1ed1dcab4ad35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1884740ce572ff53324f1c18bcbea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f49608f3ee8eb38eb9fa4143946eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaa8269016ce10bb7962f370efc868601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47868e58320622574e91356f18e84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6854c8fba972ebf3aea86f2582f18a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad17ddf1e9f4dda5d0a3eaf1ab0cde604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c7c6c16a120ead5df0cca570da2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de066893d3fc7498302114bf70fd472606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40641433fd6ef76decc850154fd33267607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b86068dd33264d34f6ab5d7fa5bea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e9a6e3614565fa86a5ed063da306609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df605d351042b9a889d2bdf7a67d5c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903fa1d80a6aa4fae4ccbdf114442d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa95e05674f5703190036a68c5106c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47759cf5d643620fbc6c190904b5e91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dfeb3ff99659789ac8ad358587345614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b01f8f5cfdfb17f196de6a68d496dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a3be2d4ecabf75b2898fc106b5c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0da8a6e97bc2ada648a1c497d8cdc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e3a34829135fcf56a22cc42eed529618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8034c9cb3f430577b631f9f585ac8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0608c91384aba0597e8876a8a0b8a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e5f0b4ab005ed70cbfcb6183eb04e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22bb8bfc1ae0568d690a80899fba69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abb96e8289059fe107334539b714e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d90b2a6278778c878571174c16cd9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840405babfb1b86e4acf6843060a25f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa0834e2bd5990a87ad89d09668bcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abdb73798c3b3ce740139ab4d7cad7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34162a136becbb6e8e9fcfa01aabe3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ce39babb77677b78bf473db2e94b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ad13b28a8ac306b9e1169bec9dfcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f4829cd75d1aa62b1ead83cfc8191631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150430518047d511d2c84e3838012436632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fe8120dea231ca6bf7d8b6b183d2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac0b8b7f855d778330e3f87e5e8013634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537efba7fdc0e3b52ad0c391d99bd32a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94bb59b6a516cf2b9e2bf71c1c550c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede68b59122e2fc1f222df1af349b03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe0201d7a0c6e4594ec2bcec52b86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829207fd8293466bd9c13d40d34e283c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d3f0e51897fdf43f754decb01ee0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4b4930be4f76c6961750e3651f6e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1f2027a9c867b5982f32a56bc2f32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b58da962a5a83f097eccb582d809643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0fab47adc3bab8cd23ddc9445d8e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ee03d6315e550765ba5e4492c96f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbec2e4a24e39b0534e25f79da0527646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a50eb516ea09854f1084a7b443db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e127818f07b5d8b50c6d332a45a496648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1389675914e8096cf8926d12a1dc97f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5794ff67aaea04bb582e7f794c7fd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5646fb9cb145900c485f0aca97649b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e73831b071d7ee0a8e12c64214192652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7892bd83ed53b913dacabecb78860653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e2251561de9b0ae0816ba49d5776654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7c5c857ce2b96e3b8ac563e573ee4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10241192dd3490c382455317525ec3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b37a4b466ef7ab3ad2ed298061ef8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bd3adc2978e573bc5534a761c6066658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ce2273a1702af4807d9f5f00fe5f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b090f84e514fe9ac3bbdeb1c9c75711660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f64c5e2d8c57ea73b5e622722344c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ce3eaaea0111caf420ba5e2620f49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8418edc896c8a041babbf90ac607fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930862bff11b4eaeb8c6798adc8bbca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb520d03912385759887a91560de206665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada48e75cfdde445fd123ee66f532e10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad425b71ece53f913488b80a49ccca3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a8719298f0bb8739f63838ad85c66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ad3fd02c3125bb526da9182c296d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a1019882bcbc7844b249584aa177e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a0471b505644a1489c44a9ad41a05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617830e614b930d5e09a17adaea2dd8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ddea39198b652a017d10c0a2ceb27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965eff8d2c49f38ebf0fb90fc14ccab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badc8ea09c5dd450440da8c519fe44d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c24eab5632d42895ac5969660d7c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e31d88dc686deab39e060c719888a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7085b04e8621d69334e99436fadbf7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397752be8b8b4df56349c640d87c7c7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79ab12d336624d0e32d77becc824f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20830269a6c4f4d5c972f596bc55e24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eec0fb6392b2594d93d3995cb5c8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bf698df83e401cca3dfd90a8628ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86093ad52d1ad8a7df6d62c40f87bc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7cccbb0de0d14480fbdf5356da2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3fd6055c5c305ee3293c64eaded89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b5944e58d57b8a36256d61a4b2318687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ba3c9527e08783091e58216f42617688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c5ef08a1589752a3c384fae0e940a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71633dd037396d9351c0b906f37fa9b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d909e287abe03564c0e1f70c789b3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ecd73e897a60d0ef0f3b25058a91f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31037655aee1016d2e3510ec3b896693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab525173fc34e17b90317a3574456694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e673773d701ef051aadf869286867695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec50ca8524a5d826f7b75135761f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cccce6a6f29e14255a2636f8c4f89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d4b9b73fe6c5ae05a5628efcc073698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab85b2020903560eb78fbeddf9fc0b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a027e66aebfb01db01827d72ab57391700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf46b93e23db1addd48b4ccb0bcc3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fc78e30a2a674a208efbf5d100053702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d679e198ad7b66a6dbf422cf8bee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59963e28c2efc58f5dd7bd40040e2a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0723573e591725f2303e163e3f48dc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f4ec9864e9b4a83435d98d6e0f824706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b4918caa09b991b71f49fe1b069ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e9813035e954de3cb16d66a576e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfe48b885c37ef375dc262f77b1525709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4934c29d0b19f39633fd13d11db65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dac011d07017151881ffc60d19623711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b84f63eda842b6397189c920fad06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e19ff43e90e7da675a9af4f50e9e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb12b6e0588db1b26175e9b422207714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4233bd19e45a6c20f697b8de55dbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41418bb79aadfe05e75bdc145c3961716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165853a14b49a76d20357990dc0ab812717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1ff8d5f9f408334f4c49b7943e749718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a048254e8260e8493eb3bdd6eed65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d205bd3b524e49c4d3f22cdb30189b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b55fd25508abbe0934cd224a5d9613721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639802a8c573bc94cea2c5bee93c375722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c3a1384fc1acd4fa71b06832ca680723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03656a9eaa2019ad660cd5e94170a78d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecd1f512bfbe8e8febc04c87a176d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa2d82615dd2e0a1ac7413c3018bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ea782b79649c5739eee5c066d2626727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff387d027f57a6762608014fd8eee822728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab5274eecbba7a8fcb895128269faf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fea614b96e322f35e6da9749524cb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eaed09c0f508795eac446bd0da2a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef7783a6682e3067142c77dda6ea3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc98862d867c60f1303884d33ae5ff4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeff2f0c917ddb5702a9c2226c631e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56561315d245c881280e681206fedb3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b118a77d615de95964e015209a82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea2d6406b31553085292b4d1dbccfa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37278c943391c30e7ea749a3e014855a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa780b397e57d0416a46de1013fc9dc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f184ae530313eee2070fbe1263f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c7aea6d7fae075d0cfcc38260640741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe58db585bb0b3bd7a7bb372509a95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aaf8f85eafe6ded1aceb7768e0c15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e69bb24495a878b4fb504cec7e0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365ae45397f7c5f2da3a5ccb20b6e75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875dcfb67f1c72255aa924b7b984a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f5933865e1c3d7f83f8398fe3615747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b43d5eafeb612ad06c0f0ea70642d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f010a959ff0d25d93b14efa87065e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf287ea187e10cd04697e47a971a25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3020518ce5d009ef8aec533e35cf3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e784753ce40fce5935e1838c00754752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675ffda943ec5f330c34451a5044ea5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abb1ebc220816d5feafb5f09e9456b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ba289813d2ed05f21f39adeb5b53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d9d3d51497a24c17a8cc7482da4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bce6b910c079522cd221fcee05748757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b81bf6a0a95c57a0fcc882654c2e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb64c8494973763d694bd13e1e012e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>