--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb6f42ea63ec31c2949208bf8388ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a016adfb06901bdf1805ef6dfbfbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01720c564a7f31cb84ead4eb57bc6e6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f43d0bf069e8f927a7ba9754ccab5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00a68dacb450ad71cb02b7896a85d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ec6a2d0b5ed2a8b28113df137b5636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0bb3a8d51a7114c10ede381fbf8987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecba30181842eedd2633a4776b555e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f28c9db887a168541367e9e7068b709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357eb60af32c90f4792652151af2a6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a36f45eb32f3a9249936116dc299a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941899f8f69641ca6186e20bc59e62e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ef21c9abf10e89c420d633fd8a69913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6936608811b4d6017227935dcf7a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abc0ff64b38113ac610bda016744d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170af723314c988d6c9b9121b7966cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbe75b382b8756e994bea609f638cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e23a3ffe220ef9b2d121badee35718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b55f64865611760b17e1cbea4720119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268b875a250c0934de99cd6ef0477020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc53d507ebfa90fdb4cfa6ac1b32ba321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638afa254e0fc8e8ad8d4af481a9bcf222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e49d9697de32bf3ba108175580c3ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ef805eea40d0fede61060accbbe324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b132ff78c7e837867cb929a6c8a5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40638612ef309f4088c24f6e2f772b0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4688abe9cbce162f440e2da459e6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b1aeaee49caba63a83f59836558828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b2f337d617ac9c6e185f1a5520c6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59172914594ea2ed143c83424eea3f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41960543a269f7b1fd73d3e943d968ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5820a6c69ce53cf4c5a83e5949660332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03908fbe55961dbcad6ea897280de5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233fa9880b0d98ab2473af935d34b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a498d7ba2eb2730eba9e907bdb3da8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87914acfea47dc3a6c6445b1f1e6daee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1256e0a98741cc99805bf84035e4bb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7713b183238d1f600a7cd359a44339d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc40bcd2d356db0649397f9f0bafcea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba34ea457c07299ec6a7877c8f7ac4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec631f18a06deecffe0a2e9592da0a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a767cdf15b12fc11f4812814bd107342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0fb832504049316b059f58c7f93b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34ba3b4dfa731fd8c2e74a9e4c55b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87dac32179b902bfcd6fbe296caa145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832423b9a35356a46f699266ff4c7b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d7e152e90c9e16697ac6fb2fd40c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db6bc3b0ebd3f78fecdddc9055df2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b9f68b274f6156de087ef842af5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa418efe98785f830934fccc3c0bcc9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796d5e0f11ad1dd2f75ec50dd04570451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405641f35c03c6c037c16a069e65be5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d540670a5cdb20b2339b915585e742e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d730f2cb639d86e170998d74a26dc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c9058333b08df5bd6cb1965de05d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb2f8e2cf46f4882a9e92473fa980756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec68962bc2066c5290541b8db55397757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a148e79610afab41c2217bee0df2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b058fdc56d1900ab930f8c00caeaba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5f200dc6e61b76808b493ee6fbbfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a0ef974e0a7bbf889bb00acc74c2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03bd11695e3ec5d32e4505784b6f6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d05eda14b6bfd0b3f2e7feefaedf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e72b8a48a2cb15deea190819e9443764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a0e5c08af586e31fd8eb0ca29f33165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd82f28641c6af5742db464b0a505d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22831477e449bf02d4026fb8c7c7cda067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6840459620a9ff79e1b3588e4a4fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa757de0caef4e7349933cb53938628a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dd3c03c61e8609a59d63030b03db270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7d2db7ee5fca8dd44889d7100a1c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864493c57a3b3448788ea288c344fe5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc9087eedf80e9a54286bb3b6531dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ac02534fdd3b81efcb9ffb662675474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b7d126eda2881fed3e0147087cc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a88f73f757371e4b7630774d819ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebe4f9d27e572727615bacff6e983f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a427fce6b451fbebef3b4b55a1c88c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6d6f8cc5a71a4a974d25bce0f219d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb295440049a0e2be906d03dfc00b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8617edaa24dda625e262178bb1cc6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0b49a60a284b4ca7635997e5816af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f02070ca7fd632c125900a983bc9b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bffc5081170174462c48a90a77420284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0687c728dd22b9760250c6aa7e2c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b156bc704e3255587bf2f40b927da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67da2c09d4ca426ab57db1c95404e1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1a290a3022d450a20ae3689f552d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab5a906abdf6460f857decdccceb4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e686fbf30a9fdb58d427dff7af1df6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61828ff8d4cce83c8218ebd481a4e44691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf986f03163fb98ad3dda3d92331eb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce059587e388bda480bac2fbe070bf2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd901fcb997287066f84704329185994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469203c03e9978e55b17043cc5c3ae095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b82e4d7b8a53f3e26ffde504f5e8c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa43de6c966edac13bfaecc67688c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04c1a4ce756694ad0fa838d627817198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16552181932737ab818666e7b370168b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f778a141d1e9e9a54fe852468a15f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e208b4dc1aebcad66da2ea47d2b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf381939318d636ec22a69137078a92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31bca627052694e8c9f8c00933a82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f491d4836e6b291b1c1be59035c238104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fe95c74558faa699fe81bfe21bfcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7181941e232922f7fcba087dc1704106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06b365246e64200ace949f1c446e91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da374641bf91b76db0262a20838b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c270720ad27080475e6aa4ac160a0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc6c0b635bbc94c0d8b0a81a37d22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f5e049783f0fd29f8b391adf96a66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d803f5adb176a525758423e7bb9f49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322d6bbe2f46d52f17667ec65cf7823113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e933d30b0b82b68f7a042a5394aef24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0c2981d2fcf65355c72aa703f0b19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14a272082178d132979aca4904b4c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47245668e3fd7e42df28040851ae7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3ee21de981a6a170f8e061b72ddf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7572ed4a22ab88df54edee2eea31361119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b51e608ea8efd8c6fac9e64f7f4b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5bad2170c357717f088801f1cff90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b26176df8bf82756a8984aa2746b2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd89fb476a5f76e979953776f1d9bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca00d3dd86894c36397d04fb796256124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fdfba19cc524458f0cf60e4016753125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be32870bf751c00679d4ce14c8790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b479d18ac5c19919efc7d6c137af24a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53359fbac44b46fcca956e19ce899a53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4330ba205f895b0b49ab2c8955bc85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6138df32ef06baf614c32c66a5ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560f55fddade8bcb0430bd843992c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317245dc500fd97a9adb59e9157d512e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0338019bc9d5716f7c28e25241859133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814c1988c2ac5ff9064ae6718e0f178134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34819901f4569fb79f0aa116e3b77470135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945c90baf51f552605f93b7ae296893136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297909daa009c08f453b592efcdc5d3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67586737c625894c3eac15cc980c066138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9dd967988c7eaf15ffeba092736e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf34584ff2dfe2cf8fa17cd86046b53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3784e9b722d8735630af70079e41b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13ffff3c246e1a81c5142cf5041518142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a506c3b93ab1217b4581f6dc1dba80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8cc2e34bc6404d966dd2aa2b2f1e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2eb162e08346da372ed59810db7b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a292275728d52de0a823459f2b997a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8b7b3d023fc472fb676199675a67b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fda8791c3468224cb56996ed7672f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6659608be2f10d6cbc0e3d9a8f92c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4edf2a1eda42c14b3a4eebab8e4fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483bd3a7065bc3bc97f1d0eb4904993151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b32b094dcccb34c714c9698119c83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de81b5faafe1acfd723099fa17fa0f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6733e3a4981a0ff716344c02d2846f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a8ff67e339183bde935c55aa8821d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822191d229b53b595c7d5cad70759795156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842bce77137c601938108c37831a171157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334ad6a7c6c06405bf02d02984689b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c1cf9c0cb79e3d97c8650b310d507159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b8eb4679e6891868de1e01218d5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee113b1dec9eb8acfa9df43968173241161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddfc4ffbdb60f18fe1f3b8116a5a50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91781ce218d8536c7b0882ec9508f00e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05f1ab1cf38a38f41fa90c37023542164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4df66e5004cdb6ff0df11998ef812165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4b055d217af9f85c13fd210d6fcb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81bf40ba8f25321bb40ddba7b07eff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1894c89380a566603760d185151e844168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f0988757eb82ced41f675c45cab51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cdff7168c68461c7ed50ab83dc27c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b0b3970d3f7a97093458bafe2898f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a7bacb697e2ef3f79c8dd986aefb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f740617037920f9b7fe139fa386a698173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13286969ae224a9a51c6ad9f85b15517174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8906ebadf3322a0b4d27feca632447175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7bb3b8d99e864d62c2983eff5741d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bde408cb9ecbee088892f368b4e63d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d101528c629f5b316a8c0bef96fae6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053939c4cbc6d2e28f71c0c5f30cde4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13de01ab68cdc01fade4af5138389f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4963eb4ccb4dc17185d4f4da206c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a1a99b1fe4f7b4efed7ce4ae18d1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f2c9723704794e8ca6ba6f9c88ee8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab29c51e2da6ab494d15cc3bbe58e5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4595a15c64c9a91ee223bcec45a0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708ae72846d000eaf84c1460b726245186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09459cc41bcbafb184d0639112cd7b03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7528bad042d0a177fc8b93bfc3c068188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701eebfdf707bf94f702533a49afa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29530d1642ba7aa2cf1dd5132f75bcd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c7ce45c795128e5dadf6d634321e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f0942a7a8837a0739304782e9b85f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b814bb88bf0b25b91a9d18d54667e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666bc99ba5e5201c349b5f69834e207194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89677152718114e6fc2d89b5936af069195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39cdf3b98f2642f3eaaab2d6b96df0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383da90a04cf06f6b63a4e79fa3c540197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2525adaa5ef8d3e2ce98cae11c633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd08b3d537ac76924672f568c414ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f4cb0ea7573bf6749e6afcb4ff59d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2df1020a182fe80960e83f22992f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d2bc4164be490792fa2f493e20a1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea63ddc09552cf4732656cb5fca2885203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e00b15d19dcd78ee83f86a9309c52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a68f2e155049afcb8b1805611c7dcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce0cc6242633772a707055185b1514206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5022049f731dc46a4a7eb2f584927d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5073febe3e4fcb8da917fa9dfa85b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564543ac7c10f7d9e6d56d28375c904209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c0d25ec77c8d6a36a43379e267a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655fb975b3857b75a57b537b9a29f0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e493f4169cc9b2f8263503631c69fcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dbf0b38dbe74729e7015a7410438f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4418073b04b22aa1b731bc716a47851214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a64e362bee5af140d138c20ce64d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84179866a7192e76530e39beb426d3f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445645755d14a59fa262389b2d97409217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67634945c6c58778a187b78006758a14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11229cd5a178865a4f85d83598a0239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c43c2d0171a535fc40b9becd31e1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317bc5812e5f917fb64789eec65048221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea6e3ffc30a07bbe649bf22ac462f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ec43638955cd0ea692cfd6fd6fed8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12c69ee4118f26d9aba24f36c97c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdac48ae0bcd0bb15f961f660f9047225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145f12ab0d4964938fbc30c9c9e9f60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c18b98e4c3f7173a9d12d8f33bbc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0848449a10e19bfd694169c2245467c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31c0e39f55e285b64f515d763fe706229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad5739fb64116b8fdd941cd0914208230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93166b0928782b8e68cf16e23083ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464f6e609f9e5d8a587c16ff7b5ff31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eebfe2265a0edb943171f29152104233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a31a09921f4edaff33b282c9d6758d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf2402db33fa7d5dcecb62a05986a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51478262442ee488dcab7078aa8fb970236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155aefe6e27f8b406e03a5423ba23ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8aff631c50aed6319a427b66b7d0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2e711357a1b804ebda1902687884b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd6ebdb8041f8537c39c65c459025240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc2d8d096e486380bbcdea8e6c079241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739034ccb4a1dc9d561bd871f694226b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf183d3401df261c40a5853ad0df9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096469bdb8c34b0e9ef5ec352af01bb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604e233fd501372d5b9a50a6632807f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7fc3374bffaffa2fff27e9ca1823246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3c8ef7d4f075a1f63d8599ec4bdf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57217772943d1a0d61be4a469f2d10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32496d6bce5d529e90d1ef1e48d4c958249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619433889ab4e41c5eb3750fbd803452250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc5616b425202edb21c382b025a118251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2f2fc23ef01c499b2c5ffb4932cbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191587936e37159a9741f45fdd43d47b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde317c8048e08a00cc83fe2a8da8988254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee33dce8fcf486c7200fe2d92fed645255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e3a606fc81cdbab5e10921ddc8ef6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12c781c6da028751c57f7c7a46792a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34af1369bd01b871478d1712834296258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc9413b8d5fafcd3b70a458f7121b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51460a9df7d946fddbbdcd7439619a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf8ec54a1154bbbd1e24baeee95a54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a023c1c033b8da94cad85313a9517262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e7987dbe3d7156a7a515f120dae50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c5ab5f27b4b65d86fb09557d229cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc63a52d8013a5df023fbf571bb544265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc93281cf4828dcbfb7da0154c46f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e2333a4689871bf8169e9a15d4d5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae954f0311446885e3c35b635779381b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a7e3e3b5c5663114b9f73fd18f574269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63db22c1266cc1699ebe116aafd08a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd0d0cc34a7e8b9e9f5c0ece4a9c06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4228e07ed42b8f732a472f8a4bea8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f409ec08ed0cd755922113fb8a84140273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fe2e07b350478ba37d511add8b4bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace833abab548284e5dee409d7d35011275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777af1a986c7b64125ee47b944c1edf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7763abd713780dde58299e6166c4d11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daaed1206c7314a1ae0e029ab85d9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214e94f6ea175d765ac6369db1525c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83942e5543a9897dbccba2bcea70645a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2c214eecbc84d01c6b806472e20e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59e609f3fdec29cae8a85007e7522282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce846dfe97802b577f2adfa8a751558283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f156a86f1ce50c2cc488071ba4f3b24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c5250679630a0bb697a0767d9e3c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d191ba256bf85bdafb35d207d2ba56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8851bc7e4a3bb43c3b9b3b5552384287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110be7ab11ec9b84102bd864a4302b5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc67013bae0314c839e5d4fe0ed3705289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7b8d75f11c1361addaf6a3c3ae28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0307604f5e63bfd4b321fb4c9ff51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320316a3a3b8b68a275c99eed33d30f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab74dbb5dfcb1e771e0f68e8d1ced2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbab95279d9db4ee1eb33a2c9fd68cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65170a33c1ef94df485d2383aa928e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035fc7cbea1a44778bcc8e942fff45a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7424d620aa4d1130e86d8fded66e56a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e995d81e6df677a07f23858ab7175298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac6c403f1d47788e7143d2d14045d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc511183097b6977f6c23584c737e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfac655f6b9d47e994cc92125e24e4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f207076cdd5b31a0e47736a102e46a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d0523e45b11a74d8617b4f3dff5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa40509a645b4c491dd486d1ea7d5af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a11f2c3d92c8017437a6a49a1ab66e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e7975385314306d300acefd218629306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c8b8494f97de9cb8d35fe5bbe1e8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b40ea5a66a22180c509113b7b97042308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36633d90c79945a0944ed0b4a36648309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd4252f3b34b3f72c0a8bd356d428b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a3a632ace234f867919b1c8213acf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95541523ca2fad025e3e395eb0aa4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabfe420be87cea1f5d6fa0fc6f400c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcec15b5a65152571a3d5eb0dc38bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8191aaaa470ad109a7a055fe59ffa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c272e9dae86aba3fb8cf451f54ee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22d1690df2d864aefa9b95a1ea967d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102fe1adda66310f1549100d0e39d4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109139afc256f0f538f432b3318e6478319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8456adb8068c41ce164e973bf7bf435320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304682ffdaa27830eefde3c4c86d36f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cb8d2dbeb9d2177966b4739ae8aa0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317e1a1b703d04d02bd495372e8f95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ded2cab5dd27ab0610836198eae3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768f983a261431175348d463f46178c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ff8778f22980c853c7d65a540820c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a1c8a9e69915f6af167d3b125295f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b131de055a4a117161e1f870af3e371328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8628a3200781cf188b51480fd62b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1819bffea5f00eb0a4c74de320acd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f62c3f72b1059ed827522bbf38bf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758e646efed9e7ee77ac0fd1dec0b2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013c44c0fbee013a822a7b4c1f3c92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdb1fb579c5043da0589b2cf452173334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13047050961199de7529fd6a1412238f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c894ed58683673eb172c048ffb9999336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7155ba61b5d7cfcb404b049804ce4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b68dce0449dff93997eca43020fe9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fa38531f7a7116e714af649c3da1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f258f8be2ebb78f8751dc4a87a452340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279852981b0e9d122cd85dd13593bbf5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6da213411d51ca1c3acfc69184abcc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55966d3b8185cc57d1de0a316fb0ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e7376c5f1ce7ceadd9bbf35236f3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bfc8b4b155b63c2e4ca35deaed87a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125eca7b82b3a4df64f667fc865e92e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2c17b12388a400ce21217eb2da59f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13006495d37c1e9234ca96ae81f1cc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0628a8f7e9c7c621a492f8f77413b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbb1c26ab9ed649c02e0e67d04696a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba49748ac948e87898055bfd96c3e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b872f2748a6cb0f42a172fc7bc67e05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7172b4af38af130f1acb37aedf1d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04f139ae44561a427d85fbc27e9bf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f08e525c98e2f6ffc6226101100274355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437bf3658c1b88a2d79abc4c5716a73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d7f736a98207c5fbe9dd63dc530e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da49703b3642eaf4079a787219f2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad17522fa96defbbafd7c5d51aeffd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1a43edf909eee2063934a37b5f197360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e7b6acfc6ea95c4d8f8073b8c1d48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27bc84cf474d6b9cba8dc3bd6d4d92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63ea10ecf1d3c7ccb7f3087c848766363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e74004fb5772aa6bab17d6ca94d597364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2223e6f1f81df8676dda25935727d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3dd4f672ec2840781cf1fb197d2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a56094f961f90ee09d96c7be7e431d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cc9723e818059c136dfcea9dcc3dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be502b090b3e745625b70703d950e1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031c8a375fb978ccf01e3ce00c00ddd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28396c766e4e8156bf591208986f675b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f278cedb1d6369e367c356967ddb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68017212a9117c203edc962dce53cac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a2037c016edd55ea151ea516bf623374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567258547bf44ef5557a98866b39edbc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a31bf08c343bd401a2970d80d97e88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b419e137f7d9f7386388b5d655f4ae3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bcc1c029e4d2d4f06aa3c84b10f21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfe58a16d39cae9f3e15417872be09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb49b9e59a55b1a4effa0258d70f68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b4c484e41836114cb1c3e7b83206c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26941bb75f5f2fe1335f32f3fe2455a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4684fc89cac6a00dfbda06016d61d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f796d11b9e9750ed6a4c2b0d16c9bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69718e6ca49554c88528d27888ce8af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315bd3c2baf575d38ada70a044f95f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d35dae3ba41951fef52793958b07d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c584f9161dcc598fd8521e02f10d16d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c33bc8d37ca2fa8fca6a30e5e3cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a25ff7d3827a4c9b5a5803722a22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d7f632e9de6f7eb14522e13a3cc47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ea4e1c5af63ce9cdff695f2fa9ee4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf112a6f42d2d0e9a5eafce53aca5fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa77d5b883d9acf8b3f0fd28ca733f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c0e7f217cfc00661a33520b077445395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac405b97b14b520fc5bbe4e9d15ab7a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1276af497bad208ed5cd5caa9f89754397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111d6030de344cdf244e0f23979f4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171f87b0bebfa658ae4267ea4faa073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbb194fb2ce9e88586401f80c5ff06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86087038f032edf186387381d3ad72b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03dcf0c840085a869a90bab39be9e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d2b494de0f145746d672eb538acff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea2b347076977c7eec1fe69a3c87c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa777d72e61d9eb42d85b42993b7bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbae5286aba8c5850b376a5bbe34ff6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242cfdde7135b31e97f083fb54803db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edf508e09d66082397f41029c10dfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42159f6c2cd429faa124fda565fdf130409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cc398e1fb15b4516822cedfd9c749410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb6796f021e8dd182846830c16aed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f06ee85377c2320d460b74c0e9d884412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b3be497c170418eed3ccf0e60072413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42ff5c441e4b0cfd6b90bd284698d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a24a89e78960ba354087813f1b6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b18afc93dcf6abdfd0a85f63d1b43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b0721dc5fa5ff939d95cc04e925b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae72fd21aaa2029dc275a1ce2a7662418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982603d17062b5405b66fcacaf42d22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8a3db7bfb0f868fda5beb38cc03a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ceec0330dfb1bae282a28b2fb8035421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fa3eedce2f200655bde07864163a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a296880c209fe95c6d6138f8ebf09b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8985c5674854aadf807438af1f5eab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be9c9fbbdd454b63175e6dc159f2e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12020406e7809cfd5e398ad702000a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c247d8128886c0f98998a856947e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664c3936f3ee89a94db9729fce4d82d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68657a794d95e9b9abef0af00e69a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134f8f744776eb4e2144c4a92f2e445430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b2f16edbfb5e44320055c216ba43d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833963b9bdc01c9230362822935277432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed683a44083b36e4759a2c1dca69b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb023b793b902faf1042b8d99a7e0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959cb8669528740ab6f5c2b000899eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174284874c703725d93939afeaff3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ba922376c8e01c1953d1bc84d3c5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25ccb76bd91f432e9a213b54070c83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c716453c4152d0f97e81e14cf4c06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fefe9b642d0d309cf64c9f7d244aad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971885fd18c050d270d189acfc940aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574c9e6f70af1051587ee92a218d3ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba43bf1370dc1a46e20122f0fd8386443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609628a333db41adc1af9f79478d810b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa8880d52beccbe285f086c767b70f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b626ac46fefd8dd33beb847b8265446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daf239b2f067baf9692524d2d73f84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c92ab10f4dcdf0123d29fdac1e147448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84df0270906aa6ba235f5ff0b3d34fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeb0e7ec413c8b2d5982a63b4e644d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de21639e345550c3cff0d8b810705b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c04f462a975c0cf05cfb3a41954e32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266e5ae07bdb870c22896b2f7576a16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db2d50b1a328e632418b646d17b4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe6fc0d9d3bbc9fa44883e04b707bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea04939e72406e27fe08efe71dfca78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28283bd8780a40831f6d628a9bfad59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72aab9662f2ccc38b77ca19fbf39bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c57b53c32953c33a0f10ce81871d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05328ab3bce2b01b474c7d3510a4f8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f048f0669b9b0b05b9a84f4cf5bd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f33cb63e829540a399b17b4fc8e5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356f554bd31d0e3805f4df54e4753e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b3aaaf215c958007f21efeb245660464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1b043e52b30a72822557eddaebeeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cb6789622758a58da2f4dcdc575dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820360c66e43d66ff581f2516e0eca15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269fc9b8a45235969046b8bbc0da969468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c61c09f6567c26a3edbfc7074d45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da190818e45cae30bec13dbba39e17e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1658fb6ff6c6f46e70cae3430b9e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17e28cc4c90a518ebe386aa8e3cd12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69603af78640fb73ba9add88d0bb1ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b86845a89b64fa807f027cc4a467d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa708004c69fa1b3e5edd2b2ed247475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3ad77ff9a7671960c4a6e5c70c7ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5eb73ff5c4422a9d7490ccb7f2090477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf2d9488be123c44cc04f4bc097ad7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2c8cdb095fff85d6f8bc6576fe3db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ccc269efd441f5c81b2ce05ded59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbc91ccbae02114341ac67bc8d58dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84dcba3cd035a9ff8cc0aac341c44e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3760e84943bc7bea418d73d6a3c4875483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b96397ebc613bce9014aa5f6f8bb0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefed92f475d2bc33eaebe36878f9ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e672ae8e7edfb5d8cb9446596c61f31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87d86cae99bf244cdda16b0ec8a033487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67803be49ced7b181a8888659d1e0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42164770fcd20bf1d68038c3e8f35bbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608db6b44de8ffa6729a56e67be84140490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce656911fba6de7589d5ea1fbb3d9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2374a02f8bbcb61d9afb44775e347a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263122cc511d1f42469e858ab8de377493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc652c6017dd11f43608c41dd75014a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c7f99157ed793882d4dd5f2190129495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562cab034f90d2e3e30cdfbd9dc9027496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fce6962f931bd73b704f50d5b0012b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27118476640ab35ec08d9003c4b95021498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad3598587eef8c7abb20f3c5a4c2d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7610a856be548b41e9648a43e6c345500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108ae487011ed7748ed414203183499501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ee4e47776eaba5778c01da0d4c01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198053bbba0b1a92e9d0526f754ae6aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6772f9496072dfc22d3e4e5d3e13b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e01f6f80657157ea46fe99f6058f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900f9e9c1aeac287ab5837742d692cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f3ccac2b1be0079f19278c53e5464507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ca2500f93db92b3568332b185ed6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85938162b830897daaa966623de4574509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c685961d3c1915e6c4976c30714d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662d2ee32e53de85c9769bbdf6f2a45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90408a9b0908a6b1ab30e846a349762d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00832ad65368847b6a42371ab2f3b4a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe5900b2dc1439fec222e9410061d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f49d9199cc54671f44d6747f985a2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80c4ecae9f6c3c8f2a960a93d1dd4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed20e33c0777a337d1724baa732bf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064635dededc9db1d63191e14cc7392518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf8e2b8006c07f0b00bb59710913af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f48c788441ba67dd87f4e45789d9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8285c75f9a1754c3a48e23bf187fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805f427ca16debbd7327b9feb12518e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085a8606c3bbc4b9a9303582739d51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce5c12eaa534ed203186a19c9b1064524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d73f3c8ecff720ee6f4261053e2f3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ea26ea0f748cdc7db66155f43d2a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab48a5f3db8d5f33f5f068f483d909527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c669ed8bd7ca4cbdf48ce2e08846a9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3aec37bd03c60df891c06198bb588529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeb3356360a4dec27c76baa8959848530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322456b2d9b5d9d0b3f48776db796ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b16d45e3085727b9d93dc0d97db94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27199f115423f36c0c7c1091daf26126533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49348ed7bee8c735ff34cf24a895c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677711b49b621b9c922052c51656be1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbb1ea230084a2f15add74657aa3ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa45881948fd2ee464bcefe60c48ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4af9a71f3cace059e4d06919c79cd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f492717cf10786db8afcaf6c8218a7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497c1a49fb0306c92263c3de500ab88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabde1fe5a08cf65f7f05d171311f05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafce6e02df11a57d186abc12ad9e03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cb2d08202125584352131afa134c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4cead2844014d555a5f5bfd2661e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55b02790f290ec6f1de1ff2acc1846545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d4085c826d484ab5345bcbea4de6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cffa6cc952e360d0f0c7748cfa907547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeb6df13adff474b658a431a6a742c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735531b464030b90fcf229533592e1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762dfb0ac0729afa435b5d1aaca9046550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bb0dc3bb453c6d634ada51265d775551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e3b74f5d4729d69cdc7ee36ffa52d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00851596109994f6db6b3771d8f348f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e673398b31450c1645c6557f548cd92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3894f327bccf46ef6c0d64dfded2fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81c5861639f93b610cb92b170f00e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e4a09202ae7013035245f934f8a8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0495cf285c03a35cca2c2ca8c8769a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750459059a3ad5708a2bdd9bb7b0faca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252240cfd2ec96c0805fbb72c592f5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11da7a2977f5dd67ae68ece4394a69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9dd953f8ca159d1e9bcdde000e86f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d55ac3103f08d5858b6ce27ebb9dc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8c538b1e12965ec870ce4aab03c15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268160871090d8c3fb3361c9cbff5e67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a935000c3dcd8cd724a4f07d380d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3b0b9c3bc01eb60b433ce492f866d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28defd0fa84295854104b6928732f280568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd25a6b7a0551b97de95fea42c1dc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8696181ea4bc68ea33ac1a917bc0fe7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd995d8aa975164dd1b4317c7c30b900571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068ef26676861c8fe6f5f3b00d5c1e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35efdab85aa228db83490fa9db0da0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c9d1abd7063fdfa170ae94c554fda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e2797090f334dce7bb6d4c3caf100575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769237f4ab34bcaf303d588599ed589e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197b20f3fef7cefddae604dfd01691c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c037f6a8b5cb26503c4a7994f1c4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147e7910fa07053d7f3f740badf1015579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec88bb8e81e9a68fd6082810bad58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ec774f941b0f8da21705e1aff663b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fd0143efe7041fdfde337defa0cb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c3782d7a8d0ddcd1557e07e317b6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7785a81d8a62fecd56725d90634475584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c8f7dcea80b34624bc2d6fc28181c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef4b4e29ecc586952525e4784b8fbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c52ee7ad0a5ede90166652463ea6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74803cc569ecc74fa70849be60d78f52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5713c096ed11b95cba520237e1e24df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5fce97c3690033db0d8989b865794590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67ff5d1791854692ed3dfb1744f732591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf456bd2f1b50164b401345a69dd2496592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef24d59d7e96a655aeaabe48f7b613593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab61d8d3c1a00a2f12b16bd2e50420594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd437a34a697140ad3bf851748da51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294118a2192358e30fd7b30573fe4c72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366f358a1cd85f8d0c8f0ba0f7467e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a7135044d1d10c25b01cb11bf554598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7d249eeb6d96d39dbb9e685ac139f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a174f3d88040679f8a1146eb4239b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35def48b713aba95d2498dc07684fef8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff49361a901fa1588f900b675ecad0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23321c86c50ba970c6d5c50e62c2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09cacdd0229915ef6a8bfed28c2ad8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bde0c0d1727d23ada8218e592fc9dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0c1193d1452b7c21fe27d474b5cda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a04ba12006bebdabe6c1f28a588390607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03658d3e1ae6c13ae3435694f7ac863e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee49736be6f97e9874c443fd5c4e2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06410e597bc40c6c2778abde0efcad06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9903850f77d5bc85048b6f56cd028e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667bc1fd7bb180ff2a3cd818755b16b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57f0ffaee608d50bb0996d037efa96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c1b3a46362cdca7e98ab0bb736a7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c89130fad6ebbd1e60a16e522bedb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed1253fe38e049fcf5d52614093848616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e19fc01d803195c186aa23a431f51e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271bc659edec7b4d0964436e9e9b601618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e156ebe07b903a935ae25cb433986ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb570e26a32e83f972e2ec0b5f17c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850e3a92b02933304ea79c6447c60da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf16ce2e3351db8e98e52c1d511f874622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7933ac408251aa3946be49a730141623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298f1d6dfc4062245450fbb05474479624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e5636bf4085bd5ab81413f0ceab6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22048d3ce440626e1f7aaf0dd47315626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04048dff04af8b3f0939738c4ba7200627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a2d699aaafd90022ef882f1ed662628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cab33181015d70b4630c5985b04d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b8de3fc30805ad56b01d88eb44f99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1450842ed5497141647dd38dcc7c3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ad2593c5b2f59ce9f8bf938104efc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881be9bde73793a6cf3a28a34d0a69d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a346f99734ce4b2806e222cab0f24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10af0e3a65c6da8019e3bac6faa263635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b154e99ae631d071d84cdaa7321b339636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4c578a66f4b63b64a512dfe5dd4e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bf8d91a43d7403be344b08f47df6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78598397f1ca5f35e7335f42d360664e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fb7bb42580fd0cab31bba1decd46d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e5828883165d2411e802e31e11729641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1e03609d88f6defd536f78cbbba51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138c26e8c65e05d09da1f942b45dcfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44296fcd574f3a9001b5a9813a102a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af0b7a344474b8d24b1bd707641565645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45e7da81540fdb70dd549aaebc09e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d4a75e1ce3f6dc99850348ef009d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa57528cbfe575a589f09e2fad864ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3fc320deaf29d6a9e8014796ad00d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142291817d6574b2db4f99cdb57ef4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be00e9d35a87cc6c3ed961a191ad1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6730b08e26ccef69083b54d594d8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c0b7b82cb0d81f0fdcc28915c0594653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2909d17cabebd1abd2e06848fbb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87783694215c859d240865e40550a8a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670eec4a0d35227b5021398d3f9efd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f892d06b54e468ce418f57ceb0f023657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453d65a2b8fdc2cc0812ea09b87bc5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108076a23be83b507a6b0b736d216c31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0495291e4c6b76ffe6e4af001b2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff840b843b3d38dcfac2d19b17a09ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e5c2d3202cbac2bfeed3a77bbf2c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036292f496af5d06507ba50ed6ecd55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9755ee3907ab8987a77b8f5137d252664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68002922d4b6f35120a119f684e20f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132838f33636676bbf46dc37a21eb8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382b1effd06d450595d54386f6e15c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1b52ba8d31e503e4a675318a84cf2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816d04946f9d30c21db2ab3c4e10bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2622418f930b7e44b4502ede5e30456670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead7d0ee5e0fa25588523c5bbe03b78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df917aa5181f75a1ccea218206bb40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142ad315cf0e2930be0dbb864751040673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d886888d08fccee146a364671306f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c6af859d04d7783e4dd3e9c6541af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d597729af42a64f404ac7905f7e6b01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89142503dc535f1e21dfb9f761f1e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142093745bb090f95eee93ff43f099d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5afd086a74d628fb4df74ad337d43a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35521ffaf3b49a03bf722051bd7791c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a514ee8ab4bcaec74262e717b1114681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df742e265b6d2e2937aff4ab0d268682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f4b25fe89b52fd3297aa454fd2959683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4235d15d8478828361b674f70297b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed3520fa231733c152d7b04ea3375b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf825efffd317c4d7dc30dfa2ac3648686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41136981e71a1dda2770cc9907c089687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2d4e2c924891964dd7eb8dbd9fa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664ba1c3eeadaa703255e53b0165ee4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0396f2839a52bcab0b1df89b95bc64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ee799e930f619074e15f3fd42c0f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2cb413665698e6eb92a10eb54ea74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d2987921e70daf919041cab6eb282693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f2242c5874aba06cb02d151583071694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39026e7d447ed9236118ca01c21c425695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5692396dcebb07a733981073adfcc7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab354b4ace418b0532c625e1e37fb28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f6a1520de821565afe1c97f62369b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29528a167e13ca9c3adb2ffe0ccce9cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae44446eef07e3d7933678aa55b108700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cf9b71cc913d5ee1d4af6750dc6b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955a319d70642286463cfa41b01768b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046fccaaf0dbe68a62d933632e577e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c04fed5dd160b6bea21fa92e6f3aad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb5a0eb7bf600a2ee1c6c997382a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8426e751c4a2323b12895a44a2d4808706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679365228075857a230c09dd1771519d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ef0eb4e182d51b5ca577bb7b2242708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c88351ac9608b9666a62af1890bf0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221a688fba3d558e39f3ccc842cfd79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc264b3acfe597d7234d8ab5d1409267711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe133cd1e4ca7e52c43ac30ec241fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fa052cf40a5c9d749ce9d2828ece5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc811167ddc39d4001ea89d51ea981714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075ddc6e1a34836dfa60af4709ac407715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9009604f6d54c0dbd123bdafd0dcdec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93781c367797fb94cce6198c15eedde717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305640db3eb89ad386df100abeca10a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c9de40e3be881bc05914f3bfd1ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00d05c81532344df3c43ec98427874720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053fe446600ccfeece5e56ea37c57c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184724f5372df7a987a9a3abc0cc5739722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783571596e59d208e76884971342e84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ef17c22e4c2af6c48c866c262127c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db33cf2433c1b058f7c6160cf3eb85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493e75f239be5d70a07e49b68a291d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec11ebe537d2f7c29a6b32075d2209727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581efa74e9ecb43edba5480eea30094728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571653d1f0dcf69b1927fee8653da8ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6f149badcfdbb6cb076814e8621b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f281f72ac347738640bd477fcdf3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a93ab5f76f673edebe601df42b35f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62000a62a9e6614d803a951aab9f91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5f4644f7187b966cf36c8f90d0dbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46397dacbbc80352290032d9d4bca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80044ed3328bf9fbb5082d232248ed7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3981f1f47085606a2551547ec6834f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65998a52411bddf29410b97e34e0583738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374892f879661718ef825fd2c1eb3b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c331a7dcfb3306aebafb62d7068097740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de30ae12ae55c35fac57415f5bffa7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332e1ace2d87a2ddc7999d6f8a15b06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5263a1eaf7fc40dd89cb20fa587de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edc642bfefdce0b7785df2fc07c227744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac8d2ca756e8952d236fd6c5b8449745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a479911cccff8a327c53d95da4d41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e32974529c4ac495e0be5b7fe1d795747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8717f8b0d308f6d5a5c1c2831ecf03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd78b1c41ff9574eb8aa180a222eb58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b268e2db03e3bf58d64cd8f47a2eb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc28dd1e22014595dcab4876fde892a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4f117168c0b8ac6aeabc108fad08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ee00306e993cbb69874ab27bee3fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aba792f57450980afa82ba6cc75b81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa96e4027b5c78c173997973b5e39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacfb6884dd34920c7e3aa7bca81654756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd08e43f6c6e409c26cfb964cd7c34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3668b0a93a5c2f1f9b53171a8d5f2b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5dd0a19bff241b5372b53fa033633759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaf8e04ab1beb0fb6f4b0d733bfaf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb91b776d0bc1ff98d8d04e51b9b6a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30531d19fe11b53aa89d9d04009666f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcb2d0e3e52444d277ede3932579904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded73bb7917b6db7de43de794fb61a225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b82a8ec9d04241ab7c6ed92443cd216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae97bd5788c400d770eb951961e3697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b704cc62ed941d9bc8bf278d8d92a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a29a837cf54701702dcc536197ee89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f02f6a05926d8da00690876661f56910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15d8144b736d7155dd3eb78d88dc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3278005f4921ec716de7689cb225bde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214e85bb8e5ef28e04f28292832227513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f701b13822f6a206452593c0b07dac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1f02bad4517755e15a4ba8f5a5b6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0865b217ea8f172b0c11493abab04e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780513d6f98186010410b5b6572d8c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef487be4a3e21bd1b6b36ed7df29ac618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057542852dbb3c1f279319e1f0490ce119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fef15ffe37afade7f7b30f0e0ca33d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06699a78e0ecef0c11486613e79b4b1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dd722a6b098794753f752d17fa2ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11007cc6e72933339e9a77c6a73fe223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a27ebea26249150a21ccb6d8b38b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569bb7c9ac3c25b2e532656149bd21e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680d43807629905d3590b60aaabc9ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1d35127f6f7771863d28ca0fe39c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503cb0215fded7f6fbd7094a70478728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684114a59a8e52d41df21a1305d036f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6591c89b927758846b728bf497e190230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aa53399ef020d9b6b96fc3feb50cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d672bee77ec6f459de3a33cfb590d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2520fc6919688b6e963899c6b3bfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a000e6cc946e1f9cc8e90fb20b67d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7a7f88ab958e28c681f5d45b909b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfa78d5cffe1b9bcc4451e6c8c535f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e33b22f21a5ef2aa0fef7608f68a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729740e7fac17d08d674072975e83a3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafcb09b61e3487f9edd6f1300ccce439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860795e685499d520e9a548a343d5c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3c4efca5234db4d24536e5d27d65741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7281db2e2ac1e1fe5373af087839d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2ed4c096603643094bf1bb9eafebb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54622e63d5ba6e824c4e546705dd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31af7500ba19b967bb63921a1e6b6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8370ef29934ceab1b97e966b9d85ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd15da6a96d1e84070a183a4b17a5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb6fa4681a207f6a4bb6aa6b4634f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04f5010627dc9cceba7a5dd923203649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2eb3ffc41ff4eec1ed43d59875f0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d646798441c6ae4c6d08bd0ac18db051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b79281246a2027eacb89dda69cbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e17c88bbc882b0d37ac8a675cd69e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5a5f5860bec29561a4f44d5f72d7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812df6d67d62e3e35ad276f296c9186055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc45df5ff9fc24075036a3f5ee7e4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a15a5b013713c548d84b07d22eeeec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590d756b2d26d6eb0e3a1465dcd08cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fa31899344554a710dad99e5b5e3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde22a3dcdf5ee43c77499c6fd3abb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735b0df2f01fe34da7816a7bde370aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175fa9ccc4ce11f93994705f0e6dcc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb759a6b9ace90b81486053e2e521763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298ad5ecf025c4da8110ec43b4def5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc73de95e2e21c09b37220fef751a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149dad274af7fb8dad95dec7207af7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb064b9c15b9f14154a50e71ff9bff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857224081293162566c9ad2ad4d1126f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b56f93cf4a74d344678394b0b78f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bb79bee36d59d5494d6ac6409eddb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b17f8c8a9e629559e8555235707c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b2ce0a575543b1eba05594c9b26ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589768e77ed32a474ac6d976c0f5b0d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591138b6559f68c9b6179360a14beab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82391296bcd1b3313363fae11310d8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab1d07b1931e07a71dca6b40935a0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02c6a7c732c8d3ad3f94a1d0f47ea177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36a863357c4e4cff408aa749afe4b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89718ce863ff22a58c442763e64cee2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5daa29d989e73b146036e491c8966980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a87f958c9ae6599be2bb40da1c75481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da870f1e924ad3cf699726210718d4ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0088699a2a275b20af2c925927a1ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fbe9e3cc103d3f3692c9135a9336684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bad52637fb31adcb229a46c1d16be585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b7229f9125679070355c3e441b39386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3354645c627ddf494757b1eddf8da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7334ce3df31228fe01e972a3fff9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ad5dd2f33e637a23e08256cdbd49d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3fd2771cf33b13de67fab857eb7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5286ecf969035c3e3c451f5fa999391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b822eaec6fdd7eda29b8f5aca5d9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473a316ed045d1b4c6f63030e9d07bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc407923973774f53a3d7dc34c0297f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b24f2ea99574b6d6f79460d67df30b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13b1dead8c3ab5eb4c3f04af7e8f2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d6d95d2475402369efaaa9da7317897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502774d7bf6d9060517122ff922654398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5c67d35fa1232a88032d3e4e7152d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec09b46216d67987f8fb647cc4a9f4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abdab6e41d83325df43c4819d8dbeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1e7670601b71b7020dcb27d3d9b16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523a3c98c7a5064c9c6ed839bec54d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f1c7ad679207158ef062e51ec14aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f583aef8509577d9eb0fd85f58abcf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03b60f2844d183c1f4daf78de82312106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4401872de5ea7d6ab05cb56cb2c25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4a9c7be1bc3bfdac2236f5470011108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a078a84b51fe8bd51d781a0cf15bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893a118c274ea2530223f5664ea79ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31b00d050e19a45cc3461e6a0267de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216350781b70e5cce69c2972f2eb793b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864b639045544298821f2e44eab365e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f11caa2707875016661997ca99478114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b5682a7dddd7e090a9876a66a79c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a01d4128173bec31bcb3b84e99994d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b730e91c9720bc135ab3727f1d5284d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef2996da1c689715a6d75a4bb031b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e41f88c794b6bb753c0c2c47971cd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604149183d11dbf4c707a2ba630de2ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fcd13e5f0fc28e57f5926f0f8ac6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f4b5e720fa3026f30f65f94a3f70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15a1616bcf791fd8dcba4360b928a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5dd3bf521d9268fa5103959e220f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ec1f72cc10f38f8344410bc944b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c42a613fb6d1fbf415c920b794327f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04628c8f0fc5db9add520423cf945a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74d5b10e66be311302194e7835a1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26bd6654f516fbbefe01bfc5b6dc89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd533066370396347f1e60b748237130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed099e5b0090d53e35ca6d741951602131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bcb75ed5d1627dad088f1221f8a9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46886a3325b67ca3f4cc67693dad4f79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446709f4ef47ce19d598d96be74c4e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1e10ace31d151bc69dc06c675564c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e681e6debdbf672cfcee8c0265a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d399a04a21ad6fc4ebef9fa935b591137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fef844e133eeb5ccf5df2c6c91e448138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696d43c422b3d1014a46660681eba14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834135393cce2d78ba6f66b0a429091e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf90021cdd1535369032c4c162a8767141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba603faa31c2652fc787178275590be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da9ff7d83b59440c672b4057e932aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f469fac9f3a6dcb76181099b74e3075144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee552c7b7bbd44a1d87749c396e7c082145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8713a64fe95b656b7258dadb086b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df5ed709141b3be464d18cda6068f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce79a8f2a526f9976075f3b854cda39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11439d99c56f5b4536911ab9e2b6ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cb408dc44b0240bd3affa4e41a1eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ed0873e7820da1fed50bf84a1495b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204251ce08b62fca9408fea116e2b34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29469fd2275c9eed5d986a5be677d72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f72787aa91b00da8532c2d8d7e420154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db455a37ed629c2cf191aab0cfdee996155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b8f4ddba38abde201a9bb2b796d42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886f4ddf3670bfd2b9e15e66f4691f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a0c5c9455a8a17a6755a53bd5887158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97996c15a5581ffe175d28f07cd66bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98935224d04a9af4b878a8fb950a9c51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec183db61a3249843ddbc798b30a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e266e8ab42f6121952991ebe504709162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea02d75fae0f2af1d0c524e31634ce5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d0c0f7006b26fc9d0cf821442600d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293acbcd29238cd95256601870d01fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e168d63deb7c2dd3ead7177a67f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee10deec1ce0422d36fa6c3a7453d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366fa0fb895a4accb2fac4f13a6ef2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced668423f192d00ec613fda0a29b665169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566463c74fa423fc416f8b7f570b839170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14644a7256b7765929baab87ff30861b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819cb4c7cecfed76f7679a5d80f293b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07112ee59b058993747147ab498a7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e221dc28837f8452fbcd900e807905174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6a4b18773498de779910302764cd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5c8654ef7a7b51ce72d38a0c32370176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c863f692c854f09d75b8d172e66e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe61684c41f5d25c11b2e27fc238c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd799c53162429f2253a07e5d5e91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a445390a5804f15bd8beaaeea1ce30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fdb3a6f43aff2a885e0e53d63d582181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acfe548799efffe5d5d0b687b9c54c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f7e5ed51a666c3a2836eac57560f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f96f0756ba4c6ea6d05bc130d96e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615207b0adee3c456ae58e31d5f4e8dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89d45d40c75e70023fac29824c324c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54e9817f7cd1d8ad785da3fa4c613187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41954ceec9fc1359cdee3b95ac5ee81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee29d21a1faaf4432e49b220866e5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0a93d902cd6cd30d8c59a3c8395af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b8e20a6b2e97771ee03ed16ce03c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3e523c658bb6e17038bde0bf398e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33945cb0721cb4d897ca6daee068e45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04282f6be5731a25304e74db87d515194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e375506af8a791cfb5aee3a8567f25a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb42b14e13ae36a164e75218e9476d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e8b7bec1156820f30daf07b6980b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a954c15363688a595fdd8558d75366198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbebc0686ede000c06d824c64233fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411658454b453b36fd347fd3abfd641200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b76b6ab39b61950c3c9c8f1cd3fd42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752665a1aad09e06e9eb6915401d3627202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31417f628197486d5fc92f7e921e83d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a6de30b79f8dee60b385afed1aec4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464792b9dde4c23d127f6327c3d0b43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f0479a1daa8c07587b7134497a9ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa15737886e6e4d82a15895cf8db8a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e396c662e636c5acb5a720da1d41a63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441da495f88421af53c6a5d9a394e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87470e90009e1ad9a6fd5bce28bda1f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a23d91043813041e6e63f1008bd4bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7eed24147182fb5f654d0957dfd21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c48254c755caeadf449bb5359c0d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c3c43994d438642cc64f480c59803214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca89bb840e6138e9c6716ff43c15207215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aa53ea8cb69ea7520e5a93301f231216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea137dfa7a96c079efd2b2f9322e9bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdfe7d245b338f4497d6ff4253ed4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa5e4a7e20af01c3fb38c1b1cc9969219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28181e731d03925d43b6a54a20c332220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069af06755e0f0ce2efa87d33201cb10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f5df0bcc790ea7db17d2088695435222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fbdf1b930faa793a0b059ddfac104223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f86f4d983a466d372dcf7a8417c820224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98decaa8ac39716a966b4af5fc8cdd38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2fc6dfbb5d98c65faebd99e5c6006226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71280dd178f23c13cf4886ae193fa225227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef6b43992e15ee56a160c72042b1f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def0b752a14564ea9f349d597ad4569229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826670e28aebfd9432c6d158e2bd7ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec9369818d5f3913ae3e5bf93a192d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1d4b769b61ab8b3b52cf9361fa9c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4f2afe1cf2f344cf0af1c4d66902c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e9c4f3ec15d0d7f766d25a3d2f714234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405d682902738425d4179314a2d7d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96593f06261fc380995db33998c3d8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf05b1fa941e62009149d0be5ed08f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b371d009e1369ed25892cdb4c126a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013739b992c033397660f567a2baefc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b5f8fb5428be50c9d7cf0542bfb03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b91e3d7e76ce5f37341a7d1da8220241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe5ddf1b76e4911c28b522a105aad7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694619192190dd6ceb4185af2a2d21b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f0ef2c363510eb925affdc69f4a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd4ccf5a256361fce3acd2d6b26973245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7bf4123148d192b5978fdd8ecb832246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bac23485bffdaebf34e5db4f9cbc02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868652b912355fd61cd243e81b6db780248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dca2248bf4dc403fe6bac70baa5b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee35c1da83294ff7288e687736e4a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462bd609287815de69cf1538f9009a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb50d474e38da1672f8e8d433c9076252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3b47316fd47724d1d76aa84bce02d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519106a073f0108ba81cb4cbc804716254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8bf56c79344f1101ec745e36b67c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aec552fed8b762933d9e039b18e99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e18351101c1f4bb229efaf34f6b539257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0f2ced4686a072e26a5e264e93ddd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80e4f31068004e350fd633bf33c59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cb39db88d0f974987dc8793991d5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55546b8948005866c880ac803796f0da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6715b2f915ef23c0c42cd4f6fe988262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c676d42abba51aa63af97996fa983bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8cea7c141c09950def0667fc90757264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bf19daed3c5416f9213bd3c69e7bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f61fe8a6d8f392ce106580d77cb930266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf90f90512ec814c9a616c5c0e6c3a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f8f9c73708ed3931bd79839183093268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6c358d9f0ed298238d721ec5cd3e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceb4c2f43dc843f92e342867ab3c3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d5fd78c71950390b12c3411be57d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c159d9a62521fbc6506a849351ad539272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170380f7cf18053b05cad657426cd7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70789059fa4cd3c89c006c4f5e80c26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee50e370675ae6df6174e8b1d1c4d6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe2ac05cb19ff3b8d5f65922648dc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7900c167f1213c3e9011ed12af7a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3568f18799029d3eb95d00ca39cf72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959cf31225720b3495d2b77ea2492b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c4d6e2adec033baa84a9d2dd51ded280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b85420682cad653c34dfb72deb7276281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ffdebb50f7168743369081750f40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad28405be6b8bd292e4d1f48f022b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f29120e6dad592ea85b37325a973a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c5c8cbc4798d8de85cde2a7f42894285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c79c115caa6cc2796eac4923181ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97397d4085b11df0ef5b5e3b0270a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2d0d062af08891ba8e2fbd6ae12cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff8fe7ab4808ac4296cc2469a592e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e25b320531e39feeb33c6d1deb1a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8f9d1aa729f6062823eea5b29fc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84126774e1663e3a12e3e37da784d188292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0cc373959b8ed44db457c342995f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a316b3bf08b520a667061775e6ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033e17521e6a4e48c82e38268ddf2e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec77d9774c36cc80980a8d082c48d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe6b939e7a2833a482c1b186092b79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f805ba4c90ae8c71efccf734f0c2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbfd1239bfaacbec01bd6720d5f0f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d29a476bd3b5b32a2f581aca2216300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb0c158af93ee2721fc8d1920154dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02693cd3adbd633f510a9d3f71ba62f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d706beb6ad9eb629464bde1abfa93ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da07335f1a0848913855f16363132d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae61629396e7fc3ac28421c8fa3d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a258364c713e57d113194fab40ecd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73521f7a4337bd182c16a8dbeadb8bff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714705f8697ac7a357be025a2ee45e3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d38d63651ede536399f6ca152ed28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9972fa99f40233729c34e8ebcfcc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9839b95e7040207102c5c0dfddebd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634a24a5af6e3371f7725ce6ed009e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47510271b2e07f9997c260fe958afbba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64f992fa24e33b59661276d38c7a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d26f6002f4262adfc409dbc3f486ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0b715668ca04cfc1dc2765af625c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261663b5d3a89d1418e19a59f013147317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e7adc76345fb992d366fe524e9da0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d50ab47d06ae42b7434456b9c7a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee1626212e775e478fe7b3c9b091b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29fbc8d65d4819e3c265a5d842090321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b14be7bd90c5fe540366adc7c614e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bb7e58208bea9a8206b276616146e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c52fa0a70f07410abd92c4583d9d27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da10b5f76f0e3922adbbc278c61a555325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed49a8ae5e91a15c7f4f8c470a4917326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d600039f32b59dbe65ab374f7273e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e387ffa468c2183bdbbc7b1308e56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3c3a16c1a6c123af92e12d63d0684329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8400d3b71618196a2a132b2f47c97c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e73ced8ede60bf654f9a5418dcdc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a649fce54548f48a329eff1e2aceb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce3242661347826993f2a9e8854807333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e1a2702eb9a6a08a224d93378248334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107de25c8c53fd55f4f9cb31e21ad7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5bbd3d289a213112d738789660d18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db453d25403782515485d94d51fc5546337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdd8d8badc0cc40b895779a4755cea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbc4cf5a295c13a558db57c40adb6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335c93c92f022a44e8de4efa77b01bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a469f840084d81ba11bf78f063ae2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9145cdd90a36a27e8194a591e9e5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e9aa2b5e8d43ffd3378b92c68bf76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c7a3273eb34778e1b544ea1850430344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1a3e5fc6e94b71dafa357eea201f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eeb7f9cb45c5386f615cc2e1e055d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea11af148b0aa13aeefd47770ebf4cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa8223333862e52cf50996091ccc83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d38eaa2f0edb07329a84a27b2a9d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d3137ed97c8274e0a94789fe9111350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490610e124a79a6da6f1c0f739830f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0271069890cd0682603757db4a4c69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782beb3d0840b054dab64e59644ce0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08ad2be0e0676268a86a41d9858844354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d208902cce08212a371fa7fba7633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a99dd37082fc71186dbcadd325b7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023ed1ae13e97670a10e839e2a6e8b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989241e61dce8f526510c99fe55a1e15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c30f8d98dc5ab2f882fad488b6869359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038597c51f60f99b33d283cf719e83b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2e188dd2dc39c1f80d76e028767f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118aa87189d0c1f72effdae3920920d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ccd6524c285acd5b29ad519254b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2572db5993237fe497203bae9a66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3a94a56cfbdfecb52626ab80731af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a086bb9caa94308849ad7e40291826c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7550ec1c3bdbe498f0f975a7c2fad03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1951a03199c199b6af07ae6cc6b5b46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26664a9c17bfa9dc9874076b7d69a2d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c94afc94ceeb4264d5ecb759201a73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0aca53cd0a54ed03cc280562abe36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ef836c6bca1db39f0330798c7f809372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c22f4d52f5fc1b902426e9c2b136a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a8ca04a0d75c085d68d73c3ac196a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a102703ca2c3ef447f9990500b172f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda37312846236722dad453e10f2fab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdac1276cf6b513eedd5ef21cd6bc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb7801338447d052d31cf53ceb3839378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883ff509e7cfe58168f0f651ee2ca32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c51505d347a403138585b8d9d5a80a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd596eaf8e726f7b3e91de8175559a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f917854e56db5fddbd379899975cf56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eafea86ccd32676d12a05e5770a46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb514efcf2435a549e411c8827d5ecd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a1f96390dc898916a709b525d1eb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae6111ae879d0837c0d7883dbb4d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56573ba4802f757f4fed0f39a605ae7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073797acba3b612d442f9111f8642052388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd5283b4cdaddd36bd1528c81c17f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a0d44ed23817bd0f58b76037424a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2c7556b2a8a2eea55349bc9e4d35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55741f619943ece5394692ce6e4495392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329cc7ccfef3fd539d293bd27c24270393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e12cfdba0ffe1c714744f24baa3ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba46e7f7790f761b2f5c112877c6db2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e099af0326e8b23f0b87b0f624d81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e7ba3df9c4481c326bb6292bf1add397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284a49194d9fd968e7d546affa5734398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c475310bf2e8b468e5c6255567f59b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b200e798bab306cf5308b693fe252c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f48a1143236398d2aa5233e108fd54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1792af8b54838f0c8b939980b9b35f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e9f820a418a8a3ffd596f3699a92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42404c11bc66bd6481867bbb5479dbb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316c29963b3fdc1adbeb85764a9681b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b38630927ab06a64540dd93c4c6d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2366fd3b3ee8d5d8625ed019d869407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174061ad02317f60fa4a79fc32989e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e7826b15556ae4742a4c450b77af4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742be36cb04d4b0f8603d282f189d8f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725e03503a0d7ca6187bcbabbdece2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5ef2c8a2fc418d33f83e08d3a757d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77495cff29ca3b470c46486b88e66a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5726ba133d9c3fecc898d65e7ca15f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3cf97a8b420b4e45c42ff7dfaa625415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d43670492c5a4d41c6fc10100cdc2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf1690d14c67e27301bbe6858599f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e94ed467b411a9cf4975fb1bf4a25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e642cb6c6b4c9d809669edd668f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fba20f42a7f34719fc2ef544efdb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b9755c935295d7aaf0911b773c0ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83342af93962deeaf5a2df70ff8b38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b743ce733461cdd0dd01c28c78c55a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bd0a1ace2c3e1dff0eb691d81a7fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f31196a138c23b843d3a15298f59e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a56db6dda31bf5f3d523408de15f1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c12cc2bad71120f549a70b0769117427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba7eca715ed2faafb21fe930d89c90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e83c164610d7901205de6d4869ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507424676e09f1784d12686bf155b14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059c778939a84e382257fcdccd1bd79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfae0a44108805158f8fd0afa2e188f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3003ea93bbed79f67443b0cfd7d8328433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1414083f44a66d7999b46bca54cec6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb57c4d5ef75dc7cd0e269b1629ae6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef4b29aedd39928184ffae4f1594b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3503c1c81aec3437ceeaaac21b83c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772db1a7f85b745114d2e7e276cded2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd1c2deac0c8e978d61f2a0513efa4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea121feec6be6bdb2b3f0ad8d6909f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04faba50776ee1f28b46a5e41a70447441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedace6076671c9c2c6d3e70ed749fdb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c50e5ecdae5b86eef3233811ac8438443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9e8f371f1b7398690d08372b69ed8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178b488798cd339b46117467b532206445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97f6993f506a23284b15d12a13c40b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6427de041444f87628773c8a7c9319447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17514ea1b238775fce357872fcfde39e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25e443e5030e2eb8918af5a51b2cf8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db006853fdc72fe96695c6226cd1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61887a41146d31b6c98ac4e9024ed57d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a627a05c5b882c511d950faa7a1b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6643579c69e632fd4e9a1966f78196453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6505673c73a8f1b86bbb357e9d543454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320df80942ee2b0481171b13371a0990455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbaf14c9606653600c0328bc827eb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c8fde07e285956ad3c58eedd16b26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7779f2f9bdd9c26c39e92f96295ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6562ad00f721d89ef8af7875cbe6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e89b17e47735f0ad77042082160af2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca70e1866d7023403583bef7e38b259461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea82619e6b77c34d62f9347458d2e1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78db5fd222b9ed37c1d94139f58794463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3350b6550721ca2cf7e49ff7fb0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e364a16128685c507d4676877382465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17010118406548cba3070a8ef1376b89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6ca1844a060c9df0d8f93df3f48bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3679baeb6c31236a5ddee7dbc9bccab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef4ee342ef9a6c599dd74efdd77d38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa87bcee9395efe42b7d6772b87030470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea76795f71e251ac268391dc4217e49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879b84e2831f70426457c6f927950a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1e3eddf3c9e94824765400f47c7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653673bc7457b1a02d79baad377ac9a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d7f3cd416a17046ee43220594bde8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c483a7413ebd04714f6d3c7fe0732476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4e25ae904b85ed1d6edb7e84fc32e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15eb953798fa9651fc54600e7b8707478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edfcd2d7327fb88ab35ce66e43b258479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8635b163f9dd51702014ab55123d743480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6666b3af525d1ca1a56ffc762f9c2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1fead346d43bede0d0bc4469be86a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae93ac5c3c5d8c50cf47066579a14b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bcc9d1de5e285e0b6873645979a82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fdacfef388994c5aba4eac234d73a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b583858b1362f98f5433a86850c86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d0539eebac3483d6f4a3d24903d5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a34da4dc1af65c1a84a51ab4aa0cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addb18ba3643af7d1904ce13d4644a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824784e394f1f19d8535eb3440aa30a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273158ab615dcc4e45f9de5f1782d11b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467d0dcc40537ef5c0b2c1111997157492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f9cefa6dda657c094c944238be8d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4f9fef6dae79dd5b68cfee635e2b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562bcf6e93448ef31811172de9372df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a242f1bce6ef6b2c85ce21e8ae71819496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925c94b88ea577273e081b3fbd277bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536172f03d0cb8361902bac65a304b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e1e3028277fd30b5a11da7ba5fc0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a979b7273eca8a55a6dd9a44e72c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812191ff44e5eb62adac0c223ae5154501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ab432220828a33ebe855f50832096502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12459d355c7934fa19ec1ef7948b4101503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887eaed50971c0c28eb08e7517f7942504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f679c6a24a949c27a48941966e6447505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0228e722fc8396c4191ef04d1a604ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343b7335036c0013cb7245ee4afe4b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fea2886e6f2fa8d577bc70a9c19d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d515d103765a171ddccfaa4cadf25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59729a25a66ee4c565935c7c9b11037510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbe1a7f03a81741e06cd06d93b68e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabfce193e91ff4984afd6c2742bc44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a4157f5af340289c968845a1040b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3e82ffe45d3a3160d08a3b0ca7a6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c31d7549d9733f2fcff6e031ff07b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f43464fb808a70787dd2438ec07090516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb693133590eefc01a6ccd5f733df610517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df7f0848333aea4a7bcc25cc8d003e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53483bbbf2d21841bcaa257e47ea2c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca1a64a345c5bf5fd1b214e6a0674520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff9aff5479abf917b8dae339a9d32d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f71225a1280a25e258544856d8b724522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c7b136d84f11f0609ba7fa3f5693e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61799d348b4438641d6c4ae5e6d4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5962c58034eac65c281fe8f52c977c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15474192abaf066f5f9e2b8211c5496526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dfee447af9369517330729cb8f0d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf2ce32d6cb56bc2615ce940fff167528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eb2eb57ba048318dff65931aec515529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f84d356d54cb3ff67e002544458b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf346bee5dafd8822ba15a3eef6cca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb79dd52c9d68c55ee7839df695501532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699145280d5913967cee0a6ba2e5bd1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf5c00c1b08190c98c6e03e18a02ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e768c5c1565e04f75245f0aa9da9188535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9ee2a84678832f6cd9a8a7fc59839536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80ac5c6bdbcaa29857926f773e8ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9468acb895fb99db461980929d2658538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb310b3472f230ba57a2f2cb07f544539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c230f50c730d024125b02498ea6310540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4a6c4c351e3718ddfdbe1ed38ee07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1b597244554ebddfe0c65ac9969d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf77b9d202b1dc7e5d21b58a7bd3d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cb9654244327957cea1b67d59099f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92293ce80d8e517b5722976f88844e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78059e3fd48d7d9d3a5dcdd776e83c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ac864bf45ddfd53df857307b7159b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631990b7a21a81cc52bf8c8a027f5b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ff0bcad94819291231b2991ca21e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce0eb8469ec20821c2ea553e89bcd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c62e16632cbabf19e0267d84225ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733148dbdd04b01ec229a018032759c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327ad70795b4bb9e2a71b9d39824445553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cdea1bb54ffd63ef764c72fafdb2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00cb422a1461f663f93e6b38596e6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641cdc887fe138bdb7340bea0f2eef4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870556e4e167b1a75b91a329e92e5c61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155202d8dcc65557dbaf39da6ea3197558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f1e5ccd0723b4ebdfb3f4c04651e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f451a580ebe6985b6f04467f7c671560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40f42129f5ddbfa08c60c9455c2d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57246c43ea0b981ccc2775a5e68f6869562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2b24e6db4913576da42becff31688563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc539aac4655cd92d73212d0a7afac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94003deaaa8a22c7bdb109b5a7d3d7c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c11637a437d051247a5571452462b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf328a62e74cb4c769e1cee8036c425567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bcce035e7af5fdcf32e1a5f3fe015568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94933cafa2397a2f14d3c5e3b637dce8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608134cb9351f1d1e71217aa653a5725570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f94fa96bfb9bdb42dcb90c1d614cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5566d1cf8543a5751f319aaff38a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564fea78947aefdfac06f16294e9e99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86054ff30afb5a2d35a7e30115a03c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ea1693477745d90cd1ed206549605575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab169124e92cd31edea56d4d3b6e5bd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac05def3fe6df2171bb7b4580eb991577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5c454a8a518cde6c9cb556c327fb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfe2e0360747a820adf687438f662c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a499e5883df7be8566def751be6cd6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94ec0dd8a4ae169e253e37cfadbe1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bc6da8729cef75d6e23c5d929d869582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946009d2832eb9707200bcabf0a9ece1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ec8646447058d96c2e8a6a9bfcc75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba82e4f302c2b1b5c04e11531d25557585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5faaeab111165bed963e97daae5ef6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3ed1057aad8749a1e47d08b1fca2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaca23c4314e50351d81396b3df2f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfb06c1340e4fd1249eaa2df721bba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74de7e53aff658db209faed1331bf87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f32e5ee2bc0e661dbe3a2d4f113ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1872f075f0a0a974102f6594e41f0fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66a7bfb80fc289804781732c15c70f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05293a5d52e13ad65b7ef45cb168ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfdc2dd97ed68f841f385663db6d8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829f95f13438b9d7f0f1c2bbda7435b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b1a46940c96ab32353ffaf718cab8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12e1bcaa5d0fc9cb513eaa83c314a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a2c668144448964c5c769c2b4433d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f9dafe55bc8fd3a99f2f41ac2d6e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a44ad9ea35a21701a2bd0387c22f6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26906dd57eb1c19489d494cafceca84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2e1037cdce3149312522c051d3dcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b2f3a36d8dbdc78d5761846c5f5d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2351d8fc509f2a6f4ac127d2a9a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13397d850a66d23e19185a0c949c70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc709a7fa5a92be9f273288208f2302607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ab5bd606f863c7f88c724f08eb91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e84d5fc2f4d46f3a6c7a95c828fd3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05d22101c2ec783bacbae829d68bf8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917581bb81d14e9403e19ab352f39095611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9138fbcc25e918606c83f5d8b7913612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316b6e4c4605ad5500246ef5425a86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b2ae783211a460074fa9e0376a320614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1d49549293b623a03520fafe1005615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a29fc9bb4dd4453187f40352626a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6d85d7d86ede471206aba91a286a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b474a3b415c41cd201cb3f41ee06f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9da53edb53ec7a29d47c71555c859619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0100427d9e841bd60e41a5615c662620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba41180b103d063ff75801837488d1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e5b9c3d5d01efba8a79155048f408622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d2a68eb13edfe00481825eefea31a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b6d5f067cde34033ae4057c15c5a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d57d6e635f6a299b0ba1e15397ec7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfcdac5d758eb2db9f85db185238a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e59f4b9c1a90d932836e3a634954a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34514e04b2d088697fef2a8a66958b81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f65dfa13cf835e3067bd605ad5d19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ef57fc1503ec160bdbd7a3a4a2547630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e992fb44eb8ab7b353c891f46589b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b485875c5612c050ad7459676d726f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8548ed0fe44e8aefac9c344dca27ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c139f8ef64a3503a62b9b051503d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7c9620ae01c5c06087069dddbd24e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105ef321890b3f55f9148b0cf41702a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bf7d8e8abf555009d624807ec5a1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f37776332db3a7fd1cb5c40aee8c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3af2709e2316992c4f828e0482ab8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d0f380afd577c7665a54d801349b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d37a71467691450d8681f75abe23a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d969306e3afc8e9c4991f458e39e57d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a2c06a403653d20fdce1221d56fb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac15a537b046b5fa0fb3edd51f739e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d349dc86719c8701085a75859912aa2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eaff1534c00823223e09f330e0db0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbedc4bae903d9981ce88fd79f86db2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a097c0895dfd8f1632eee3bf37cbe0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b902470d256db59128d884b051242649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96141d114020ff81bdd930f77dfd9a9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c8b9ef3b8bcb2fe0f317bc09e5a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e44c14ffcd4aa6200c780503dc296652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5812fc39a800d0a0505175d7e6876653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda148ce33ac4e814630923c7b0e1a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56936bfc9a24546e23d6dc85c80b4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bbcdbc12ddb43cc4356594e99bafe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdfb0f4a0a9bb935b25a859e25d869657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e87666ffe6e88a9939c6b00e04844658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330461ddf73ab1f5dd29b91a0080ca5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582072ff347ac9b54d61f3f2f4bac9b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6575d0c231ede5c95f2b57ff9439f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe44999b2e91b08ee123e759c17a3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984456ab7ac61136994250abe09684d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71244c99674db79c7749131b706c55c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa636f0044d3249bd3052cf0dbc0d7bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861e746e120429d9b1f82850b4f51ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b4d3961fcdd3b807f206b45e5e80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398aaa86f2aba15af8478eebe3b88d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421458b00e5774467e005d8fefd654b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a5b45487bf9905d0b42c612f4b29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da58ce46824cfb5f6aa25df7a3cd7a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4ea7a2602e2b2bb80d12918803e1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce25fb21e60535122890c786cacb45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5900d21ed773d9142d24adfa7abd2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b77793e717f6ce193ef1acb6e15d5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ebf7bc4724495f0ef50dad4912cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ceacb3222bd7b34d558e2218d542677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292aa5a3167d564540096d5de069d30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9ca1595207bfee68ab43dbef5670e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919faaa54d8c59014ba210e6f093e50b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690738c7409e70ffb69054703c660fad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75032449c7bcc30eb3e8210a7e5253f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239f40a35c2e16464370a5f0cc6c656683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989b2ea1585b0bab10a936e57aa04b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa59683a0387d6017469cd73cbecb69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c719568027b3ff2fbf282dcdd663323686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5739e4423c891135a87151f6d07e3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a818756b0986f51fd9b1799d976641688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba442a459bd81453cdad4a3057be843689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f042d6d7ac8077b624e25ad3d418b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd22063cfd69eed8280c532513f3a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5f3ffef45e6cfc9b0acc5f1360022692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f938dfffbd14760930517884bef5f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb567845752bb1414ebefa9e5b68e94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715ce858a32a7a308f8e717e549371b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba5f82bfcd39868512d60a122b18ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d834c6e045a8ebb5b5ef57ef55e57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b067bd6f50118a8e9691d4be53c77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891b9f5d3628f269bc52c9865505087699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dfc8f17823691e6ef87e8b24cb6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37536016cc9d07ff895d66c3f8378c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78b421f80bf6fea9887c5c5d94694a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adbd73a9d58aea1bb8ee3ce3c0d331703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfeefb2c6e00d9a778104968c13bed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24dbc62820b6d87f309bb51b784e1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8dc67a8f031fa8a42ebc226c232d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb16ee415749d081f7bbe9bf10e451707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45090601b1197d6952b98c9020b9531708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730110db9a7f446a173264478644319d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f66978406bea2e7cdafba7191c437710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c972d64a1c34dce8b81c7c0efd3d5f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b89a0298746db7e58fe121351b87a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28393d7ebc50ebfc9d576ccaa9424a9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06e9ff50a50a3ab584f270e4e1c774714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ad2c30840cd028345cae6c3556bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9be4f2589eef1b8117460dd488d029716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763992e2fffe11a989b0ff0cca1a04f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f69e2bfd6a8618264c47434c72631718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4591d41a71d817d29629aa981eb070719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9b0eee19d4cae1d29d0a285501d57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c295974e11669a66d34424b8747598721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3de4e3fdf100cd33e28204da2695722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bced35cbcb6b61211edd8ed1096771e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e7a439fa3ddf44e2175f421f62c1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00703a2aa8a0058bdd262a19827825a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6879d8799475b2e88e44616263050c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1296672ac8874fc831d498091c80a57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80880bff26d4ed5e5df8e76eaab86a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5f9fae39632c0157507439ffcf3f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad14cc77cb7f87e08768575d0eb878730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab99132c78ebee67c19882f05bfc7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd081cf3694d6272b6a625696a1c3f14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de0a32abbc2bb4e445ea58c8ff1705733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b631695e51b9e07eb0c6187379434734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d341dc66286e0d339a3243349d65d88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7698201053488ec5287d415a8cc0d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61697e82078862ad0ff968d85934388737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf9db3eccac84ed246739295366c28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb804b89de36eae402dd09f2b005b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf30c08996d8e2367bbd22c280880d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47284fcefe8c80e0f18697a8558f9423741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c21b4df15036fd06b0713fdc2c629d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debadc7978e74c08937ba248cddddf01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a41cbc2b87126aa0b4adbe55cb83e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494661965173094146cd2b6363a74bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18db308983d7ec538e0db1b5416611746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502dfcdbbd32e51767ee957e51e9e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf2f303554f8bdfd94e2a25005b2f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c184ab2de610ca533126e95359d69f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0333b5610d2f7d8721b513af70d40f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069d6ecd7dcef694ade3b8c3fd255bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786f668c0a97f302fc4411bea328bad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9313b228fdf7eded7c8990ef003f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf15b2c60fa822996c1c761b5aba97f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11e13c03bf3602da8da35bed45b4c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721185da1d4e9f3e96da74dd314a5fbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad2dc46a33d32a6644bfde8b409b78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac79094e90906b58c4e2dd7f21683c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f152f2697fcfefc922a66d6c207e14759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>