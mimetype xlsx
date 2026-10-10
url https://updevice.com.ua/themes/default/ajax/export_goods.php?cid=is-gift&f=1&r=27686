--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cefc8fdf23c273a37d5d2f1864ee5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327e682c5fb66211ad539cce825934b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2fa3b09ad95c927d78244db1501543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c10049668ac666018d90aedb917c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c44f25c5c8cb437d19cb9b6d1ba385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638fd99cb68224bcf07652f0bdcc1e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c5d52909436b1e44b328d3b6186e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29403ffe274c142a40b2b3a2df56295f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2177dfcc80dc448f4118e5b1e01529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d0ae77671e9767b3b17d2b4eeb18810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa10639ab7b9a0449c7e9745f8694311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48860da454f10ab9e48f2d511660f1e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f5d9d5d6873c68976feadb813360413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981adcd6346abfcf17b142164135e85414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d812becb128c73ccae47c9ecc174eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a97a68492a54ea1113fdc6b9bb1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b1f4cb359a2eac731433c6e9aae0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1e0f936c9a9a358c66f01f1482aab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75217add79c2f2d86f5405dfaef673e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8e20c5a665cbd74f694c5549e8f5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700688b7597691a5aaa548daf0b7d4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84231ea5e336d4bdb22bf49a0f4a82e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d28befbe1dda94ad5ed2a7401190123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa854a9ec3100efe131862f40a6d2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac471ab5b19c82a0f2cfd2adcd51a5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185f0d5cb1ab4e9d9d2d8524c42ab9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917759e2de1d0e144035d495cbb55b5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac9551aaa3be82b773dc414db113e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e10e9159a93403ce5a1386b07579ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baba8882463f94883e4f96cc331a6cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26f1f13f5506e08a0f7d95035116a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd46620d5c56133269d31df20ccd7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88d6846a76e2d7b001c85ea8bd4df333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa097e3228614431a3918914233aac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf25ee6b39c80e6e032487dbf0ac75335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b75ad83d0547492a1f605cc3bad3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5bfbffc4d4f78f8b0b4d9f4cbaa4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee359ddbbe66ef147eb02ce5a253c47438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a4ba97b1c0d5fd672f18c9f14cb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d917745f05ce2b094af2207a467df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd924db6d02f8441086106afe892ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729733fc719eb6e498680e365875f0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe21507987f1ab6b0e57342c10082643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97a3a2a42b97c32c354ab4f3533ccd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895482fecd643e49095adf65f99758445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96693fd76b68a1d47a32b11c9852f9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1396d0e20a780aff23fff886512034147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361fa12c5df27c4b22b86d7ce4c0ce948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85004eaf5a64a908a2a5ead23a0d27849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140473be6c0a14f0b51d1d338911f0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0531d6cbc32388915c360b8054005de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc75bc437e4a2b29eacdd6f5f0087352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166f9297ca8cd326f8e061e7ea70b7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d970471b294932f2e1cef768c86d4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f429f8c1c52705f30c739cc4f44c0fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b203e1e2d6d5cb3ea2f4954bc97e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f408bed8305c686ea6f9924433d4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9d238dd419719e92d4b15332776e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7c10258fa0947480d3dddb00ef96959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225cb29bf95b5042d100883094248d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa468381f4eae71da3f5392877a39161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9f3ad883e8b0d0d222aecc2afe58462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8558a1769e13138640a45f737c92f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0536e6b6e45c94f12df0196e1a2924564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab858663767f23ec006a96df92cd2c6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f6ae27417535897f4fc3039b0428f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479704fb7c2d81d9a83b4f3e6976501767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d117266116beddca4170923e669e0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce222aef8cff2ee66bb8b90e24c67ff369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d2d87bae9d7260250820bcd92bac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7495eaed14dc637783fa97180a54fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e73bc2c3a42e3ed9098651eadd8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1525b30669a58e4fc06c0264a43e45f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f310f9ae9db9b91e56dfee460fce574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5667d29a7ac7d3a6316648bcecd5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac166a33c45e12d173e498a120bf54b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56c543e7f1e43748b9c142edd88d6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb864bf4e31550045c2ba8f63ee4edf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d3fe713071bc800326ac4854247bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35089e96f54a7763e6f3a3308c6fb39880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee1f24555a8d554e426e96f87281481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dce5f058cf9ac16aab5d46c4853fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b018a5627ad2d2698cf38159fd7abae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796189f350733112947e7ce8263b45884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e216dd80e7a71460f6117a037eac6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be4aae654f32c17799175bc07b757486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684e5cedb5705b5d0b39f8c177dae1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc628effa9fc962b97821196779b5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd18c4c46d059b4942ae1f43cbc6f3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75befb8b5b18dfebc8e04aca981e3b7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eeb4618dc39a9c4c6dc73ab1e2ba991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaaf6709bca3bed10b9dfe68aa46c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7686a65caea19cf3dfc4e8235d26993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216826118e699ea9ffe8ab5c055933e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18654b7b239ebbda725476ad41200b5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193cb5be8bb9e125c5e52c1e0a538ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afa23fd000eb5cb213d52ff301ebc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd64f67ff480c778a2bbd8a7123dbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb33cde8106e7c89d02db0563b71299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd33bf02cdc62fcc5e282b9e5ce020e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c21f1976acd1710c0edd768387f68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809a77dfa73e319f3d65c188a34a034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c78bcaab4404370c7c70c01d7b9a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21251b5011dd608e625583dce92dffe1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd25072faa28b0a682d793c6e4d5a77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5007e33be56c3f1f3f33f6629d808106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6839e18d6fadbe095fd6586e6c3ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd6b874889a6a7600231e603441752108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd0173393a12ecf798decbce982c95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be07183d8cbbb6171036af8c2a5f659110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450e256039f8702fe7b548c39d034ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9183106c8df5628a13b3ce93350ba12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36b342de7328c23852e7bf2696ae26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3744d366a3e2074c22e5617d326aed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af1245dbf05746b38243e4d6ec9200115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dce5adad2f1f729fd2ea0009e10f38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cb48f790ed60181bbddc2496836e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c2d9a3376c16f251e1d60cf414953118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400db244c3398116c455593092fd5a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a4a2a8562024375c6a0f236212705120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f99b3d0e30155e9eac412d0308f94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716563ea3b7dbb0c4a7ed8bcf6ddaacf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a5f20d07f1c92c4cf4fc1a67adc5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c7a128850ae96b7d71ff86394c44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d8469bcfacb61ed866b070bd6e8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf040c7e95f45126666996ae58dc50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2386a68387ccdd2f9b4d52e061d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320859ae2b565eef4536e27bc3518c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba27cee2fcb1fac33f8d7532b20b85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ab8f38d713932778bd9b914dbe2ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a819809e41ff50cf46d878c6444bab4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9d74235c1b4bb4252eb13a3b74ff2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe6ecd83a10f45a073877203bc20c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f9a4f4b3d59b0fe7854938d11829134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c365225c278f2c4eccc5e01ac0b0ff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e61ad247d1642b27347478a75c999f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef20f41c60fc01958f4cf4cf89a3634137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95c24702e4386f0247adb4a64ee50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bbbfca47d80e6eb5d407b86cbe3d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff4d5ccb080af63d6b122bbc03aaa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dd158596c28cb1192de3d7bf5e2e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49408ee685dde00709134d57e95661142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c95e0004c17423e50948f4af5194d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28175b75726b5541bb384ae167d4535a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977286d661cdecd771eb9aa166d477145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052b9775a564ac1aca3a49b532a0258146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd5fcce28bc30d0ee7075f94eaca8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd953931c9d56decb6d966fc7525bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaef5f816835403b712dd00d6fd13d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c0dacb6fef7e0075b54c4f645a31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb713cf648277d436294a9682d3b09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4b617c8396c28a1586ce059a36507152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfddeebf89ecf7011aecebd4bdd7a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b41eb342dfd5f87ad0a40c0e19a68a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb584e99a8b380d141bb0d97b703edce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c02ac13c610b5b44fe060443886a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be812b4d8718f7030c20c611b8fa70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfcd3039ae1237b34f414784b725d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f877975c646bc77a4bd2abcfe60824d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4578d3857ace14b572613174cd929a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e422c0ad1f806247ea2c9ec54e37a1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf52460d5cde99c948ef37ef94e938162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae3c2d3a8b50f76dcc3595ac6b0b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61362e4c01e8449c30b9f3bbf26004164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4a8cafa7b4dfa97d915951e08c5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85efafb59b56bd4d3ab486c3ffbaa65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1398af1c50b1679350cb22f538b23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221baf31b401f2c3570e2d8d6256e3e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f8b3d9c8b270b81357410a4ce200b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b057c5fcb5a65afd873fbfabc78a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402654b12573bb6d1f31cedb8df3d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357f75b1a5f04c7de4fccaaf6230dcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f775e2d5710c1f9c3891be66a522cd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449f202135fc4559adabe31a0b37520174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea9e155336e561b2da4552dea947bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7623e7c6b052d97c8b4176d3c0ced176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0c0355ec7cb0d326f7ff11f79750e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb715f4626236f3ea2c09f27d822c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc74d678256b0946126fcdaa364836179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb335b3370e83cc088392561df4681f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ff522e185716420f747b8fa9db266181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c765d201c5ab2db306965965b5fa44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a797674e2858004e12529ddbe3493f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee58e4ee0bae95aa1cf899867e1827184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9027e63fb2a98d8cbb361408bd37555185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d4da39eff48375aea3b2fa87709d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20717fae2718ee219520619f56124e03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9111a481c7416110b2285ab65b6fed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf40c76e8b2cdaac9d45b2a5fbaca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc464cae9a91ecc1958c27cc137687190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f840ccb0089902a906094b52fda3e10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639694cffb5b19afed14e7eacee44d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af1b7900fae75354faad682dcc8e2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a3302d704d7b655c86d6a2c832fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb24f037026e98c29d328832eba17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cd50c96ad8906d741aeff4b6f0e28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c119a859af281f4df349a7f67ee252197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ddaaa5474bff067081ae8ab2b36f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6a32be23ad65c5bf0dae5419e7428199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c241166bde354f8fed81173a5016200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b221e202dc81482dfad95d7ccc79fce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676437ae3fc1be968cf64e2d7634049202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f1cb9f661bb7eee29335786943c72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc70d67f3995b423ccd65ed98e17ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc457b01d1da29798101a475568265205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de0a98f8ff0a455784f393012f5859206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1fd432090acbff78c367ee8177e62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b6766cde1de8904f75eee4c90efac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08409b9d647e8e094f53c2b4d8c198b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54780b13028be8112a076d834766474d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8510e2018c619d19c38a987b091cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146c4d1c4f1387729dfcec0d86a4539212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5810d0a7d38bb753319cd808e17f27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0daff5a36937e10ed837736366dfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ef9b9bedf5be800f74760f34cd90f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154056fa1b7dfe7d98c47df461ffcf03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b851a0095362192758c904de6795f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b80070e922cc5ef244b8e6af4b6314218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332644c755ea8daac0add49195936b5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bf5d96f4a757d770378e151a2d7fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b85deb60ffc6b529561ca6ec09a820221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2445352e993aa1ba3d7ceef2015d43c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b66120887d6a67a36f8bebcfa7fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb737bd631388fdc1f5d47372703e21d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1596173be11db0b8d42b57b4247cf25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dcadab3f1cc27c4328d5a6d8053a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7112030e7a06aa1ce1cc358ef1af37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c620c8a5e7de85275a394be09c63b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4b54bed7e631fabaccb245a89eba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee642cc71007a26bfba6c63737afb8d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f388471b3a68dbff1fe1fb7948fe0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b872d86ea61394d6c1bf14b725f7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441922e1bad82aae47edca37cf65ce6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ecb7de5739980b3ce8182b4e8477c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d0dde68fc0ab6501155457369d7cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7eeb0c87ed4d8ed96f32fed0b4360236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0c13651b8723991924ec1bc63e2dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d05fdaae311f3074620046e369464238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50bb256e4e800bb5684bdd9afd86a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc47d4b6592414c9a57651cb739ea5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92cb3e52f594eb31615cd1561cb63f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3db89bbdec79c36e3e097a4f9c0a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e398c4b4a74390eb497de47ee2eb66e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3967c0ea3d7c0910a87ffb044665dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b24dfb335a97d059e29528b0cc8ce4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4308b048785d72cdca5c2f8fb5ccb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d8d4c037ea50761a1562275ec8e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4511e2c5cebd248180c64d7fba16bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b114ab32b6e8b4b4d4b1a07b2538d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c08d6dab075bf3a353ae5d85493d61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c6b2419550fd0c4c7b6be00a222ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b62711deecfe1883c7ad9a2eb79bcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee276477beebeaf8282903e021791c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c96f51f1c9740d1555761009c6315a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9694028a795548f6deaaf5038680255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0ee90c30b34e90fc4e755026bd06d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2109188e7d2dfd64bb5dc918093d6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534d9309a69ffcfc87ecb3fa2c3fb89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf22b7a4359fc8fdd1e7a97cdf280259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e76208d12105d66d1addb5fd48a25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44289d11981ec9476623361d3df82c94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a5674fc70d16373bfcd0f3309c87a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9b7b54eab8302ea9485e0e2291ba7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cd076b610ad189ad0d73a7a8a4759264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd84bff8bc45a4e8dce32ae1e4ae8de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cc12d219e42c032f7034510588045266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382840d4c89e617a3538a40d886340b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafff39400a7964ed18205ecbd18be34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0259499286b9b4c3e9b047b1b22951269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a69d6235b184b7642329d33bdd7c65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf4af890848ea267de4a089a2e512271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4167cfb6bc8c5294c336876e24fb67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16f63edf102453d93ec06ddee5a47f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8941c98a2022b0d0bead6e4527ced81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67e11cbbebd51e7cf4883e02facf38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e34527fac589951313c8c209cdd00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28b3ab3f8c3bbd2fc87393bd5dc84c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2179315e1d57e29bc45487f94dd28d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2e2387b4c362cfff33ac431d404c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa0fc03e7818f77d90f7fd86bb54d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d79df80b640f87fc89745cc6dd40dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5c90d3d7c249401326ff14ea43d0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843c976b08a1f26fe506e9bca6672b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4cb1627c68e4121bc57f22ed9606284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f86c06f1a6fa283e1306943c629aa1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070c517e4b5ed5ded5349378d1f1bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf982eea6a16ba39ade1aac6b5e3203a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117251ab0c5d731da1adfb4df616645a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8d75320df57abc8fd0a263fcd34d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77928f102dcf5e70d9b2e69e538a615a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ee406d2634a5b6e51fe7a4a7f5c2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed40cf841d25b60baf9054ed482795f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52029cc7c6e8ac62ce327e5b4f9bc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0c60280420cb11ff62afcc00a6309294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab1832fb8c4d3f9604a4d00c0ad5e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7294cb50a522679dd592ce14845d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b7874c4d9bc0802f936829b301bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80072d7d60f9f4ea20b4855b6ad46b76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304b18d0e36372a4e456414044734aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df657801c0192f1aee73283e6d945b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf0596a8b5a7ac19bdaf29ad551726301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755a36b9ad9fdc4b6cd3f41e76d8283302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab15f615f8f591978fd694c05adaa7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77401077e07237908cea1e002f51a308304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b229ffb1bc71ccf815cc356eddeb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9fead8e0ff91ded20289f4ed8704e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c33f609a43d83f6fc12fa46cd83de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affe9b519095674f7ca68ed451a58c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a72c3ae7f9705539980201d4332b03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fb22326b82090dc3cbf7b653d669a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815697c2d00174a73aeb26c4fb32c3c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7714aad3199aae66388a6f46e3b4747312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c6f1f4701247071232098a148581c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4c9439691fbeca0f175ceebdd1651314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4adb74b768f0605c8b009ea548fe9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53ede35aaab1f0706b812dbb48e654316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209922fe5234c411b919c3c56f78ddb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f742d3fe56e03fb67e3dc2e1ed35a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd867402d74aa196e5c55635e402c6c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ea1dd9aeea22fb82dd2687c33aae1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15029349751255278aca880fa07a1a56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb6bec5baa430c7309dcc933863e4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80bf0c1f3862f1ae2cf0c1da667d91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c776b48b6585c54d80a51387a553045324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa68f255df68960b7b01e3442ec334325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a68def82466b2932265b34c9376b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2dd1d7642931e880e75970ef8f7f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d80c829e6c8cc5517433eec662c83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18412ac16c1f9c239904bd681869b8e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bbf22223e0baedd1ffa5c6b5bfb4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc4e92e3c29baabbfad2f6a835ab3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa543d40fe57ba8e2ec462b02e29ac56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7abef2e6a6f871cdd3f44f17c092e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55e5a8a76cc59d114bfead136a03eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0707f16746e77599b2707493df0503a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f44c1f11182499dc9866e43018a62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d327940520d9b3915d19f6fdaacc67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef35f6720cb79332bb3799cdceb85e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8649e88343578c46c1ac92f9f3e39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e354c127005b35c616c529e9f6470d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8affae2a8862282dca81be0844187e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d4abcdd462abb9abe5c9f2d00edd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca75cc3aabcc5a2df79e631d31dcdbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7785904dfbf26b08d6df8c5c74d17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a46f3b01cee70338566d912da23204345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72440b0521bc53672ead4c7799463d2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fe719e54c3d4bfc6e03350a05ecd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4741ddffcdaa0ab331a6b4881a2ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c9a6311d4453d65c51c010056828349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274a177606db16da7756d32d74a7f07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e3b794ca1fa1fa816e567d2d03675351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b05c2e974260b3b5d77a268523533352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4e5792280b0bb12f2a5598c242cb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa300a537059d3ed12cf4fa012e6422354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300bee19700e073ead535d9548c5bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66ecca19e25cbf67700880b8a8ea1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd143c58fc881a8b10c4ac739a48575357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186ea1ab3a22b56441981a77f70aa1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6238472196c30877e6b0f1d1e21a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3711b276f0a1ef6ab0980da5b6e54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef132f5e1be6216f1e823f6e8ef1c777361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c610d3e38ad68505c4408ff49e6abe8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9548898fe131b0884ac46c80195b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b794e7f202aaf3e50648bb22759988364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b6cdc691a14833fd5ba62840f5f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e22d84c2d43f9b1df86eafa45af2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cae35cac0c386cef7bf4236855b001367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714a808bacea97157f7db17c96581dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152a94703b5fb78c781dec6519ffcaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fb3c56f3c89b84e8fd3a6465cc7f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6024981957509c4f3192c363c3b985371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b85e28ee6ff487723cc1601919cca9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549adbfde7283be9e175cd40a52dd2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb8afd6915597e5284c6106b09b5ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc0cabdfc3ca6b59bca2720610507e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be752205db836e4e3112b39688a06a8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf62aaff18591db90349f2ef6ec490377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b5d8f1a160b70342374beabe11d91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0336b5adc800ae66dce6407ae000cbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6f36b470b873937e32aef8397b112380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ea6d9f24065cbd14d8c114a41a117381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264863abb0d01685841296eb12ac1137382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52878e5ff6473ab24a8f17c550f4217c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d5c0bd3b86415010179c80508658384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470385bb7735f70abb3e42519f9b54a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7255b62de5c30b5e9f2238937360ec9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1054b1626a82ef602ad83ba468bcf6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb34e6a437de80f0ea6d4b5461f4f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c659d6e9c8ad7512ab4be1dbcfe5d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b604208497f651f51e2981f653813f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1ab6d39c9895979181817dd772473391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd494b634dbb3795bf351a04858291392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf02d868175cc9bb3d9095addf0c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d116a027040ec1ca2e9f4be9fcde2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e0ec0e9b5b2ceb10704fa478b0e9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2b1156ca9c1afd0bda70e2d3b5bf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543d76b7d694b86b72aa5ed3b0c1317397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b47dd50093d4177f038d6a66a33d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1417f9b8ed888f28f9455cb480e212399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab789ff81f8e7cb0afdd557421cbbf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb78859d160c6c0425ff352a27182401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9caa8c6e0f3ef4811553d5d77f00af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26e57df2f53a99f6a09c396d31ac2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343da5968008d9a9e4559534c27aa96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a550e855d41f63ef9872bb6ee160951405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca89db717e53e350878600052cb7c1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d4e388833f42d4efafb5ce5eb8d46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f7762fe18bec9d73482015de9380d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050b22a78ceacc76d11211ebc27c477409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf256ff3f5c7e5d5533049e1ce7caf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac63cecf7e6d498342571679fc6119b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4fca9b2ada620eb977ec0b241e830412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709341fbc2ef3e3bf0f12034314eeb46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0ae35076cf3e371fcd2cd23d06df5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0454fe10331d8650e306628d697567415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c54b0025968a3e06ec1ad3a75502be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54287ca2e0981b01e642e7062a68d79a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32dee5e33c0e3c4cb8448aae6fcd7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386cf5d9634ca4ef7032efaa2f2a26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef513e048c4caa37d64481b6943c4456420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca031a1b54c7c3ce1a9d1d25b3cfff3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1779ffec8d9ce513ef1dec5f84ba20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e775fa3287fe90578e78eb60c5fc42c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feebec9bcc10fad8a4a46daa9d69833424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49dfd11a7d329d12d8c62baf528850425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d4cc2764fb66d74fee75b682c4e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadb38c10f828e8db8aff57eef4257e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc360f3439a17b2c5c651566c6998e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5035a7d906576e6934ced5def4715d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55268f56aba9421df6d658e9b0040f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698351a8d814d5bbb584fff53acccb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c44828196f09f6b0892cf35993449432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc17c40d9166744560e6ad1734c3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf412eb62207a184258ba91de05239f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8062c5269dad83c2fc0f51df693c5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f48a5e1aab2a907e7534f06ed31d4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6bef2c76e7fd087ac87531233114b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d442f9128f6c2e504e9d1ae19c17b1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d843bfffdfbe5608ac849842aae19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f079de663b98133296aa11953a927f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d361eb3c7862b6c3841e55c6ad11186441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bb209fea0e7444211ed6910d9c9ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17828255d5c2a24a19f132c86627a7be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb2e75fc22bd46c74854e1a6d419d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16f9a0b5cec8f5600a0f9d9ce07eb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f57cc138d257d3ef05af4e3c07322446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b267cdf001dbd0cd3bce17f20a904447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d68c4e77bec61e6315023b60852197448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40996961ad043d73c3cbd7d9d2a3d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620215c66b5582ce903e7fbc4953638450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293675bbf860a572d50fadb3b684e05f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d2b5ae3c232f8fdfcfe7368d930e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca380ee243410519c654634e8e49db0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c73a525816c7e95555773acfe33ae1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3fcfd3d2a8e72d4e5209c4ccd1244455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083428993d23ea51e7b35014b051c0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653d1e8163b7f17347579be94bbc0c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b926270780c732b7109aa63ca407c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619ec9d28d10a9b238483689e2e7268459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf1533d12373d8790ca4914de5f298460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119308747a9f66db81d220760f5bf59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dca7d9a4bbc2363270e1381f9e5049462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693bb5b29a1a9dfa3a65b3deed3ce6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ace02e89e50ff8794c785923d26f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49902dada29c01e4ffed168b7dc2cb46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f636c7404a6731321f0b7dc927f94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce72a3c01e93036766511f54aa44292467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff026cef62018be551746a5d2e38f20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef8290c8756ec03ef4d5d47b409f7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526284e13c96c7460f3e08c0d1c09f2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f2f4c8a858c082c24025a61bab67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4a7e839b525ba9547f405c50bc1ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa7286595fccd4eb31f95702f8a2c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab64f2f9e501004e5c9e1430e458f74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcba3fc3d763d0995883d22ded2457475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63337b864b3565a44efe1654d6e04d2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ced11c07bf4374bb932cdfeef9c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a219fddee3168a83bfa21ff2986942478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6e2cd2833fab2b44318a8b68fc733479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fa7324b31b746e5cc5c70e0371c27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a85bf31fc550670046d21d245b760481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fab18c471bfecec4c03c4723d801d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d536bd42e17dda3d95e7d429f04ae3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be359595272d4afc77443057c880e95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7356e4b49f89b304b9e40baed38fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc5f07fa25b285dae73ce197662215486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f7c86d5dd84a5515927984f2df430487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e559f58175e606465ea5a4327d9e1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ebd34060040a79e4b36b32dc7464c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a4627ac96ecfea9331efe18bf0c72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c1c9f66f29b960b31895d50721a72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e164d810a801e63547a83fdb92ba1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef93d5b6ebd09ddf736a030d25714b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2890941e04e2656851c9601bf6b10e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c01547f0bff49d9d593ed3fb2cdb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bea82ca53877e59273c10dce87bf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f521f84e5c4da2968ef6aa53e3cbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2f42a657c1a57fb5536b8a1a35ad0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d953f86c2db9da13b52d3f6906b370b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef123c611a627ca5c600594697e097500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe172b5b124a294ddfef6ccc36aad5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381ec006b82d07e43735dd70403792b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c995293034acce6a6da92df4e047a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3b9a8389992e7bc5360b681e7fbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d60dde8ecfae873c15d05b237f71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c7228641c45ecf104f145347b4617506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb90ba866aa22ff259ddc55e6e6007507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684524cbdff553844fb36ca5b3511461508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc84aa1d289cb6cd38a7d0101d0283509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ca12a2102eb611e85155770b5042510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4ac971f1c2bc9297458d47634418511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106b51bbf76f147d33f40095f8e6296512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627bd7cda513f0a7da0ceabf8db87d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674fd8ea82d981495727c53e02e800a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad35593b544e4b2d64b60052a642e2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95b9421413cfdde3be983463c6ed5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb9ad6a05ccc746eb6733bcd15767a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5593b8dc510c7d97c81514c849e654518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2058abc830708fe6b3e713e5245ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d36603e96d02164b7f94693afad48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a37aec3306b97dca834d32aac4ac1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5ba5d7c5c27046903d1cf743ca768522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba2751ee4e71dfeb42cc29e362e780523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115ef747aa8752d676d9d1bdb004bb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512289ab72d7342d7afc8196986806a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055235aac3bf9173b035807bb652f627526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3ec3a16e1f4f95bc97d67cd989957527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f41c76786ffb3bea6872a653d59b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2244f041ba64367a0e0860aed8a43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075979e37b7d358a8bd8e1f96a2b6238530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c877d743ab0723dd8697266cd6c538531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbf254aa6908db20fc8c5e239b53e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f6a3165cadcd078a46ac9738fe051533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e05da468655b97f87f8fb1f6bcbed7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d53c8395168d8b5198f5aba0f89bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d036626f0a88ae9916bd7b82db8bed5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee9e351940e9ecc3aa4a958ae8f78b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ac87c4c53e21da9213963d871fbbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf07a83089738b458448705a9ad3fed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d46e29f34e58d3ebe7d03517fca64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7789c1343a1075eafb405f39831013f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341674708c997cf054814984c08a9132542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be69f73102a80a949c4e6280ee5a72c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ca0029d8f96f81a648322f8fdc49b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bd68c5efd497e173dc7b231c69a79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f8f06bfc3e562fe088e2ac4192cbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725153aba2ac5bc013defdf3fb5cd9c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c50595b013f15977b6e99600b74320548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515ab12db0e6cb376b76f2822f863f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ad3eddb24bfeac18de97fc9811f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f5543f090f128c0b3ca939d9711b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43400c8d27664de359ff9134ccb35b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fe127f2fd74c88b0ae91125eebd35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0933498c0b6c3a58ac812a9e4c8e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65db9ab5dd93dffb2ec45133158765555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad3cbbee64051d7cf880a016698301556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0485d088a31a20473c1107eb9caff6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6f4c61fbd8e74e2a056daffea7d78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f316df74794d83c06686b6116b05f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3032ff4579498862842571b3355c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f30275d1b4d34e4113616dba33e88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed00a4e5738d7d9adbe10e08a02d37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546f257e0945ea886e3550453256282563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae51f57f4766e5daaee386af64b0597564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5956ccda3690b772f9297f339ec54b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dac77c78de6427fd15f826c70f9452566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d24affc6c1fe22f04dbc43b9ac71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658060f1ae34e5dffeb2044a781a99fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7ff3a18df1939c22bdb16736c0cb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa4d34b9c8fb2aadceea313f15dfaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ad9858cc3a3bb9ed1f377be983c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb4ddba3ef5ac6983e3b31149ef0e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8faa6cd08dadbd8aa5ef730655d76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2a841373b9cb1cb81e4e384b324ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b06caba4ba22c9a227750b6914f357575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51a204c29a528c3234500700ed6d6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6dff00ffa53675968ece58d9ef27c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b27f75496a1417a83434afce58311578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23569b721804e06d7567e3b9353041579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25198875c4e6764c54dbf1e2316e10e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182561c0215496577f498574136702581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42890a7c293ce4f3bd9228de6a243f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505195a31e7d3e1dd2aaa0d1340365b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20f2a4698d240424be522807eb1e1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15005d69b3d6e13fe517b2b839996585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1df5642cad897a09d16ec57c46c197586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56594e45cdd5c0dcadbd3e8466244fed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c088865c7f45230ad80d880437f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad283080556ed87f1d35c6b027e7c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9af5816e8cfbe13513f8a581cf00f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cd07bc57d870785cbc14183b45854591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3931f2411742137df43fdc588f8d523592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2a18934ef29adec8524e94d651b1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c1fddcb3e9703e50750de1fe21ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585aa1d31edf816ce6e7cce0f2f0f61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20530028b611b95e72ad6e1012ec692596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e131f0427ddd412abfa6724918a8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dfdfa4dd97354eb568851f451318c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27714063f1f6fd02102e1f6dbf0062f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cf2d67aa1e2aa5e9a9de77cf8836e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45982e4677a76045abefb6ea4ff9857601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b54de03450bd80fc17b51fd30f639b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d43ab6dadbcd63e1032c8fc0b2024603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba5bb34faadfc53502220b1497b091604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a7c90e498243a5014ddbe4c8414fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc6681780bd6ed7b12fd2f579e529e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd92907678054206046c646760d66d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3694a17ecbcb4fffac1a32a3101923c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a47ac9b20918196fe74ac52ae0b8cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87483a33412451b9a8005cf22e5c09b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93101b30f01956aa4d4b7547b3c3dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a3be5b6a4c9a35a178c94e7fb6693612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa311936aac83738143d368ebd3425613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d5f880b122090fedc73140beba37e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f03d07432a71455d5fc503f13c9d08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c0daa955fbc024c58712b4ef2a21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7eb7988fd2a355b46c8606473c3ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a6aba256b8222fe806b5ae636de0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4ba6a52a840381d7b5b3e137781cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc711834ca4e569eafd450965866db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ff8e1d91141c5c12f167514e1f983621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5636803e1eac35a9cf17a005483d378622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a15372d3ac328a3e56db9a5fb13306623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c6cd0ae33211faaa71d7c5ebe946a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69aea025b4220e55493687be6fa575625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b8404b8131b7f89d33502fa8c01cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8fee8f92525e2411c81cef74388ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e883a726376048757f7b6991ac0a345628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5af497b2e26cec73237c4ab0d536a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b4e70204efebf3de36be80b7c4470630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24925a88c77e707d80200b64d5543dfb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e87eb7da659d906f3a43c8d810c3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1cfbad7106bccff96becec0712fd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa3ad404b811e6c2bf8ac047591629634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf272b7dc913f46936bbc9b87f7ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cede41efebc4182f513c3b8ed56d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e653336c09a7ab0cff28eadbff2e63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cfe490e79d02aee6ed2b293a53f17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff14db437107b912986a400d6a8e91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9596fd157e22af4f3f4cc1be67a0b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cffea39a6ea43c39104c5b8f43769d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845624ad25edca742c2f361cb7100e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae4931e6148ed92dd55d64aaf7ae6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635647226adb92b6d7736573c48d391644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a24f3209c9e44c8e6b9d4bee9d5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420674a9b75550d792c190cd8093af6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb50d60f9b1b2dd8b9e45ea60bd5ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484973049bd09e0b8607e27dc4aa6fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4cfa61bec965c474842145ace42e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc0e31c25004905e5352a6bbd02cc5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0cb2b132de056f1282ae7fe63f96b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8338ca4c1fc31a829b1be7bdcdc4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e25df6419bbbe73554a9f4d60d90b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1469d53cfc354a8b310e8bd0723175f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac5c02d49560d2ff95740138a128b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d4e3eff103c229c3f7f2f02ee017f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b04893f2169ba8551fc815e88cc1db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82c2efe36c27ac22f51be9a9dd3b22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf50fa683192779b707ad5bff351d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4c850974e6578faca56a5fa703b89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea15793c067c311dfbfb8f62d632799661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac71100aca232d089c645cbf85483662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ef767ecb4e5d8bebbf0e2b788775663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df77c1073201981feaf11d87edbedf7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f18cbac18e3f1088876d34315ea64a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d16eee78bfd218c17cc61938585b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c3defd9e53a785d7996a4c454675e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14b80b6c5a752bdafb1dcf83c36c07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867892ffd68b69cf911a685bbe732ac8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a04ea8c632230d978f69a3dbd52953670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626871b9595ac6a72ca2cef4950d955671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed57613c294ee45ea3dc967d2ea23da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c90920063f1a1ff3974e102a9f13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd32eecdc4eab3adc1f2632038f6de8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877344762c2d614f5847d2595825ebe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3141ab3081f9a7a5f2c8504b3c7594e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade1bd9e404284ebb4f0dbe732171e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba77f5ad5f837a2458db7219dacbf2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb745934d93504bc1c7d99c794f8c69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681e4ac2aba4bc895754e44dcf7e6b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da6dc8e83ecd0327717e0858c78140681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebc8eb5b13c51158fdb5b31ba8c8b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0790cbec723c388384a448900e9a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab39261658a1953dc04d6fb753f045b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea3ccfff9b0b161e98ef21bff9e986685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a501ad5967dfd89ba49925d940f77b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13482f7148f57c5fe494aebeb7f2a0d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62c811683e37e4eefe1c2309a6a55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9e3d7b86a7d17c615405c39721001689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f21fe40441ab294a7b91ebe99e6db6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d6310501501cbbfbfd915d5df9cad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23133221aed4946e7b3ab945f29af4fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d572d1afef8303b7fb26e9bb39f70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4742c7026048b2bde6f4120e6c8a79a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8363bd7667fd843ca5b613a8e38289695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b5ea647c97aae5b4ead08403a472696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b082c3dff2042c482147e9d1de7786697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0379714c4c2684c211d1a99831ee4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c4bab16c449a461b6aaa05720103699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727db4946701596f669f6162f2312250700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855e1ec1928bb31728a08d18e2647fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c60dc87f200e870402d40f3cbe646f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904a4a93d8a267007ace2f1dc9e038c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6da66058484210d8a3f69726e8894704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c972609a2125b0e42c88a2f46a4f8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea95647df33b7788da8836417af025706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c025f6fca4a30ebf37aef49b5117a88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c47e7197a88eb5b2630cc25ff0e31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e775003814551859f10fee3f99f11f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8108a07c8e347a520e2a290253380710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b79cd875e2a4d626e9d8b18666df5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c50c8cb415f8ba085f5ccb035de22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be2586b08a4018518351aba9e3603e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afe22834a57179adda2d8e57c2410f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632867089038bcbc1f6e24b0d22f5784715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5b25784beded60f48d7805839811c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c2b6c5f76475b9cd2afd60a92799b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb00803aaab57eba5a8f4e8ef047f7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864bde2eda99316229ce0be600e2aeb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2003c3fc5fe3de47252b30a889ea54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1c9748dd0a4e53cc186665653e8d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c05375bc3f74b62d25b7625a0921b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21552ea4ce5e305e7672a91ca6e5f5c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd380469872c4f339af4806f65bd9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af42c66bd051dcfdedd481ed63a8b19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173932cdf0bba0ba4e5ab677c4e9e30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87646e27e13f0981f7a3fdef827c33f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41022ebc4f6a4f0498ffaad83957f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba0eeb43a00479d997a46d76b5a393729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15e073fcccb6953dcf7ec70e5e7b4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b75157ab3b39f6b32bc421e697f2b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c2d317c20eee9d5c73dc27804d796732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf009075d9b5213323fe9d0f372db7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0155b2f0ff111fd96aedc87ce35ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91282e1a8aa379d4f43590f9ca5d4735735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c18cdce03023fc16477429463388af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc94f84869e0273bdd3b7f539244f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6be13ff93577e8b8fa564ba32d6318738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca761efadfaebbf3f68502f953e51a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd4c10779a3f2184b7ff43f3d72a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab60eb23a3856cd793d6f78ce585a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6a607ff69f776fbc301294236af17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e3959b6f902e6afc49b01562d52f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62aa4aa117c4dff0f7cb80f197a957744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b608c93e85fa59da61ca5b9d9b0c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6e3f471ac35772feb8956b744de30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957c468384bc0eb8b92a87b2bb099f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c334210307379cd6bc75317a1c7482748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8f61db2f2aac24d55b7fa97af2860749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c1d8ba455aca12d6f406bf238e79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4657be4e61d936512c67c3230bba8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a35137db637eab3e604de10c08053752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7f4ecddf3c4222e4511bba75d0585753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8b3317543444dfd9508dc747f2e671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b269bd7569f8c572190c81b46709f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468efd08d49bbfc97a79c120a038489e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c337c8711c06a9c8551f1fda202114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47d0e5011e9e94dc42667f4fb297595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf753263f557bcefbb98cc374fee4646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c878203fc9addecde12a8d22f701b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb25f97aeba1863f51b622288a27f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5bde13dc05ed3128430bc6a9518739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcdb1fc152b34c23f3c4db6c371cce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7991161c947d19021af6335e80a95b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c5302a6e11a894c094ba5210a8fce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88537d36e641da7f623777e65eb4314c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21196c8931039a731901a0273225d4ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3f061ec30dc1a66fe1d2d71dfc24015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371d712c19b849b07573147d1c351dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2600befefeddd7784b696da0f944a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f528f452653c33b32cfe1234037ee018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e746bdb4a3bb61badefe09caebbfde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46c0c987590cf1d7c921bc33af3b6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3361c3a6cb9c1d019284e496d3f30cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341427016c89e85a3c54b7c23899a00b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29a30a4c0e15d1ff7ecda14024db7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057274d41f3c3a3bb0c54ba8217dcf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b810635e78368cab6b41945736b91c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37ead84b38030d4142838cb32774b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0261bfec14e0339048affedc380b0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a38527a8af06d72ec934c770431fd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6a609109151191f55f1fbc0fee2d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bf2774e507b19396f90ec3fd4a2f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebdeae64ef2a71fe7a206bb8fb80a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11fe2201969ec71973fe77362c927732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156c664d5ec9ee42430647ba976b17033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f533ff68802f6267f3462d99b97e9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a832c6b200df9ce65cdff4024fdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0f0a0eeb0712caaffa92bb2012c7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbeccd7bffb2a84b3e66e73a22436d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39b17ecaeb9d0941403e2fc9eadee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad53b8275e3f6df26240e7895a880e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6140451b64ab863f19050f8686e43d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c4420af2772c41f92197b3ef6665b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ecc7b8a3d1ec5873b612633a4255c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a421ec63781da30b0c6bef42e3779243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6d817ed65ca814411398344b59c9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c815222673aae7cbac075f3ee1977645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984bba5b94e723866e1a02acdffc03246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647dae0abd616d952efdad977e1630b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cd522871478cd0b99d4278739c89c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53b32073d5429728dc1e6ad647a8c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decb92b9f80239fd57b99acf478442d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db32949689e24656aa645d2a6bd5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ef05df7f33e0a940048906868bf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24bde9f5bd6c4c46a6f4f5538dcc2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bc5ecad195c57ef6f18e49bb30f3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1fd17b8d6da765231e6383e89a06655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040077dcca79b4feea3d29a6ea51dc4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743585abacddd2d2d7d2cec317d528fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f42db693c8fc639c0a728842e891ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44197db26c6b315447eb104ba0b38ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe502e730ce340c7d3ffc7eedc68fac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783830b730bcb07deb0b655861f049dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bd04c6b28903468e36a3e7d3d7d3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99df041d0701f63efafa490c4607b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f3615060fa19a5019c2ba38c0df2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ffff8bbce4bd1fea62547e650bdab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efcae448930bb3f94a7151a52745b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae53f6e236f3bccbf533f0ea6b1f77967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f214441ef39622ffc7b2177deeb1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d631e3feec5e737a9ea10f5c511132169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7a24bd9a6e0ce3d5660f5a39625d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be031210b43d4b9155efc176eebfb02d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccd6dd9887fdf97080a538e574aee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5c44ef7a91e79cef1b3af50404b7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2708c044fcc8422afbc4fd3629a8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bcdf5fc00ccd1766953bdde519fe675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c059726628c880a110edd688fcabe8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aed6f48647def63d7579a6c991fe477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989d6f0d41d336c2cd01f3a8cf0128e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600b0c8577a3adf99f38abaa7adfa2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30a076ba58998cd08ef2e9cb3105d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf39bcc6c18381f87cefc629e70f99f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb2b67dcdcac7e72e38bb385cb547382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af267542d8e1b6f9d0ae7d9ee37a81483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bb9f80064745ad2c42f75a028c16e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350ac6db1bf0e4cf31792bd01a7333f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fe9c2ac400cca236918f52e782a8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a224d4bc44c7fb00ce1a3ee0e7e48b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305cc040aabd5e5ff0bd1e824ab1b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735b3cf159204636474dd73e99c414489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a31d50569a2a5826f5f75db555c4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990260e9ffbe043062749a443cac514791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2adc40a017440222523cf717625f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be372450d67a64bcc0e6e29f96302a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df952eda7f65c87a1221cc9cb452806394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9785ee6dfa5871a53af98b87a4ff99295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90220083c5d2ed554d2fd2fd92f77f6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed397ed33a0543c3cb993cf8e5cfa197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13e0e74a81c7806ea69399fb35951498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c79fd723ddc5a720ed768f2eebb9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd39ea7ae9a4ef7e6d4ca1c9fc2f3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3fe1fa45fb7c6a1add83b89888575101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd977eeef06d04d9a6e4344b51319c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c7c06a50217b2d5ee73cef6ef301103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3e59a5116f091508504985760cc37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cea99169b0465131b62c72872f301105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee7d6a8f9be40239e94b1d15952892106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1d76ed97a30db28a201bd6ad104b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d99d2eef786ffbf7b468249e82d794108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb13fec59432e4b1ed489eb3be74ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aedd510b66bf9bd5f153149d3c07bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5601ec469c61debc21da2a0fdd3796111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8964a1c4652776207961f5b55176cc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccf2681c621e253babbebb46942675113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901e5a987b2c94fc1e01297f4068e54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6ba7c4c1310b99c00a191c740d756115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148a915eb4f44404705613d112616b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860325a446a6a113303ed004928f9f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7be71c4af05fb8b37939623c7b71a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42942763eeee7bb49b627940b2a859119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a03db69cac08ce8a69344bb7dc2b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1534a8c7de246fe7909b99752e18886121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38385622c451a4fbea604075e35ba21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d378f71bc428071a99c3fcb1ac112d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0d0d4296611d65ea84bee3b215be4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cbe0a71f61dca6c4dd2c84d64a591125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bb3f56b2cb1b3fc65d15815df7596126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf388699fbfcf1345be25662ff1bbf7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eb0e8c92300216b5932212d9e4038128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818b51b5b20d799ecaa78bf627e24cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa6bb92c6c56837bc86384c4e90250130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b0ad5b45a15c73216a580c1d51c11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f613539dd487d034e7605e45c8c8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecc910b0159fc5628dee6590352f2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a05e286ca080a2d3091ae884d55ad5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f9166a5a4dcba6f874957102a9b03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d61fa5c6c0ae00247c110965b69c8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0152ed2452b293f8e37a2edf964ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dff396460f1e1728e75ece078f39c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0f03d8ba737f731283c4a3fc85f9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43498b8d9bc1450abd06a9c174dd9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce6472158f0e7b20be72185cdca111141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf80215cf45aa8ba54b8f6af7ce142b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3438a6fa799062a0c579bfd5d5f84ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4e67657bade47638566162c84659e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdacdd335a6eaeb45b5dd4934f2ad00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237507beb22b7bb9d1dace54f003908146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdab9e7b8a1482eca748a6ab1f0581147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03b76751023d16f055cc755051105c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cca2e1ec90a6c86982a28081342a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbc433e674ab19f92239119071539a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6cb6af9ae9cf406f8b30720851be3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e7d7dbc69043d40ea042d2c48aeaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab016b19853659a6f7f2537c3a462b37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861caa4170012b031347cca966e8b852154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ec7fe88a47579af0cb8d0dc2b8ab8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6a65aa52f43885aac0272b54a2fba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d4c91484731f5c0ceb61b09ea8fcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e89f06d5fdde19371b1fcdc813e5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abee49b2caeb57b6d9f44cf35f5487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ec7d2aef7f3ca8279b470246a187160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2e0c476b612dfcd83ee8354b3167d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18450f65333f6deb8f14b76ac01a2022162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19543aa3ec8f381a4e59770a4f804a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943765d4477551a82ec4217f5fe85e1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b7ca20cfb90bbb017df09aff80cb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188e968dde711af3ea0b2e2e999e963166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9523aded5f6306fad07a663503a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab2f246dc0edaba298c2c83816931c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048983f536ed4702e826c2e10d4d3f3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa0869ef327914cdd0dcfe4ce3d22a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9a70e49ba855816b809c901cce740171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beeca6f5229ebb475309da435f8d5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d347e8a92e2607158d6f86093d72b98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202113668b8f087f148950583d08481f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402ada22d764aac5705e56cf5ecc77e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453e4519e2d7d8fb357cf9a5a8ac3a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f942b22b4e63d7412105e3fa93c16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aaf4be443ee2948e2c04501c094ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c44ef85b790d00c4bf13394a6c11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06afba29cfcf41a658c4aa55d5be87b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c25ed70f84f1760bea585f50a6040181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa52d31347d2bd6ae2b8cf39df14f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4885d6c89cd3c4024a6f587800659a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb91e51d1159c0b8ae832eb52e10089184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32b6bfca3357963809203c79495c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6c66eafb4df986c522a91de808443186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af6faa8fb344e0bbeeee33e3a973e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a697f1c32131cb2240c517470eadfd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978c4339f21b31d1b2c69cc7ce03c2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3230c07bea088fdaab4fcfd2e31d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff4906990c0274cee9b488152c177c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82b1b671672f075e2e4b7bc75c6f32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80412709c9880551054d706767cb5bb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d57146ad96f69bde59a696ca08fac0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4634aa71105a36f8edfa75b95c5d5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a26361afaabf8ad07fcc908ca3529196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50599f579dde77e923dcb819e47429197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec567e7b3c51023b39e6b2b9c776b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544b17e8e87cdc6565049102b9caa5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158db5f29b9ac073220308045dc549f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce1f81bfad852237a8cef2ec795abf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d13c45fe4b6661d024029a36956a81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33417150ab93eb2af7de0741c781d346203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df8ef29868907b31143903c3e58130204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eb20d519ef2d2f1225f3e89cbec4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be8bbc7aace0ff333218d1e27f3a3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f637a4fdacc0edf3b5975a7ab76507207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c1eb54c1e0ca4400ad0bcb40f9338208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b220f01f129a5ed3194f0ab04700df1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9d7aab1133be30541249530ebf98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcca020e1da93b5f819f85ce1592ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbbec44afa4d9660ad3acf61518c81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb868ddddc6b63b46d983e8bd0f1ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce2331fa95922f56fddc4c78c3edbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952c9a283d23f5ca6f1109b1d1f29b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef9db7cd4c16f60df82271485764b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb1abd443a63266eb629a2e5328644217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd6bc9b54818c73a31e3467b3f1044218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597a73b365db35e8a5799b15715d1f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181d9a244cf7fb3cd5d681533bcd5d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ff27d34f3180b6b2155bbdc77e9c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0be035302204bc1d48b5469f50f359222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e3feff51ebed7e4893e2768334806223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259856d350a04f1605bbef4bd4c43bf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d5905d2fb747962365cdc0ff706b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f1770d3bfd6c0cdf6ebe8b7f3a57a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de481038596e13976f59be3b869684227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae3dc3fc5ca63fe95e29de89e778ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff516c995b908b981d560306c29bf3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd14b43fe0c486e84d5d0af1a4bafa4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32496d3c1e68d00bfd8278a5c4ad43b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0153abd89c8007566ba6003e9fe47c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54864e6f98d5b31fd1cb0f7acfd0be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecf8953d88914a4a484f2d2eee8a99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5fedc0e404defead90484be23f44e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c04c9ae7747c3bf2290e9342e1514236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287a954de596991b6b9e0a604602a6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f925a81b177c96c67f6c10bdf3ea3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab99b441cb9cef375bcac56b547816239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a875bd0ae5714b52d4b71bd74e3c452240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96b8a5447be6be1907be250a270adb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf56836938957584359a958c2d7a02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43248aa143092a435e5d1e60f3d504243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ea38bebd492b33caeab93a497b394244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739f11cf4fc92e9faef1b18ccb72f25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376ae5d3b5114b6bacc52b4821da53d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f4818ff18d1b291da974b475e8ab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb48f304bf6d92d039c41112bfca8db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08d8b88b92a7ade9754439e8155fc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f39890ab1166a0fdf29c54f696f965250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b859446eefce2d8d9ddb0d61f350ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a065fb4b690a965046fa4ecce4d19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631e00d6d7ac9f3e6254a85f7869911253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df8e6c6fa475e3435cc5e14585a79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab17dbe12eefe87c5d38cf7c1a9e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ee2d97d6565a72094bc314235e6a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433576ca3183951021a7ecf97d07a25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcba2de7108a68bbfbe0cb0feaa044b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3e8938ccda9e602c9ef9d8d8c36d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b793165ed972dfced408bfc5556f547260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34178cf20ed6b4d65921a3c3231f20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e927a616eaaf00746ffdf179ebe9cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa7a98829f54e6c622b31692bf29d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fbef4a23a4a1364c4d9273650de51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2291d40761735ef5345ec400665bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96076f19e3a4696ea5bda3a345171d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ce6c794b7019502cd8e1442355cc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61c2da3c47ba6b0d08f68bd675f17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2debfdb7a6c174465be6f44bbb78057269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef738e4ed737d2f0085ac2903cffe5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7394c141c2a4101e6d986a1ed591b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88bba269a9bfd1a3c77a1b9ed26a2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d899e21dc4b997f0dac1fbbfde24f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b67b50da0fde13dd52403eb223ccb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8693285d0324cb90d3d44955c6207275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44436c164c5f3d4868cbd23d64573eac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f15dfc315606f6f9580aa3782f61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296ee2f619940fc7b27e5ba00afc67a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e8be592cef9a412a05f36ce292f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa6eb6177d30cbba789953c31bfe54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe34d05a4d061f2c0ff8e93c49516e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b51eaf3f5c51a4a1fc64207c25893b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48593d366ce298fc3a76a039e991fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256e67077da77ce44af8366d47c5d5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d63e54676ed02010eb42a7c36cd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bf00697685381621b37d054fac15b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf89cd90cabc57082fedddf10ca9346287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facdfcddde928f3a11efd894b09befc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5704b4ea83e4d5d61c1282e15cf4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fc5f97d2df31cb124cad356ee329f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a408ef698e8968e4317bc04b880900f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80e885dbc6315211c81cde51b0059e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff6fa7b3bbe981e969f6d982fb418293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0853a998dd2a6db049b0cab644516fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94c7bbe734f89423a83cc5729f72ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e6e4d97b4c11066f4d9dd5836aa3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eb8da55243208a40b3b11bb47f84e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4103dd7ac16bd8ed7e448677639a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cf6ca6b0d53636319db4fae23c7fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a266e59e83b16f1d75f05da9979ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39a5b84b37f03f531d442e685de9ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0907f26abf4e34991fb346d9850c85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e42b0eb25a43151c654d2500761d81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe58ba87881a0475208da21be62dfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9dbabea06a30eb3930fd5d8232ee9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b78d38b72b1a8871cdae5ccb97506306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dfdf8c20f257a1559288cfa53f65a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0437d811e1659db5324e9c89004e41b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f5526231464ed73b43e12db0eb8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12061f1a5501854c18bf35e2b932605310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e8a65b5bffd308025f5e39e84191311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d7dbd86b740c14fbab9f7a681bcff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d0b75bcdbf97ecf4b95f237ae941d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b504b50784501a592e0e8250c17ab4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de393a0369d112244b3ce74aa8f361c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894705a761292220d0920afb65561163316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c9b03b36e00f2fccb602516777d49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e146f7532b5fc96bdbab3f5f49d1374318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cf510e39a68458f80f903dfca29ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d405666e16946ee0200ea3b87edeee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d33f786484327a2d1810ac94bf2cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b838e67a4e5dcb525dded3689ba7e4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f9b5a8a6802694d0f15dd5b8b3e88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b742d0fa32e4fd9455e2232cfbe119324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bf87104283864b0db403bddf16c45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e400dba70ec52c3824fae3271c3be77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e279b6df3320437f027ab8693ab897e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f4ea10677e83de55a2f8055caa6a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976dc1489d236bea841f3434655c36f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532bc78617f35d51ccf52ae2af14534330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96381c8d4bb3945713adce4f80253202331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cd9cccaa652fd53c7d07250a7f235332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602091fa188d0eaa2907c22c352ae559333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe4273dce6348d51c6f733d0dfbabd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367383c3382955151a634a433c55937335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0a05ca0dcbf702f8417deddb92d77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36049574fec0c6c5c3998790071fb039337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3258f4da04bd98880bc8764c2486534338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc5ed5840291706b1dcdad1f70bb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa9491006265f28c5ba1108db813c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e70329284a63969923be3f441c3883341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f4b97fa46c7a9faf0d47ada51b0bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fba282d80b93daceb76c3edcfa8ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b3de26aa81b1eec84e8c4d0485a7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf88e8884767ac91daca654c1f2940345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08e48dd609a2e5b025b60581be7fc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f748a01c20b80a5c81a4af5729f1b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd72793ead06ff8c3e79f3dfbec2be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010e82523ac8329e530fb9addc13032349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21337d95d35d424601872f83e378c40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4728a7515d0aa06db11e87918976355351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31dde4fc00e9075f8ccda0376c205a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45367d8ea4f74c4b9adbd3e59aaf4668353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af94e2ac54cf206e1be9d29b7fae097354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfba598b67b11b6cc8803277d2c4f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26684e92afae8be117050ccb834544356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c4358aa3919a0b061a02fe7141e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7ea4d6a39f47222f1c80f3d295c41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529614c7ead1619816e0368a3b618950359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad1ff55099f8d02dc824d5eb888da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dc176743b3f9444148e24f30dd12f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134861dbbe313431b3353067a6995192362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389698377ef631046c7bcfc3c67242f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d68e743ee99df837e04cdca6e8c814364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1b63b4efafe95fd7112e7c7d260fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722254f8cb20f42133acae4d4376a16d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ba5d72d2c4d4abc73f8a5e2425046367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cb3916dc3d50fc68990c0bfd529a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cc3ff651c269a5129f9a98dc18c93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70063a9941e5788d0de262d21d20de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d706ff794180b8dd4e97fa1326b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7788ec5200649fb002c7c36ac657790372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed63353fc844371b7b98483c9783d77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790ff6cfe836bf6d90c9fb09d92427a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6903f03ed790e07e48d30040353082375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba0f992688e1be03a3015a2fb92d72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b8bcf40044a910786affb12460c72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ca01a93744ba7e8ca9b1fdd86c91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738effa44f1dd88e9099c8ea9016495379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd33e9a04b5504d01a03e0746ef144380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d819ea0639654492e8152c867852a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ab0f0d0e8ee3def0d0163c02c86a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce05f65453d0bc41112920f38e18f59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da102eb912bacb8519c3376c0b5326f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31233eb36a208a81a053f101db28226c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6bdfebccea0efda3b4c898bbee50c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44319b1a1e41d52a04a5ae86b99d1f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047de2334b2e001c10efaebeaa4195a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be72dcc0a57483f4b654135b1e3c5ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce201f086be9b9127c0c45dbeca690390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf3d36540d632b1e891364b087da72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc2c1f02eb500d213e08fe8c1e8b4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de229539919276bb13f2352237565b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3fad9ea5c72b8d0a58696f1b8011f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96750bcf4db3510cb3cbc6e18ddb3a0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7a8afdc1ade11938d4cde6e4669a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a833db7d5e0f12b416bf921f20897397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862414128efd75adb6086bddae5c340398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99a3386ee69f034250ae0a5d6ad35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a1c0147bfd9f49cec8a9a38cd1f8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6ca2eb121d87b98102a8805507292401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13b8242cfe9665a28a9c6c1662cecf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1c44cd88adee46460bbb860839c5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162ab303fb4e086474395e97f78b7ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2802590a6ee566e40b8c3686fd5a28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a24ba23457d39d3897f9c503d7baa2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e7caa4a3567ee6a33ef96e52e11b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781e2c77ab8ff618444ff888b9cdf32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691072546abed1605f58c49b1976ee73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafb85726a28527b47a9a44e4daf4ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a432e51132e659e722db6fad51a69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e894de1348443cd63318dd41e3c00a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17c5052cd2edf6b90cf63dde35af54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea42774c0b2298674395a16fda709a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5137af78cfe371ba43d3788c3916e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa1a18767d48be1015e530117aa37a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda4db520db879ea8799b745571809417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fb2ee7817dfcfc91ce5818b4ebd14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40ebbcadc68441b80b6a5c9495470419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b246ca074fefbf4bfaf1f059a82685420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42010b263e80f35a82eadbff3d62cf50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7442455831db5e45b2c8396055e7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac632b3a61fddd19c804cb79fced7085423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e384c6a3623fb1487270ba6db459424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246e5bfb4ea03d63481665bb6a58a95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eda65b820c2b6137ed3f02579af32a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657293adf45f008f59706ed49dbe6253427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87951c222325fc42c6faf4805287af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e9135392caa399a7ccc8b094b758f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460839ffa5d904db45966dc073d1881430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ba20ce6e8ca41279363958a9fb12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcef0378f947c8845d064687bad588432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce500a3b0d497df8086321b053b1c527433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1c0e50231ee6b22e2532c5ede4aca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b44d40c2eeee935dd56b969f23fb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421aeab990a75684c10175a56137530436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe5c6b59cec20e460965fb308a5e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c3e948ce630b51a64153b449e2646438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3cce80e3117a558e234befe2b1125439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17f4aa6a97860810c5397fd6897d1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0f378a486cf8faa604bcb6839eccc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59179614cf6df1c6070737478b8779442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39c2a4075db4d8eae92a42878edfea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843320356c73ecfffd41a066af0be003444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3e88ef7906c418c501b336513093c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2c4ba2cb27038035d1214e9bd16a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53486024a6f5ef621e61585d00ca51a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ef4dec48547189c8cc3bd1889372448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177094e4c6db904a92e791ba7b89fb76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42f06b7a89f4ab87e9fe3fdbaff598450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c52db26ddf0f01fb69cecb0f26df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b77bc8772df8f3d7b2f8e1fde412c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7781670a31c6338009f5766e5971a30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71e3d3f94e6faabfeec13dde932a43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d87cb1d8d41b8bbd3953ab1e271d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f3c1e0c4b13843cf363abbad35da5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee65193a8ee7243495e54794dc117a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e15f78cf02d981263729405365d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8265420f8b4c0607753f7667cd428459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667c9aa46d625e6ba920a8581a57268460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f13f888e45139591638266500da131461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d7a4417331c376bf4275973115c67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c259e2df8565a930c6a83cecd461a92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42554f8bc6ad710fa27288398ffcf66c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14378690e5e81aaad32e827814e6520d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae276190bc75571e348d1ff630e0ada6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34e691b71f547227cd510a1fc7582f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc4f59ee10381012012fc35515fc04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6be8a73834c443d1fc135f144f2076469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb23944bf25f8ba1c2c99c2742c09ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e8b481cf8960909b2e4333eee1d1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff793d334b3bf82f2f4650bc690fdcc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5618a6f7e01661174c4ca385b3e069473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ba430c4db1e89ce44cf10f9cd5f05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcce930b5073e01a930f0347e98639475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1e540a90b9fc20af175cff56f04df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c315886798c5d0ebe772314fc2b29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa610d3fe0ae3d81fcd7213d4dbda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393e341f5b6d3646a2f9a86d58201a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880258d7c3ee3830f1bddc0e78cd6471480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff0ac7d3d465f8be6d51573c56dd78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f8495ef1b05d40f62c638e843378482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f83276f9928e5b0d9b2d8fdbde569c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc558da5066fe24a406cce6da1b2ddf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64481983ba82d27c2fe6ae6b6fe6b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d0fdd43e5ccc3c174c1b1b51eaccd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cd116eb407ee3ff9f2e1119e8c26a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d13da7bda07d4716e7c8b541289e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2658a1c2ccd9dfacf97f6b06fc480e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454456c536d30513adec9f1547e754e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae6eae33bbcda50a88daffcf4ddc4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bccb7d087ede56679e5911e8e61f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff0b3f149416a52b83dccbb77332f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db595c6f06f014c55a284b900c8d2c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcac7ad99eda94db854c683120178bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c75a4029429f17153833224a97ffc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b54d828cc50d12326ce16f6ba0f1a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274db841c075fa94ca8c257a673551d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f2d6fb279b2fcfd6f953a7e041270499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ce46e14056dafbeecf0de08f6245500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390364fe812d42a42abc915a40cee7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf2f36fafd49e55d0d788de0dd52e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa71fc3190e6046f26365bcf8123a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce14bbfdc90106ad52490a3fed4876504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366b09e2ab06e933d396cd1e4499505505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d29abedd47aa410d9a4538595d9e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87340af39b8ae4090513b99021d8e263507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775029fe698d1d2e78547c86601e2988508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dd59594ab8ed5c3e44d3d14485818509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ee340418300a71eee2315f1389288510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad08de8a6cdf94f59970968198815511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6279bbb744c36fcd59cc7b82cddfeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a5411ce309385c7d069a181a9f1c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c6a24b450eb3597432ee376ea9c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee856ecfca81144f8327a0c62af1888a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455b12f7a781a6869371231d714f69a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290380b6d7cbffd41aed3fc5ad81838517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835831155086efed0d2ac5ac5b6a929518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11229472ac770259a1c7f80f9aa0fd05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56533d5b2f62eb64279d0dba022a69520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e688f74ac4624a36d013e24ae2d79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cecb27508426599d6e3a354ca1326522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fba278def2fcb317215e2182cc9d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591484c7c6c71f0325c4deb3916a895524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b317298e82520ad6a94950658a4546525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07529626a81295c0792adcf647aa145526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928306d2bbc9c215368a72194dfa1fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a786a6f0ded49a675f1f7ea564cc38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a31a14b1d819d861586729445dcf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cc625fe7194ab36d00d6344142ac3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c177475001dcb9993ff22e8417194b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0acb5647d8cdda3a26922f6d8b6bf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fe6af912edf140604b3cb1671020c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c730e1901eeeb24606a0cffe8981534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db0e1414acd891ca3f3dda56d3c29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995a4ed79c2344179ac32dcda485bc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c001accf712d1fbff6065fe42c36e56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cdfc4c2db17d7002f7995857b2650538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c2e301af597bc7a2d53c923f4340539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150942bd755f2f31e6db74ccb6a026d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100bc4ff9657e72c4948cb6653abfb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74a769e211fb0331c201432b95900a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2de6c4fb2f84b30b2d1d904913b663543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15226e12b7b59608311c67b00ee6cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a6ce29d81ff9c055ab3628ac070b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ebaaa163c81412f682ebb09a54c7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5253322d871aef49441a82cd8afe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8949972cd804e3d1fcbe0edf38f23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df7704c8a5832d67b8f8e563ce4e50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc887e17da627ff9ad65a87b3236462550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268fe88c6755097bbf30d955eb357cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb90a71ab4b5eedc7d31002e6892be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef43c3ef96bdba76defe8225439918553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edd03260db04d1d694d17d67c90414554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf3a1e3bf52d3955d817636704132a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d59cb5ebdb8cacbf3ad9846d9bfb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c147404c16d014f040d22312b9898557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5c0049c66c2d305ddaf1ffaa40fdf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070792532f7c662449f203461b50dda5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b0dd5a32331dd60b3217f09da293560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca117926510f3c303e30107c6c39b8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c53718dd4faf7898dbc42533ca900562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25080874095c2f61a54bdc5ab922c447563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406e2d46bc29d20803d3944f9355b22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5dc7973380648c66dee140da10b47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439fe8260533f86e5105afdf10e6914566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c75aee690f0c259687079f0ebec27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459849267b2c5e89cf30e918319e2749568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9ad1ec07fde7025c6a510cfe36e69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc543e81e7a9e8644dfad666ae22f4e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc4897dc468ec50bac5617cbcde871571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893996c8ce286462f483ee3eec345ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c9910d83e871be6b81a47b9b638af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fd87f60cdbb1bb58de39781cae016574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f9a87af57c6403918ef9a31b3caa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1ebe7b0f2d5f9603a5e03eec367bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b17d9704644b32bfda0697a9b63c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef930cd21661f44554d2a7e79426de9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ad671534e113bb2a2105c2267eb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dfe999423fc2c6833d72e33e166d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0935327935053bc3e6e5e6c1b588b7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f527dd86adda960ced0e251a2a9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc13f5781e255758c59e49122ed8921583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6316eaff065bf35adcfbd300737b52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a193132cb2c13770889b17a990d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4dc06a579b29f650a9f319b741a9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769fe8aac06a4df299cce7645bc681d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f701479ba2111696ae72da528cf19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d711dfb6cc06c6492d31f9496a08e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf5bd4e645ee1495679f6e7b3b78d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b4f9940ae70f23e5115b3e1ce834e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99b6ec45e2cffb4442ed85d800917592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcce6f3c715ec2412a89984710a4e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce74a813e5e81e4c4653e127877887c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da2f0bf4a02ed0eeacd970dbc0ed67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e128b8553fd11520be37fd9b90700596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e095f06fa2a298158fcdd2dd38e7d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8bc19cfd807c8a0dfe6c375024875598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecaed4daa0ff332b29a700223539e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d126cc6612bf71375bc0f466fc677600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbec0a4172ba2aaf05540cee0c7410601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bacd614434194c0828a58925f5279602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede349fa8277aa5df9d4092cbc70425603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635ae0a9d315bfdb0e4a84533b640f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2d37b9ac9b2fca6ad29ac3b972c23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef3f7935b95d61a988f87049daa7d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924ee49f9c5a54f9d89b691893e4235607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efea3ea0afe0ce4063434e8427f309608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7243684062bbd88752d9eed540d8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180f4d69bd65b177fcbd7ddc9e9e414610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d871ba9ae2ab4a68440e28f4977f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a325c6b909ba551a640f86bfc2659612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49389f1c89d84dbf9536496f750c23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40febb20eeab8833ad5fed56bfb65d23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675aabb39e7cc5b27feb4a7c9527f55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792f24ca8b61f6db1e7af0f87122200616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e81c7e42d44a8b08a6ffe407e9113617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a7984087c6122acd8b6ae0139664f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94af065184346afae0db24c144d8950619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc256c848c8a61702a1a25f7789720620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3c16a61668475c1e12ebdc3f7680621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220cc7c0b3ffa4ab685d2f9d7d3dd1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df7b1594d9398515dd913ea322cd9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee47709ed6bc5c0d7eaab65f29dd58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d9f2a5b9b3c1ac18290a5951c55d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdc82d03fca36fbfd446164f2eae95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d6b684641a3c1a0424ff7315384f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dc655dcd6f86825fd4235d9dd10f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb25218234fd4fbdcbadd27baad71a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5848afd55541ee83de6dd60523904630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b050d0e3040009b3ed2c2432d83f5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85fb18957a45895a03072d7e25f760632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564cc4b1d1d2137d68dafb7546e48cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc53c54c80e86b353d6bbfdbc12cac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58216aee2ef11470d24062e525e157e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bdf090d0907e5a97686c790105cab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9fc4e46e310941ef1905d9185499e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d1987064161c77e09df351f236292638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f24a960ba80c28d7192dd480dc776639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc856888581723da478b564a0b17b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bee9e4284172dbbf0f6eb2d9d73f7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f439269da044d334eb4bb5b3ecf821642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc65b076747f9dd5ef1fea7788ace2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cc2ac815411fcc820b680a6cd28b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e244680b23336a0bedc0db74b5ea21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e296eb6b8c72f980633fb4641acc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261336ade2913446f06665dda4d9f8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682be3e32729c8fd124de89f2b59c88c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b1778f57bb2ed955d5e5ed6ace26b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7e2d5bab23807abf9f9b9e3c32e12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a69e111151ec64e4f2239d1c61182651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a5e58be43269549f68e0f5a1198e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb952c8242ded2d88abce28fa5f9d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0591271c4b7311b3d0167347ea6cca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95dbbd918397a9965a03f738a7fd6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fa0920c91c1606f44af44d87ab131656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795831d179d487f231c560ae2c83522a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c91aa33639a3f8d3e72d1e26ef493d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbec866a4134c7382b134efb5d604aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d20d037dc51081db46808a86c3a0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993f2c21c430d30d8baaaef73a508d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36d6d584f470856502cd5ad9d7f87b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7523f32bbcbbf6dbc56dceea7aacd26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387018c2b9bc1bdaecf9a514c14f516d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a832d71c88535aac7b3624d2113f35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06522eea480f635dd5f09b3870fca054666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd440bef029baaaa8ffe74ba5d06e6c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3a65b07bb2a5563eeb9d33d92a7dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8be3293aa853a70ec0b77467c5f01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251541e36e7a8eff26ccac63828a669670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6916ee807c679728a53c8e1f46019af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca803fbbd67856365c8723672f35e7bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1a2a2d2616beccf86ff1482880482673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1876ed1b8d726f0dd12f1a1e8f746b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b72d5b3befa5a57265543d383fa3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1b5d4afd4b8cd4f34979ef2d92b36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7323a4aa9f96ea9144efccce62ec5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953a66ba0d25ecfea3d49fd732ea99c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480148eee4a7ea4efd68f68f1fc4723f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279b4b252a6b9165e42a2d83297457c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1329c203772c9fd2b6aac014dae0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc2e67edfad45985ed94b5d5e1a8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdec73a487b8d857bcdfdb5d6734b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575a7cb485eb83330000e7476fcc233684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7108ad548ed9e6a07faefa45b657f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d590aa21278786eaedeb2801590a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1c0b388276fffbfee81acd89efa2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111549cc045fa75eea0bfcbc0d35b6b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb66a30e854d8bee2d5d23e4bda19e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12bcc1f373268eca3c11407771bc94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec091631afc35263353b762d74ba4c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b20ea059575c33d539f15456b8a55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f303f628ff5f597fb7989d53e6b404693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a0347fc77cb07e85f610b92ee48a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b5225138d30f6e8c124a3df1cde2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e041216b011f5dbc0da07e8372a3cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76cdb5ac1a135b0a3a59836d8b41f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59e25b1a1ae36dbebbc5452faf79a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f2cadf26385946bf67201ec20e79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51909a9378bb71623ce327c344fac71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d944319de8149bf1a5f892753364e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe40eb5b1843aecfae5545456428d2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445b1fc90862a5afbeb11453687cea6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17a11258bde34a44d6f401f6a70ee4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c827fd6586a4fe6b29f0a7f130280705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8cc66c974c49f946c8f9c7a87f118706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9ada7ab4af7a98e78a2477c69074e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9309ae2dbed113df69e3edfdbe2772708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bb037efa1bcd0f7fdea56462d4c17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23f19745f740ba142b1fe78a1d0e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171357b8c00a91736ee5d5de2d0ce9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dbd9814d24df0f5d816b1b5122f67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cfb6128e0c98de3267329227d26e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cf65f8f3a745dbe07f7fb096bd56d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcab1f0111109145738e6242b25b67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deafd1e33f71adbe6bbbc66f4be284c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edce937500657316e06331ffff649d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a56ab0ad9379cf2222160509c1141f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cc99f32e95197923e076c4b37c6c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca55a398bb18d425039c00157971c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f223a9f1c9042870693fe2b354279d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b8ec048070d5e09ee634243f3d4a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1b9b8eab1bf00aa0fefcbc027a5df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7c45981af5edc89089f53dc7da58f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd928cff162dde4fd6db0717ec330ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb6d7bc7e8e8542b147e5f7ea6507b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38395e48a7bc42351d6233b74644d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9aeea080769ec2676c86a0892c883728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4866a5a58f1c631497936ec4ead224a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8569fb9b60f6945a6ba53fe1b5fdef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6316a5b99368755ba0b57929dd628731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d13280eec31d1b1a41303c208830732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431aef7af74ac10650b590bb2f8e231733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bd47dc49bdad8303252cc73e11b2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9371cb460455bdf7ea360724ced6d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b8635b08b7417b8165fb1b3584fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f544f631697267ad00fabf642223737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747854e4b62e8da84e16fc7427200d43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25536af808252f57f31b67a15756e2a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8384866ad54cae37b6b86b8b3b91f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa71d37188fddd0527b4d858312492d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f4cebc17db904402bee762d0c55ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b739f8badc2bb6e511d1fccc9c4a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a501dea41c97f7b0e6432f657e8a0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3344fb5023d3ac8d9578fc97d2a189745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe4b4fba314ca9c445242790afd449746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532bce31f17655a78f900c475a8a476747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecf5e763cf47abf5db211f4d8d3cdd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053a478fd81c92854ec1e0a819d3646749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ccea949bac80b08b3a00127e4168c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647890c70b05ff4ecbf0075b400b721751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e21877d8beddc127e02e549dfbf61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f93fcb1d0e14f9e100a9daa176dc6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>