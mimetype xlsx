--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8635f3a30dcfdbd3d91304752937fd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d36f883fc4337bc9abf7625c9586b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bef0398ff380a0b951dc3dc24c09c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1d19859581746e7ddc990aa9e13604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9305aa20a3d8cd24bb05c05d92abfe15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f7bc72244a5c7a29e4e5114d00b1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64148a837a037c3effb5368ff231cf017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6cdfc0d28445453fc3660c9e75c0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a82ac87b7eabf84fb6b7b65d878e299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390e3f8ebf04f6e394cb43f98789a7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4b5df5304311b9adfbd2031f0ebf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89ff26550d6e93868bb193bcbcee3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c3ad71f2d21efa5bf57ba1d0a58e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cfd63bde6b3d57c748f4d4f198e5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860d2247189e7480c86612098d8f75115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aa1b30e85f4cc7110f946ffe467dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40919ee50c7c3a653463b4b9c30b5a1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3c782199dcd57d9df4320eb92c4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dddca7459b28f41a3143c71f51b3df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db08eccebf2f4a8bd352e510c4158e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c8b60e50b231b0152cdd4d9ed5f5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c861ea21860cfb7fd14a66abf2ec122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ea00a9be1db15ee510663a2ebcc1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aa746bd2c129657f551d99cda857124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bce7a309246481e6c9be48c926d63e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b3d6078b24fc7b836ca6a5be015f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b37674743b05cf3c2e810a834767e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53d67f234e9c4cea10d3776059d86628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e19f7db48f83ccf7b9a6a3f12797c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dd4eb138afdae090ec47f338604fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef594a56a9f90d59655760897b4d0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86c1ae6952906a3a8a0bed7f23217532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4666afa9b5ceb54fe3a6b42980b65733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68623cfebf2b8bb032c76f224f2ec3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b9b6fb3d043a2cbb67415c5f2d34435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7f097622a95fb369e756561b74f9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f07d8a9c767a2fbb848fa5d9ff07f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a651e30ce5920f848134ce54e00dda038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa577a162429ba9cff455ab152eb6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916c1b3949d12e0d3b510c9a00ebdb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb21003f5f6a9de4de54fe78e2c63b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8364d6515b43f9ec115512f36d5617442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25724da1bb4fc88b67af48c2a69a2a7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa3016d60b1e2f1e4f66d6799b7cf744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419e17b00e08c53c2c2a9c3d2f16c5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7e928f7ca8fce168efd6c65df08e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f6fdbe9624c784c5d5acbf89933a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bb977e7f9085e84066f484a126b0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a1aaeeacfc83d3c2595a805c8285449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfe0435fc2e60f61494c4847fba57c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b695fc29e62e442c1bb795d6d37d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17641b862735033bcdd61bb40dd9356e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df2a52bc76cde2cc782541fdc2657653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d972be72f686d1b2c7c6991177f4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959360e148e40d62f3ba924b02f9bad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ab069fbe2702e8ccb556f30ec78e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b71316c07cbf37dc7556adc9e3a03357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a91e2fe24bf39785255a0dc03ace8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003187a8dc2dae1b7a57d9c9df68f65959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397fc463389bb35e612833c706be0a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df33efe6b015053e4d8a47e453ea7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d9bebc835cbce290139ab01dfb4e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a5f6e93a9f83f26908c330852e3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa027f814675ead1c1471cbc6ae0cb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf90bc7cf0f4855f88e33720f761cc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7137b1caa7d760b3aa989dc5d6c1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441f1c7e94b2452f7c921bb5e0aafd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436705067f40e49e5c532d95f74413868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82467756a0b67cb9ff42203338fc5c9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c17116c3353bfa5278348aca30c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514ba5958eda4b83a7cc6b187be64f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84070b188ef05fb2a0c6279ec12e4d5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de285c70a5cf92f85b607e0db9481473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644ffdcc5833fd82761c7b05e8d01fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9bfe74be49ed9e9dcb28e40b5c00875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19523aa694fe9455f0ac1ecbd87f1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbfcb92c21a692b1025c8588d28f0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a2c0ad0377a4a21357703e4b5bdba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60c1a70ec1dc1d456a4633849f7c2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5a0725324e757b6636c30f3f4dea880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e6345e40a045a3a6b1a74ee28060d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8341e8fbccf01cbc59e594e7f19790d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a320955bacda4d4373e124f2b1058383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5cf522b4c9ff5433c4a2815a1286d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6206bdf8eec9321eb66fb647a76dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735438724d764cbd1cf5c23f5fd180486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc619e8c4328d10def7a3f68786508ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe488cba47c2042ac1d568dcdda1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9643474a1d957037956efde56d066d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022adf57f465ecd3f52d65fe0390180a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012c342ccbaba7294baddcf3adae26691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d7ddfac46dbb5d9075d6db3bcf28792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a210d31aceb77ad271cfdb3c708f06893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692c3aac98cb3b56da8421d0270233d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d91486d99fd1ddb3ad82af3ff18f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb0a5ae9015d3f54ed14872f3551296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9b75c38549234ad38c27b82e53be197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e788806f39d3290084d2a6831e24998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f9b9e0469d43a6464dfbe78481c4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa61302424328fcde67c6ea1f0e99fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3d32d9894df70984fc850052120cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae8e4217aadea9df2b5d60b372b3a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68afb76ed62508f1c25c54ca34ef5d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d56d348a7e872c2bcf3fefdae160104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c81c5e6c0c6bc9eeea6b9d2226c93a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f5f2512ba13c654d150ef85221be6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701317f20fe2784e3af888a7638e1ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bfcd638df5643ee18ae3bc4b4bb2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b349a45231eff9445bc992ae4aa2975109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48228b496fab63c9585913bf0893958d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e1e20fc6fcbc6dbe027da967e0e11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7e857e06687a75772d5afbf15b4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8736019057c1c041c4ce09398d5b2b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ee2121808ca52a8303275bea60c6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb78ddee1e80be53659781ebd9569115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f6f37ec462770cd69d65090240b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89247d3dc77019e503b61d94b52b98ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397bda5e966c8ef39c7cbdc0a6c1c36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf784709ffe4e663c98e657979f0a09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775584fd1a581ab04684b43c072802b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17086e088293b87cbde882b58989657d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52d9f4de203bf475a7201bb9596ef7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a7b4728833ed8e719403b21cabc75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9f1be91eddfada6a5df15f8f544be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843f3dcf88fa5df96515a5c03f15af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d93db5b16429c7cb01844cdbd73637126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497f78d9aa5d1fe3fbfcabbfd0b579f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df964536e7812f400bb9f005a783aa41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0776a945ecdd55b6585cc07aa9c627b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6661f12d1e6a71022bd08bcfc6b5ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8651ef639954c4a7676e481b727f478131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce417e5458837d3b4e6588bfa9879d89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf511bd5d2b8843ef1c294569c8918b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308c5cc010b615bd60bcc24310a5ffd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96d46f53732fb508e8df585c0c6dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b6a6bbf36bc26b12712ad09772e7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336458fa93b7a033ff855eb49286ddf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7affe46531a98f5127d84a9a3735ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ea897c8c91424387b758147bb150139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d7a59b62de5636b1de4430ccb9097140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf231fc2f58291af80ffb0bc316d418141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a144500392d569e67ae597db63017142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e567140698fd5871fdc02858e523f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37415c6621649aa1af19afaba3100d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a76bb332ae19ac47780cf66b0dc31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804b4ca72f461a4a2cd2d11c17e1e9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c545a778b04f7eac75e3a44909e936147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a81e6f68b5b897cd41541dbb8b4365148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c994c7af971d06441eb7e8f22b2360149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d49b28453f5a5f281a090e8615af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00c57f4b948ee7e6323a5d825e5278151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66000cbc00b77f80936573bbb52883152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dc306d78c76fcbe4a1fa43329b972153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12191971389f173245760b5d74b41d23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba03d995ac7f4605efe5d5800099f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7de88aa026d266ab0d49eeeee368f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e116aaf97c477794bcd5915e312dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7400ae6995021436292189f0510698c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7a1c43ede4d993039c3058ed0ebe0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b1766e95e4d50d342fefe642931c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b6a9a9253451e2677524de5bd78e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e3323b237e62aee73718204ed46d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6f62cb57ce82c2d7661a9db754841163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d819684649f8fdd098250624dedfa58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca033172385239359125e410071fd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e34c06a40c31c1967d83b08f17141166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5aa39b516d52df1e5750b865fc5a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46486c134a06c38fe922353784442e1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd794ed7f78d8061055c8802c0e8efbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe61fea97f0326bb25aa4a5fa871198170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd57736a3f077510440e9730d08ab9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125188ec445fa2dd66f528733cbcd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee93f76e4ed28ffbf77c44dcd6161b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439dd292f05187d9869ce82f58a26d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523ba9cd130c6ff94c09a1678c4992175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92f1bf199c33b22157a50fae98e73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1da48c20616585c67ced737b3249c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d409e16ac5e86358e6d202d045378178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649380abdbeb65ad436da0d1b81d6c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750a4714f3182f9a316a2167b03c425180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d0217611c47f595e3fac6e2d2b6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150d780edaee3d2c0267f81c3d1dfe9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9111db4bd75c2b8ab772bb69b5bc56e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc600d4afac308836bb510f91347c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688b977c0393e4b7809fb34405bcf3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015c3f0b7d0ffc00d048e965a9ab350186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192892345925810612aa9f1c47c690e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa2ffb4970eef4b638d0aed365a85a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f41615bc590bc6172c3854d085667189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d84cd9c41435763d39c3eb607e2d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e9e9167bba1d73bc00199e9ed5a8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30499da72df97431711265ea3d202cd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd614221b8dd083afe315490a4298b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd572c8a20394905a66421ebf8e2055f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719b3667715bfb9c18ad59caccee55b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6d2f9a79b29beab92d99feb820e27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fefe9b32415390a2e50b5178837c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e9c68eb0f07d0f4daf2b17dbe342d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d9e16180a242741cad0f9d2f678c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e132cd7ea178356c4cb654beda1913c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e37e9d9b62aeaa39db5d6058ddcc90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bea1dd335427d46f9f6559193bb43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5982c2522e03e956b086e4eb6f0813203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869696d304a8fef6c43710f095356b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160f90bcf0dd0183f2f7ea85c1ea7c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e5edaca8063c0b9f04b4d75a619b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fdbeb3fd96c9fcfffab788ceb182b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9726f313d93dacb93066a1e20873f10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923e0d70e2bce1afc2182eb29062568209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c22abc6392a415efa710f77a6a140210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15224888587c4449bb4751832afcf911211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736af0d74018168f19be000c7b8876e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a3e810f84360ff9b3c6c493f7bea9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620613a267e9d80b569c23d9f2240a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4d2c229f674540d5766f1e8a9307215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d977fd55ee20344e57062e0a2bcf335216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505917d4b78d4c038df396b495d9e96f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f72bfa320cf4f02ff6c3fa4d69ac3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413987dcb254f490e7869a44af8d684c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6ecc89c130d8817037dcf4da25c1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396069008742d2b40a364a86ab5ffcc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d6a33cedc729fc2b25b685c26c777222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab43a53333486dfc0c96507cabeefd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a893d489047ed673bde8f87991f423224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c867da12a127bda8e9adb0280da08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5782aa9496abdf720a27a6726f5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6727de59c939228569c3dbfc5a5a35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d8dc85681aaab610b3653b9b7f6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415e3831857b5d729c6695b26e8d22b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e895564fe521d5ce71a0e22b1f101230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ba444c4990bb72976410517b1ed27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a79154a229d9b91645d822a1c9b97e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd08dddf82ab9f9f11c5cf081d86db0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c783bb87a77637dbf0e91f9a843496234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59c61dc0c44e1dbefbf78a11a5be5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14009a0c67f14a0e64317f3f36abff58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934e86c5732c34f77a42b7763af1244237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06698f96d89f2716357047094b82adbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59344f134916fa33d45bbdc276df3a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079d2b2a74247f9d8d3bfa607f38496240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c25b58f1a1ff2c033b347384ee3b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85cd1836f76d228500489e6affd94c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a472d9093ff9fc12c7e807cb66aaa81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e201b21a12eb6a97dc294b7f00e01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6b204d209d147b6db438f29aa8ca7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd614eac8fb468c1ea4bd1b55f7b9b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18ad99982759fa22e4ac328f2bfcf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c1ecea52561564f5f40c86bae1fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca42f9a0bef431fbc66761aa8b0a8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758907fdadb2dc90b2925a01fdb45c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f993f34fa6e2d0793b3d975fca221251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834cf20e4a266e593e04659be1299d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dbbc8f330f76838e78aa1404061e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebe0e50418751db72bd4722b83d11e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cebe6bf75abf2254488423fcdf962255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6af1bb89d600f3334a55aec215c21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f786807e0e096ec5b029ea0589cb1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3699b4e228e5bacf6d03f3dbd50b6a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ed7ba9aa6b05e308f011476879e68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3be2b6e27c3438009fdfd8f9fe168260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c493e48c3d9925345bb57ff3a79928261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f559d924da12822f2261ad9cb318abe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949bed60dcbc21269d9350866c93634263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27f0b69652689f57481647028065b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256b8284ea7a9fd9b9ed07202fe8d9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71890c6e2e4759844a395896e087db9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef37d49897d93cce0d9bfb799491205267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01227aa69dbedbbb45c92928ff15bb1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066691ac05bafe7e3bd06c88ccefe978269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41927458c83fbac5e14835638a541af5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7fe7dce477a2126baa323817d781c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c46323bedb53cf74f6237c2c59e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d235a159be174a4de24a31aa8a859273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87e7152e6a5788eab9706fb1af4dac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8741d090bd232097a857cbf066578f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea38d8211544abf42430f1803c22d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334813782a97e956bc4dc4a22101f391277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e4c29af83e70c5cf56e56f05f607278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db629e5cc21b96db7291f600ed0121279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85643790587dbcb92e0dc5be2ebca374280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f0618ed19e833f70dd85d9547b7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323d195fe5273a73bb1d40b6f3b2308282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1160781c036c3f2d5e1fad65fa15aca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dded2c7ceab28d66aa7eaff7e123f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e544623763a3d3efc0dc0b058d707285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02967fc734343073726d85278bed2b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe388935d293f50a62ef84f083dfa985287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e786b6f00b6bb55b634e0722e731f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02261826735952d959127d685a568f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4c51be9ddcae5aa71a0fc329ecf62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3f712be6db78a4fa1760ce19c8f9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef43262570a1b6cbefb43c16c9f74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09505ca4ccac520bb782d91621a17c67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5ace0a4d29bc5c3ded22ecdba44e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb331608eddfda56a3205847ae1acf9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f64bfb7ed369a47401c4bfbc22724296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ef5f7396d0e78bbdd7bdb180052c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82e8adfd7466ddea553e0dbdafee88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d397fd65d411e7ba0b1233e97dc4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635acfe8cb1ecd976c101c1f34701b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d490be09fa8e9eab83ec30e69577f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e3741bc896960f0264885b814628302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772e4deb641dea9c03ae4af153583c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d0f3d89075068e56efce62bc5402c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ad250f486bfbe3f86f601aee0ec4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688ebfe94204eadc57d8190de50cb63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf761499425cbecac125e8ea61bd8275307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725a4896f023d074df9a58965af8134308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f38114b5e00eae804600addfdfdd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39847fffa228ae71dc9cf4595ef3e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4e3ffecb070760706f4a584991226311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dab3eaecc8d608883af2c8a027ed4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe832120bc2bda69df2ef7a9a573097313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106370b58bacb45d65c969ded0a71af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd23f36503f99beeede927d59115718315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8a7ee519f97e21d7939aaf8a62245316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c11c30b09b212c54635cf95b645827317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a04b104a27cdcf8cbf64ac643fe36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70935cc65a38b305610dacb37546a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3924079fb5fe7fa3dcc450ef7dcfe5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9bfc392a9fd8d90c42d63b9bb13d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b467d3425d1550073ed075df70c95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b03cb60113bb8db667b34ee160a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c882b8031fae1b850b984caea73cf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417485e27a2e0973649569f586817d2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65882117e45447271e4c88faf0a52cdf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0974dc33609745043f363e5a3071e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8de6f12c33f7b5aab7b4cb6d12e5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc43a12aeacca5e720cf5e3095e7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c4c15ed0b3869224bb0afb75d91f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388182705f950a7675d515d765350b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8f4b97a8d990c693693586677063b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae5c161d8f4e0686e1454003477c57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3fb6f667ab51760377288f3fc79cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa679c0af4460e0eb1fda578bddeca7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c85761090bc1d767b80a76bd0d6c94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac091e20db25be91953c1c1e74609764337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c9566d9622ac6218e093f4a456606338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e72db856a1791ed3b90c02435ba26a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320306b3b921f5f21218f9b5754bd3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbf5223ed89a285d64f91970e3d2ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508684cc3ab8044cdc0a75ca18ee57d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2036d61b61cd9b3186bad624ea252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e222f8e6cb6f70f9aa9cd60d99f23ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19f9626c4a2ebdaeec09fc3da739fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcf625e37c706604655cf734f50da8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b630c806927c8a13308e657dd06e140347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fe00cbda2075b9d1c8fc97ffd7273348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28777b3884759b5cb0cb9804c0398391349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f68e412b9e7fe3646f26b42aa587350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d5b2331e1f800eb8c820a9f5c9fea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6ac342fed2a73f384e5cabe699ce7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeae7ca565a229d6e7a72b77306e53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce24156fc7cc34eef447326eef50c18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e5364c1dbfd8c6319635b2d50b2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76cdb13c4619cf72d8ba046212166356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a900a7aab204b578180c90ff6a68f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3010a863422d579b848c84a35f1390d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b5ab76b5e02b3fddb1f39af2ad85a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f01579d8909ff07dda10db2caf70cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58232118232f6c2c4808a2041c3bda0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f03da6e3e80de7206338a3a39f5b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467ba710af549f18439de6852fa8d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656386eeb3e1a0da9a9166c35a1aed0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2116fee81ced5b13e85defd590605b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948418c4b5627ffb8c738b09f505b078366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a7451ec01159445af7e836818aadf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb9fbdd6c0c996e82b69f0385a97f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faeca59f24edff08f41fda63ed7d4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a50d722ff5202c59f535fbff6475c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963a916c3bd85245372934b826202ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbb5abb7717731d1168aef593a718e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef740c0e2245a5a417289d2aff370c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15271d6d906fa1cc0d6b9778260969374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece83647ad715cb46e9a7316293c6a60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1b51ad03e1908cccc785608759468376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596cf824b476805fd55b228236bdd33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861e17778270fc3fcd4286bc7441783378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50816cec66b8bbe212c951e40a99ffef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0be588e5d32c3a8e72c0d35760bf40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87653cf0abbe617d93a50b47f3e97673381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa69d21ad0be752ab8af46c33153fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12075db149441911c67d41847e9582383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaf39583ca02b28797d13f2c4a8b91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd230f5bec7255ac492f49c4e4f85d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09367e300e178d61ae4a63379f399386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b9c0a6aa39bc23c56d5f24c16926f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6b65d522827bf6f252f572cba7449388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76257db514657dd0c5eff82392651f1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da683b8fc29cb7a6284d5a86aae87403390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3bcae23d910d13eb71859742d4489391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd59441e2e380de369308c47af86d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad021b23ca6ad074141b2ec71f747efe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e480b13aa4ec25eefc9bd743b1ba7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cabecc4670b13f55598827b583eff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cd2e1f4edb91bd2a8bc6f9179e2ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ed8cdde776cadc5b0ac5fcb23aec6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3abd446a79d2c3959998e3f6803c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b109ca5b6dfc39e6a09eb345ce454b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602ac92546b58d5fdde3c887e11be14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9045a6d90f74df8bd83e51bb54b32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7874c24bef4ee7a7d1eb6c4ef8a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f877683f42ebaa164697079114f74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d05b7a824ab7cd0c26514ea4702b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bace3523fe041fb450a457bd9ed5779405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556188767b43b924be4cc416cbefca43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e8ee31b0be17b48c56051ff83c529407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897883667834ba217b13b3e3b4117b29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc144b7364c4e6da6c0ac9025f59d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a309cefc644b3aad15cd41cf448875f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65753ad5401b047d56ff5e07112af74a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d8d68ad9226351986999366e3725a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d05320bc3e820ce39813bb8b9f549413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a095eee76ea2f43b02e6ae65aa1ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6186022aeb36a04ea6a70676db06a2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cfaf7018e3f38d33b7a20a28294e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a23739e8fff3ab648e51739ff153e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244592c59a04edda36e344515c48b49a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568bce43bdfde3bc6f06aa69b7f87e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac17d498d7217850beeca9a9dd25f96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79930dd608fabdfb4527d8d7f23500e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00dd2a63bddeb538ec49e3ebf00b94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40da423ad1f6b800d024f7232ff7f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f5e192f714a2e61d41edd256c0cd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f3204e5f276e8448851dbab7d854d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d212fdec6bb73dd62b5d9a3d777676426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77858b98ecd7b2465c1a7e793901af2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da3a7687f4022dd5882c02eea13ab0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30c20c0f2e6767d873f235387c4cc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5038dd43200f57c3f19bccf5c0b97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbc3951fdc5ebdabb8803717bf2ddf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536657d5834d8f69aa8bda50e61c6aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc362e909f974a5c49e764a030a261433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c3079c32f2275ed185b7d8908a5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd82bc38007e4e9adc1f92202465da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25afc8d7162f1cf7c95aa7ba2916a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7813f12e27e993d116857389976f5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc43698d477db10439060e0533dbc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccffd29fd17b6cbbb0dce254266f9a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a45b0512a092b063677670c85934c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f9321600e51c955801c5ce84f0cf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b960896e8734c697d7fb32c68fb84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc3c004f1ceb013697f268c44a6ddc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa5a85d3c4da59b13c2ce75cb650f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212b30d10f0c6ce9c17358bfdd20b94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591fb58c637ae18a14cff6e09463aa7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd5f6fd7960cbbfbc76d698aa947b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21178c8229c7ea8773482cd3dbe65b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18c3472e02a857233b5abebf931b95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c127af4f91f39b8153c4dd03b0990e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497751a5d028b464c9eaf2954ef8e41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c092f5cd2f17e0009d5e07a39b6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc68fecfdd723d797be5cf10a83aebf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a63a288f884954b6f3dff0d8a26b3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70db21648558a52358c306a0019469455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766324df9f2657b0c9e610598a203d47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593781b844f414201b79d37c2cbf33c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af17a9e5d8cd8ad26aa87c44f0fd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1d488ca34d079dffeb5055f3de4fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a5fb376f1cdddd9eefb52c1af1687460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc671eb7d4fd4a8079ac3ffbd35b1dbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6f6aec098da411cefc915e73acd61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aac9e6342e4346212371463f2fce4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7cc609a78a5d57326c9833f3c6be4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243499509d71488fe35f1c2d06669fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4094cd7442882980ea0733025f902466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3807732b2e1d1975da3ba88f9963084467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68200be38e2cb05c63a029e86b581914468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954ef1933115ea3ae4e6322039365f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf999efe61742a17ff39ddd1a11b732470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268ce49177bd9626f45b90984c4dc2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff94d7a807c801aac3b20cf5d53cff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f3ce561d8e03aa3fcbef21e1c44ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b384288d8232009100b0a8b63c622474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeeafa65d1ec4164ccf5cd3e83d5b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d6fb22d27db1114862b14d62939ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ac37e48e9a601686bc12dbea35f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb6040ef92c9e6fa87d4798dbb0759478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d9ab924d8748dc9d6761e98b5b11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d88dcadec508ed0a447f7c1600212480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197833c0509669b167e02f4fe164701481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c319ed9d9439bfa22ff5528e7e2f76c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c895926a250243b6570374af4bd98bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499d6bb96e5212823ab0ce18c357043484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295c78ae2a17e1d9cf59df3b1c583e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f89af4e3d2197de732b90e068dcbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20209fb769b579df89405f7c57a54912487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed04e3093ace6edb30abdc4e5e3c74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c0e335a432df596274b25077293d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ea0d8c3b84c0f40211d564f213354490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543c7f1a2ec00a06c00b7171b30672b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739bb88d7795664458682e778212443492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d88311a6faa457d0a0307fbb0246c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4d4b56fd6d6718b309cdba5dc3990494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd8aa85f12e258926e46e83304dd32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bae3c39dd8ba6ec4feef3671e98f31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce33f7714fdac105e31fe1a67af5401497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33b4d7405d9b480c8249497490560498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0bada09ae2f1ff3a15f6933efbf09499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a44f443d23951881e248eb2654ec14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc136b0e46d89261b1a68335ae00191501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93daa8e75a88db67f82c110b2e6e898502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7b3ddf9a22e14fd357a568653167e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a7e6973d205f442b18bd871893ba9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc10fbf17ec268df1901be57beac47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfed0e852e6dbc128a94a818d1279c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d651463502a027e87daf92b8238cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f596afa11085231b22286fc0c5a348508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f5c14cff4a0947752ea3598217d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896aff01bc6a17f82d259199cb0c378510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faab286d8e47eeda76afa2b1e970c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b177fe056e7b779bf0411bb958818b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b4eea51a8eee8077b9c115a5e03ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636181aeaf02242637c5f57765c4df7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bcaddc1c4a60002ae981daea72bb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b5f2a60409a7c6b029674d3d3727f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028550b0ebf247ba7b24c5dd3df48b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111b22ccb33aa292f2c08a48ba40c52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e3bf29aff3f1eae58df75de4dc4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022de50d4349659552c80e70998022f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee5c975b8f931cd46c316d2f4fbf52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81ee610aa396dde770b5b078eeac4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67e7510c99415294087a7efc035ac4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b455e26cfade3457a700e6ca128f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3b85e7b0ca34ab76b4a087bd5c37a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcc813212925c559d3bd62cc3bc40b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0312818ef6592d18823d2b516d0b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e71a663dbd27201bd5110e69a192528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abc772e40fd8139c9bbc6708d0947c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638f648851d1555abc5a019ff06a67f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af3b5cd3fc46933b93c2f8a709c4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451813b995607bb8bd34cc49b7bb8ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6fb1a37f90f9631b1bc74a7f652de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ba4acc62fb5e017492e8ef1e70c67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f4e8bb15c847bcc92a577d6d62cac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3a086c9e37375193d9b9d083fd3fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ba3fd7e22e75521fbaf911c1cee9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35967c69ed1a39c25adfcd322d0b6f4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e01c407a0bb7872be0d51a1aba48b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e9712b58ad851a85d8d4650e303c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7412feb6f2a3be649a95241af12483541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499e4f76e34df75f5c13dbe3699802542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b5b18e7cec48dad593b061467b164543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2963533525eb7be194b523f3f79462544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265eba97c05abffdcc216c806dba97a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ca4eac88bea93559a5fbb0f95c182546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abeb3fce09a450137bf5d7381337d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cfd5c7e48a2290a95f0d622583cd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23ec8a4433876da6376df6cb676015549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03f318b8dea848fed3908c0d0fcb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c5458581439e780d9b9e82d2b6dd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5fbc6b649f9bfe025a594ce6a5b91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584deb1d9b2906c5c696de1370cd6a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358adba840008882fcbbe170f6b4d4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e829bc936f3d94115b5f69262b716d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f5f65fb7fce00dec96aa715cece57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff56fe192c202e1bbcc79ce6cdb3a25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb64869828567d6fe1e2ddfc37ab39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c43e8290915b22b6381ed7678aeaeb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c926955e40719b2f3f7d2b29f51b2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d6d6ef4aa6ed8da139d522537907c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6d4b9d2870ef5b2bd70496fdcae1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c3d54e0a8087e2f3a966342dbe96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49cfc188ef37080bba3141bd712d1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fadc453b19238f622e860d37a88d45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193f3e95d890414dd8c0c4debd31df4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ac9a68c64fdf58e6cf4faedefe011567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602586444273a7a14b3186feedae439568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05d5a60c22715798efdf22c537ec6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391442cd00d59b17fc4c7a79b45e7862570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d88382aedee4893dc3fcefbdd89f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18602d7d5ea60d1f499b62e8573f973572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409ad66489e6f26bce4449f87d8838c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eda69e7ab552f25046b3ac083183f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd08630f8c82521994e6260fc3a72d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92eb0eda0b91537e36802189a23208576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8041c691ed332d0b65651ba7e7df80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3403c56d05238fdd6641f7f984f95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2273714624d14b76ad3b60111c46181579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097d5d9de8ae5b8059c2fd43a439f65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d75cd28ba03020cdb57a926d3de86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f32fc5b05a1bfb7d38dfcfb2a205d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4016d14362cfde78f29a9ff3d3dd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d2df141e4fd74e8e565dff5f3c987584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed4aeebbf5477307b10ac56ef09471585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332eeafb68faa012773a79d02cd50d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5506c5bcb2f9e5d00f73bcd8ce5b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6e28216c8ceb8d60d445b95a7987f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f85149d5d51877863d45a190d4de10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6ace5f534047b4847670b578dfae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc3a2ef08e788e28032f752fb6a4c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1b82e54bbb327b7a8a7cb95e8e9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977f9977ab25a419cf5285fcaefc0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d21443e4250ad8365f2e674f331d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fee5f21c7117049f62b4cbc0427435595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8ac52a5415e529cc0c48fb8394b55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf4a83188a1930c38409c621c1439c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107efcc9cb7e042a0e37f7c48ce6e47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc23562b50533e9726c5bebb4ab92a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf121595ffddf519f5a912789fbb184600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92447a6801ee06a3512ceb078421b42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13768fcf13f6678635b031eea156f1b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18851a5c7738f6c60d10b85c11a46e2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d4f3018d22b203cff2a2cf60b2e4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac543e0340695018b12d69a5aeaf84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd22208975beb6763a05e565e2e0f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63f24deb0d4eb6c456794d0d01288f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3e0e432432174b60457b365e7709a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fe0feb808c8439cc517ba4255f295609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b969f3e8a9ff3818bca19781cf09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c32440c6ccc6631e6df71481bdf9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768d37a36de11d10959d46bf620a1bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ae1f6067946b4fda69fdc94966bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5644b077d3e01e414505a25b1b15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5850723e994da27508e7f61dd559c2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2a60e87372b45bd15984977d294ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecf8ce697e3788cd687fa1c4f310cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9930746084317393d44db4003c403618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d79389d4250379b0a1729a98ab19a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390252aacd56b79a9307f357b5759425620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c009a713b34db4124ae622bea520c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a13b47abc21ff246d680c79a8d4ce8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858ec12febb9f9a318d8e1da658b619623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242add2d8fab55c6e34a0c874e072386624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b306933edc6d66208c778c2c780c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43455e997e4f39b1903a41c67349e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705a07e226d8851c023a2aeeedde755627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e6c5f027b41d631d256d28cded574628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776c8011f8945fb9f5e524f0b629e64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b70bd584984af00d6683bcb69f5fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21f9300493237847712a0270865389631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b56274180bd2a6da3868acd2bd5e7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d394cdeeedef0074c0816b47635bde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c95cd58e3e91d493d930c4969c808634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44193b1b252059f5cb67de0bec79699f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cca3d581d29f839a886f029f8cf4e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf995dd214be2c34ffba591fafbbb46b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75cadba470227dcf6a38282a8dd2f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a60b4d9852b01aa8726667bb1a5cbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8112bf4216440251cbaddd029b5365b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdff0b376826aedee395974b1ca6ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569da4c3345c46a76802d71ea089449642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeb485ce6f0a668448827c7d3710f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52d6f5a9d481a458289a3cb693e878644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befaa22877a134b8bba9712d8ca0c85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241b3ce2abf0f3ea4710a044b529866646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddee6448cf0d2945330f974776dd9f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d95c3e6c52627d2b807d4a867d3ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f44346ddb2a215b5906a429aa3eda0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b97c9b79e4ac46ac60d572511b735650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b79444a9588f8cc6a173833277dfec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83689ef8984a0c367a9a445133283fbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb42560317ed66634eaaa821fcc7627653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7fb3df88d3986589c8b45387b93f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfbba56646ad8b75bfe5060e476f86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629f27998704f1a17b9d58409077b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e2e68217ab93cae0b68b07f110f54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2492b498055a9058befb79b8119ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08683577c81b073a0a1c398225fcca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd2e73e040163cfaa22e601c5bb7b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4c15f71f56174ec89f8482f33d655661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ef52b1d46e9b6fab2f5878f5a3a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152723dc9d09447ec625251578ce39d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0342d9a453a0cb901936e289f2212ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4680d364c53488f60b93761ff6344665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18186a3365e689fa3314be6fce082f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3190fb4c0b29de2fe6b8858515a05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b7dd1e11356909b6eca57c9fbc4b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceda0fc7a174dfebc0089d166efc6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7640f0c0d4bbe256fc65106e45414670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63777189d3dea7fbcaeefaf03634ddf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a453373fea505fdbaae5c5e73386197672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19818357a5ddbc1633f8e3892645c0b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87439905958e8aecf27c6cf0ca0cd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f5c2fd620ae301cc9b0e7cfb413a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417ceb0e72dedd7defe9ef901fd7696676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173e434eb47d67c43307b30f7e3b243677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8daed70b068da60d34aee0a5c1cd31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f527f7406cca566402f7efb292e5d3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966fecf603a436fe98afaff84149fbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa80abf3b85025884426323e4ff1125681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0096cad9a3a711cfecd09dd04c46e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d21e50d3762d87d5c5c49e38e898bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b83a7b484ea4f78b5973eed923b1f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a76cd5615c4cb133604816e70c5dc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6fbfaa358d2ff8e839fa498dd9ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd859d5514b09f41961f32e7222b5e97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dce6a80485fa40ac470db5982b2863688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0573d09825e4877e892dbc493ff42d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b68207597f00650a4746f4f6f4ace8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3131cf79d9ef28fc83956228aa35d16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26597645238d13a9c4358b251152b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65608f99ae414522178d886a54ccf6cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a95f0bbe7a821ba58cffafbfd4dd6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93d123ad8f269629ae974e4648386695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365d78797ecf417a62ed50b5bee613a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad736204ddd0e601196b53732cbb6a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cae939f89c5aca88b9f8a61e21d197698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102fb232ac10b56f4ee9bd5586f976699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccff45f0ad20e23715c20f13a9984c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29a99880eac4b99ac178f3531a8ffb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c514f8bd6feb2c1575b555dda83c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b5e7657e77ca1a98cefd6612c76cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74655859e4dab03041a1456f1405e0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24183f1457856242e4ed03290c5aff0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0a6873a5cc8230e7f48e131335ac7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94427e25470de2e1c43f47e4b8cc828f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b5709b39d44d797dd23ce3463a38e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb17e1d7cca733f808102428529a78d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee7d6dd3d98bb3a2f47e0c922d184710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2ea4b892016bea2ef24832696fd01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99159952534c96f3a21221ed10b64d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65ebf8d66e4be19680bbeea410fe98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85734c721d994d91492dd8c03b5b6983714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ff489173791e7c2449f13b48b6975715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b878b63db06ca3ba41efae36da31aa0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da1485e4f287f2e586f11a6d744b0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a574d0e2b2ecbc3840c24412e5ef5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2e7efea1cd81d0580456905ba352d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd2e339fbe7f774b1534672db7615b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f4401926f9a7dbd9ba7241482d903721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517828b71510593461880906e0cdab3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4ff84bbe5c96f5c07852e53ec6f8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4628ab489d29ff4aef36efdff9fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d54b3d13d74797f1f895faeaee72d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d780afdb316f30932f59fdcc95351726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b7e862e4ffea9002c5d40d87cd4fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7734f30936297cd615e66a9a06425728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c774a37fce883ceabaceea4cbdff2c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a2da5fc008403bc9c89262c932fc8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fccb7e2e75d2393d81557005b6b0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4bfb9bc51f0319f227773eed2b8ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb9bcc6b873227b0fcf659e9004c92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440c051b90c5d067a5f890b8fecb7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b06f1068cb4d37d04073ff419a505735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f0d1c6bad58c768062fb86c981acb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a008c2a47455a53dee3757fb4730d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e5b4052babb0671d8a830f0c39292738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0ee8f24b0acb998a41b79fb2f4160739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dfe81e11d4a94dd52bb3a448b3049740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c5256afb359ada81e3a884018ddf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa17a9ac646ed58e15d17c1e6b7872d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d525a3447769b71b2c740601787665743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a5c933e683877c0a2cc7554abab1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01a518075eca4148045e4e8027c2ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd24aaa1fdd5a7f7d9ab5d515d06076746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d62bf37e60aef0f83cac88ee4c2abe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aebfdb36e7394bea1e1ddffad5f7b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691c1fe31d0cadfbefc17adb6839add749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce684b3b0730d394ce79dfcdcac2fb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db18fe1dd738c7370809f8972d0239751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7d1db41dc1f893757e224f6b10633752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6c7ce0f78197926611c42db3c787a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b1152acbab52546fb6df766e46952754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed49df8cee0ee37c7997e4e0a3a3bd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b55f64ad2e4cc3413208b2ed53ce30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ab2f66678c32bac940b9920e637ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35a218104e5bb06720a037d401912758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ea1476a20669b782258fd38955d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6773120df1ca4bb4565beed305bd24c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4b154d3c272ef74450e9e78387e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6084c348fb7ef3f76dbf765aa15613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e7fa5a1b5b0301637fe0f332e4b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf79b90c824f6f81da55a83e1c19def5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b28627d48a068412f6b3ed4245beb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be133a9b1fa5617e11bd70a2b1cfbff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91b24d1f4693cda78eebf0b79cb2e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd32f89ca32b301301ea94b231da1619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb1a207b6b2e663fd77b656efbed4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b900c78f28bd5b07915a88c9f73e33811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca826d99162f061e3f531c829e321e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7d3589519b58374158e7368b743d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac47002d686ad491f27c500fa3749d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a191dc4eacdbdefa31cb82fab2c42715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24548e325511392311f11bbff35e2a6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d51d80d60d454ff8a14aedf03739817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d697b9ba54cadbb669912e198cdfa618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad41fce091be0171cfea79e715851d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d04d8b50aabc2127d8de134028460c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61637d55d127ee7e8d73c57bb7b29121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca5ea9e5054eeaa83c6ae6b7a64d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7639f3ade53cb3c3ff3e685c9dd4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a6fde319baaab619cccff81b9769a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558239c4bef5e95b73a9491b6dc28a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13744a4eb4e52e24aac5c2ffe666e52326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d800a97b55f043e384124b17baa19f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df36172f1c38b810ab1bbd77847de828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68deeb724eec1834632538f1b0aaf4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5748440984be21c4fcce75eb85e7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5cf720bc9d003a6527c5623acc7c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc01d29b2951c18c94132a7a3178332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df4298f89c7676c88b6a1eb1d95ab633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df954da5995012f6f890ee8d28396c8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc925c696bc3155c89d70925ab6ad835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d158e4d7345701aa735dff555de74a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6ee0658ff5f38cbfb1034fba0bc2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fda9e6c3f6b5301dd3a345f9443d1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c07b724af14040e9920c01f93d30e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf0e835beb9bfcf8dfb49f1f7561540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b3528500527cd07663f171b086a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c85e5c7e1bac06bd312ceda8479bea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb369dfd864e74eee2b162c83716e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06598b43d25492da1044e1eaa2fb0c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9f3f77655a6ccad8ea7ecf10bc91b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7472bdc0378c4f31c1e9ce395f36e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83cc9b2073c49ae96436ad746699047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1d7f668155bc2948def12965f07c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7020c844de1f488cae86bc1bdfd727749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17b1c9074ce5e494cd03422f3e5f7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f916d9dca68ef17a302b39d9de17c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ef4d37a19aed8cba16aaf4e6948e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c14740c5ffb9f987a8dc508d2625a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cca95799ceb7d208b81ba2873894054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ded1cde8998a2db798d7186bacf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa8a60c8c1b80bd37e0454d56ae37756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f723948dcad2cbfe46598cc8ba96be957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae4f60eb3ce4c12a330d85279c2d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef62ad871b1e186d514ad6f07c55bf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c0b87414d73316f012c7258681c8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40c8eee2d2694c0c9cf4c6086b5d0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198efe4f94330aa4c14b4a85588a7f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b66618584fbe64feecb15b741072863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d1ebeb1bc6c8a7e35f6d4900bb4ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae00c8b1e5cb8de00a67640867587ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df743357cb7361d62dcd4b093e1c374166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2503fb2d766cab7b84db5583a158c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef144a4ef92ee53c6853f19c06f8c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f97c8f7998ee4d21a6eee011e6a92c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e821a0195516a04cdfe8fd11a7c15770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739056c81bb97d1597fe4c9ba6051371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40e2dc143672011514640a106b4b9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7939c39a4b0b0b2b9e52f32136fe473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecdc1253cc630dbd6de4e8f710e74274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c52aacf09fe5e28120d09ad7793f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613acbf86cee73e43846d94aa99d25f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cda72c452a07c56a38d7fafbd3bddd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f1d2b5d78b4cba31fbd853a4eb77f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b52aaa142ed6f029ac9dffd50fe53179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454879db8f69da3a05667d619ae920280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ea817ef5396039ad6c4c8bd7757cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4ce561f9a821e77580af7a523982e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f24ddb83a37537c80672cb92be79f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9a419d1214be1c3d4c7a02e339e5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dba7b85dc14365796705ff07c44e8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dddd5a97bd66149c7533c67b4b465e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa1573055dc01bc8c51de241819b9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561a1ba840126e60642f477773a636d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef234d5aa662596fba651d6706db86789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eed16fc42b9a77fdf49213f936eaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c434ae21f0dd8ec478d028df392a66a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0599bd9a930235654c5da5b5dee8bdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10557c730ca71a23ef44cc7f49109593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd95712cb24c577d4fb72d2712e23894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ff0e6c1e5b6cd03f4bf4b229ca1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6346a11734fbc962c59a3b7790317096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fd04f722c3817372b96c08a5b5ef397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd754b6c9e6be059660940960a34986898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abd2cca9f26d95e9b04530ebbe5c3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1f827faf23d36bd3f8076be028b6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3c6b1049ffeec7f442fff1b09cf91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77342ca1305419ee34a9a7886464aef2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701f1c730d32bc4123cc2d06240e008103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b57d57a6d4b306f42dfbd5d653cdc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfec1abe8ad504c86b7fc51f033f47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b9744aac03e1b8671615a3a4d54ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b616f6a1e7df4b3f24fb5ce3c964d53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc745b84ec8f652121bb48cbb755c24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b987abde48dc1f72c6db12e070a0da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff4a3718d5175b13b4fd388d193379110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38893996d1ae6b413857086be5dab885111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac360ff24b16fdea6d8a03953395dff8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d488345793e5d9914e874ddbd063324113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaf305c3077fec833079aa05a1e708114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6a1e6b3415417c4c9f00f38d20c15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171208b5ef5ec4e7c47d1d8e1d68ed51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf070cdd3d7cfb6f97fceb633711ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f8d03bce7e17cf4f9ee5c4da161f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f42f4ee654a7d4fc1c2a74e753813f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed0b47cba206dbf02d10102c42e78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb3f31b428e9ac59512557a26d5308121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a87d7f0d47703e7e876e2cf2fd526122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef8711c14fa2cc9f7e6e8514d8c07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df309c784d676654c8ab68a1634f300124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7675a48f959b8670cf98bb60fb85ed1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cb94f93a84bdfb69247def280829a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0099bd83c264e79cfbd7d05883a5585127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7097ba7c2178ccf8107cf55d9bb9c6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a7004340ca92154de84d7fe75d9b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400f6a75a56dc6727dfc538e800e693130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089f5d304c9f29bcab2dbad041cdef1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04f8066e947b8b774dae79b91da208132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85165e3c28a02539c831bc49c82996f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287f806ed0ecce2dbc560ca4500d26f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d85ab4e3672fe41a55f505010b39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f5a80069e0a63ca584ca8a52af063136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a786bf3411cc45f0286759f5879cdee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd89006faaf1a98c1b80ae14963792138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a9fadefae2e707d6cc8dd43631037139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2227219a37f913d0f9a99e92d08652b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8d7b0cd28c056cc97194f1fe23f5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f9dd34220c75c8baf48aa94b4b7c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ad9d2a52a4a5b6877c6c93597d8b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130bfdd524441d13db22d4292d6646f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d67c341033299b4e89a63a633ddc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108826bedeb34ad4cc1e877d89bb2ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6649d1d28ec88d5425e1ce9c0d31f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6db7d0ee5ea621c1a2e8106580625a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6586ad325bedd8a4c77431e6f9e70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2f099eadd7f4360a4b569d08847c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32689a5b331e2d9febdd16f01cdc480151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9997da6957c51504fea3d167696937152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a669e947dcbf1ecf8a1a6cc3d16857153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28007f5381e7a75e00f2ce4afb1062ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dff6eb4ab67e3d9ff8b1bd89f55cf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e387a354f115c7dc7d250cda71863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c121ea9097afdc141db2ebb9e359b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf4d8a566231b4f1473c1a3b4158e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd547874cc798af3b0ebeb00fcc2af6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aca34b9150afbc87412d7c66fcb5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86ec120e22916cf551c8d223261093161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34289ad757521d1e534e0452cc50c238162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0184b2a1088b64d47eb10188b61a50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddaa71243138a826d851a66e44afd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055b7cc8f74c4555a896e1818b72f13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093e40cd5a0f8274b2b4ec466d2fab4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea3bebeeb5db73b6cb58baa8bae4d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d57d7d97b0ae3c9d421f3ca84b7935168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9577ef1bb8470342ff5cc5da2af33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50701fce9f1251bdd3e9d14914fb77b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b46909da85fd8db36a4a0f318af3ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952225278fa40a41dc07a55dfccabd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935041e287771cb6f68a12125a967a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665382e3646df1df6b48ebd65fbe6f31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e3ac3953b9fbde28593f2d5929be6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd1f12cef5850a4c78736004f81ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a1735e5fc454e92381573bec0207177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9fea33583448fb82a2a44163239cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7441f7eee633e342294f729fca70f27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513a1396ce1f1471a140990b49fad4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00084194b70bb93dc084c88cfcf92d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def610486cbbb4cd88a014385822b301182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f2a30b24d8ad8dfbfbe6b34991420183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5423cc192a208af0c9648134875e6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fb74b6278af5a367643a95f589525185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e903bda5ffe6444a14c376d678b8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240da9cbc86c02338130ac383b0d72e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa57d25a39dcfeb84c09e855bdf3a94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09458ebd4a4a880aea90eb415c5bd1e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e352c1c55957f4445c08a4a7bf01d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa11255be01c276b7f83afc4cb3997191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d123d517982e94bf15e01bc9124da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65ff6e0255431be7d51d8eab5704fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593cbf1af8d2d508defbdfa7b2a0a80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1681cd87846e342b0b409faa1e596c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c887200e795e1cd68dabce0bd2a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be0f24c60ce969d37e780b5638adfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c73a2d9a573dc9aed762e2f1f39b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4832d5de08082d79be396665701a173199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b97a11cd47de74e142179e89200770200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b092d854704f9a734a292b8cb48568201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6bb3b837696ae1ac23bb6e2edfda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069789062d6aaa4ed45a14f67deec4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502c7168f1c289b3c58d03178808a2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965ab4cce9c1c203540310bdbdc8f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644242428fec48583586c0c0f6e5e3c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759453fb8083425e475b4e0082c6b8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c48481ceb8ab29e70b12935d28df9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd539dd012f7bb32001fe1847efb59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871abe5c7771d981679acb0ca0d5851210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571aa4ad606e67718cd60ff361ad937211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3d07c62a299d52ea015cc838a13ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df47163abdb050acdec249378d487f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f1fe7e64faf934153973b63c9d7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ed584cf3bebb2814a19deacc29236215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f6d2af0eb54e786670586d76cdaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237b49157aa6f05aea06c6e785f2da7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b035b19528225e77466be5c9b8459218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee796b816bee94c0a03e1b9da91ba25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647062ddfb21c2957121907ba50c31dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e59d8c0e8585d6e3711ff8165e92c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d87bf1c8ccdc59eba1dc823907407a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435accf9c9de259aed4b79ac066be12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af241f5b8acdd601dab1bf2513506fef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685f800f0d2fcd5f49316d36fdcaac8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99574885f099a8695a22edc9876230b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a4e3b6a2f7bd42b9277e4d9043535227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a3b592d7028a5df66a724b87bc638228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824362050f219f47c5df7f07752109f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21498df0da5b555dfbae9fcdd062db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ec9d3503d892d08ef72358218415d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b47454549b586617bfecba20d49d62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0a7ee02c42b97eccfd87a3289bc6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb9da1c7951ed1febfb703f3441f45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e40781efb3791769c1ff12b1ce4b4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750792ebdc3f67cd320074c7c0242df2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439ce0aed6302ab34bd2bcbf8338d35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c8a75f554c701212fe8da5265c1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0209aa7f3f022e48123b32896bb0c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013530feaf55fd134f97c48f9659643240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c525c86db5120e7b4aee939acfd971241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862db134484fd90383e0a110b7f9480242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567c42f4f8c4e57b070b2e93515f77f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1303fde85b653e0f034528c523723b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116cd7a3b58c44c95c7095a6e12f252245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab09d4be427bbe569c1ecffba5c473246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f461482fb61cbcca4fc33c420fb92dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18c0b89a8f6d383a1a641deda476de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a89a08a5ba77e07f74f866157d42eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a44433a6e6fd938f6b0c44ee4f400c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa000fbe24181247b8b82fe581bcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ab8fc4c431f1605a6b8b59fdeefdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bbf92389b7aeb591d75afb497de20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f580484e6574b39a331201953ea7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b11556afbe860a30237f447b773ed1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67186d8623ab747ff1d17028d32625aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb57bbbd8b49c99e82179ac49ecbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eb60ae332428bfd9217c2da947951258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af298ff044c4b4376cc3fe07afd8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819919d219865ef0dfbe3265ebc86033260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315853040049029669c516511150489261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee330d2d0a1d452657f39699701d13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0086509e21efcafc089b65afd15aa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eee8e22c7f90fd2b28ad9642739abd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87128f578f6d0c550072afe2f4b570bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdf83f6a23acf369ea063eb79bec10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d685648be54021c68dbab011cc814267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f2df8dbf977715821d354b61e8c98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db130ed9fbcfd30051b64dc13c922e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd189ce12f12977f10ceb96538a31004270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3924eb9d052f2444965ce4744069d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce071c27bf28faa494a257ea16b4a307272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620bc7351794be7ef06fe99029be1ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9bf538049129be32d6e1e57e2a6e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e77c300efadca14d07b9129f2ffe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f631246b92eda87d64652b314c8edf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d29f0e7878f1c468ab669ced2d6462277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef568e38be3103a77fe383ccf0a3e691278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787672c5e12af28b380e8f42bbc3d74e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd3dc58129f98a2c2737dbe96c85f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab5736cfd3b2aadbd8798be011345a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95990dc602cb742820bf0ba53252416c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dbd1978a27f65a8f247267cc68c5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce651461e9cf0bc178e9ddc84ff6d0e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3167a10a0669ea1d0afc01a71818e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415114ea3cafa7540d9d8e587f26e28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0ab7061f589813ee208d28572020c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d992e9b3d405826d745ebbd294cb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb4891e3e49fb6c11b7d6f67eedbce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f2af71c973f7f9650394b317ca713290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede40ef7fde0f0f67985a9f144532a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d897293b8ecf7b622f41f5361c6bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0412542c6c77023e4845458ec56a660293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94851c24f413fd4eea59868010c547294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d67964123e7e9eb2fc0b4a522295aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec51a54505a042683e96c887d674b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee288e4e16acdad7489e1c3a134f6150297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10bc418e1b20e0a71381f847bba2f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb271f83448745a9b08a00eb2797077b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04849161412ccd044d6b5be1593d60cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1f16f425d340d6f98e92a9e001ce2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6e355894c753e2d6f43ee76aab5d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26284616c8c256cf470e779afcaebe69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d775bdbf46381c5436fc4e5c0baa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca04c9c0a62bf4bbf8fc3373bb8f40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5034dfcc51d9767301fdbca1437cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d947493ba6c6e8c15fbec7e82e206d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c376cc79a135bd9d03ac4331dde020308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a3ce0277ea2687be936b003b19f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf613d4d6a699d5742489403a8ea3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f66dda0d32508b3eff82af73589c06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f5a4bba51aa6a665875d787fe86fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7b564b55c0193d4eab5aee4bbfdb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7131dfdab14ba34edd067f7097143c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f07cdef0c649735ebdd9a2b3b6124315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29a6bec162838466bc16267c65d155316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f5fe04a8ac8acdfad0ef2bd4594f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7294ba81913471df458612296969d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9505ccca6d49f13ccdaaa187f61d36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6234b2dbfa32b30e850168acd3c9b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e1faa6e236bfa18d72707bf802f75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c39cedb2a883b785a05a17e527533b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3680ce19fe24cff49cf94337036a5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423dee666108cda238c6a9babacf4a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cfdeac2c7f914db1297f575bb7bf2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112b953739249203b95f04df1ae7540326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38426751dc8bb52f3ff7c7de87acac0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6989974953205b2a0e89b51155056328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69449c7704be13bfba6a64afbfbab4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fab2644113272abc24dea101c3574330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee8f218e3fe5579304bac53d35a252331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcad888eba33b08776522338f5cc3be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3861bb61b77eca72c8864718405ebcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e5d9bd58a4e2e7ad369cea6e4dd36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dd1801e402ffb705c1c8eb20eb0a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d25a87c4cf509f7369e5d3779d8c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0e8b032b385bd29f92f9494c29aec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1195af3a3721e5f126761021f42d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb732f39870efc8cc9017423af1416339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58d59e73198fd3b3ee46b9e2d217ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb345fb7665063c398ba3c62b32f7d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827a54f761e1933bab6f480a3667832342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fe365b5bf2fade08fc7f3cdaca1c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbf1c483fad77e9d5da5f7c2902617344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038f366289b28498dc33717e5ffc990345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992a3c9b2df3a58c2a422cbc56e3b7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c14c3dc83ae7adfae088b59d4721a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f1122f12277ac640a34a367591e05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8948a9d5b31734b55a7f4b6052b52c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d5fb44bca48c5c84cc34dc2710b3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a10cc474cc293dcc407df84fae7b04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21271184732d60aec06fce4b483ce388352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060e21f68aae5fd33e6897c8973a008353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606f854d6ac9bba85f3d28758ec17ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371daa7a629d3f3dcba09e947f728504355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d27d3e9dd9b9d48951faf368a62c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13622d1466a2b8d62ba34b5e1aa15a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd7a72b1d43789f3ad82a0ec54721358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186b340c80d654b451ff6aa54ee1c35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f983bdf32a51d9c54b93fbe4b6c77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05c089d26483f64a89500273db75ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8e241ccc05854a168094f23448e17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5861ffb5c9ad2031f8c97b82bd42a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249974f144ac1c09c71677b749fca82b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd660244cd3e301a4de40d9f68c92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daed61967ae0234ec7fbe1b5906d59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba229f5784ba4595eb961f171f22321c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01bc89322a8974d4613a06202db8cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9900a78f62548c2c2333cf671a343369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718b48b79688c1024ee54648fdbfeb2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ea75cd79c609581d09068945963e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8819e9d64fb6a73a545f409403690372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bfdeab863d9b1f110d9f9cd822e1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a9b6adbd60820bf5b49b80908f02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260a162b7281e5bf32726cacc9d7410375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65150172fd9140851460008e70efa4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff1b55969d2c07501205234e2b7b26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97a899f506618b92ee9a843d3e27b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b91ed5931cca07958f6ac3b482e57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c270b59b2e6442200cfdcc743863e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e2081dfa3722bf34de5c69dedec4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d32294762f3d23de7659435c4f388382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c53e08a528c6b62edb445fdfc964383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81852f88183fc9ea992d7a401c13a636384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be8b8126e49aa3e6a2c9ce0f040e3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f6274849fec6e0b6d2e8c87e3c904386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bc0c55dbb3dfd3832362b9bdcb290387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec5fa3c6e6bd3844edbd9ffc9ec1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7747f7323cb3c6483dfe5bcab2128d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499cd1282c40d8537f8b2fbfa5be10f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04440040b089b81af82c915cab9251a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284cf834556f6d4a285cbcd19843a9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110a5d77147d5eba36c63308aceae65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42587abd6f37bb8afbf7a0e17392cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e466907ecfe5fccd43c7ac7a7144e2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccff00c5999bf67767df00bd4a3f5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9878e65058fcb6ce93ceee0437ca5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5cee6a22d8de650bcaa8ceca61f8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a94a4cbc16e47ab011ac9f55700e0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3db0332d6b6308ef19e63f20469fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abf7dc6e468b02dcb89a8b42a26095401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5b363d0c8cece35964f685876dea7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a429b013902aaeccee79c15fd983403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18c2b9288e9ca20315f586b1e04013404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ced15b8f07d36619ca1005cb1b0a7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed2d8e04de9a516ed51591b6f852b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f3a42af38202619fb24367d8354f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb18ff0d3edaf22981c49e106613dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5d9c5c32727a23f28438c47246d82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ebd5b804d8aadfdaaf52f97b29c5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6a0b927f24053a0191428255c3c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff86515345f2dc167d9670a37f8213412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764050a02b7b23d8ed3d79f50bdbae0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6743cf384302b64fe7adc04688ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a26823e3af8de460686c138613f3ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec25ab78197499c0a6a6d2abe7a5c15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcd647aa3f3fe296c45785c87a3d4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d7ad265a1b266755af6ee3f0939bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603a452420c3eed5847625c6dfbf56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7efba49385d5520261513df9caff31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9193ab25c499f83a69168f5099f3be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a9d1f35c87f35603581de72b00a6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea7aac3162997b3336a3879e9bc19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2cc3d7c0f82a9e4f9f7aac0d95369424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a72c3294f9b129a60db918f68b651e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc981dd67117db562ebd3181f42b4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9be76e7614bacb2924a1f0bf3bb596427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66de52e65fd7b6049d0927ac3c02a42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b093913ac211af4309e2c97af797b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71fb6eab5a2625c0eb6123cfd941d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ce98f89d5424f9824db8a9478ad25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaa36e5454ce944761663988296e8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057e36e863391c78daa2fce70bff2f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7eee0385f88136e2243440c9570ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c9a62efe122c7978e7c56aaea790d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9bfcf857929c58cb7657412f87d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a6b29bdd17de052dc209997874033437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb39b546f94a7c1b4a752a517de937438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aafa076a8fcccb359a82897550423439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566ebd2bf9ab30508eab11446e718e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c98d4c7aa63938aa1cd1d559c2fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a800e661004a0001fc407818e172aae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ba7e36222723f9bf7ce266d25bcb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b249f53320f96609f6a45eeb44e7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b0317e160eaece2122d274760cf4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d60625d7c5f5a6ef1204216f9b129446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d737823ab74b3a6e2e55cd3efdadb05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6856bc7c30c7f0305b39aba84f1ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6274a521144334a3b092fa55a5117449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec357e7645a9e0abe828a0773c81b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d85c982f01e255274a8845ea00f880451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca735283ed91e49000ac242011e5ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3036228460e7542400317c5eb30a951453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993cdc3e85380a5bf092de984edd1e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da609b9a7a03c46286e18bb8dd2d543455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe05b061135a1e7cc39090a7c3bbf0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a21cff21845d295d5e8190237605c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44d88cee5c198bc1ee9400e8a84f81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1814fee76f59979f678be47d2633fd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784629914b3db3232d3bd7b8b2997484460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ee78ec2b2873360f17dab8f9a88c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745da2a6d7d6a49b3ac9c96cd964a91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f6631ed1cf906dab6d93ceec36e32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161b266493b53352530fe34a5a5cc2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7ed9f7ceadb108bf95cbd29e5b2aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fe6f210cdda1e09d6de972023ccce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc28edd60171cfa3d7cc22b3b91852b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7054d907c7d2bce4c0d010d3df31329468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d37402d7351608382563c99addcaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a4815384d72c8b85d85f619c570f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d3f8dd7d5af95bb8ede83ec89b98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd490019aad7a8f0e2be3a1394096b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a73f8bc55c3bf86ce840576af5d33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd4e96cc877f6382555d215998bfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b8dd110b426a28441f8851b161587475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1961f9ea45c667811acb61a3ee61fb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c87155c57f614b24e06b72cd07fbf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d2576d6e51486677b76a454419e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e37ba93a741e889ba9c92627e4e397479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6178d5e79c756f0379122caaae04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2834f60d40ed2a6acc3c885d9b0702481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab1a78de72b50f5b6b91c291050720482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d98b727ee926b52e1bc792a83289c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd4657c18810765c0bacec5c088393484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcad8e21c8d662537655022de6179e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546b001e1dff91762ef92520a90db12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38083bba7a664b425a2a2caa56e9e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b0b2db5f5d7ea9e1eb90e9bd541ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07de8ba4dae147e53b038188d96552e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b86b57ed8bb2a17eb59aaec2401865490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955ea5a24ecb8341af6055ac5bf48b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4886bcfa60e2dedd591594e0a97a8ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c670fa7885fa01770aaf73be3646493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e04f53ea8ff33ed24cd2cc78761899494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641291df3cbc1c88da3b29e5aba30f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a029519a8511612f603b89ec25973496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151d9292be988916fe7f2fe4704f642497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343f417619a41f335d8d1d36bf66153498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c31d6887d116d806f8a9fbdd2eb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08332ea5fb5166e603e05e8bccf65a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61655b5662014cf3285bfbdf641ec4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b4eb04e54cc7674210bed42840433502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b79061afd87dcbfd518d17cc4dba24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569cb286ecb4e38474b7ccd7dcc7fba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd22be8506514bb44b83a6efd09abb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bee168a3609dbf5fae916ce8d3cb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74058d80f040bae88dcc928b5e8899b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd6d5852934823800aabd7f8aa992508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac725db4ecff99749a6606c702d75aea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53bea94afe8401cc8eddd88db5b7e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c329460f7d44437d44f647095dd22e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82417aa6a815fd425b930b359b93b905512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce3c3fe3b410e910b8476213818d22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25b601413402d59c3ea3c7b0936163514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5c06c0857ea66c3f153c83e5e384b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbf11f7a9507478f5df9fca5eb70ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3066bdcf36806c5ffdb291a048bedbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1c372209d24128587500771d6dfe2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b50ce58d3f76d455f5b83ed24525b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc92f3ef46c3f527e95f5d6ec36b13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f4a3ed8e400e4fb96d17c8f4b0a0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6f9dc3284b0522298293f80e1b326522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105bf431cbe1e74e9b6f26c03c09fc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd240160f8602ab3c75a2827a6b32c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41fb6458f6a0020a975e67fbe1821a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb06f8b7d47221bda36eb4b1d4ddad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a2d5458343be551aaef0ecd73895e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3d59339e117e2a638396f2794453a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfd3ebe64cdc7c41932e5c48bf434e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5b5bb4b4ab15313ba72532cdd0f27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01acc5470d7ea24e300df9de296e26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb0bfa9317e5ef3a3641e9be425e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4d5675dc91163403324e625d6f51e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362091bdad64534ca67818ceb7a2af2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b5a3082581941ea7c01cd5ae91a43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951dd69854e5a0fa5f17ff0d3385e8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe1ef18c1931eb29ab6a1bd7bd4323537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1e1307d10473539583d2d974e616d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb2921a87c2abcc06a5daf011bfc61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6d4aeaa0b536ead5c51d378a5c62c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718070c5421d443954373cdd9ca69d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80890ce5ecdf24e42191c268b0954a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf99a5dfd3323028a7b6c10124ae80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5912f72f78048b39d21bc654b5348c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2065daabeeef44518205c7aa5c30c95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b6a53cdc93b3a5c8b3db6406e164d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9962fca310f9f483aaaf7aa370bd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bd475b1708df01da8b933866c436a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec874a25bb2679d3bbdfa6645e7bd7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb64ca704e9829a221c902317dade24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5393385ac93b4ddf7ae6301885c54f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a34b9862ce85ba8631059f3cf0a4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede029dd71a64b2a48d26db4cfc3f9ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b44efc8557cbedf341eb8b8177567a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a75a5458836dbd5c1cee75fb8d1eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dafe4f0488856aa1e2e18f26a0043556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235d76dabda9c1030771375796b6b58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd3c320734b391a1a28aae0768e462558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6648665fa747d396be0c8235b5bcc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44e1775a607520499cd9781c8b28cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7993cf34a373f8847e84b26656baa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bcc19bd1421e8c3be4e045c3e3ff4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bbc3667182329ee905037050e01c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70584465d2cf441862ed7e609cb317564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da595a7698c9736a0c2521c0cd6fcce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315233f3924a380ae26c8a31c70ec771566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a68e3a03acb157105418cb40078a9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc266e56fed7fed776e7f88ef8f48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5ee42d1c31d2c555453aa446e52d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86fbc159f97df653f1aa2e810a8151570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a6bbe4c450660db3142b80fa9c33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34b6d5956f4f30c19d07c9be314a8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6b3bb7086bb55cfaa3be9b1a18325573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784436a4cb5b723917158856fa4d079574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a27651681e1cc84bd61029a9349e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3511fc796eafe7ac4eddabd58320ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b43c95953a13b706ce8883c3d74716577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80945989406545c37d8ff583bf073bfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87147ab721480b6f2f45c36996cdffe6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bec0eae558a5da5d51e004d6ac957580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88926ff65ff64264430775cd8119c5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965611ecc237e9ab005631bc6bdd1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28f7cdafaefb670fad05b72f8d6aaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132bb983ddd48638c757d0d74e874e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6529a710ee1b65d145b83f300ea7e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff025004a38ff8fe81a1ec098216a67a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeacd1c9b4a2fc858a8fa2ae6dfe76b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ced061a7f9961ae62992faaef2f8d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1943af488734d188f6b5b06ea6f17fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3434f8f35a1cd40e53aacc98da7d49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3f6be4bc785e457f300df0be707c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3034dfb33ef33c76b9ce8507b3a02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bf382292891f0ad75ca31c8284f80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccb6388a97c95e04d3a57dff9e2ab0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed524884484f9ef7f0b7d769c5c7ce6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1ffb0e22cba5b121fe13a7d6c6b44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69f67866c5fa58e0dee8591cc160fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c8f588785ce810d0acb20aaa2ce93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222037dae6f6a23536d2a28fc4977e8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dabd6f97739a7275171b6bb21c441600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4399c60de77304e19b6666402364601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5318587d016071d2809e989915a2b5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e13d79c15868cc3e38163f5aced53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5e355496a18e3c982fe93419912c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a452d3046050bde8c9bd24372fb169605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bda3ace79d83777c5ed5eefd50fae0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7140f72f4e889e645b10d3bbac3aba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b709c21538c9d620ee92b71eb584b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5779f6c6540b73234379e268c61625609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b022f3c0167bc5d9f14a286b1b7b432610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba7f1f27544f84a5edd365ea22396c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ea4ee8588093f08fe5b388e82e8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6434a83664dfa120c58a0d85ce7771613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8067ee4d6e8f5af43ab0c4c755bfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262254342eb077d54d8afff2f72fa79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9e7e0f8723fe19d50322d2da06d46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0959655c3a36fc781340c58258cfdeb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9ff24786a5b9e233de97fb032d443618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30757310ee415a6efa49a7e6df85dba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a8bc7a44fc01976d9b73636b33c65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1a2bb435a5b5e98b82cbd3f3bfc8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8123208b4536036d3b9e5f26476824c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f93ee63f447d3ea90f1c3834b60d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bbcd2ed8076e4ed694001c8bf7565624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91f9489aa31ac5b33cad3b3125e0e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993282aba29c9bff7bd3f3e44d91392f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490cbdbf4cb569bb7bc103cd37fe5cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf5692567b5b3627a0a68150ca6eb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d456ea1d39d75c5f3b7a6dfa33ee0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377623d9f87a8f05ba53d00f7d6d8b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0e090fc622ed20e1b86a15591f043631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fb70c697e0c8e30e01a8e6ad4c527632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6506195a991535d1ba312385a46f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053d9a0aa2efa681e3662dcf713c95e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758787b66bc927658e671825824fa842635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a3dffae0d086fadb5f3b59e0843b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9082e58636e1c39c47efeb46fc9a94d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae3c3d37da934334a0d3da4768491a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08850da5e35b9dfa8db9eb3b9c28adb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188d73c462508d726c967c553a3f23d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162444742514e343264f33d4a9095324641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39d4ed2e7a78628965f05a6aba3e77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c51ae40314302e9dfa60f47022ef3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d173a082c42208854ff52c164d31c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa78b8a14296c8411704f77460d7bee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1e1575d5502df124b4eb81da74b67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cfb32eab06bad3ffcb5d29ee09db1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acefa36951c50d6837916d747de002648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c82f7dc6eee9e0d57b4cca9dfe840b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636ba79159f6b3b7f9759cdbd41f42a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641a7d52457d0cce3f9c70966c0f6bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c44525288925b9ff7b2b2263f4b52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e2ae5f0d8e5feac8ad2f3e47810fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc52ff5d2433b2aee8323f97f07682e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ab5ff9179ebc12380d0a21d6681d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a9220c97632e1e5498630cf9f363656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600482b1b8e8e847925df600c18074d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bd084cf7a3b0809d981ea6fe50134658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3891c51a0f1f9ddf2e267bd27cbaf4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f96e233fc4b954f59268d4309e7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd257c039c4dc8472376cf6bc02bf2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd5465de01f8ecf12a56b48db1b42a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d74a12e1e49d0697c66e0f1698555663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26179e2efd4848ca7c2b73a7acb97e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e195f72c4e0207e1732130ff1a7ead665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f1a424ff2d12c5f322b0cce861a25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ec155037e5a4641b86ea9ab9896f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5546f5ac21001e936d4d1be25bad5f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb3b6af75d65fceaf860131ce1973e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23bab816169197c91653a65a4b5dbf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c186cb443d00dfe7ca3873548e39a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43bac4745951c692599cf57f27c1c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1265754fbaedda265ff68b05afd4ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b21bbc5ff10ce29e3f1a59880c26d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd115dd42a42c95de291c95c046e8636675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91107b84afeba55c21e81ebfff3ef834676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6537d25849a379d63071ddc31d47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f6b8f8125b9f5809a876c3e80019678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0387b234fd26ca73522f34968e90f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313d306a3dad9d6b7540531a51c5b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bba07030422562e67cf63f8922122681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56faf96755388bde316cded6fd3309682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75154bf03dc98655a4ce3f66ea44d002683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b99315b0b67de299e977aa510b19ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e15ebb8d14a2dd681a5d554c3e5b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3296071405018cdb826005bd09f7402686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb5d80ed52b8b63fa85cde76db480687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d6afd371be7bcb3c2d78e5cef6f1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e923ca431fd12197820e56191fe3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a4c7cfa27533f8e4b3e485210e86d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4efe51a845669128dbe5820ac89fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bade4d9338b92f1caa3af5d775e601692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f4e46f2ae9038a661196a993e0407693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06564aa845bc6391ccfbd5cad54e07da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52897516c3e2a8f2bb81c82b30ac4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed920de21def22e22ea3fb838066f4a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee015a1e78325ecb1b52cc885a19f914697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae10574cc89cb270fa21c5233b520698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bba7e45ad2b2f9b3ff60696ba79a8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284eb779907c0601f2cdafd0ed526ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920986177bc8c0c064452050592a4cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97d31a5f658a7985223b0a7b8ca22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d505cbb29eb62747d0eb8dca11da88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7bdc723881c1d3f212e137b6a2063704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb0e133ed7b34cf308812b5b1f0823705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915053641f54fb04321ab2cba0b5ed6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45d00de9d0b6c0d0efa37d3b0c41e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d7ea6b359d6eb58d74aed7a837f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d69c5714e9339a8cf02ee514344bad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbbc2cd4fb8f3d7ff0ab19707ef1a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d1a68db3ea3e48da77e3876dfccb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a149bd21a13d08b211a6210b2ae7a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182b005e8b403bfbb3dc2d22982dc34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d072b9391b04bdd46de1d102603e34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4120791b3891514e2faff3cc9af668715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d2805a6cfd685af9b31e487858c1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d8358508234abdb63b1ce31143135717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef24289ef337502715b26d0611648e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c457cbf63f0d20a053b9509400e17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dcbd106165d95790d5837a8321661720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19d81ca0e1b5933e30ee69133e9f0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8428541465dfe2a08faeebff3895d9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c08f269178ed366c9ab0f8cfc63b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33104e7ac1abdc6e8fbe164405a33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a48b50a3e3fbc17e4eba1b628f563725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcea8524773880cb6eba41f355ec48726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a9cda1998670ae9e2c35ad557ce22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63050212f87431ed0ad35399f633d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190995c33e248ac102def817606b9bb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ada91c8207fe6a9e76da7fe89348a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2c26a6cedda23fe74dca1f5c885b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf0a7f2ccdd36062138feb9570ae63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a937bf3acaae7e39fdf16b007a11710733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1755f438984e09d9196ee8669891907734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd159c2b4d7188d552918ad579038d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aff72998759db910b01226471657c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6b321bf4274c258454d081ab25a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9b2db20e55590b87b2ba12b90eaf9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a1e3efb451598dbc8d9f15c14594739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e7f9037cdb552569f65f541d063ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e201898216a8e26bd49f5edb2bcd875741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19212fad42dc94c09ad217de3f1d0620742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379678d1f4be3ed121b4e56768fe920f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c0ecb22dceac2b1b6dbf11ec96950744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499356616a975ad1610bf5bfa49b8f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce38035a640d9aabe06ab8b9dee7c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea374a0680b06523329d44fa3ca12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26912e303951979bdf06a1489c4a29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db98c2ddb7c3bbd4deed1123084835749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480cce541a0b2c7f619080a2b88db28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175e44226bb9c075a8706797c80e4a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc467d11ee51f4263f000bc6a95074752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f829a2437fd73205d2305f0e91049e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde42f938c405af3bc5ba6b2e78b2b43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01726a9636efaa654f6551972e2d56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844624d7703d12c99e2726ff1ab8ce3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea3471eb64c54acb0d76851241b66f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c0d416a53ce1d4edde0f171b4139f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20caa086d898b1ca95dbc6e93a8a92759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>