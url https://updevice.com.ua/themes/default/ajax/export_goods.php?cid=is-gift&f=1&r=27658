--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca074fe2380ae1358772f903351434c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed383bba46dad242b9c55203f49d90fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ef3fd8e71d7dfcdef47ecde5bea93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa53a02ab4abe1685436ec42b38eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69932e7fdf4c06ae533376d49cec8bca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd60fabe6ca16f4acaa90f17dad37206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f554c6b854da6f5139a0676ee72ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d84212b1f911ffed6778f1dac1aba38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077a8dd9632b5860c39e08689083b669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fb0ab0d532c6b77961919353245e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef0db14a31eaa46e3e3446e02fd40c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7313691c44528ef4b149487016d10b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6a7e86eb2a99fb5d952aa4d00226613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dc336e7a7b0b05a1a35fa5d3a8ece14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a7b51079cd9dfe17c0a961bfdf57615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f210b2057da66b612a9ffb3de8bf3ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1112743c3592aa4db4d478a347f9f8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe2c88cf39faf468f34d0f0971501318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553cb49a912a1254f3dc36228ac039a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9915dfedb7fd6842e336e517a3b76b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b172147919b1515e46b030549f72521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e325d504b4ae3445c4d0963c8b8fe122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fb089791f6aab48b8809c88c8ee1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86adc17b225491b3e7be433159a4e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f66a9beac920a5fcb3d2fbcff32a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a833b181a7bd780e66bcb26baf00c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c5b8e4cd572328f5d4fde91d6b0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f2f17d30130255c3060f8e8b8b34528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c8690a5a66ccf9ea91f9d1abb1f3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c865fd15b30ce4b6f2e296e756aa0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2051cab1d79c189450c705e919751af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e48b5fe3f23b131481eb35bb97104232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd27dc51e24f27b7ba261e0cc882dec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16807fe6f234f08695094db5163850cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322d19a7907aceebd1505647e052d5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f7390c523592a51bc3563cb6a883936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e46bc040fea6a010718e7f85d5555e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dfd5697e586d53594afb5c31a8dc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748e2636c4d77588e0a09c0171f157839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fe164e7339e51d6653f1de5782db840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df95e914ff15f1bfea76b7b88a5eae841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1fb4eb3a9e513f26fc7badc1f0d6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ede8a2125c12814e40ce103626f2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182dc2eba1584dc8b8407b2c452c2fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7118460043a95c5b11c6f5ae4a77045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7016dc9d6fc77de92cc9921da0a4fc146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26909de0168502213acde03602638e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb458b3fefa9b8ef08ec3a447c039b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc03c81e46820a5d301cff645e66a7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce81de16be0c23366a5fed002ec17550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b580a61fba4d040049aaeab0b0ffb0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9637df12a15b664a7232431b3ac9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3c71745e02af448c55abca27d1d9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7872c05f2bfcc7beccc64f276e3d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a965b35b5e2f7e7053eda0882148b0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833012a70c212b295c3431afa93f77e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d2f6a3d2066334034289708c412cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2042a7519842439622698725b0e8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14fd15984fe16eeefd6e32eacb058359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1485a75ca49a74b611220753d64760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617f701f6e38c742ea9978e4b488a2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f1b0d7a16f636b4168c1c2d3aea162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9baf629e52707935abacad650434e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaad249bc69c5ae9d35eb1b2d0e00064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55f3f0b8aae04bc735d0b65250eef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072132a4e4eef6f3a13b652bac388a4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcb4e2f6b23d1e621bd3501b009e6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f66c4012f599adf22c3ad6ba9b9f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d57d0e2e48082d6d6f4c1d16b08b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8badcecaf6bc62a57bb1df28ee364b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ad951f30b00301a59d4247c3c2d5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3c94a043cdf2492ec9f101520bcd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72366c5990c8f13e0fe75e7dc28d6f9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eadb604208384061025997748794b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e21cd44edc9cba7f627e777e5a88c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ea0b235aacf064c0afab4b5324e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dce26c12031036968a5286822a065b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c9140bda2b1413ca0a9663761152478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3f3cb727eed91b7fe7671d6ae98a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee15fd6a3f72d44363ad27a25633b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55309cabbc9e1ce2348f80116d81f0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5abe338a10364eb6977fae7cb492182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983382726088779d7335b5e84a2af3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5c28ae81c2ac5704c2e7011a759f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a98ba24ef800f6ef6f30584320f76d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972d2e0aa84ac2fa8be3f2fc2b2b50986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc28d97176a70ac1de471f60582ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740e6e25d6be5df13e2b6015c2e0ce388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be43d1d71059435376496129a926a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e70375201f5659dacde10ec70c88c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837868e55a335f93a368b34bf8dec7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7945f915df73228dfa8369183d865392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901d7ac62e1c42a8b2861a0f1b838db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba41398516d175b4780f6b554cdf1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4947592d95913adce71ab1b7606d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da1b1c007dc01d5f20cd784f05d67d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8a86d78845287ed43f5e34d13969997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e0dd615eb2092a606e7345b1ecc6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75374f850948155f360ca512ab3289a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2fa462b640964ab72d673729103c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c61c983a95e2030982dbcbe735390101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6d976df5f514e661777a703e7ae92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b0daa09c7d1e3cd6dc3c8c991215e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10ad38626b0a805497edec17cd5955104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f4ae009901aec444a19882458c02a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b74bf9c639b972a5ef1f76164f394f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe1b0e879a7dde140ab6b72ffb94fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cad01fe377a20e65c379bf95c31c72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4df6f4ee62398c1d3cae2f0589401109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec688d022abf4a1dd421ba535062197110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81da4960b1a99033032dd5518875d10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bca9c5e12d45edd8667cdf584974d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02661203f4061fd10c6938629e3afc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270d929be38add381e96b1055c5fb7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adcb72511c00869d6faad2d0a323c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567c95196f85a99c4f7b4a72f48475116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715bae2b5583bbdac7fac84938eab5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3428a1798d5ba0b99f836e022aca4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339454847d52d1b0400c7468b591fbb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712b4230f5620ad2d877007cf608ee3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902222fc2206529f75760e4ab5583df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ccf0c05573403a6a4e4b9bf81e418122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d69c21744913ab4d2767741e01815123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac40a884cc9edd1dc70beffdddce75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17be6dbe03e3e7de4ccb47864b1fef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39626c0c71c58e70e246dcbd978117fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451686c249840c079ccb66d018f51414127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd2ee54df89cd9e4cd05461d13559a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655875ab8c51c0cda8df89afc7207f9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50533a53e3e25dfdae5ef33d3c15f72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da6ec2648bb4d955510dbca95f47e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac998786e64a77d172779b9479e389132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5efa92db2337e7907c3e6727766a02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b3e4a4e3b5874db226c73489203e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad0dcb5c5a1c40666ce1dac2fe96f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0947c0ebf40030e876a7c434648400136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca9081155886d990f6304b17a98a8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b43bdac153edc69aaafbb086b7a676138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1174c313c07c4b7ff0deb5dc2635543139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9352c5008d4796d80c2f5a94bd397140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1afba4a61c90b80d21697bda497cc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ee65548cbeafd2544b39e2f0734b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bbfd948c21afcfd53599e07eb62bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9ee173e84fbd1924e7e74daef5b72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052ff55e3ea16370fe1d221b572dc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5664ef8c7c8e009c9b02824ad1ce60a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f71305f5141b4fa3f89041f3bdad3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de764ca205e912ae9225935f65608b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5705784c1d5e36545b0bd1e5daf27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e8ec67f5a9b2b91f28e7804980519150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8efab73d26b0da3591edc60decbd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca23694deba1c8b19407d3e585a7728152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd20ea7401c98aabc5559ba681f15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b7ad894e1bc33f999d5ea5d98cf13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ab9f127be43abf12babc89377d7eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d61fc5b9f05046afa36756c0d348d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b5d37f5b93f17ae786431dfcf2d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750a5958bc1cd3eeccbeae22ca5ebdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c615f115b13d6636fa675ee5eedb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff16e960facc1f5b7629b991cdf1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab66f255c8a70c4cea7ec448665cf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e73b9f6672445037907a3dfa440235162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b40749334a2ed8e1ba36338634005a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab68131e29131b0abae6582d67fc883164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d2edb1e30e598fa0632c561c83eec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95405a491aef7331fde083bfb848ca12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c982600467c0eb592f0d04a73058e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7da2875ed73114978804e91be178b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e7356ddc8752c12e9ca223b05417169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388338d99fd357fcbfb32b9ced5689c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d6f1cb5420cf6e1690702c4232f55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e74143a4b3e8d3780fa50d564d735f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88218992728b675ee89e91a570308e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e4ab8677f14d7d2cb4c0dd2f42d2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a96012c6f75a9179033600a1398ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad317a3a8625a8aae94d4fd1671720176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d18ce8f07fa7abb1b521fefa4ca594177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321a7eb30b1d3e3880c44376f0857cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a920b9df918fb976ae210116d7ad3e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193870540c8b4d4d10b44a5e5bb69dda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b930eea8f630b1d185c7be1bc3ce85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa483312132f695f9ca655231d315c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1549fb55256b9918d4c5c1724d1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6becf08635c697bb2f4437752d83bd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16648f72db75b1e0827eb232b286f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4ec1641e2f8aee4c78cfb9cace135186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6e4d91ac4528848fc234a88260e03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bf1b5b6d9309a14ef98043ef99dd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3ce393bba63a13fc64af3881d39fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2698f5a063fe225a310f78c08395404190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6547482a40e13f29ff72446e808052191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab75db9f10729da5591bec7975949b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cfd311fd5788336c6b61706220560193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a13b8b3d1d3dc95480a04b505c416194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee881ce98efef8341a691e77a1371ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a2e0bd5bb179fd903d653beb5bea2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c5352fe6df9d77ae086f0ac2fd935197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dec8bed0ac882635b05a13d4bb22d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d006d6946aca965ceb97d06337ed07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862a275b38c75f1eb55cef503ddda98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673f69a33bbbaa9c69a43dd13b0f0e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961966f7dcd3b923ff5b3fed7245c1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9315cb70a467621ad3e65d59c6deb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84febb341a182557ca676c2e8fca6ceb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f408cdc9320aa14f736c7bd760cec65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc72520c7880c6a6b830933bc81bd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2947ef236c8a022c1b32f16a5dd2aaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeced43a830990e7db7db2385695de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57d24f993cd99016168de8310e99f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f95b53f4449282f44f426ba7beb0aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3eff77de40f4d892f622033067039211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09b383124d1914d5c7452acde6ecf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5eeb029545b3593e3259635871d9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c2b7e4f61e762541fd83d75483919214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543d4970e9320a567b4e3ab69143027215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a120608fd028d55bede52bc4ebdd094216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee681d5d94b01fb94dd1a3a9a42d2099217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec325f3625feef70493886643a8d70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f9944618a45ac367ef75eca52cfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceb9b3863299684049bb88071313a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a48ce6bd78c4a318cc848f9280827221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58776644c51880707faa16a1093e82f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d43a31a969362185c91542e4c0b4a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195740cdc00b0d7bd1378083771a8412224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5340d47c44c6d3a2326ca29ceff53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003bc7497aaceb1433c386b86ec4b3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d0bf7e6acc5adc0ef728dd76665a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c75558db62c5e081c7d10a2611fa21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e6f258d11c6a04fb18fbbcf61cbb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d722ef0634884703c45bc137c7cc9cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a67b42ef5d418ab06684dd0480f77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a1e0d7b881d974400b245b35360f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78431de717e139fe8ff1c9a5c91cdb9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5fd96796a8223d8fd2875e020abc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89987ba302c2d1f13210829b1f519e3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808efc28de8f3d7f140afcab38b06e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db9937440642feb634e26bc65dcc91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee4a376a15dc3236d78b42fd6dbf63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b81cf020efb5ca53237bbc7853d44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9838291168b3bd21496490d01bcb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c18b7b26487894678aee2a9ec4b1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88345e0aeac976ae40369e237d929d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688e587edb6f1c6bb5ec843b5061adb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd0f39c5fd0b78d6183c1e77b90199244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e5c9547980565d54f2aec548dd0ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20b96467d5321cbfeda5e4379a1c8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a4dbba17916dd6329601bdefea895247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c7cd5b12737a3dcf6c91f4fc34840248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e31b3a0cbce7f1c8982df2084ecf1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba92cde3116f45b3c4d9aeff5b5fa0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d720a486bc776a59babcddf5d3c999e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacacc39428bcb1936598ca27e3246a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746694911d6d6d7f66f902254bc4a43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7b45b2e92424989c64d074608e25f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6bcaace90f181fa012a3abf8b30dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c761cb6b141eea4473be889ac6f28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f8fb23c1e9c389d4d04fc416c91ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e09aae33c7073a606feade5ccb061258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7214b538a2912c2cf6e0f9960245c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547b4f3400b1e3dfb40b247e48778bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c149528c3c142c8c278f8f19f68b55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbfba74404b0d340a4cd161206fe12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac99c386c2c09742d1bd002eb502b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd8bafb284169911e3823f423e778a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ada1546682f182b2098be75d1ac9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca151601003d248ca28f0a3279d4a06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfc10bd4520e6bd6d0e19a7dbdd375267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f807135de52af31fd9d7ac0f5894f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be5a788bc84168fd89423d16cafb26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69205c1c3cb0ac350c4573f7deb3fec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2933ca47364c8cfcb168dc16dff4893271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44c07eec9e44f550545f128623682b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d5b73c09789f5252b98e0e5823de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bfd3188b0e4971cf304407ef034c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a722775f07d32c4f1f82c370ab8803c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96617608855e842d9e6048346c25edf5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33107a52aa3c80d52255a1021264376277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd43b9328a91cd167815205b2004e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf4d713fc34145a5a0dab288651279279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe84d918f1e6497523e35a76b65dcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e170260a2af78bf1ad2959ac1ba2e1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aba1570cbf746dccebc38e280c3dcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b7ea6cf820adb305ee0a2ab072f1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466009eb3689cf2bb92296a0d168579c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7a5e0b9c74abc9cb1e3fc55a41528285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edb6439b9f434f653f1a2fc92cd4a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de0d2767eb5cd186e78ede72bc3ef1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19fab92e30043bcdb072eefe9359b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf161942586c5cc038013d19fd82da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c98bbd38669d3bdac3442bd69baf78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661cbd1640ddf1bb17c233c408088bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f0da04e4d2a03d3e6f4023d82901292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee69f1a658eeb057bf0abc8406ba409293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de44df1a46497a5d2c11cabca6bb300294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6bceb1e08d305ba73a8fb3c882a75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca799dee8ac1a05d59117c8971b9ea6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a29e8d5a17a1385174edf8f9733aa1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b65ad370f5fd47365001800cb7cf7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af62c9c4bbc5fa6b5c74c25d75540a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d25c793d1bb228402f55f66944d1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55208e89083f34d2944a6d1087d2d8b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefe8e29932bcf58c5902b5604a5c98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ab91241e00a0a1b27423fd548095e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98523ba9a15d4d3f345ff8b4017ae3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268325bdf2f2c12033c06350e10214c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b4996535dd774e12979ee9a4b5310306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4326c66dc2204989ff737406c8f5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4986d98f53c8ba81ed5eb9b46c13bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0797d7fcb9912cdc57328b054854d5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cff38fd610c00e910dcf39d09b855310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b1156c97173051a63661d7cc64c28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f555d4a59e3ae5b76e3209fce2e5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edeab73066e0024d88fd1ab7b1781d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887ccf04c6530132d59238288c4f1c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1249ffe654274ef66021d666022bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962914ca64f2c16dd625b6130895278316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea5c9a0b923152a0d0cb00ab4bc0f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae38b2764253daf565b398aec0f9ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89acbff1f864738ff94c2938e958266319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2904b84009b60d0114be80c041b2d3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4dab0084a9bcf0b5b40330d5b787a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a517786720564a0ceb25714811f4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a01c38debb3db6c05e919300dc866d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757378d3d2b40b8d8a2dc620c2da52e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3eaabd5ef6ba0229d16017b2a405f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98265e2711b621bcca74f183971418a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0064d227e8c91f062c815d65531d9f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9726968a57a513155d92b7f2ed752328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa35de949fbd0a462a37421c0e254e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487c791792f4d1d1fda097030ec23ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4cab47685e77496e5be1d8c552646331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6873bfa9acf14f1ac21ca6f76ce664332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc57d04ff187cf3030c1e98800b06a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c427b509d1a544a6e574dd26d597c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a5471717d6ac22ac209d991faf31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc75f2ca9f310fd2622406a46fc292336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b640aecb15be14fa76ded66ab26572337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca8c23d175a39b3e170d94cc20dcaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e350fb4b79ac794f835b86402f3a482339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81267b54bf46c9831619011e40c8856340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e76c841e0df2126b7d77b059167b2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd02d2454021378a48eca74ddb353cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d49da02c4a729dc99ae11d43d27331343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd3bce368d375c30047311ba090bc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1b7c7ef10b416882e11a3c9c6bef7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb5dcfc483c8c7e6c59b06190ee538346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8d6384e1218cc1f858ee61709b8a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494368ec9b29e9b50da9b4093fbf5be9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06271d8e7c40fc00f96b77f463879e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de314476d64d95a79a913b9c92bc57b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a1175b531978ace64bd02b0ade8c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4643f004444ca4d318db4d6516cbe72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802dcd780f661fc1687251c855c7497353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b6430ce45778c85bb8d063d62d7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf8b1cc84c97d5d224f80dec2c97c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84d4e9781ffb549e095f52ea37553b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3da3b909ac1f3a4a0bbcb3e1dbac9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a95df8f9284c134361ae96fd960d97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877641decbcf75be078e22be38212b6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a60bea822a180ff752762470b4ed8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217b5fc2dec2148468892fe7b53e506361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19a92ea0420553122c40d0d7dc9b5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9de5d68f787d87c3fb83ba7a9f08b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2333ca475f327dfc74a1e66a52f20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209da20bf2d299859377b7f6758e00f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf879f5e00076d279fe88eeaa637b5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46d180fd4b0242403f59648c6ecebf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd9b310631e7ad31046e8970235082368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe49efb23a3f8fca518856b5773fd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c7bdc41b4c4306c3b4c71f5090a75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323df030fc016f12e9269fa88503667371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4081ddb8314e05eb9e6da8dc44e1277372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b80e08f3e0c652369ccd2bcdd3405373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855918efe4e212693964f6c5dde7fb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561ced80842e7ed88e637b637e41c2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee127561666a6c854881db275928ba97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3fcab661d76b243a557151b0d7bcd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4bdb3a87bb287845a8797bb5e001e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4acf9e09e02702f8d9ab53f2db66e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba98f4006818fcd279d790f56c0d4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd734c54cd7e9bffe169b46c5c17ff22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cc01bcff68aff4fccbd2a3f5fb236382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5646d3cc0dec9b696cc49f774b46e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dfb917307e34e50216d6de074e107384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d593095b3221bc24137c1c63f268a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b204125e4133dbbb2ae25b2f3d871386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015737d7e33e6f4f53014c46dae15c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3551512fe012906441edc6e8cf8d50b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746b22c8edadc307f85186dfea1ad92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7f86083c8c3fe5df7597dbc4255de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a301dca9070637e68b01074591045391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67fea43b1e1ffe7a8499b7687064fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43befec502d52bca40ce7490c43557c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d72950b39d68ffd7c78bde9aebab40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04889bf016dda0b5718fe3894ba53548395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2402311a46f9c7f59354a449a0f759396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c775680b0a17aa6f4d301f4c744e4a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d3fc7373dcf63e64d26c6203a3e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b732fa9e8793856ee908b00c780eeb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a18735148d49d78dcee265a2772c1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3c4f0d13a71f1ed44239061ea00f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b04d9381192991fe018d2eaaa11a04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93149cd13ace4b7c7c356d00bdfaa61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1587c1b4a6dae2a8ffc5e46256b036404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d319ce322ea5d6ff58730b5d24a92f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b980c8e11f2a447a827886d2d70e373406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c4829d1f7018edcf53d032ab0431e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf05a3729634466606ff323631f3472408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122a2036da6365798a41fb24f87e2ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b10a23b3a9c309f50ff310de004d9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616cce1e17695769fa543cf425fa500411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad34fe3941729eed983f57d5e9a7fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78978bfc366e3515a9dac5ebe329555413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17483eb00e961c5edf5120c7eb690ece414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb204ae2e207b3e449fecb266b7bd873415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963aab6fcc27952c7c183f979de4ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72635f694c1a80b878d6489e722fe94c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3bfd6f01681a9e13b7a974d369d76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a1ac92a7709c2c80255cbe1c9b2bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3e29cdf72b32fb5c625766e32b242420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec04ccec8d54bd0aca9adbc58f5db39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b667c14379915bd4dbad95e475cb789422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fef16db0aa52f76c77438ff594d9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b1eb6470db2ec9beda27ec692536d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b8bc008080c9d6824d5d59a114590425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fa473a55e3b892e6e22673389c52c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea203a6f6733059dcab525de055f214b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79658707597905b704611e08b9a539a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc468d0246ef5a6340f9b50e47a01ac5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebfc85e7b799904a19f81119f1c23b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71126702639fb48cdf7d4982007a652b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baea61b2a82228afbdcf4200256e2b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826a75d14078aa28e79ca8a00ea3f77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6689e9bcad124c96fee8fe4f86a4faa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaf24d839dedcb2622266f7918f20d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb2b8daf2af51e90163116ee732851436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531202080d9d8e9e216a9c1e37d2dacf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04774eed2f2f44f85eb037c17befe4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc33dc17217c1a4cb0f822bb44ece439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7c48e8040b111a2d88edafb1f5e34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0081795db7914156d84dfcd7d96d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485286fc9506a63bc8d8adb3dcad2598442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e8f734b4d6e78a4a1e5ef4895fd99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d84613760853bad624c8fdc8db11d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aca8b431b3f6ebec57929784badd6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc2ed8a7406582ee57c917ca046478446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075410c1766e8cbf9b8958b1477d8c12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15319f0a2076391072eee4b9e40814448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc080dbd3e7dea0d8073f1d3950cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3b4cd9e4806ff8e5097d146eabd0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210b42007d495ef23256f23252fef8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2932c156895d05dccc9c9356eaf226d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2476fefaf3834b99eed49ed778ad95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3634e3e36c66ee23352c6c3ca844454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc297d0bdb212c2c264f76e14b9294455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0506a251c699697fbf2d169083ff9e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672fcf06fdfab3e349790a73d637913457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186b3220acda0063cf51d7ac0ec8ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4f114701fa21ea913e30acaac9892459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bc265862d4cb00435e50406ce7b02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377270ed48f14420e54e267b9ae807b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9240db0792c51641385c33f50c618462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd6676771aa2134b4469b2c8065760463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29bf7c5373f0322f4fb480ebde6f7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c1b3daba08473f938a418afda5148465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c208892d936a278794e1c6efa2d759466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab37bc4fb40a5bf750fe4e9eb72531467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac8f31e9f1b8d6a0984da2c82c4d45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edae4f9c104cc91c628a5de91a691f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ef6b936d25b8dec68a6424e60df5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daf2ea44a9825991dfcfe7e0074e51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab77772a4b67cfa3d2893f65942c90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813cc466f8494ea4f7e5beb4116ffda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3271259dbd01840c04194bf80c9803f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361392eaf644b89482d0e9bc5140534475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf85140490cac66d1657bde87001f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833dc45a555d6214819a5254b9e6239477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d9109bd9aaf62864ec96d215767c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aa16d2604ff41b12d503e13601230479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf7dd4fd693a630b901cdaf295ad1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7df2e1b6ef82b532e210e50fae598481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c89a091a754a6be096fa4618cf322482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3985a44f41d265fc1252be9c3eebd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16187606fa2772e5aaeb125a1202417484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efa075eaec3f8931555f36299fb028485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6cb1b11d10e6f398f35ec4068fd79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75b02d4ec1c256a8ac8db5d61640bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b3ed7d709640bfd7dfd79e9e92ac7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ca32d2ee4c50b7bc794a2fce8a566489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90919e63aa526e046dfa332923edc06c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8cfa2013cd4d411d1aa88e22f4bf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8accf7a361969adc77cc4e20d1e7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b518d36fa72fd201056fe07f9b39437493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755e0357d7818d5607a23bcf3c1e351494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8bd206f553c2bfc1688b1a743539495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42345a35c827ee50c16e9a119a9323aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525f1b120f39167ed21166de1a5ac0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643b05de54dcb22911af8695328f8dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926d916d6fcaa609771c253142c0757499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ffe3dc001fb07676a03c3f7937b16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c83806e0b40b8678083e62e02cb92b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0338e543ae7f83845b297600de36cde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c475dee83c64c67f91447635dd493503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91022bb7f44df35cc480b3f5a7fe1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a784eec653a6fb3e4ef0f74cbe7ac89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20ba39045d9233e186df7287262703506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc7ee26221955448e73e37944933b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b44f40aa33de4bb95fbb87038c398508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cb10d6f99355fce37235e87f35f93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf9dc67998abbbcf679c288aa8e57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91bb63d8c685b186acc5155402fd30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eff91d95fc80656229afb86d39982512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5d285d17a61e7a62fa56ca309843d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f623b14e34f7e80c5eb185475505c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a334ceea6ed721385e4fdb00dfa3a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af86be6bd1d5b24874aea06fc3e1af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e874e7866a5bd0fd12acdaaec8c4bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754503f9b5b6fec87de1d82fd6704bd6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7a874e3a62c7ebbedc7d6c7adf4c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817449d680b1817c94905793c2fa4c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea86706844a6b202c976b574a909d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dd0328b82be470982bde000f3e50c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc925c568c89fee00616f42e6922e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd822aec4e1f7e8d268049a1faca97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1894ddb65d9d0edb7ce8afd99cc63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c83b322c900723c9b7a7828a89ee9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82321f5da3678c9f5d9dd1bb3ee5cf1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7dcddf0ea3153d26eaf944387e98c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151ab291b8021837dd19cfd7801f626529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fb402810b7f3633ce21feb89b2d9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaba799fc42dc61fc55f465643a372b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b46df9a29d1e2bfac9978fe62a5e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67124ce52051b62dbdc515194a94d935533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f664c8d1f0aab4f80e8285ae9e1c829534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549c317dd4254d9940cf7979a175bba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f9fc362b2eaff11cfae19904eb54b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2363430e01721a4bed466c92b20911c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83cb7168b5bef595f36b633c9421f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40107c9ff535efb22cae477e744b4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397b52f468f9920e8f10212a0131e00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0d71a58657aef2aada3802430ded541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ebf2690ab914347a2c31c2680fc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f09c8a09729789cec53398a35a8ff9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da812dd6486c5b698779fd93365af1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e581e3b9f4b983555e2742c4cbc837a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11e4a992eceeec2530d53312222dcb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e95c7ee77fe6da78c63a36f0150239547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c941b667f4d20ab70b29886576554548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3297aa2f3156069373ffc6d8ce8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436e79489aae7a382c36fa7958d7125550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66215787e67de611aaf363330f013126551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9d4bc66284111b0a3321870e75a61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8beffce10a831b205385e1a331ab2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919380aef85bf7743fd86c096c503c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e04d8e6595e2270533dbbad328b0ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98313c5c23f3fcb923331df696a323af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d32371e48e88bc10250e86eba1b971557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff621c5766e5fac8a116af3dd229414558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e233a2fc37f38a0a58f75c77b223e03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8f7ebacc0c4204d63877b3252af95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d340a4d840a48f662b64937e544d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d0237b196c1888de6c3e9ad61e211562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15980a3ac8bdfb76b1f178616d6774a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b1cf19ba64f56784f930a4558c709564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334ddf00556aa5f344c0bbb088db27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df8b933b53f71ea8b83a37df51fdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9bc143127ac70a40e5ec93d4e4860567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d259b7702c089e6b38ac3d6f73b519b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26420e3690a005c59e242865b6d3eee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159355f5183fafb2c7a586e3542a93f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18ed486510ec509390529673ce7a0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651be894478108d221d0208f01168ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f597edc16b3af2434f892641668b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b10c377d315d536d8ed3ea1956fa4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39e5e4391b13c1a85b1c0412438067575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa94f8ba1392b0a0143e9090dab0726576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5c8cc1af321c9f6c5013b1219ddab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364c9bd14ca6346efd3eb7dbedb2ae2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe005bfe94db94267e28dd0c5f05dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e04e1036a588a5263abe90bee3b5c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e9bf302084c2331d3fc523ce7fc73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac6e0bf778fb53ea957f97123f1628582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2c7531442d38c9f34f097836422bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e82f01b80e04f0528943863ceda13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cb8aedf3db978184f5812be82b022585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52027fda2d3a74f3d14cc1698fc0ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f50921f2418e57e58603388037ed93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662452dd9a7de1f6240159a826fb3a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dae7fd01b13d24f79d37c1b50fc6e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540d9dab460b941658c3088fac9a4ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5951ecf4d5b844c8cd0adc1366a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97911708159e8f0f561aa17c44925592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368fc4a116fdad4adfaff36baf4186a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b589e2c7cb612433cbfada5da96036d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf6815c75650f34ca77f32f91c67d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ebdc827980370dc571b62d8a3ddb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eed318bb5fc5a0516ac4cf5bc292f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85995ca40688a3f5379a63f3d59c6dd6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f6acdc1e509f4ad676bb49c5466b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852b858965d938a28f0b7f151c783b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e253cdd8a83a2eb74d2a06a5737ce3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d93e34dc4503ac74025bbe6934cb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361263c4eb3f6cd20421410874a8743c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf444d92c100536e05dde7f42be2d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78929f289d45e77359d1e39c0406606605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fc12341ee12ffd645bb44550d66d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03381fbf815aadd85b5a83776ecdbeb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a29f89cf0ae1c2f15b611d14ce95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282666fa93f7ab17e9c29175f7757253609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee85df066481247c8065af9b97569b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4840d93ee99d029492393e55271d51a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5a5b397adca91b602b4db200a44a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692beeb0fc31872dd57b39f2df6b1ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39578b109dbb7d99e2738b2a4d1cc79f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69481114698604940bc3fc22c5aa0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a205700fee97014f6df35bc3423709c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4fc011f551745b3b4ee29404cf13f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c77f6df4b49ca00593a4cb067ebc7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230d2b9b247e6bbd07351acb55bc4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de65a680032aa441227b0a2c1704d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd0bf0febefdbb60a8a3c4e448bea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c4a523386554bff8f4afba972192d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855226e18ab29a0c23b4e94f9405cf98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f209fea59a0967e3f237fd1610ec9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b204946a0044d93fc8bb7774cff6192625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6c675211973f3d7363a15976b8bde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b9b05b9230314754ccd5cd3e00895627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba1d7f9115e36dd3c3a8e49bb748c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb0693eb9837963209d042c8d07e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d6a2c480e3b2dac1b142a974f308630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eb2e9ea02e6010cb7fdcc3b333837631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbebec1fa0bead2caadcfddc230350632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f211fe9d90b389f35e0634a9ee83eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2aa1c62f2243192c980df02ef4d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771a5b16745cdaf47dc86c45ec2ffaa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deee15a600a3d8d7660fa0a468cec4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfa5e280b4da7fe4828ddd4d05910e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb0fdb5893b2654535c80533a18ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c15ffffe41db2dbcd3949c066089639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7039761930a66ba6e5a48da49cf78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37c2e68cad8a1c4c07d37188ed064a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82451298e257873aa825bb0c749dd52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52dc3199e818b9c347ae2f6f00e1fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8b39367bc8136236701034af2dc22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441b8b0cb75ea49b9e9ebac48fbf7e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab60402f8cc94028a908a87f692bac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea87f556d046623671f7b0578fcbc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55fc809e2e774542c0cd2989fabf88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3c732b18e5247681d84827b551444649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadb35e1c4b86ba801bdf3e53e87cb7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048ba6c6ae2af2b20ff774cc42f01d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469822821dfde2ec974ba9591f45898652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac3800f39b52286ea65915cecd2f89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f433d0e4553f0433437572a0c51bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1865e818e9d85a5507afc1156f61c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02268b31064fa60bc08cf31e48f28311656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110c0e6b6b6963cff4333a73cf710ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beb6c372864728be168657ad451c45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785393f99b155d63f0e5323e17f51b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81cb74066cf4a2030b6f540ed942ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430234949e2499317538f564cc068c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a20cfc306079d383ddc993a4097f45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac28fa732abfc023eb782cedd64b40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d7f99d8a1e9c8cef26916f9e41d14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec473e01c805fb1c6d627d336ee2c0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3644d634d70484adb8ca877de89fcef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a282d29ae116ae20013d9ea028ff14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d012b0e1309c3b75f52c1e1eb9457f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86fde7bf32a3c612d9dbc09807ac2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f460ac5760c57ed41db3d28d34f835670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e830a48b577f98c1bf3b6076e7a83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971ad19e4e77ad5ce5485eb74df09fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8e1d505c3c162e545ad0403788a72673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6becab773102c7331b2016e4c5ae9fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa208bfeed81be7d62afd9b28591aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e844af374cf2c2ef81ca8b50f036e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922ed6f2fea21f3956e076c068a92e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b6131bd8241d6684d8c869c0a197678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b0701c46144383f1b4ae9959cb6ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adcae3fbdf491db4b2445b79abf21a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c02649063a7715cef56642f019fad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca646f00ae7e808ea13115f3fe0394e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c858b90ee05c66572425e4e6aef9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e679d72bb5885a2243f9f86a1ea3b85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4594600c54e98f88ff80aac92423da6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571b3a12779c4919f69d6613ed4f38c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923df5220bf342b577645cf4efb3c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce791961d76fe7176ebb67d99f3d4ee8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995fcdcdd41d7504414b88531efc1a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f598de8ab3e666242bca7dd2f336597690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a0f616f8cc31afca391f1cd302ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c171c8537fb8f2dd64941ba4db8f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645ea77a6307284eefbc59dfea0a7c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccda92b9da69d92393b4c5b5b7debc4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da17217c3b2e9d34b94c3fc9327ebc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf74253409979392576bf02077d0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc670eeb12d09729ce88c0f97f32ef7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd158d15a9ba4f88a0c7460f5855b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83412a1c6ad4f926b10860bfaf0d0baf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278586083c5972021a2db12c5fb6c81b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa83d946c2f02f91588dc75eb9e21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f812b4c0c1260b94b48aa4b8e3fac5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227234daef5211e082bcb09a130ad750703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415606fba5b9106e52be81b9aa0f46a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72f7268ba460ad93603ce8738074c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873081d8af085038924967d07fdb614706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d15c002de5178b8ae1fa97e9ccda4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e8119d2ceba91a9a0ff11fb16640708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ada6a20a6797592a0398afde499ca7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31a05ecc287ce3e081e45476ad79b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc2332d9dc23684243bcbe795f7862711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d2cf8f52906c5ff7e28a3239160a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5783a8cd8cf4a4519668e96e1d8cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2a3c0e13138a74b7a7e4cc9638c6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62264c8e2a8a02657ffc126950f9277f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c75937abc738ee5fe626fe002b179716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb312cb5577086dc9c8111bf8d5172717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325056ef01e29f9b78fdb94284a7063718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5830a8a8bf2e72bb56c7eec79e5101719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd726495ecf1c2c1708d54f5240d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fe14f370897bc9286346acb0eb3b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb0f480c635b5683527d33462985d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c7286e6ab395677b34caeb1498e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d530805ec4365063db92021060f2dc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eafaadd0792d42dec0fdfaaff51106725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8d3d7e31f35af7a641959a074468f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949a8a19cdcb56fe875b3f1188ae8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4be5a3d2e99f836366e7a9495b66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93478e8fa63ab300a7a4fb80c0d35f50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b0fea362b48ff79a6ddac4f9827a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b6c0c85755522610d836d56818604731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f952795a7be1221762bc49ec1ec903e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c57d8bbdd3f194e4f93de43699c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e45028171f75c0e3b28b7ff98fe8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f10bf0c3b457314dd537b42d51d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadac03a11a7a3a28e97dac99f6a8c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2365993e4142e371840f9ea617554737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882610ce6eb27e0d4678ad6fee14b4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73760b2094897de29ce484573886bd4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d31d6074dce1b318bbace03b0e354740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28df8bbbcbc69df40afbe003d87f331741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda256fd10e789240238fe20dd82364742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1af10fb7543b95fe9d61bd6d1032c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07b01a07538e49b6d8b8bd22e54cb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908c1cd2cb5fa91d7ae576da601c25e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8b5edfad894757afd9622ffeac0b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7b40f9b9eb043cd17354de1e5c3e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffed70768419e1d332a39a892ded76f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872eb38bdcb53103cd56533c7295a20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7e410f8f17ace4553bc1babc83a19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374af91296432b057d8b1ffd658b46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd6be6d243af02e13282bd419ae311752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b36da0dce54476ff95dbf2834a51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee179cd221aad583b652c7d46ebabf7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e7ef173859573643e6d0315f7082a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f659c430ff31c8cd19a624f67336f09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae7bf5d336326eb5adecc82234d8d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81271cd53b027720b893b761d34b6b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a628735a612918b61cac3defe606566759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa38010a4ab3ce8f4d12460d3fb0dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca0bb064fb16b67b573f2aa04221892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334fe8087b9ab226907c23f246b0e3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9ee845aef5cb954814f9d270f21874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeca26af2e6a7ac1911c0bef03d89b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba615bdd2d0e57f1b6c8505816ecbb3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e735dbee8e4608b7d28132c66e1e5f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c29152f86e0a1cf3971c86aed740d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c88c1f31a758a821841c643e2c07589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07cd60226909039f91800a30f230410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e11da2cad0a3d2ef636a831ffcafe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256902a8b21a7b2f266af750b5655d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08c634bb5a575ee796c917d11a38fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a98d2f65b32b80d4bf885ecedeab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e9be355f5241f24907303e9c1c2f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594971f01df3c490137dcb7cc62caf6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c7196f6f69744c6b593c9e87543d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf6a31c5664340e4299d8337ab360218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d79f3e2dac86641e7ae8fa691d2c6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e334d09a006d1dadd942a21de6421a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90acf6270aa97af0d98088d1957cf5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeb42c33108ca94bf7d16b36480e8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b34fec86b72f7bf6abbac712f208623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763234c7ac1c6a87a3a7f5554cb759dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ea74f24dca40216e372529a69f68925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc81ce14975130b7153e94c6d55a30c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b6a8d26d8acc7c8f10f0a78530f9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa192e58acd34c5fdf58d4aaebabee528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f7dc3b953615ee3861a333cf1cf6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751502ff7839d544f309d621717a54830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a82299ca810e2c7924a20418defd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253ff64244e66c93b8ea145c7c024c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c9674139471a38e4b6f15c129b2a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceb022a1cbe9ebf33921a6de5dcf5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba080f60875e757d7aa9989c1a6e8e7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f02aa11172a0ce373bb07c7322ae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13558c0dfdcdf57090c69854a9c04937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a1ebcb5e20d6e1c0f8e4aa2a91b8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a87684e15c7b20f47b01ef0fb7b1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ceed1f7bc8f8cebbdf2d5348a1a4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f8798810fa7c689f6c095d8c6948041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d353f5c322bc821dd1cc06784dbbac942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866d4b2ecc2bb07c4133a02819a9b9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79a091dd87a6864aeae98d7f79a9d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a3ab5ef3337fea4cefd57720d16ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c60c312003f53e5b5e16ffb38d5e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b389c4ce8e8d68ecac2a93adb67097b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b5be335a45f124d3605358f2235e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5559e4c2853e83f66907538acd03b1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea600d737afd426f4bc650eda906c4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bffa16c5c6d54874142dddcffb304951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7784ce537ab985cdd12d91426552352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29877c179da74728091b3a63d6319eb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6889981df4f625c8e6d232d065d7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f931ed2b139b138a781c27034b605055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c33c7b4611ab978a81420540b65e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e8051bf30202c5141dd31d775abfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddde76f6b2719e13fc97c908c57a1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af66a8ce0ffa36d139d7ef09bad5ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558034b0d7dff497c16b2479e0c14d2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289b1f4ee150bbec407503f7d71358b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06594442ae7c95b8d6484458eb3f36e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e00bd6174cf848c66be48759f490463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3fda1f2253a2fbdf0c8203f779b8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a48cfffb29420b6fd337f250960b2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e644ed9c74ed1f2d0feb0e0287de84966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07717733d042cff198bfc8228b670e1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e8ada4052af90309f71ff2c84cd1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c30d5c368d09ff5d6dd7442a42c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5629edde6fb5a52aaea6a179af1481970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3717a017ef4972885aa1c0a966ce3a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fc1b850d4e796b2171dda5a96fdbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01364f9562fad641b01ea8b8b9370e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09790aa95b4ee8dc2edd2e47c16fb4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c94e21a056cbbab23de3c27f43a1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8174e1beef11a615894efc91e5180e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855d22ccdbe8a6531430f5dc954042c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e89928f43f7f73e0ba8c32503e6e9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceb58da6058b2e39883b7c6e980c4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989b7290e2403b5de3f7f3b41c6b89c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9c54893752a85413918eaeb127c4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcee23f2b4553d0d982870eb5dfac382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae655b173f4df4bd768ecbe9079dcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09791f750349e59ba0d3f8f2f296292484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f80d4f5e195f1900fa1149a437bb3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8549443903ca903c67c604da029f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9a708b8b13fc750768ff9e6d1483887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbdfe14155cb8b103eb55290736f9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747bf45405233fd0d828adfd613233789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320eef094c41bf9fcf3e8856056e6ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0894eb58156300f3a0680da9ea47d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a1617edcad2180de199d0e78b7e1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d053c05047ed79169a039f2d2b9fce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab734a197cd119650a768c6b74f3079194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ada225244f5211603849da8cf9613995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bb8a7632a9183be6c315e0570107996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40484eb36900295750e71e9fc59a2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b30e42460b9ee494850c972da02798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee71560bb975dd77a8c963e40afcd1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554bbf6f78708f056436059fc94b5f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f168e1b4e0cf9ac8a72e6d042afe3ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45fa9244ee582e6b88119e990fc39f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9661487191c8dc4ae41dffd80ffe1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f2b596bc5ec6b855b910be40f70c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddebaac8aba5f6521272f2b192264b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8186332a9bcde49b45d4e5081066b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dc942ddd514a9e8289ccf8db50166107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aa2f41c92483025f3819d9e61f8ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e7a82b6f08cc329184731a98badb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e457f9a860bfb1f4bf65ceb598a2ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4945d894aaf4d85d2984997add44036111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782ceb71674ec91bdd347ce53b7a493112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8456a87dc9b7f2afdef699ede82e078113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e129855493afb3e8b0d58f7ba51394114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c09ca13af824131136bdd3142d745115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874be014d3c7064937a91158f34ad7cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2653d41a7098a18a228fcb0ea718a1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514def25c077a58edc738dbfefa1bc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d7e7ed75da69161a941aba764ee97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa25d88241d677b9337d2964d54fab8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127c7f6e68bc04bb266d6d2d605e83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e6f210e7b99be4d196f1414e2fba7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294b567422b43ab9ddda3e3f50ea072123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6239848f7f84c84312a916704d5c79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be27718c286fa0837629406b8bd7ac0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c601983281cce22ef421464cf8455a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc89aa473e71c9924628584b9bb9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1ed411f15fc9e03c0e2400d9acd92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4956a2cc4897a9fbf54d4c1c7deb85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd8b494b290c62a3b0b8d6ea406ec4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118656eef8872a66883d3eff8db3a52e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab6a6d9e57d342bcc83236d0f28cd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d997a0921ca1e702018beaa22bf29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a342ea425dd8d91970dd62ad7c78ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023b478852f31f8482c8d8cabf3d985135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497bb4f8747381903fb61522e23031e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dafbb1868a26e676fc8e7f86350f26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b028c1fd74538d9412e3058fd9b71d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589928abb8929a55f28ac0b913085b5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a854ae84cd18cf487a89b68c0315b62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3dd3e040b7a6916b8b278498612b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc1b9767c0a76b3db56d1ad8156ce7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5ee6eca78e84bca685167f7cb9e3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25375f70b6f45b6a6663b42c19a9232f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bee3cb38b6861e3089ad9e6f8b0f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a4980774664314b1ca74a6767039146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d4c0f30b0c4b6fc9699b65534554d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33385ba364184d1571343ac0d410b31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9135ba6a4d4db190d9fec4b89242149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa55640fe1d7d3f88f479e274bacc57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36135092f99aa36a3c6a5c63387da8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7468c87a68ade278daf74642f95b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233730f59ada7cdbc215c1474a7ed07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256189e6823f681ec95cdf6ce1f4be10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe920841ae39681059f75f7eef662ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab02dfbbe8631973bda425b0afdea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb4ced2a92192ef479d0fb3a70be8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce0df01deb03181d65b0d25c06616158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd895034d20eee18830cdc65060aa53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae61ee178ae628eb18b00b67ea3711160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b86e541b5e6920d60d30d645f132c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe303989bc9adcc13367e87608b5b85b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7340a4d22c8a4693e49b07bf5867d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f0fa6bb91dda2b4830647b0d61904164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83875411f5d72c2c242440ac73bcdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b60ca5795fa016648968d25cd01f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222ac165e41ba7cbe44be378a3d31e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bcff4f57ddef3e3666c8dc19e6107168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104945ca55b3ab0e77774d3ca03d9d20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964d32ce15cd9b38a50ddec52c4c2bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630dc0e82a08ebe22ebadbda96ad7e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79cc7eaaacbbcb48360787777cf5c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4a827a8886843d2999cdded0bb45f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c51bc313121e0c9723b603c33b7dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a11091ca1cce65834602de5e7956fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc544473632a3efedbf33062194ca62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7dc231c9f6f74df373a09a4584a67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0dd876cdf0cc73d8cee83fea1e5b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a67567238c4901d07a3dae7c0f9ffe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad60c2e159ffdf39b1e42b7e84d333c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f5484480037044609c19941d68c76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d69cbf99b2225d320deef51b78519182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bafdd5921c02ae63da4ce90182a13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dbd24d3dd6807450baa0705183edf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152b13b5c4c640216e6c4a4d98a9671185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cb17e8f51c282f9504af5286faf06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1795e65cca20030ed8a4f3b09491ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10848111a0bae6033aa90747782cc84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd58d9fefe6fa90e690b3501a07fae7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfa03a9ba35a9ed985a493048a7398190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ec0b78f7a9cdc1ed99bdebf48ea2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee0d4d480647389899bc5d27cdee4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3374d3b96104298637474dcbbee7114193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc41aeb481c19cde07ae64374c4abd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ecfa7e4ba4b3284e9210a90301f9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c257f3d42c7ad787732e21643c0fd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457c81aa8d2a9e39709a8b43c09b2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e29bf69cc8e2dcec9374a7b939ff8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eef545f7c0de51fee41e902011b2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7a5ea255d6f3667aea1f428be50cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e8a1954ee7ca12cf84c1ca52bb794201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d66184aa84a92977e77df0c8d857202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a164e5b3f3de8fb6c12a5c53eb3ebe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adea473f9e2e1bcdbf2088dc6d62ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b45cdfafd466486476acb1cb4ab69f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec850ec21c004aef21c2eb04d8f50d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3f0b58fc7861ecf3a789479ede322207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678df49ac1ef31f8f887482c384f334208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49000ad2a4b9a981db3618404e1b9ac1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691eb69ada4f638293c0fd660af2ea2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd756175b13aa5d89cdb72b1d7f84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93e73e60c3ca41ebb94abd008a0a2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b6e6ac0740cc9f0f1c9dfb39be488213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794ca34607a9246ee5a17a58a46de02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446a7bbf7faf175dddf61e811660b2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c61ab9dc19436c1496bf23e26eadc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d189ed097b0da221b7cb0aa4f0950217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5847c4ff01559a7f14515673e6ea4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51b482fa176ceb98645e375c706513219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d66277932fa6d43c4e8c7f2e3789220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0b1a849fdefa038db2fed80951952221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4c8b2169c0748266e25e9838ac72b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3263ffe674d7234c72333e45196cf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58739186d76a1836a04bb6bf43fcf955224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03e2cced38b6a8c83d27d56bd2bcb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9364f836c43e278f3bfd9889da11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d2c9cd18b973701a2bd0f0a5a4d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8348356f5d0499e7d1e5a98392e2fe2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa105c7f2972c68d630ad25e5207eb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483d43a8f6c8a86f45e41efb2ab8fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39949662dae526679e943846da6dd0fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b766c0ea7d8612aac014980faf22b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b761da5f3535ceec4de8337373b76b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7736d3f843070a58691448ce1a935234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c61a22e17e939ec8e36e968f6e7eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858e29717bfd2794f4e1394dc233fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252eb3d3b226f3bc57b8cf46f50acd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a88885928e04f1aa0452b1bc42b9ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f531eb48e98e20203f020773562b24b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc14d1988142b12471545da91508c6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcbbe17203cb65dd1ad5cb7d4d5174241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ccac93e60e9e2afcb867159d6776c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c0265dff7899f2c89de6cf552f31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005543471f5dad07398933e6c3ec1dee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef089033eb05f605c20ace14cf330c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4933e2a26f84981a0c37a687a98db0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fd47e8ebea6d44e42c703cfa5ed73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81ea90fb406f5ae472fdc87747bac3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e830990e73db4beddec3421ed555ec1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f30d4520812e09be8c59eaaf79f4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222589290a5b09bddb271b5640c969f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440c0c4cd08986f9e4ef13b72614bd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9f080ebad88091a5e5486a4d2df5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32c012bd2ec8bf13223ea6b7f66ae3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a1f4e656a4c053a60929bd1c06cc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298ac27b91664eb83be67047b1180c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bde23816636611c37a3ee2234306e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c629e890cd6e21f62319c244575a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada45ac49413808a03d15461204c7b86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501671b4d001c2ce5bdf1d36c46b149e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d4f1684ad90c307099b3d9dcc6f29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7047261ff0685aef38e26f80f6ef4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4730b659bbe780bf5f5d63d3985f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd22ea2e5046338997a4d3c811c9f8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9956345ebd98d47d7e8ceae2b6d1f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2cb9dc649732aede481d8c9be9e59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84b6a0a7187332671ff155214f827267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c935893ef62883dcafd37678c0e363b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948fa221f04d8b79673380b40c00ac3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834af58fd385a7521b11433ebb4af7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c186c9b197bed4b7968ab34ff6d95a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b02ae728a244b37dc96a00923d408a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ca8346d150eaeecbf15262c22cef8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449294460ba0e83356886cc2dd1bcda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2db4499c7aae051b250e5e495ea54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758e5b131fb0c1795f45f47e59c467276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ca7880f5aea96a7a72b9320c9ced6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc4bc45d07445915e4255a5eaee7e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c5a0694c8fcb82d6036849b9b7077279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd0bed45fc50844b360d5f85baf8f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48592dbbc31470f2b9c683953956fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80da270c175c658de92f6d4479b7f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7885063afcb8ab10100fd208bbd7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02dc79ec07c952263a27e662a94d3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c9e4fe7945e0be555064bbd25f739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ce68dec78358fbb9af00946949f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee42d0a4086a1ff341d4b3c9419bd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90002a2e921a1f8128408aab36df54cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdb9ed6931e01bde07f99f167da33e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215d6dab8c29de6628fc9d56628ea26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a090388051a9ea1d8de027a275fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5db54046c0946c738b06613735fec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299e1779ebd437d5eb64dbe7929313d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0c05bde102c81227f0867ab476c6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec161edb0f5f4d44c0a16a47a3da54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22096545080d3c082013b313733cc2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b18f22d553763e7b2cbdb7cb4a6dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bafaea343d10fc23b68cbc4eb6834298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7da129e64675453aa14952e8c7a2f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf0cdf85288ce72f30ce708a9b924e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bf547cd53c19a79412a76e12c155d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679856cf217aa901597b1f43c3c8134b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6495b622fd09c88b52464a9194d62df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e850bacf5fee54e9bccbdaa8e3ffd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319adb27e61897ffd7e5f684e8911ad2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe679ce12e777ec6e18d92460daca6c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c41adaea7e10ba67780783ebe5c1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c1a58d7e29bd4948f00602385938a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e825fa2294dcd4be12b56ef5ae1c6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542e7fbdcf7dd33029f81ea924a3303310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cece84e3da02be7898917f7020fb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48c678a3a8e46ea19ad287a4323b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236cb2f7ae4768a0d9bbd066261c4b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9cd36ad9776cd8160eb7bcfddde02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a5f3b783b967257db1274c38dd38e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01072f0e469ca03d04082f93422b9c88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ce8ce71b5050b33504df8f20c984e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee5113fc5a85d0d5683d7c3776d5b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c2bec38fc87ad4929a37ae49d23f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0142cac782593c65088a345c591eae6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9c5d79e4b049940f07fbf0486a7c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961a9c7438e93d7e1f71f731587fbaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f889c9428ea82b2ee4d38aa4901d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cdd5f80337e24cffa97aa465c053a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f1f2de76528f685d7ee360e8a908325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3533ca2ea8c244bff0907f050c755f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d727afb5cf851a56d21ecae21f78e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a8de9eba078f0ed5c3490b4a95001328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4930ba9e8d49f898eabf94eab0d8d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a57c432f566ff9f5fe3391350afd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b63bd67886559b6a17ca9fb2dd155331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4f1d1f984cd8dbffe57132f9f8bd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab895861e9b643b192f3d58bb111347333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebf91371625ebb6ad2fde1d033cb6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc485357b618852467fe8809d14d5f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e28629e8529423a672a9adcfdd43c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a22bcfcb40483bc211b36f99ede3e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceeedf42df2d14827bb8f74473545f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7154d1c56e65d5f3f6aa915b83808df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e2e16a3f902155f64743939469b44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b189bb02477118dff24f68aac4d190341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696fac24a5f79336fd167599152c7cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ad712f0e2b7f5ce22aa5083ff5f37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b51bccab4b9b51f629c31692bbc97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a889ece4a17a446b18e541d4bc924345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258940074248e8577f48247576edbbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa86a70040c941f96b57d557bcb51c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58953ea05b43998e01d9f1c290765ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecb7b8b0ddad6896e9affcff2a08b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b7c3c04a9f3601447b61e16e9c19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a3f4a9e6c37a9198b8fac0b014d84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29633c9c045137633e5994a20f92fb1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee6a1c97ec9e52a55e45c94de55890353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ec2ca3688dd387f0367f33b319cc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2db4f366fa02d3bc725bc5af39cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a3240a5ecbdfd5e61587949294bf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366a08ab247aab9cbdd7a8c6461ff90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf71aa5747096aeac664007db513ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7474f1b01545a3b408a70b29c4c296f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7fdc7c0614af7ffeedc92e74f9930360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737d9ce70bb277c88e9b8cef08c3abb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd072277b0af6dc6c6f5831311004e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd447e9ace582a2d979940705246d485363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e26a4fa968db6ca8d97f4cabdfb5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b85e1b4c7ea417fcc044578ef986d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2801ee6ea56ac522ae4ea25a917afd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db1c422f3b9de7b9823f127ddc29e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f111c91a0d5222fb594db8b055124368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef16336d243d05932798f7cf9a7bce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e6de23137f42adeb61b77e9556fdc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827db7774c1c097ec2fcd55ed677270371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fda222b1f9712f2ea4215e721a119372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730793a3aba1c156503de7617996c1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0f1409a859e70417016903a3424a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f3ef0e24d258969d9202a352d33a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba9cc02748dea42ddbf321b274977a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc20b3200fa0886b23c239211680e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d85e89c083b7b75c1ebf6eec316f1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3b21ae11430f3dc9caf350711921a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6d29c1b8158a6e48464e3842d8ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3532ed47840626755facaa7e9a397381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0f7eeba1fab6bce111272dd8650fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5f2fed246c03d5b68b49c325eb0ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962e8746ae2d08715c183666b7408da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5d90f09ebb11bb2e3817493e364b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196d72fc16bcfd2fe768e110f69326d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdce187705f461a4e31864be616258d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a781fcd5c64181dd9218e3bfc78b66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624044392d86deaf6dcff17746c352ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babfeefbb48442672b2ae53dfc95fc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f20b03b4b880859d10773acace27c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c97a8dee6c56e3baf8db444c4d3f98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d4a07bc398f2343137e684519c798393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb628d2f0131dc2df82ff9d3fa3d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b2e2a02fce0a9433f5924c5193873395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d3ac12bb1fe94df9a1cb727f5d36f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84c187224c9612c4809a1474f6ece2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec6b4d2486a11247cb3f25f8e3d1bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f280c0159fbcd1faaf357ea220f88f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154056b25a03e899516f32f07855c7e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea2dc365e810d0191ed989766cfda4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031db5c0a60754496386fd3438afb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666081d147e7df24b60f014ce3c6f0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f304c052cb5f0f1751bea603acc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa589adf988a58af99e798df76c4b384405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4657efd34fee54a9cd2e37f79e4a260406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54a293ca74a98bcbd1bc1ccafdb88d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47fe7716fb6243befadb4af7ecd4f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e059fae06a6129677c4ce0bf1ff1de7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fcd5691a774c98d05202375614ea0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198870c6ae17aa0b79882008cdb8f0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ed6c06485ac5c3578dec70d50aea8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997d02a1673562329505121800df1c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf645557e8faf96aff11d980d047da92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ae769983e9c603e5ad3576f967c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03534a5b0feb35add1cd64bcb6c7d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c442fff0e346d28e1110b2bb7b4a42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5caee2a3005b6bbafe0d5d12419dbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43369af47190afc7ce21401094f76d4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca19c3de691e3bbe70794828252eea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff352e43054446524c6dc6676042aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577264d514bd03eb7273ad12c23256b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5438d98f74e299cf8d01027dabfbfe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769e3992b15f2d9d1f7ca3d066b8eab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5272061a5faabfe2de891c9ab1ee12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f187f3d54ba44314537729dfaf8c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ac999748bdd1ff2d243b2aea137c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a882bbb0a6736fa35a968504e3456428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8606c6c10766fabbb7ced65add26bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d704cb5201232419209d8cb493ce5bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1862002c5c0819b57c655bd065f260d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e85352f2d97a0147b9d5992a05d08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb72532e0e6e06f35af30ecf6bf89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dba13a1ad93ad82e568e83ec6c781434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacf05cb4be1f618ed55d1812ab1ac7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e78e5dba4f6d072490b27a3d0d23c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715e8680b4a2e8a4474751f48c24741437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e1a1523b42b1ee60c03a3f4be46ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355cff1ff3f7622817df88ecdf6951a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ae6a4ece81b28a4345f325124cd8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ec1c01178dc0546a12823bc832b35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd345d8b1909367aefd99e6947fe368442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce062df5c6b4b0b506830a748d66649443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126d47df7a5a9ee848cf3b5252a6714444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e266cbbb701558b9aca9f5633d907445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a485e922d59ab1f02e1cf5c957a084d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98373219067d5b63e78fe2eff9f4acfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9286b6ca2d962575de0e2a1f4db9d39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671292c7012916f55e115dbbc9c2fe3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a20f11b5ae12bda84b3c0a8b039b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e3b5712957ef33310a6044f973e5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3265e10b23048f6b5b59dd6926313452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623b5a70e4cc2bf0bb056aae66709e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e583c52903c82ecade81595b33fb45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c0313e57f7208d5080076fdfd9ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc176b8d5dfdf55bbc90b94c6434ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de10027250d078a5c166c70832e9140457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673657525ba8f3f7a23d84c51fa02275458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa179ad23ca9a2c028ee3ce70eaaba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c7bda89042f3d7a93585084f40bb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cf8ff87e97db995996e5f1181dcc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c78f4066be151c1c705ab1217364462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890a039487a97d6dbbcd93f7c4c92e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fcd2671cdf2a582baeac27c495e12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47925e75878b81bb6391a14e87801fed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3169fe948995279aa9d7feaf0b272d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520b31ad81085422d4b515b1bd5f796467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99501765695ed64e2e0a91a89f69fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23014d499219bccc7e7e21861c947464469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a4db98ce67769acdcaa2ca0fed687470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90917e9e26661cc7ba2e2b946f7b730471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3951b1cde81ebe9ed40b0ddeeb1cfe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228682dd14ead8b93915734ae6c61e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caef63557083023edce7203e10bf754474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d37c8fb067bb030a0bbb0301f52df0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547534440c211f78cc999632b4bcc2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86080c0b3c23b0e8aedf34ed316cf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf8f976a4accd7b288f592612b99be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44279b66d38bc1a4d64e0dacaf59078c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f0e56acd8a355acca3c3eb2a737a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33026648f86d9cd6897655cbb0403a26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d9a8e2f83cc35b2d82d07d2dca92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b616c2816f6a85ba2c220c704eac4e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b3ec254a53b9245984de696ca82be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41780f572c8d96aa50a8f83fc9ab02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca5f91beb31e12751274d68c75926486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a31101ff876f2cadcfc7dc95a07c41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485377306f158e08c9a722f3be4cb7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670b7bfa79dd7b2bccbfec5bebf3d47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c2b9808528aa8d1a3e96ad5d577c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7edb60e9875848a956ac40866c320f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c141ba489000d8c78f5a7f918bda905492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71522747cde7e30aff299e1d154d2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbc4907a660c6e7899b097a7f13011494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfcf29ce8138d76e79ebf69213a6b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893b552fb2625926ecbd6e4589c016496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8765f3909ff8ae4378a54f44197adad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43a30947d38f3b19d976183836ae69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe85dcec2c9e8a531549f901521b30d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f615f8734a4a1b72764ec61aa0d28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954d1fb995540c8f5b53b226bbf9451501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa1fd889175b873ade9551765791ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ef2744fd91fe5afa031152a1870d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a91f60a0a6ad5a4460f182db23b228504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877fbfa148207d9af369521cfa9d5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eef9bfe824c0a7ed2f660e1b16cbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878564c78e5fa40961716d3cdbaa2c78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2e4619afeffef05b3d4426e182f7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b2569f10a72c022cc319caccb718509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71d1e8b128761c2070dbf293c3d542510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2111e12cd2de70fd381b79bac16fe0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315cba4e22cd87ef9c1f005c5a61a89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f9bf200256e46c12d42e0aa2fb2de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a8f62496cf7ab8f328de141e4e32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407e0c48ed1fd2d143bba1e59df67e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1b689f70ea20891497008b18f04d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54a764114527825d0fc5679051085d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db7caf21f6b34a3a6e4a450e25476b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0a4340d9b72807091c69e2d2460bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107171cdba1c4bb7ec260227f8e31148520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84639eee6656a18922c46e947c3a45b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3651dd0c6f5b0b2fd9af205f953298522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67502383d1d578f798fc3ba8a14b347523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a6625722e59fa37db1abbb69a22a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee528fdab64e0d11b4d242e63b3253bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a97ce934b25a0b6ecf3af694467615526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c2ebfac922b2a243ac5651ad08faa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3856481b2d784be51cecf27eecbf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e36723802840c3bd7b5096b4c17a63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2128a430e0c8486ba53d7ac3676260530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411856c82c26ab9e5b5c98a13eff90e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2ae3b366f6828dd0d880163d1afe7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d38d7d55e46372ecd8db352ac5557533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7204657a7275a481e68c585e7ca822a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef81f3f3d6ae03d88188c515d9534d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aba3fff1b9f0e48a3e5b94b77bc42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4d58d17af2ea16ad693e49c9068af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac20b4a1f6d4147449e9abf1cf324e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6830d0ad5c6b5a78ffeec8498df235539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c550de423b9ffd0d8e94efa12221ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca3e94cd3ff214a531b41db0fb83f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aca0660655273790e0baa33c2ae6b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb5ecb6e57aeac21f53dbfb17c41b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088efc827d409704abba46cc17cc414544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f899d7bc68de60d049e35ef011c6f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5197e7f1d6791bea3f5709145fc0860546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaf252629e3e9472ef024b9828421d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0e64253814c5fadbabf763af677b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3c7ce85b974e338152ddf612a6b6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bf918054a3dc3c2d6ff434e567e0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b959ec3e5bdad85d69865555a82df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790fd8e0a7d34cf1b4c6085406508e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440c97f5996613778d43e3e75a05fe9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ffc7d198a3e00613ff795a1495874554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea75a1566cc2d6c2d91420b3a79e9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f48fc6baaa75d7c8f1d74914c6e990556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643b11a17a7dd4e5b95e0f3ac5e1e15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4c2c3aabcab461d2bb04a3069d8a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e75b005ecaf51aa4ea25409f7dac3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ac7c0026c717966b89c77af0384a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec295be26933394a05a69108da949a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cec44daca44186beb37733d06c63b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d00c1ef60ae31e7c43348dba3ec48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac47b96f2a1398e98e338fac801093564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c174483b7e5dda39b4c0e8bc5df4d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a0861ba803459882627aff53dabf2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f367ac1fb09f76eaed38f27b6619e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77931660233a804850711df945dc2300568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf331deaab1188aa1b4bc557516d4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b204441426be4b41da5afbdb9850c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03354296ffbe681204833b8085f67b98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd060085799f18834f463a72540971572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba26ecce5171bd3fcf526ab386ff6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9904f082c9e1cc30e219c6bdab726ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe8b7f69eb8ebda4a3808b39c55221575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d726a68b798e8389b9400c83f102438576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9299405d05d78c258f2232733003577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ab7abfbe225cdbca26bb62fcccb23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b3c0e1525beb07e2bfe2f764d28e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad397c2b07b84556bf36b599c3754b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295229e99f378d82ebf6ef69acce6f60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a096cd05dedf97816a229a6802f9f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec833344a79ffe6fd26d03de2fc8ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d40ed8a36bfd20ec1889e5b3a94b10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce9f57196c34bea7e7eb98273518a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13791546efe120a740769ede79a0f29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac4060cdc0a25388aa66699f991355587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03082761a7a65c81704515b9ff63a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2fa960c7908c7c3a9707bee07a1e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdd3fe25e0dcaf9b319c9a49a068d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac79bbd8a24603570d6cd78f1e3691591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ebe2e3e4c625524e353f8cde28ebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376833a7a7ddf0992b3fe205e9c1133593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39d2a02e9f86e234ab9a24ef2963a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef08ffb5db44de892cf8be27312cc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dbf3b15d74c7e772ce5984eaa2cec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10048723adcb7f6a0af671132c45fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e11fbde21823e420183fa4b242c1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa11cae8235d73d8fe85f94adfdd4c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f3a4f7e0929dfedaa3046a0220003600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c650a44ebb068fabb46da245256e90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878df721ee80fa5658ecaa4ffb9fe8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b46ac7a0e566ebd49acf12c43e3de1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa512ff926650259c71fcd57ddd56bfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd4df5cf4f86ce73da1e544a10466d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b23cb2606700c2e568a7c4db79528606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04013b3959bb03effbfcee494aca2d96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f291c92afdfc6b8f2f597da0240d24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc880820367bac149b9e618eef970d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbcd377bd79a75d1d2fd64b2d47958610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e49dd542f966f73ff716e2521c1d0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6657b967fa2c0a64240065df9722041612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77028ae39006df284285b83f2625962d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17e2f8795b27405ade9d4630c0681a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7876f769ea8ef4d56c3ebaa5b122ca6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b17cb5f2116ef7d91ec65532acdc65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c4daa986ed951bc5449ea70792c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fa7d12c6ddc4c131007f583f3bff6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95c265fa62fd732f686cd13c4f15ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed267f600b8a84f6b749be5ac1ef4ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab598e569ea8a5d0b8bb4905c324a4ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8a6378e6bcb9d1b5ce010dc7ab997622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0de835ce65c6d0e530c7b2564033fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c394174cbb3fded35763282932b5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb45b5211e8a31382c2aec987154a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50662516bdd47834728754fd838aee1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207448e5d04934c1cc487511a17ddbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878b27bea7ca3c3e27be251bfefa073628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc921e104a1ec04e361a5cc63171e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6004d369afa13f9e362c9f23ad9c760630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b16e84b865c19b5c43f1056e2a704631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f139739361a24e493d63d76c2a6297632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a95452084b4ded73c35338e838bebe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb683616aef39e5630174611d128d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e25750b539f281af837ebda699e273635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f96d3bb6069bf2a166b5ea76fb405f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a2785def6dfd26665bfbc6df69f1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae3b081ab8f436dee06cf4046e96ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f9eb3585aeb54046597cece26947f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17795ad08fd20436b662e98eaab393ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8cd9bdda7070535c5ee2d8a1ec35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a37a6bf28052303fd2aa2b81814a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9988d3a9135ac2fe139ebce20db22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc725e210874248d6772a70a090bf0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4132a6dd263b21107d54ae4f3d9c55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54645fb096a7177fa19990df0f9cc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde48a2246894f488eb294372a5a2f82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e49424f1b4438c205715cce5a5bef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749574b02ae7f213aac738df08fe97a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a626830d4f7a329db2627e4b5f1646650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdac77b425d04470f621e75344d228651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f5c2c518940f3abdd7962b12ed484652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed6e691e78746dcedcf37cc47b941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca53f0c98d2a25a0a1c8f7cf2e14335654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f52b6587a6564e7ad3b87cf30e4a79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eadf453b6c5a09a4199950ce54251656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb4eb4c2d6bef9576ba76332577358657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903992ebeb923b79413dd5f762ce068e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d639674f2eab9ff0be2270ef2a403a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989a18cc23717f096ff7db4be10bc22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546b6da425ebe5d1232f9f451ffea1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1b7d5c180ba5422320c269046e35b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df54aece6e66ae6a035ddcdbb2d8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a172d611d0daad55da6c61d3c0cae25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a326d22cdf8f975a62bebcf8b99a75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef74ad0f10db04fb054bbb50bc0d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4182bce855829bc72e00b65d13bd4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5530502952e33b869eb98a8d697525668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090d2a7f8402f93bd014c8050037af6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c335de44b595d51ca4ec2e22d4ff4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c89a1728e93080ef2665ec68c4a13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707d7248acc79cf4c3e2b08eede5ec2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224002b3190e8d4eaa78144e8298a0b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1c47a8c95a4216f6a69ae8832339c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7b5187b01d96becc6583bda8c53be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352378e2bdcc4d5639b110762748718e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6175158f0e90152e8eed97c9ca51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf980771b6443fbeaf24f989f1f2fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ee7d5630b2e67347ec3ae8bb0c9e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec9463f6c72aa4bbfb6bb47aa42904680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d77cc8467e5a743c374e2224c110681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53545fe12d38520fede3ee6a7cee7ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351957fbca331e779833cff110c35720683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127f951be896dc7f1b45cb0b7156f53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70685438e28cc34e86f6a6314317738d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6e0a0f7211e642b1b92ecf3645c1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f69067de029c080c98c0bcd40887af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f9cde5f46d1f25c6a214be57c70a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a426a2bec1c50fa24c9b974d02cf0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666298b04fb8bff9c265adacec3d5f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7842bc3ea1daed95920d07ca4487b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920d3deefe6544cf8728c2858a71ffe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc937e562de19531ef8bb692669dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e85ebfd2ac6d0d10accb508b66a3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25bb356a967e4aa7745719afd7b89a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aad7ec8cea2cbc0d957296c24b2f88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0909d6fa6a29b41c50e0bfa0e3708697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8666bc6a21c841f6cd20a51de3e33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e42f74bbb887cd0ab09f2b72b89ecd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20785884f36b6fe2986092651dc980e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dbbf8c5c916b8d70066c9dff49a44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bba4dad55c9f801f1132bb79869b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76021e675f10ade6c3cec8f70a7aee7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d6b9e38c3d4e4748fe88afd094a93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284988c75584410f3d7bf914bfd8c0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4a428f698c63dd587d3bd8aff5fd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d16bcb3ec795c38906e3a979e0ce5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e13e5f81edd95ce15fba9326a93497708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c57164c01745911a6d2eeafe377f15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c42b178c00a8f45c5a19a2804d7bb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c352a6ea6180c0c33c4658ec5da209c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abac16f095bea760b1de02d5733a20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f617e63e15acd5fcd3ee926428bfba5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010924d1546fb0a1fb0010fd4a96d90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b788e8507125ef3c3af34dc72df5556715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd121e04f1fa73b0e2965c074fb859716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d43c7b70906e45fa536c5bce259bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea08ab41a4217348722701d5336a1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce1c41f3fcb06a40af4758f2c4ab5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736019bf16d2791c257cca7790307996720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd083df47ce47ee2935cf93e312d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd00fdb0a9a62122c9a2ecaad8311a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0e00be414285892b21af86fbafe9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ca3dd77a1f518d54feefa93a14290724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bac38e6f1787c3dda046f62342d80f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57b877c5e406bf155bd5b161e9d56a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb3b661bcb38831de2f1c01708489b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c67a44583e18b1dcc3a3ba321230a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c57a0eb58f44fd6539004be279520729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e5f695f6b7436019fbc00b61ad53a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5fe056b81559cb79e838e7763415d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae6299025a2932776b8914deb58f86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb6ea1da8f639638551852bd624846733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08534c17bbec8bec0a865ff23d2a24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d3f57e97bdd81e6343074e2e74c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b9baded24b14bc045f3e43c78e6e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a8010bec8d2cb6bf651499d02c1de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b94887c46d9751ffc7a6017b64d050738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4d168c668e78d6ee56e7818ac2efa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d3d640b0df7ad2114913e74ec34c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ffaf0ba2e41188c31fde33f48b803741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f718f9ce94d37c456cfe7ec3a49c502742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c8e7ed3525ed5ed6f1848028deb85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f837f771f1e56bbebffae5f4d1a31cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e0de748c80847ceeb528198fd5dce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574730f652a471fd79fd1b66351cb658746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38cf4ac4ab577405e026a60a2c7c35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153e74d78313fe55379a27af40149a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100abfd81b31e9dc6b1322b2e936654749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2891d27f30a6a7166da1bf028b7b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81da8be73f7d5cc0f1b6349b882e62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1076fa20ab1d8462f1943ca43d553752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b4557929e2e5187a33c01e443230c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>