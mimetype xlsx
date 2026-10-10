--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac757aeec863368b9c496159613051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00474e794d3993592c6c4e5510c3a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e699571310df36bd7676d58f2da239a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb955a7a3b4318be795814b33f18744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1d3fdb95e2b2f331bdadf3e7730075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5450fdc33f77d7f0e4dc2c925167ac16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8b447837d77453a26d39a15d7d4357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9ef68412b44532eb1516054beb2dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d0c0cb019f0213e6fe3f7e4ccbd749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91434a705f5a501534e861ffb72fd5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae72b5355ebac05603b9b8bcf59538411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1ed5a6eff72e5b3b5764f390defcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f68a549615e0adc4a065367a71a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abf635cd73d1e65b8ed158f33bc6d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0ffd798e16e603389d35d0f33e91915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54aef089ab10d7d29608e939b4ebcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7691dcc6ea06c8f5542c6b69bec8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb96087d8ed34c7fad8f845e315d9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7f2a9dd6b1f6af94991e93fe361f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fd2e281a606935e1bad1fadb7756c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e833ac6cb3b5a21d85ff293d3578e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e0d2d3605e0af5da4edd70839609922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc8720065b82cd6ef80ab823bc33a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f65258ed20a216a9051a87d519dc6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a376a006bf7ec43bff562bce7e30d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe24ee8693ee0ecd5f125cf11de68026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d15f18a37b8f824a4cf8bc929045927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e561df1cd87a20441d1754d41667e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fac739deca37871c98bcd843583d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1956a01768a9d375772b360e83a1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02270fc23947b83234cd0c1ccd7cac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158523dd9f633fbb86d1394ca258f7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95191d7fd1adeee6dc59d2556a0a706733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6df92a516be372da8248e787e768e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffc71ed8f86a206b367a14ab25f8de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525f6ff9e1b81fe98321fa111a794ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce68871543e2d25b302884f68c986e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0db41b24b5ca6fa0629dd471acb8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88acee144affd3caa22ace15b2284639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f843292c1421be3ba6453fa7684e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06737b3f70ea504b4bcff253b25ecc9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb8148db3cc0ad9b27d2385110c52142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eb19f228d2c3065ea3b3d0bf3b9d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b4586b1ca5cee4cf3abf1343a8f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac53c0f35400aceaee8329086d6f74245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531111c2e2f4dd37d8c5331dae58b4de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5cc45c2eae9aad911ba26ea8f811447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714854a111d7daf8cd482e9c5442a78748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b684138a7e66494686a72947e09249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006270d101f7e11f78ab2aaa0e3fca9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8459d77068cd686ec87ba2622b5d4b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95618cf30f8441230c32680620e6558352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdafdc5c49915b3317f1244c13b9c4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398d6f278e2c462d270f5aab2cb3a5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590e67990309639ee28025f6b21e6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d1e8bbe5c2012073fbe649c9a2f0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2659d7b7025b3d86de9e7741f63f3c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c051d485d08e3e256b10bc0dc058b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7266095a82468c5a15708493b01a9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab67fcf2df27ccf4eb73eaac64f375460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b576f7991ffe2cfcf9093ef281a3a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a135031cee440972930dd10bb6d67a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215644411f9b28677c857f96c03af5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec80d273503abaebb3af0c83d77a0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246cba49cbda20f09c85ab4d3239cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbce6307e86a008c3b7c05d450644d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726ae8ef882495e59e5ba20def482cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985680295ce50a137ed11a6b048aaf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac080b3152ae36faf5e89de4893e56069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88807f52d2af2c2f514765262ff9960e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca564801b63f82b8048641e97247055d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ed5fa08265411a924f72e1087dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e133463ebbfbc3c53b6e406128cf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a6c18fd1f4dd81a3ad4ea9b00e6c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c614a6a3efd82237c38c6c88a0cfebf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa50e0f8a3ef484a863817c067ef2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566c14040e507c136be0114fd453cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b3869fff1ee264a7340b7833c4c8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2aec45e001cc22b88e731ed501ee279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65964ff7e8e8b481f6d226693d889d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab25e10920809182cc4e370b920a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c19716154e263bb5640839cce35782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83803b564e766dafdd709ca9c3de083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761681fa0954981053faad008738dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94721f4b53663de0abd2010677dfb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd75055e4dfcf8ad33a26060cba5b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467edec0b9b9ae4f114d0461e25a10f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dc35e9391bcde949b30b21577cd6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460aa719499c60cc8b7e1997743b2d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a0d658d999f57012d87fc24a1489790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017084f3f840f9aa98c9b25090fadd9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723e358315f6577c7fc9d48d65f9bf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaaa243efa3dec9bddb4eb2f2293c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38b0e33bed9e2ea020c3d44dd2c82794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841d8fc094e40feb3149038622c610c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1b53db93fae538c8fcb9c4aa9b01396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5536d06b431de4a50b8f4033d3afe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc390f554a8f511a8fd9d2ecb4edb9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de649d8e5da78b624cc211bd437152e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80509b281a39284a59e3e2f815ceec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347840fe65316c8094a178f8a86a4d4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bd119968802e49efd92313e5c9f3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4f794901a95139f4e0e61e8df18f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f8fd43c31590256b60dcec0e505de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75333d918f7ce36addb777212b3f15b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b99bfd53cae56efa810c82f2d488b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b566219ddecbbe3b7d5293259af665107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba171caa16a3c87273146158a06e86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe29cb1f97a8d6edce39dda85606565109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550ad4abb3dc900e8501e35df15137110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14535e5cad503f220391f12682267566111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c865351f220f08e7267f56dcd51129112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d616d90a743b15b198b5eafd4e3f22d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b348e9e1f7172275072c65c2a3eef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351c343002726a672640df5c8a556ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fffe1ab1d3264a62e88955f47dd57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fbb07e0ce3947168050c38003acb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b4fefc7f8780bd6a88e929ab669ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ab49ad9e79bab4821132e6df2fd7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b4b2444e8b6841a89c9e11947613c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0a790ce9a83e58441b16b6fe919d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4858e75e714df59f820468e36eacf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e6cb9eb01079f56489d76f3983de0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2bae2f9867ed13792417e6f7571d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1acd3b0e2d5b2deb06e27f8c777049125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc618e4be5e4b29fb2c292ea9ce29f84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659bfaae80a130a4bc4ae4bb40ddd37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f77bd24bf561b0b48d046aa1ae416b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e316ec6332120821054bbd64ee5ff9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9ee1b6f1eea9343adc46ea0eea26c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836b92c96cfbaab94c5c187696074d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac06595da124071fefc2af97addf61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace65ddb3d3d399f9782478c3ba2ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5341b22d73a57c54e9bfe0eb9e96359134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143a7ef1ae4ee03d2f5b0ada2be8a09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9b580c9cc0baeeeb433172586d07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45eadfac2bd70b5da04eb80aa880b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd46ca5a85b943ffdbd75064177d547138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d3bef4368b97358a5101fc0ddacc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2c05f5907c20eaba23c7a080db8af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3608a7b6f370b889ff6ee0e0bb8cfb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e8a7ab4e2dc2dc065d8a1326f32c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221fc3c26549a2b40bc472c9fe74718143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5e145bea5196c4ad679ee875f29b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7713ed78782dc4815b00ea9297532145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc739c6fd1b4eec304670936b9d6b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dad88d9f771f97d915c6ba669e296a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899a341fa0730249202b825b2c81e95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ffbfbca310d146adf19bfcef311b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbbdb7f5cc895bb8482a2f8cda01e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be502e4f63a0559c17abac1710f491151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bdbccf784de7eee1a1c5ce213707e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b54c1179bb3ebd77670e0774f7333153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fabf69e2e3ab6fe38951bda4950515154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce0239ef61b5553173e2d586a62ac7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c465221eeade3ce67651c35a8b17216156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fc8b7bee70da1130fa618660cecf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634e559c0a83fe5d1a76f59eb4e041a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6617b7b0d1201f12472260e6dc469159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae93e2f9d8e8ee27a3ef1927a38332160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee21e076acffb75cf12b80d3d5347b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9faf8431263d5f66b5c8ce14f76c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e808f3c75e275e66821328c6c20cb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da55ac097c98a731f75cfd5f7a887ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280686616b4364c4bc356b652fdac8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd37a716886d842db17e77213d23b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036d161c4b3d1d43d4e44914fceb3e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65b54988986f2fa61d690c17242178168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9233b2c4b9551c62a9206b082a759169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73549eb15be65b15e6087655d5fc22c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95f8aa8a8dd4e6598ad389b8d481e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb961697bec017745df2edb9a3fbc9cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d90da7dc7d1dc67760e1a334d8d0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afda9b7af6064507471592de58beeb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae29534370b50976b45d506097a4baf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a039e691e696cf3c3a6dbd7a35ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c95616b4aae359a5339872b7f09b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace931b90c6d2d596dc5ffadf396c59d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96e52a1db01bf9d66d13bdbd148bc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb1db42f32303042a0de34ee8e4153180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d18eab0baa01a6948aec4a87189f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364dc18e3e0eab060492c68236acf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2751b0d9ad5cbebaf1dbcff53a8aadb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b766e57f8c189354b8ea4d1563f4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d9c16dab06352df14517b2c8c132f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf72fa32200cff19a91a37c712670fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0adb94eabc8af117bb0a01afe29df3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e125f2d3fb5524e0abdeb654ad1c5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafc8cad0494b3392b97305b7c1a6db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad20e2fcf728af0514f158bfde04c6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34879f947f97735a067e8112f6eb80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94067c0427de8071fdb4263d526d90c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951211343fb5ddc6bc2a507868f2c01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a77168437fe821a50309f20426c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde105e4c378a378549d4f2f1f705c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7add87f4e12e37cd9d33fe60b2e0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d70a80f263542ca4bae908976a63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a018ebcc8154249628e964fb02d51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f233d64ff0af487a2d1b440a183f5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56541912ccb44488b5ddbdd649006d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244775d9445cb3bae87fbe820ae53ff3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e46b9d0e6eed062cd00eb5da846e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9eec63885d3c08ea30c2d1e5e63d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845058f82c2899cd117b535cfbff07a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c7c682dcaf180bfe9557243bf2a6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd80974ebe9f0c620054a54e1cca08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca19aff4cb28753d0ba0368a4c600b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ffac50e2ba7edfaaff61f600958b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21344c3cc1175ab4ea498a606da42ada209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb53ecaf8d837f0563c17ef1094f62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce978ebc9d09d72d09427df78f94f1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f426facc20c53fb237fa7ed63e0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd671c5763d83d972a45bbc684718e08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb88f6c673e532539ea9cc39cecf680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4102fb317eb0e58b777c5cf9f499497215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57352f1acc66eee9ea37072c76bfcf9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5487a5ef4c3408dedd390de48801f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70ab682449b9f77d93d2c2f2c905ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6570cb2e050c2814a8955441887d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b4c2dae52faddac72ef56b51f9878220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d5b910c1bdb1ff22ce3f9d5ff8bfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc726dbfd4cc8feee11c4c788162ea56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d8822ea73fd2cf17015d1fedf950f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6b5e3ef7f9196794ee1e106ebbcfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e17352b5bb4b758ada61068fc70634225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafb1077f704eab429f3abaa3d2b430226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb0cf4ddf2866dba24f0ad772b5145227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ed6d59f67f67ae23a7262194b4b71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5e1e9d913ecfd53ae804447a271cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea3861e45320a02c69064466e380f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da1444a0d66b466cb3e3c6265c01d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1527ee098e40c05aaca4c7ea5b4231232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b56aba94a07e179b7508a0780905c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01029aee947a9eea1a633ee080abee0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0f9a694131bda816d0ce0bd4f8154235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce40bbd18951b8c6d073d7e738ab59d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f9c5f42a01346adbd55071df9dbdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729d3063887fc08266f991b197b0606238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdcdcf8159077f701dfcbb1f4626ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92af2de72720b664fc3d8dc42b3a214240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ac45b6ec84986eb85b5b3dbfd2d4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33df7ef15287f0125ccaf2db57fb00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544420a529b9063630b5b9dc9b77c97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4085c35076ea40ecf1da2ea244384244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646c6f13bf8ba54e594ffde2f93f021245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e16955e845a479651edbbaa372a8b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba892135cc86c5e82dbcf3d68a14eefc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b2f7ad9c0473dac947fa35422cd60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8890f6bbe1559572dc1985c7210d063249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91b0a1ff6d7184a5c44cbe16f5d00f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee625a89a47df2d5c16c3e4b8c4faf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafb08dd6c706f3548cf8eaeb996ef4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20a9f21b9e1a3fbf3bd5983296921253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdca7c021b54ce227a76e5d752f9a04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1138ebcd731755d30ad029cd7577a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ebc79df34bb54210a62d3de173bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a8191682256a2f8bd0613cc87a3f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b84c36223863d6357f0da4940319c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f87ea5b193aa1dc5eec83fa432d690259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db71d01c0c382593d0e940705894d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69965825e88855e69f00786a48d872261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f97980ed9dfcf8d626932d5f201b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc45b145d3a419f6039a8aa34679b9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add76ab2bbb6940c0542817235a364a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f1823eb345cefd121e6025ec12fe1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdbff47b4acf15fad34c97cbae9519266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683303856570a89811dc6ea8fcdbb20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86168ab01ca31d264653956a3a4ea4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c35a1561ffab3717e3902af8d91ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec483feddd426c27577e01c7dd8b6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f798bf93306057d59281a8fd8142f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7299d8c7e7bcff7ba60a003370d26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e10f80e6aecd0f9df8c9dbcacea69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d8fd0cc77f3e1b9d3480d8f563d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effd83c77d2fc4b2a0a7656d4dd21cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a0876d552fc0d584ae919d5d064ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9623bf300fbb497f281a34404fcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7eff39247862cd8403d5bd5bcecb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985f37d8ba928bfc9f6f8276c67575c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65379384bdeab6410b823773823188280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0067dbd8d2a286464d95e66c5bdb345281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917124fd51a5625a51eb8087d50d93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c122935811f8239b059e425acc56090283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b7def00130262dda21771ace7ec25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca27675fd26b4837ed541d8789e79b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274183bf624c949da755172bd20111b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57a8102c1d87a2e4167bee087cbf98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4809206ad95aa4ccd96a97bff763288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd803f53ae575b7dce024522cbf381c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f130091cb61361fb027fcf4870c136290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a4ed7762ba681217ffd2d638b037e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b994ad56077db6daa4a40f28278f90b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca09f625b6649dd22ae9b2b4c79cee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b60a4e0d5feee53d87d10756cc949294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d30e4698a3573ab850a8e7fef2d98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c3575ca8c2cb7b68c5360c9d8584296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655621f331b7aa9eeaaf78d8cc1e9216297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7cfd9fa7066e25d080921f9129e1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceb2fc6f2d16dd60a1e1b5ed2bc07a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8570696cbdc3dc385c4167738f42f3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14490217a60dc682bbde91d4126ba2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9267b402540e642a02813b8507f1fac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a755bcac052ccbea2756df87a15d42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbe679f2dcd1cedd50bfcfb3c59a3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24507262fa5b6542ca1e0dd91c7b49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7352ebfa90f767370bc9cb5659e23e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab02b8a87b07f89cd4857fa9309e1dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58551796c4611dc360f4c99b8bdcde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42cb65c686fe5772398a2c9dc1ea7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef006d1e91a1bbfb66bbe086fbfe313310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da999bf0a4dbcdf843335d9db0df65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6988d509f5d3491e1f17e7fcbc76b06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbb94ed446c7b5c0af05f46bf2894a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c2b7eab14c3d56890a22871761e7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ffe2888a38a16c03a558de87d5cb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fd7fcbd33f4b4f9a66873f6cf4a6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9930c2475f9b6d9e302e2450d273a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896860800f75737d8712b87bdf46866318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c68745a1bda5917eab0eb6837eab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ca98d5656b1739107b2e378e69e69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84b89c1d7bf2b36bc03b6f5d74d010321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33551f21cac05734a35a9133690c3a82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f71cbd65dcee2c46d596b9a9acde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c453c08c49125c2ac7167e5a6537184324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc983b71d788a9d11158047a4742ff7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef3830e095806eefd4e73c42800c7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f506ae3b55236c3d878c61aa411749327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284465d53e3da841775ea4afa0a372b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a89551a28f4e2e353cbb4d0a22b0e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233cb80b5f6eba124c7c22a2728e243330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac92474f7c418a8cd277b59f09c364331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3c76743c5bcbab47c9428d8190667332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79211bc2da569878619db0936631e543333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc70eeec1d6bb21d35b6be9c1e938334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b5b05078165cda4773eae47a3c899335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c083e21a67b7a7e2f8dab6b8e94997336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e1ea567f5cfa0b9cb84a108f91c4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787969b018a9de932d5a9a02acebceb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096489385a37af0b5fb57f3572a2a3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120c88677d5c368465dca5b91cc1074340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f11f18631019ed1a440ea5faf4ee0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103996b734e7143e5f05d1cdecd4cb48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49161736ee1181536dd36d425d55817f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5637c99a702825f0a710a617ba32d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71ce9119bfe511e48789ef45c6a83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb4f747068221ec0417904f7003dc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8aaa40c523e759968cfdaffae8d18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cbe695a4158f0f80ba805c7e6672b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc59dadd523c51783f864af43bb676349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238bfdabd06b732370acccc094baf1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cec20b6682f9d0b1405bbea4a66acb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fb7b10daaf30e83e86032d7fbdd8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c2561404253f0487a11e5d8c70ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61362c187822f7542bbc67ee5ed8d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f39da5e495152dc1b9209e169bd4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3dca4973620c1e52c00831ee97d34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc168858c170d9cd164050008bd5a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaad644fb176dab2c56b4ed0adc988358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a1f96b40657f8003133f7dd90ce2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e38119a7579de91f07d3b5e5765ba9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b478c120225bba5b642cc3b3e2b61e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc2445a3c6685540b9ffd339f65565362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303228f92c40556adc0f4d1876f3483b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7a45cf03173fbd8b20e9662858cac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de831ba370587f0056e6c7d7f8a7687365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ed699074d49c89fd0164ea88ef311366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6d074f1df49d250291a9c17cc0257367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a17a1c0d661da4eda9cb4d78aca2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098a64a3ea73ddf7e687f278bf506f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99edcfb99a897673cbfdaaf963716df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429ac2be047740dbbdb028a893e755371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8bc669d0c7ee031910301cb3fffd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9b88f1b62b9e4ffa6674e256870cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608681b79a8009e1842d7700244e4486374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fef796f4b8edd57fd0864ebb5df705375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d15553d6528718e39e858c792cb299376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3f9153e37fef7da9e3882a477e8c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705102039f93fba3cba451b5d5b311d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb38d431f6f2ed4bb79cd5c56ee74b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46442eed82586cafe87fbf7a47c529380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f8c6d707986623a7c585587f3c4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645405020042733aa71f89a7d3b4f8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772f9ed17c38ea5f9f196079bd75102383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46bf983b8880df83c1ced5a264df40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe986155ca71b984c47665e060c42d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd21b021bdeef02fea10ad538e80115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da411b6bdbcfbbf4861fedc97fc94a44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ed49c157c02e7d2c4eb8e57a9786388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4817dd575f161294a0164f5d91de6d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186cf5a3bdaf1e6d3d7e25d6d339036390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e2e041f56b8252b1b561ee2f9459b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d671231e935f0d681a1416844cf667c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa9fbe7221db96ac14af0613004b4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eced311f5810b4484b74bfb1e319b67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962b92eb10eeba48a89a55c4b7d2b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dea6e99eabacde7e92c9786d384f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc6791cb658065f591b9535921586a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5a55df743c21fee8a306a0ed29384398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147cb769fa966aa44efce9c19500033399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a686afdc86a2a54ad103d79db1f0640400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389dfc4c26b03a60a95eb1810e922de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb536694316f557959e2db2dff02f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c86f36f089d250c258dae494f45c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086d608d452788c4f75034baf58560b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42634a56a338ae5f6956c34da8f823405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a382ed3e9de2555df15fce732457e2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8936ce2396fdfe9bb2ef803272f93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387cbbd8906bcbdf1c9f8e09a1fe693408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71db743bb58f794ee83432ea54abda4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfa02a8d1857b3c65b3017490c4808410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75b28cd118b8a9f77af7fa4510c723411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1a495fab6da19fc4d1c49b6eaf3b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2b8c1848801838738711c030a1633413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d46fc8acbe66f7c99651fadd1aa72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1be52a0d2926120f24984eb22216c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee71891411d160919da16314aa3459416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4fe1083b128ebf1d015c559b6683417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295ce0eeb37aecb4e5ecabd49cb8380418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8072a55a1caf356eafd50cdcffe04ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d150c9ef70eceec94f9937b6639a25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda910d88143a89b66e3990995cdbdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d7d589799e85f8b96c84c71d4c3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812b220cf32dd3a5d2c1b3338e637fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd5adcebfa0cdd9d88900069f9d2a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d2f00d3ac67e085810ce6efa61320425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a40c051e8a7205049edba054f35dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b4a3abacd9cadd6f17998b82db9c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aaf1ae1885301c02c7a7e58c63283428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc1f4f61d9cdc33a595f3d27b2479c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b06c4b905a36d8fb148bfa3a9f56ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a41327fb226781eed12e8afda2285431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5bad7be7ea5c9012c751ce7e3d4e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c24864041e37dc258fb5f6a07c0a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54848e570f1c9ce1afe588e5d2e8cd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802954553f414bad42c01a90a716682435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc4d9b6d24004654d75144653bf33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de2dbad0269e65f8afec2a28273ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ef46f675d0c7233240380284ad2dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fce1bb98128f38eb0297fb0385957b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431c7b5a910b4dd75f670ff12080e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339f01695eeb05ef042408dd9b7df7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a053dd43aa2f57b8ce2521177cfd2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aaa6d0afcdba7b272f804aadc16d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5fb2fab1e54434e47f72f5cf88e53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e61026fde078d3918bf24db915076445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1b7f48c3a9d50b90629c34bc60855446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43f9d4b331469251687208df15c171447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024e35d171e720aedcba8434df513a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b58eb6a850507d5f88a9f1f20ae79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80772872dea74c0ab43079b703fdeef9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717ace1bbe5de1de9dc1bb305fe7758451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1f835b6ac4ed2d949cbcea3da173a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609eb1efd422e2f37511cca75deff68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55f224c97ac5b7f5a4f75a5cc982c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dda4e2a8f4b54537eb0490b645e317455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a204f248cc143bf1f2c0b0469904e51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad1868f11292066dfdccfd84e313db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8a20a8612b64c405f88898fc0a6f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad5ce1221ac0746064b0fd193a62db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd449ad4ddb8dea8665db4e5e48994460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7842496e396d0706c05b6b49cdaaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ea567abc680df12fc6f14b79cc56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed0445c9c37381407c0d85e4fc1b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500b7749808d19a3535507d19fdd7ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782745384d3d516cbe6fa024e28d056c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80c0e92128cfcfc2fdb1bc641a8ba0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034e5730192223546601ba1cf2f1c8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec8fae0dbfdfebfcfb6464f6c121fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177879e4f832e8757f3384ec526bba9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55645198f877d8bfbc84883d5ca4da1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05dfb0cbb1222d2afd204ece1e5c94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd19acc382c18bb58ca54df67d35547472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e1479de2f8419fd0fe2d54ac9442d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d122242387f3e1a6bb0482040580f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880f5c3deef69c0dd5d53da6432a45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe420d4e0655e35a768e116adafe3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8329d9dfa7351c1cf668619bc7499477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb709f1b4364052ef725e453ad30a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0e21de08a6fac7f44167ac90d40e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836a07496c5099b9933c559a71b5875480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c82178057534d42a4f7853493be5da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71bd75bd0c8ff0a2bcb71b19337b4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885cc8c40be680ea7970e7781702868483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85161e4afd42b5fa94731b8728f27fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2366436524e815746876c6aad3929485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b626f1c5edbc789473875af2e960f30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e2d0f5229474c54884ba7a3f86131487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376025a2b35a12e86bf9199d85e7c07e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9a17abb540c4ced7b715cc2b8c831489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43941b9b63f7b73f6d496468d40b7b9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a617d86dcf8e535e6b03acea03ee2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd249564895a293f268badfb475d78d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b5c483a8ef0875fd28614424b09d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5947c3ba58ed646d6243c51be86a5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d609a1ac0cf5c6eb9161ef7ca3825495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5b205a9baecbfe507c571e44a55e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d59a1c76faa3e0265537fa0ff8b063497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ddda80d372abc5236d2b1bf2b26c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83648643982895194ddb39a377eb17e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e340b919db37e988b24c35a83c5818500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f50cc02093b7ae332d189decaaee7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076567b43c4e914cecb0bd8efe41ca5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b76359d31dcf2876eb08ee38e3e13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d0e04e3abe390e20ac5dca68c49a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd8581dca8ce80ff059fb4a87c8ded505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93f57f70b68277bcb98da7b92d64b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54871688c9f9a0d113c451deff115c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5f7c268d66c95488c293ca2befda3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0eddef137b4930ad5d4ea61ac9ec7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e811da5ac5d8be175cf80a6de8f46e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645095424408e971865481835751752b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb06614492ffdbd5bb50628c705f11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fa9560481cc32960b5a9f78337dd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875eaab88a1abf20a88c93f7b19a372514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c696eb0ecaac18dfd51eb5f94d39b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52bd366cc643def19357dc27991393516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000f3dbb40c8c11c02fc2b53d8fa249517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009cf4b1c80ae9f6eef53d70db91696518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53217fbcf1b5a82e9ba735c78719d21e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eceee5f200443dd396a16f5a3e04ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56429316277bc1dea5772d824218f659521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d994d3db317ebc89f9e10be7a28d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163d2af25c07e3a0578d8ce0463ee80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1295dbcd5e705478d8edb14d78138524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511c2471e9da74e4abfd1cedb374491525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7929316a9d6a69e0f583c7564532ad1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952aecf6c4e9b2680cf97cbeaf9ef11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87982ea2e804b94494a281b604d42eca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3844e68c5182e88902a993be8507c6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de5fff205fe628acaa6fab99ac990e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088449363e20e06c010ced173e4cecc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feaad6db00352c1b10f71fc4372096532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2210f75c67d0e4cfa9b56d0df22cf3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1ffb397c7aa31b6b372dccb5bb547534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f393c682cbe7a17f97559541e17a768535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d710af314b20c41664b9b60c0be84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032055a920f67d39632df099a575536c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ddc3f76b1198d3bc875e65913da63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a86aa2248adf43472dc970ed9a5e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d1c78e10bd823ed53ef03d2d0845540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c9e23048cbb10aa9934b834586982541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15501199ebade8b2e7c8fc7aca0cd1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c5ce2bbdead75adeb04dfbcae1102543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eef302fe2c12f2fe4a2348c8c2a2c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05100df9f21c3bfe40c679add95d7d2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00969f9d567611438d6e4ffd2e77dffb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0f3633b37abc87d6f5d00f461d795547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a48a07e55e4d71b5840ba831c5553548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6ba68f691f10e5463b9178cf2623a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102c974d331cc76afc48d8279b44e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967459e6e2e388be090b42d09ce40de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556dfa16ebda26efd687bf78d4f67bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98abcb70e0f0dbfd3f14767ff9a622553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda368fe6778670702d8aa7669115c4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f09797e6f7bb1508890a6126b8cb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f005b926849dcf272d82ce183ef10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bbe81a9dcf497bb7dc364e61cd0e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73c90cea807c3a2018c3bcff3bad12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2e56b95baf857c616c35e05a899ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60799f2ccfdcffbde3d4524655234798560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170d38f4bc2fda1e8da9f31a1ac02d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee179a38b7e365f204cf288fa5baca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a3f51fac806a52fb336b6d537e536563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f7e6c15adfd081ca709c3704e8739564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef5682548c699c2b92c26528f8c08c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096888919934320ad25858b7b9f736a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3387f4f007480a562a025d22b8470567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a55eda4a89cb95f0f013cee99a8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301dd97b7b489e63128662cbffb3603569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca92d2c3f6a3573772db4d6f8382384570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca417f53d27964049dd2717bb40d2314571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce616c51730b43def87f9c45dd34fd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf3883456927ded027865e0dda3e79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152252bce31521f0b993e3a6e0c53e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf2a5cd01211627a1390127f9a32d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872fb2de4bc21a190d406fdeae726d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccd4b6efc825f14477c271f1a11412577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23041b78a54ecd47536d5986b09570b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852a6494c1bbdbdd682b4e36e5dd673579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ee91bb620fcbefdc3b19249b1a63c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c89c6524ed0837daaa225829f055f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3598bee36c2b2da056bae01ee85683b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d30e74ded13024daa642aec2a8b5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163055c36b9efa7b63213b8981b47af9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501bd218b042ce0199efc4c1c61394b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1ac157da5b2eee090183757634851586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640b6df892a736b3f412c1392efd546587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e3fba69a2cf51337edaa6e2ade967588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca2baee18e41e10c39db85d65bd412589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c50e0e5ca63ec7220bad86a35d525590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080cf95037fc9e30405d836b8e758c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a32e12783074443c313559e4b029592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f727972a2dfbbccc3a0f8c91f23d403593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf09dac21558be12c80a86b1c8c677594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235a56bc40226999ea7e89bfeb5d8d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78c2928614353cb678748a8c286c08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178987bf12d67257c7ccf9f68212705597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cbd27a303a24f0d15803c650d673b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f242bad4cdae42af5a99d3881354e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572342982ce511d1bb66c1f333f1143600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f531bac57c5e983c1465052f936a15e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f628045b8471e5c80c3b9b570cae1e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa98fb7a51a3d5e01a5bd4ec8ab90ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c8ee00227ce933b8bee25c964b498604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d6295fe7c80574fa03438c561cec1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35ad3f2cf9835748ca90b800d1ad07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52625d3ebd72a657fc463fdf6cc3476b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d86846387c6e9564c47dc777b77e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e694c165690229757cc5dd90d433c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40339d19c22b5c249da4253379052e6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69b23ce03f165b063fc60c238c87af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55222fa8a5e9fe6168c40972e172c96d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8bd8cfe2ae0542b2416b577585339613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74c8283cf3fc61096565ba492e4538614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b3c3a67a268af4b6375afc928a465615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e292fab9673189a5a533b755e16552616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a6b4ab23a6c9a3aa753ee06fa09d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571dea1ce1d9c2fd07ee0bc1d8e32ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf05f771005554b144c72d53780ade619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ecb3a59e93d2ca46047c7dcb9efa3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc86f6024640fb3e9f0a037f981d50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4d25cfd992ec70f5a57f5186934e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf366221635b6d6823241e25e79694e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bd7a8813dbd55f3c166177e6bb7a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abcc6854e45d97a56662a967ef317a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa473c4654ae47b26560d4a43f89d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e07a420fb6f03004c48f538be7f594627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a52a4aff415deada870b23caa5c79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa74a89c074a49ec2740676e0d381c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8103bad54180767d1edee666c6267630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10f6a17c162b02b658bd82d09dda96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb441fc57ccc6158a5df4ca3ada265df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6848f5991bdd9ad8f0cd2e83ba09b4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95fd2e1676866ee9ef0682d0851490634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7658bca19600c8b80932dabdbb34fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e918d255037c7b15afbfc24e8987ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e397fd0965592bdf9c41722086414637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952aae12e9ec11bc77f323e1b5b9de5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bb18c13ee9060384594e129ee7466639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4396787a2ae1697e06b47e15af36e50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332a2b2df3b04f396e27c2db9b57eef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e8ee22fb690b5a432b34619866b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53e41054fb946d2ff21ae4e1b542d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c92e21f3b137b2ee0268d229016c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e165391654a174bc9c3ec37fda70661645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82ba23c8bac1df25617360b1b74abb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650fa36e485b5089912072d10cc8018647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245758afc2a57b8e6f278e5f3c41466648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d310469adac3cfa655b7bf1b1cc72f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9109c2d9ea7f0fee13061a49af83a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc39bfdd3a4a20b3e41610a6dea519651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28b99351db0b43967a93b3c24cc165652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34ad1e71806a038276473803a32652653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19290ef5c8c86271418fe1eaaed90369654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3bb0fe4034e63b4f59a3d8db6f71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea53fb659f6ff75fd8f2e227421857656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1dd18e3f86b4acecafe9ef4d97453657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b31993b300a0af6fb6d710df2ec177658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8169d4f5f9bc585d86bbb3739d3c60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51797b2928a15b28e770d04ad2a49a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae7d5096eb7c8509fa63d82aebb2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9906b2291b53c5b9510c2297470c93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf6a900130d9b45129d2fcacdd9e69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e813f5f16c10dc13472dc9f96255657664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aca2865d9d666ffbdc92c2a11f644f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e375bfb8bdeed051b537881e967f5f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc082bdab268ca39d1302f006c03cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a33ae312705bfb62a991c518fd6ec5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfb037e085d0237346fef1f3fad641669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e947621b4fdf6cb23b60b74ac949f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861a5db3443d030e379a7a3973dfd14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36759154989551fa0a1cf4f749fc0df6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955582f431be1284de60da49be0ec91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cacaa344a835a57b7df7d98a294f9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9aa70f93b2f99befd6563a65d741d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad073a00a4eba57e02ab6a8e7642c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343f435caa966e4116611b190c9e7f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f8785bc623967819bd37d0e51d471678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78749904d2a331d9a26ce2c74449268e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ee6a6011927fc58887a4dd0086625680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e547eea5d856c1e3af61352f050aec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad6373b188877a4e1f467d7355327682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfc4b472409ee0166dbf4ff815c719683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093dcec0dfa88fd456a16aec778d17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee32d0d2b4416614a12310e3f9b627685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f84d6d52a6a2f56a1f11dfe2ea0d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c920659f3a0c1f69952b50fb4fd861b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57088bb84f87bc02f3b1e94d550e10d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d898c14c27fc81d3a3f3a6a9f4fb1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93635508f18892695ee75d1c649f13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e1b022a16c46e5f914a754c39a05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77544aad7decf5b35437c0e80a17010b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708dd65cec58e429fd3136f8744636b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee993454a5e222395ba9d246343f853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3471a06476f3ce103ed99dcfc02efa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518439526e6548b6bf469322df404b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d52b3c6eba7a7f4cfb88406d7226697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d092f4c29eeec9af93b26e344fd81d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae131288819d5d01b323d03a7ce6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd407d36ee551c95dfeb4edebf900f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdbafeb63658fe9ed766b9d5284a7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75de0585bf6f68073862a3496a61fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8941914ff286582bb6afee65f6e5cc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eee7dbac5953413c0eff47f66dc238704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f94f0fbf5b4e2484764a5bc96d56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1beb958c97b77eaa537d91aa28fc53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b0bcd77fdb9c39d00afe9f098869707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bbbd6f225deb5ecd62364bd7696fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9599994fc5d099755139329adce0de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f2a87673a5339b2817a2fb55b40b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6529c56d66445d7278403aa56fbbf1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110c0cde047bd5715eea2edf493822f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81dea87cc6fa88ded9ce61be03ed7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c12b743515df8cf81fc9f662ec3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab2b9e0f8437e9b2104472e5768a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f53c2fcb2a5e95aa2f88f04b6def716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01198f5212e4b111ee473a46e1340e6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ac742f61aeaf8552aff21e1f32185718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfecaf95a257f82cb70cc6832f4f420719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af86cb6b96f116e1faa978ae475b6d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d260f7930014548bdb1bfd209a50ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6f1702872f2cc4510dc81bab81756722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eb50d6f559b6ce1efa873ff983cf5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74079ca7d5c85bdb702d33b525419724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d0784d38148ac3599664b293f84a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b27dc2f0a3fd0a98d8e21e55b07a22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c146426e06968eff9ee602a3bf92603727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566fe828f536be36dd93aa9f2850dc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715d8fdcf7eff5a62972d7e36c8c33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286588e49b002bd6db25c61fb8c0441730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37b3e97620257148de9c5525c3a1ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5854cbd10bf267206c1aee94df04c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9792a912afd2a691bab6c7b69e273e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cb97519cff95c39a6eae52bccae19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec93fdde61c7f6cc0840cfedaccb5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1edc08a94fd60a130f3918893ed74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb133682c0e474f5c3327708ddfb2ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b4be97569828eaf0b896445da5e82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36373f4f41044f10f706abfc57f7ce28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd11e91df8d9caf13e03ed40a88183740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7aa7c0a8c6e7d1c5a45049dcde2f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8119188e679817c7cd4d447ea4614742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b265796ef39cdf1f6fdff3a7341dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d2f27d70b1a3f351d7ba9449d2135744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb87f389840e7207f193998bd24e0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b7861fdc9a4840b83df139d61fc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc056c61f13070fd035ed02d723109747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c549f42ccd33bbcb0f662f282666ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4d9c0c28344abe37341eb9dd4bb2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a29b5b9f96f4c2d498d90ff6f5b721750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d45ccd33dfe93bbe40b9f19c381ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d399d5e01e2f0fd82a51ecbdb6699752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa6594fcc454a5a601aa0e98a62766753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353e18bb3c2ebe1fd32a2f7a6925c67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581528c2c0663f444d0f18e884d907a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66dc4d5f043622ae3000b3f5dc1290756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef338b4da38808d8971dd0754be3c84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bc565690909b8441ecbb7d302ecef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22053d171ae7de458d83a933cdd641f9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788e064cdfc125e8ad78d7f0de3990d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee27e3ea08c00ad40d59e4181cb29e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de35d25a70cbea0fc4abc8bd1f03743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5923f21c0576e5b2a9a7e05ed6c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543cbaaa7a77e2fb967b9ccc5956a545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb74579ea7bb93cad90076ed188ca46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8af0396fe45d7205bc0304e49a5b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbc789f6b0975640c5801838aba53c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fd30ed809e12749109c4b414771529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd645cbac7a492384ae71d882025d43210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aebae05416f49c2fab2f031e5d69711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897fed06e8baa943ea54a26345a68412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2df72c3672f44871ebaf12015631713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1897767a83d085b646c17641324197614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2729ec16157a2e5e7bcd57f3de73f9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cb28ebc8d16891cf8e0dbc505e3e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea4a20f6942c7d1e078e86a160137e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a10a125e503396c06ab188bbe862018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e3c715481df84d9f137e1b39f8fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e33c1e7d655a632ad1172789e0be620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988c8e3c947e6290c7b0231cd0e54321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe21a48220365e7afaa8e0f6a672a7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c07171a2a626876cb22c4fd859e4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7864ea48879d5943a7decc697f0826b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdafc1f2af20aab6ca9474a8430070625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ae212c671ad90af899f6aaf104def26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac62089d95729438e315123dda23c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d1a6944a90988db03f951e410db9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fea4e9a32267bdb4669ce36ac316f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a2ed4b0054646fea4ee1834b72c6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b88c9b2122953df2f94d3f7e140ccc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee0e95c03d969fcf71e7137f09e27732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5b7b21317e3e3a8a1dc29d58449b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d0f3349aa093d55162b0b9c1db25434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72e82e46640853f46d5459747f0ec135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c67c056ff948f538812391b029d11636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e8979d492fbe13251472a5672bed537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967707d19d38ea97e9c9048180ca99738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12272d10e2955af7a383bbaeb5c2e2fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508edf5f5306966a5845aab4a7215bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54625b4f3415a75f4acf54137252135d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce41bed117551e5ad0eee4cf9e2b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a927b32248a2c75c3a34cfd7c91b24d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b2ddda6cb5a5124781c1011e376f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6574b388ed894f2b351fe0c83f5697545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b25614b0c404d2df4d57b6fe64f40e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd9b5f057e3fa97c137d22c36a611b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fde7acab9bec0cf405c2ba3ae7f6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdaf90ab86f83b1bce4dd448c2487649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d0632cb3853d9bce167f3051db73250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa10d1f6c2c263e067809a1dfcb093f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf67af232d7f5a21b3b3a903684b6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195d9290f631c7ce0b5a36e5503defb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea629da0fc0eb889bf84e63743d12354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333ea9bf1a6fa860b90124fadf5fcb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f88ddb6aa5084193901d21f9e274c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde13ecbfff6864b6aff4be3b546e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4c957b60935ae26599d731e037b4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e36d2ed425883c2f3d73d2d1720eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4281f17fc5a3a87b6dedc6a60d050860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9edb557ef321a7ce07b063a4da3de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587fc68e26a53cc5cf507faddab3db362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4738949c7bd297d3d6491a7b57d10863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12adba2f99119346849a791a851dc7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf51a920839ca9bcfe9459e037d98965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3db594170d606b29987ad595cd361d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9ba72a53865907638203187b223f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a541192479b2bc7ab0e734a6c120568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9deb007b2bbbcd4ef74eb9c671639969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9b037ce155be444d967a3e265d95d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca92ffe557c33b9351452b0dba90ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37728483fa09f7a5866f0e8d020a1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec44c73451e4d366f5bf4e8aa6619873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61f7b283ce19e4362ba6ed9ee4c16f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f6f75b8ff725e34f0b739bb079b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89477500e4d00acbe7225994724c2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65cfdb7c72a0963b6bc8426b6271e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4dac5c5e54414b3845ffe9712749378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961244cde24c04f942b4082da1df518379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52662b48d7cbd160b3d6e54bd42ba33080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3b618f489ac3429d89adc6c203eb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed845ce5f487ff45d819eba43defb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621fcd1ab386d442b2ce53723af9a5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cf38fe3627bff24d251e0361111fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7270d227d38465218c6baabc7d7cf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfa20521d4095f87d051486e10d48986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb18e3ff0e7cc92b6da0727aa3277ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fa9b3dfe708645e0bb2ed2449038388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a37ce87576cbbcb81d6ab12d2c9a3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c486177fb7ab169f45c54990fa7fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539fe4778eaa52b7b3683a7b9c1fe5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6a3ca7282ce80118ee1fe5186c9bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c6970a2dd3c3903b817cd97239a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4e0934d86e651d39953b181a1984b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625864af89ab721f4297f532a8e8ba8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d06746cae7e03dd0c7f4960fe2470296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf408b16075cf3ffa982491257c94997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03357cea08b23238663618928334e13e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275befc3b581db5b21bfdbcadbbed2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661db73f29b6914df466511c59e607ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a5005c25de9885a2ff783d08ed716101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62098cbd2271a3df45fa9ff37c8a3ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9437254a62ca3618fb10dc14e949d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eead8ae630e27513090e20900c906104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7df8f20208ffd1eb8912d15a979724105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36c740468ac7469201543d712b7f1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d02db6b305ae3de5bae8d51d4d58a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8685ad04d41d9b6fc2faf7b493c931108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61e0b419beec9323a4e77876c960ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f22de6eaa0181915d88eba42398c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821b74f148f669071d49751e177836111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1d0cccc864026cebf0f5c1d92dc20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702370c3db04611a0feade3229b43f9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe743850adc6b6c1f090ede367e6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c701af13daf75dd0c13f168eb48098115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea5823967c49615dd3c95672e60f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c29c29fbf127f1961a062f1561d91b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934491d263955f7238e28091d6eb8322118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79703aa867c5d7fc8fab69e279183acb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866caaa5b8a9e921ec4e33d48f47bf8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a038d7e55a12a8d33aa1a99e94ca93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8893b72adf665ac9cf407d235c8c29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d2ecf7eb353f50422c1df0f6c2eab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4556baec39e9e4cfd5a6c0d633101124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e01759b7a0927985f0301e4f39f34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c65b82454793ee2ad6fe63bd3feee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b99b65dca842acb6ec641a9aacaa3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca16402543a8bcbf4bab80c6cd9a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb15d5537e57d834442f3dcc6be783129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2623d7ad768fad0fad90833e488d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e23ad6562801dc1c1a11198516e78b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458bc0d590b6f7731d845465b0984c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb326aebdc4f0d9a51519ff3efb8e411133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb5f29f3bba49441a63ee1146224c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1f70678bc197a162c6b7b13644f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a2478d82f6ce85007394a5e0c7806136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d58300f7500c0b0845541edc5f0d4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0ebe4c7fa878b0f862fc3d996b903138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93436e6588d633cbb60632d693d10b0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f610b94466ebc4a43d7285c0a7694140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c17efc95258de4a00b7bc59c825efc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82556b1e01c7919365ba50225f916761142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d1f911758ea89676cc6de4804e5e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20908c13f2b3bf01a8356436da4ec5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266503e468720d2fdf6e74f0eaebef37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8bec916a64b051614c13ac4307ad9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4794dd444d755b94ec18b00e7b53c60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c8179b1320bc5c40d170a406a60f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce4d326cfa861a3095dedfb6dead7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e344f102403017a1521df40dcfd2e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82a1067dd31962189da53ade5a8998151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e17c4a959ca697a55b6c4858a82b5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deda8327b43f98da9973f24b287bd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc4e11e7a94f4d7676b0841733d7ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa692e94725d9e7087db1a43ad591b3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27291a0595cdb06aacd8cc940d60105b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522a2d46318604898c11a5d934fbce4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe2882f3846a3b482ae7a669cd839f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11c0a5c8245010cae17a4d869f474d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a1c0f6050b49649beee5a8ba63f6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822f9678447e4ae33a0ac634956a039161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff343c8b5a12d39084527a79d31c341162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2dd6c42155fe0605a35585b24df8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b52edfc2fd647ab897cd1473c4290164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7f3adcd383a2cd57fe5113db8eaf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f3b4606df727ad823a4b11fe5049166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8c36971678eb92f42a0e79ccbc41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949092c8f065b9c2abd2f68bc31c1f53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadef35cffc15646bc2a0436576db5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef3c6a88abb9f48b15acdfc176041170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb8fb51d4fe3e79758cd5cee3be15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370cac341c48d4e9867e4e518ae4fe1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff04179eac8c9e16a1b1e23ec50e2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4539932a4b72c583135434b64bbfbf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1036140881a8a84b4c2b733252c98f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce14e64c2d8a9c7ebae403ba8443f1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a18f2b5a94c80a87636ef57d81181177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4f4f81b4c9912d7783fb8f98c3f2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba432130c4d1348b3c9f32bde481d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14cc4e9a2df9261d70d3420ea8648a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a9b0a14970b5fee194120bac28b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea6c6db8b8179f2d6224d322101c14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c261990bd3ecf1d7950c095ebc2ee9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f1e9d0e36c1fb83b8fe0f42c3b8d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe64844f1932abe31ec84a585aa38f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88aa839caacd1d36cb74af66d1b7e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a2a38b3d607f560793df64167d35b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ddcf47473ca8b1ae8032fc2c93d34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d43b2fa8ea337463c67c92244d13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30fbe05342ef2fca0eace4ef89cbfe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504376fc2a007e98180efe65d1fc895191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aac80a9606eb65e5c6ff054f401f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca4a3bb5323d2744955784e1a7ca29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab966a73bca04584da130ece1867052194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84409edb1b41f8d523e5935fd32316e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad38ad953bee2c282f8e18da1040179196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf49f81e47a3bc1a97f6e0bce94e36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad27a69d1aa0482799691e2e1c760e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d947aa1c397a54ae3f55c63f5168fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a3b421462e3a3371f340be60b3be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba1d34f3e80f0e0caf3e76ddf6c245201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53797755cac31108ef9feba15f2c2893202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbfbfeb6f10f022cae72a0b8497727203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cabd727ea64620848d5dcde7d50aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebbbee90479ea2defb162e1655bdbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c2079103ba08e8d9509879a018b3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bac149dc5bba5dd2889db703565256207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ae6c14321980941dc26d014f608f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bdccddf3370b6870b3382d2ee30c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfb1c9458ab3b7c36e6966451e9ba8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa78529575d6821954b390a3bd787a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762f05473661502cf67a6d0c1000f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356fdc3e9df32893119e2c6a3f2bbe6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e583881c77166bbe4e47e59ed9017f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aaf5d27e79334e141e6227ed3a993215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c0ffd918b091313a733747ec5f070216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bba2463d2234aabbd27f9f1bba184217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef6128c8432122db075e268a078a63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689640e9ba0b16b2ca54b55579dfb0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35725c37e1b9bae389e37b78c4c99a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0893e1b35e3d62ceaf28f0533d6ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79c745e6270115f60d8bfa160ba974222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc55cb7ff3b0e4a845201a8d12d0f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65863de7c4ce82644ef967e0d2f70bb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2cc1dbb5cf9c8dc21f00bf381299d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d169d3791beb5103e46bec5b6dd9e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef009aa59433212050c88ec01b7201c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d62ed152fcc2cc40cec225b5d0a67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2bb75a3c33b0e693f28df5b14fcde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c7697f36a5febec76d92f80d11297230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbf34ef2549e05f7b3872894ccc614231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7225f9887937fb4785aa19138c9d42e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef612fde1f11ebc0ea57ee3438232c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae489df23672194b81ca67ed9885693c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4152a7ac940385f796ebaf4bee29da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd769964966e4fee2d7a092595fa5a50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1ef32f46f549ae4cf7d2110c6738f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d6d09fb106850be1036826236e29d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b37b6952a7bf70eae0e0fcda3e61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b197813ee7c79ad7a5a50e5ff4f01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5dfc46bdf1791a57e230fb350549e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d226c17ca0e3fcc3becc1938b2b5e1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ccdec01182a948682dad45c9d8e10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34e727ecb7e22d6d66f262eff3e2f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad04849756ddd1253612b78c9f5b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5cdac6af592584705ae5472dd5ed8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c261476cdc62dca3ed5954705da4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d55061d22779b7ad42a76531c6bed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f4d54bf1ed9f8f6d71c4559dd3e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb83216ad9f339de685a303beff5912250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edff0ac11c11d1207bdfb26e0f604f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da56807d97112db6c05122300f4f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834b29487f58566a6c8563c8e2a82ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191f5973352bb38a38e8196abeae50d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd64eded852f1a063827be9f3e7d21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41413d33d426358f5466e08a727d1820256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f01ee8fe77ca1a4de901f0e9b618cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd79b23e094b1377a6456eb337be51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264b075d454270baf3f5a174cb24440259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b7e786a01622d89e23793ab5a9373260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868eb043b1fd10135c884a4872228ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2af3ed84c7104bf893de2b918e0f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2827d7c02f54e260c0007b050a66a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9240c189df0998b51a776389b32b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998c6f7b8861da81fa842eee36dca82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64816ee89edd5ff7c39072c8197fa3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77478c6e6436b83840b092f2486594267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfc4984465292e616a1eb468d53417268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb09134f7a083fe280c1d6b4ebc5f53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57ce019b344264b6a75ff19fe13c0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63382c767be67395e92247e7145e61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8570a5561df0a56d14bb8ab505a3990272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2408efe166a9adab1b08c34d77d352273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607c5364ef468e18f455b3aedd18ee2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea0cc214fac94624b9f985d5937be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33160b9822008da0f9247c9e1848a654276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdcecd9c0aaa06bf29c1c305645283277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc769cd60f3a4e0e7dd0ead94de6ccc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bf9cf059b4ca1d75185f4285f05b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cfd3256ba4f4936e88b4e028e1ce8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678f953706ebbb4244da9279bee5471281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d0fd51e071f26ffdb809da4246c56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9b790fcbbaee8b65de1dd5219c0e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872b970d9ca2abe77e777d44c61862284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d095eab5c05824474125351efc585f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd54e9d4206197ec37ae512682d60ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79f7e58161675c14ed17404dbf889287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de377d72af5d83670d6bb15a48267288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ec3dd8ea72160ffe33531b4b74c13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc43c8f384b4b6aa549d1a1e00cd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62a9b26c0a3dd562fe490f9946fd5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0063d5ed7865b1d3a7018e1db65b70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82477e429e8f7cd9c438c3382e1f56e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697dea6e7038e2edf715e8dbbfeb4bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307faf529a2f296ddd4446a1e67c03b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1f9acc37dbb1f37e604eab5eed89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2d2f6e498c3926ac109cc5ecef4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282583965df984c4569c90c2d1fc68e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe26d37d141aea047fd198131f40f4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08b9f514a2ecdeb2626b350b7919ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad20ef91d2885f239d948cb5158832301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f91f7837921f145d8ec77789b9ad00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fd1c661422b50b42cae1b62b3f9c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc1ea36acac173284cdb779a6c4b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e72d933ff0786eafd589a07ca8a26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f34ba3cc07f54b3a2d503b0681d20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48891689bda5e61ffb65883a9f43bac1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc790f5bef8674f3dc31ea87ef3189308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832926333cf2a1ebe741f6198db809309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de0d482392a31b1d5e5cbf69291395310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0caa27569d6bd009b42ac915f69fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3351e7d60153361f80a3e19330f9bcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e4da565158612c4a9e938ff4c577e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7efad2b2ffe9b0cf792670125f73f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e26677e0fefcbb7831a33c32973f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91220398886cd72b7395deb2a4576a9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a760d899973b8b98245704c28d42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8922dfd3015c32ddbe38f63f4f4d4fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5553bebcbb73b0961ad9ff8e05770319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da2a1fef15112861b331e713b3f596320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da906edf8ad4fd1d5d36d7c7e8b2bf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446e3a5ec98d4315cf50ed5ad800525322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1327182be45eac5eff6922094caf86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c0de0489c73c061cf00a312f2f5e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e70597ade01085589f3a5d93964a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48cb0808c6579a6eeb67402b440173326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ccbfe370b657625f46354898e53e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bfd79b71bd055ae382659eca0e7b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d081ee73b9f174aa73b710e23cf779e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d1cf4a5bab792cb0edb12a4bae612330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48617eaddc49b8e89bcc58b2bd924148331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c388eb86f9cc87f505de26cd4066332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576372d914c7e6dfa68cb3877208da7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a74375ea31de97d0468f91c3845c1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd3e650b786dc1142f14ad2f1c69a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffc7064a7119c6db1a70ff1a09d4e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b07f694d0d1d51d772ab7f396578e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd213d8b99500f746d6482a9402d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215bd90c1bbaef83d500a195ab2a7df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1b90a76a802f898494bedea48eab8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2894cb47f002719079b2924a48ccc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a545ea30c2460d9188296e3b5b09bdb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49172a1262bbbffc884a7015515fbeb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7abd02746b612a3017a0ea0afe4e9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17030ae5713cc341b7c4dd397c598f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6de0e5f6730790d88aff145adadf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d76bc1f5a9ce1b4fc6b72bbc954ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78d14bcc0413cacb399f218149bdd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b8bdda956bd7e6010414dc00a8a70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d42d4d87191f08226e70ad854a61f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6992e2e76886b842044f07e56d404351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306af0d62ee154e7765ddbf8260f2f23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63712f6da43713fbab73f114ba2cc424353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c92901ec1242d90454b5f87392f79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443a5f628524d1fc0e016583da97b2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabeffb906d13b8e5922a2ba9ef60c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb9fd4ec5a5cbc95b2cab4f86c3da1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df83c8fb6fb3625ab46dafc2503c9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f782cf8d7c8c7de3778452c987b42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19598dd1603c79184787cb8593708618360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c2649246c374f97cfab4a553d8c8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd02cb7f1a9ada08e2e60e462b57839362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc19388ef0e440d9e0d1c5f549fc9d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112b3dc64da4c16603be6b6a7b53ae9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca03b8a7ef6bf74df3945208fe462a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e975314b525a1f23e3e0daf4e90fcca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab811bd0971984bec40e01905e3fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0a86cdd202d59b5037871859e2808368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492df5119847c1ddfe7d27e36cc662c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1ad81616c43f15c6ac61b17680615370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46c104a5b225b1ad3a205b3f532ab4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be873416a28b547c3e2df37a465db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3838c52fd951d6e025cb20f2d6486373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca1f00dfcf3f523d8e263200775989374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2e2beb93d5b90174df77521d13bf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3702d98aa0c84759a445fb1159380376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e473b8e61e91f90ca015aea340a14f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22864a25c756682c7d5e3f3c2ccd08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833e7da89498e5204354ef872d35b8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cc4896fc493ca6610b105226590d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df755cf8978257f04b8fcf42516d0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ebe31978477767ed85878b4927836382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6de11889cc6b71bb48948c647e09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ac66da03971bef5d18e67e36a39f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bcbe7eb6309ef5ec3822431a307bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c935e7ca27dbb7550b8abec0bd71b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c70b1b1efc374df637274f9bcf278387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01077142e3516bac1e78272c2ec0d41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c06cc434f178ca648e35c5c4ad663389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d18ad5e16df1832865db02d5e23f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0bf3c5d3e8d9ab85e628a41785381391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2f91bbe8f69b6cfe12a15c3a0e63b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a943a81c5efc766bc94b2e2fa71d08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa82ba692e60a43eda03815a9d2138394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec256d01ade6369dfb6f11befd0ab053395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316bf8887bd13e45e667b058cb6fa9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb147ed7e13117f8c0a2901208f22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739dc27c424522e6e527554e58e9776398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6480fd3db4123afa3cf0542ffd3f17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a17604acbe3a3d34edbd859c5e6bde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a08f3c6f28ec65502f04afcc6dd750401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98bb1ed1e82e81e4869e02cf0a2e98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99840f6c84b6f806899b912fdbf482403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecfb5cde4a1db90ace8be5f618e1c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f73271798964af5e314c398ebe740a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1289edbf9622c46a25ae5408479870406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900af00d453505495767baf86c14c50e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25261ab0122664cc89322e741e99e802408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf00eb370ec9a7a1549600a94582443409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378a977e6bccff0fdcb40350943d087410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185aae89b840a27f2de4765be249e4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f54eb73bd33d1517a0255d4f64eb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64fbc0bdc5f3130ce7de2227d5eb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a616c16aa3b1326c90101f02d9495414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345197397fa4a3bf79a1155581d5bb1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75421e840d10661703db0323e0710896416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24263aa2fb9ef7f054c2043dedfbaa35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e6168bc3affa674bdfee896b48af3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2df63b320d5fdfbef264c48d8425c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd4b3f55f5571950f0dfacbd9424da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77012c0a60784795b76bb9fe523fbe6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b8d0c453ca596b870b75a180d44ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f7424a3c14c4beea787b898d26ce7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5454f3d4f21c5ac24488a8bfc15d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1e0dad36b7aa711d6b14c3ffb4d35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53022eb9a15d2bc21c93c65686db1104426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dfedb4012ea8ea0764e0d8a589119427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7667cfbe90933fb63e75007ac1eb0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb06d19b9f4cd510abce039757247b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee42a1ed805fbc1cf0bc6c0c5468e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77d97249a2cf6de8d762cdd9043a9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c1c5a453bd466fd78d95a9fa342c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c4960d9c19d56c59e6b1c1678e71d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d44375d2226535af1ea262f9ee3210434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055f0ecaa4a8f79b6daf4432da208b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d88906b5d8b4a57c0e3ff09c5c7709436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6ed7b51f7bf133977e6c3fee8eac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77488ec48d30d79b0526eca16cadf0e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bf2b628a222d40503dfe9578b8035439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56742c9c8d282bcf56714ed29493932440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a196d68432386a9cdb2d64195b8a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f28695541b89c016cf70dadb9a4a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d74fa08ddfec2de6dca1459e5467f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d3a6ca6151c824bbe3fec0d94e0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cae5129f8bc6aff6f10ff1f3b4968445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd61aefc8751557471aac58c923ca1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059d66775658a6d59a11ca1c7a2d863447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44674803991950fc1d3c5bae51486724448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb8127db679c5c6252d00c833696d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348faef5294c1e407bb0b30b64717b97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96220ff93be0e72e2e27361f71e3cb4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf556255d8649618015e9e5e6479bf5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ddbd4eb14fea6f699810abb1d742c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d41ade3bd7bf8b1920bdc97ad839db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a389bdaf62f437e3a41fd125a8457455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118c95837df7ccea90a257ba31204ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8f76ea413b7cf65aca1ffec5dec4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309daa5d89237a3cdd71eda09a6b66ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a591c88217cb216b53df7206e3ee7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df082603e3e19035499901d44e70ba3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e99d1ba1da442d23d585aaa164293d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f15ac78396f340485f1ca7567042a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674df7b97766c84fe6d0391246c3f72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c048e4e1ddd8720b274851c2317fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab0e3e9a49b2d12b6a49c9530a5c17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03256b3814af04fa5f58b30fd8fb477466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b6343a47e2d8a4ae9c3794fff440467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584368ca4e03c574cf783f912f025a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eaa13c0cd224c35ae5f75a240b847469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce43209810711dd77d764b4457f3671470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ac1225217457f2092e64ae9d89808471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01d1264366ecf1b6801969d3eecef5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7ab9698ae044cb88483d44c16d83f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4df08672f8d2db735a67f37ed07b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6690dc19715e6e0a280d6cd9563114f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56d00d5689079fd2640b19f43a4d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a894d1210cadee6faf6fd2b1eac29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd313cc56133a2bdfca77fe71757497478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4480a3aef96ad3dbfbe3ed701927d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fdf5df0d656f454a42e1dd4da0e27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc435ccb25bdec72649ba473adc4df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a632ad6decac7f58fafba398516a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bdcd16eec6392e0949c2060300b0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f87d0d972eb36f80085a0cb1cd0fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5bcc93556782d6b2df302f76c7272485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf317f17763f6b5730a730301cca36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab7722c2f8a327502f7a7f11c37b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13311ff8c25a8c0077b67ceb86f60b1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94f780ff7af45d555c2d54ce2ca219489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec82ac0e0b9f3ca0506231d3a93579490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a196f07cf5b97bf6d4641360175d6bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d04503467bf94e0fe4595161d19c05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce8d1765b3e331d4d98f680438b0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364aaac19c33dde6c1756f70d5cbde7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8c11020369e195cf862d9469040f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec2f6958eddd849b2437b34e17b9dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7203a5a5cd142f5e68da69855c8ef8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c44a080434697964a1cd95178e32d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15633d0ebadda59a9c5b89aa81bd1965499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a41d39d0f6fc3bf05c7981d716946500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f076803611095d732d7c7452e27a65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b157215ad345a058063ebf285a0258502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be54d450d8549f0d60f3f875eeff3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7dbee3e5db8e2a90abc60f8bf5973504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c87b98cc59eca41b6c50f530f8818505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7c644c8fd8b56f49ef7e6f4c276db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96e91c697b55b9a1fed7fccc8aaf07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f56852778fc96afa466c57d427dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d99be5076c237ed30d36571b9098509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e67533ee2070c03957adcdb3424e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819cf8144d3b0a9bf657418084240bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158929ce0ba4670aceb346f5a83bf2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7ed850398aad7ac21a61d9142bf1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77bd05bd961ed7c6fe39f9bffbf899514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb98a7e26a1ad9a136ee12dc3080cb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516c324472a006684c868f94b4c1044516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afe5b6c866ce141107508579ddd290517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425407577b54072492d80f1e4c6012da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c314e4b998e7d63a8a247775a7d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2162ebc2449a2c02d2eb6c2152b1d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ebdf0bb60f606625834b3a2a40326521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb400baf61a9b63766df83ed413b121522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b771379b49363cf7e3fc640b8319523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac130e7a7996e70e8376cb43f02a8ef7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd7adb5cd1155284a3fc5bfffd98f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cbc061979dde0348a184c43c2d86d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80351b7f67cad1791db1dac42690ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a2e62f239b41ea778151f417ae8f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4027832e51505007f917de7a01fda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2541cab5b23755bf5df70c768ace2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef633663cca17305de6ab1b09b5a67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e2a03620053daa621065e80ca24b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8efb7c7584461b88a5823fea33de1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12435a969ad0c7851a154770f80d781c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3a5cd0e7c5c766fc482b5f671f097535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20eb9e94240d00c15c3f9b9b2c38a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668ad79f34856df851927ce0d912bdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e2d66b51ccab6fc6ce49c5e3aef77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40a237a234f2c5aca9e25f26084dff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c94cb5a7576be8177d9030ce74a73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7933dd984a1bae9c8f8290f457262a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b6907860421e805fbb5e32fc73068542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d967b883ea0bc16ecfb58121544129543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d7d29c8eb50cdb4f5ce030e688863544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87237cf9174dbb198d425945b22b18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d6613023a721c9121dffd15bee07c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81945bf10cd691979459370718685c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74c7eaa98cd7605358b34de9fee31f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08ec0c85245e9ead93099c11dc2ba8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9109d97f5b8f77cb530bc9246fec0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2afd37482b1c969e53faf6af90b42a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27736ba60580b219df25fe401e2b57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d0055176c147e1c507ab8d08b4d0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58712fab4b05d0af97606250952d390e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4ec05c6520363f29bf796bfc78f30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3f977229b40939192c2c9c2572b33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4f15372860e68272e2e4cff53c8cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c0c15f6cae72a07197347cc5a2c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771324c1abdc0cbadba1d602e9f3add559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb17d1303e16f1cae9dbb7a648f3d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b08eca8efe6125a1fef149851cb325561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb61425cfc13e2eb62fd77c699f3e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18cc478fc6033ba01728f3b8422733563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16749106c4ee0576b7b0b4f7beb8e02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07991494483672a973a05ab2d3b78092565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5665129a09dae308dae6ed73576cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd86867adc1ea5dca667232f24d6a4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de04b3388d042ae232c35db20d2fdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefe49e08a7bc7fc0fd17062db5af9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69913577dcb17144972fd03bdaadb3b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723819de8d764d3d4bc70bd345ae463571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7051ba5abb5cd49e59dc0d035040cae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f8452c78ccd9a791396cbfaafdb0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312529f109f73bf466cecfea3c03095574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76119ab348f69062d551965fee968bf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ad9a86ca8f8ca3208cdd7b74d53ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307df72f8b1389c6988c74e9b1b267a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5404a805e67fc68f979a12cc7f2ec81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dbaa77d8b91fb5ca59f59f5833d0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaa1e56d87d584552f8fb2d07a3dd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3c2e2789d345f81400da6f68de936581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f48cae674aba7d616af52565b928b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d035d4e1a3841274e3b914f7b88c0ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b99ddad1cb864f3ff21b5595dd63e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116a8b5d16c6e1df51ceb5969f97c44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91194cbba08ba58db067b074e4b16a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3043bc0614f24ddf87c3de37c1e6d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f2f8512c231af2618a947283972b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1df182d4a26f97e2d1a0daaebff39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c59ace9e29920239c2de6906c166f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724a41f301875db6bf57e17523c7528591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88dae22e32edd1fd3282aa40c5b10b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c4d4f805508138c48c52a702b8769593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535582b4d63ac7ac8e0c84441f7c8bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c6e5d43d6b8bde8eccdb4eabadf00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b862db889ca277fa542f4b64ff728596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dde5b90721c04c9cc73260a2360a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5e83d55d8031d2c157ff23c2aab6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df2dd7958e3b1469f9aad501deb470599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2913cf4f4a0fa0663562e4451a070600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d684fa0709a8988df1864bf2f3dd98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b88d3f927ea22d018db5bd77d0aa69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61574134bc60caf4150354f0d7a73330603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3d75dfd932722da98147a006c6ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25d1c3905fe83f5ee80e9dbcabdbe5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeeddd3c08783e2843613c224ef464606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222112deb0fed1a249d1759de0546459607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c751f5e57233abcbe448b73b50c73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9991d09339cff8089c72623e4a47a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1522109f8e65b49d8a8d9486f5fe94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6f6970fc1ad55b865bcaf3248b69d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e79212b749908bf789a7651e563b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bed5a6c3859b20fffbce9d4a35a2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006bad98d717676d72ae71a71902f4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe7b83b41d5391116afc3a711cec0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e54b102e592d070c64d1c451cd812616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935f69749e5a82cf4aeb21acfc3056b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3108c691c728f1e308a174342cb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683e88a8efc8f7d9e1e36e661493dbb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78567416f46979fede6e91ee05e47d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c39dff17c4081620b1415277c3ff99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb4820c9b07e00a483606299e20b67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05b19347ee864f12a651534f20ac97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0220fc13675b7e07195f3c91a350c65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c731eedabd91f15c0c355d452435dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a7954e6b38b8cee4bdc7f1a7cc464626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf6071f9f7f9186d0186dc57e508e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f8c878b46605c706b0be36e361965628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5d89ed12848ff49120dd6c5b7c058629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9764407ecb72319e67cd3afa7cbe53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39d87c3d21ffad748f830672b6d409631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb9e5672b084e21b1410be6a32650e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32ab948e65f87f6a11c2646db9acac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac15e90ceb9438fb52e893f2e8041a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da48499a93fc298936f6e34dd46769d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3377ec7e2ee0bd1d95257a4a98dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf2dbf778ddb1dbf95ac7516939b4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e357674af74404860539e6c79d90d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc0c69b6212a690f810aa7ef6108ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac141ef97a15433661c4a52ce0b0433e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe8e362444b31551e03d76d802847d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f7311d4972654db25f410e80901c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d59a9125ed80a228971a9f5b2c20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707961c035895672aaaad162f89d528644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05a4cc16de54690a86928566a16683645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0ce5759218accbe25f119deac2557646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230ef91e4f39e1877b318fe96881a69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fe0d87dcb9b02990471cc1d0df399648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2a4649d5e0ec0db7b833d53090fa0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81dea37802c289604ee142bd04f7dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917384323305ea233e5c128d4b10354651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d73277ed7a9960f3e6516d32a3611652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf31cb99dcd9effde9d27852ca099e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f46479d384cc4588764ff46d0b6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fadf3ea8cdfaa427e24a3e1516779655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb80470357477d08f7c4cedcf13f21e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a016f660a520f33b31c74521dd238ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c8e6bd9d54d43bf266de82970c06a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c521b067cd66ab35ead196175724b44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069713cd9be1fe4edaf65f28e7adb32f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864dbc9d3f60a31a97f728b942a72e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95226b5c65970657c5e0eeb949f516662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a1c233c316674a83bcfae4f1ac87d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d50e90fa4f6388e3659f898645f8fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bfb21b9ba32573a95f90c18e39372665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b4179d3ebe97fef7c86cd0e5d06af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7462426c56b9a16c61adecd16e8f2ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27320893c01a6b638a205aedae42e6f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b32021bd37a052e482206c636677e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdcc60e5c2918713f4cc5341ec0e9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f122294a3f8b5225c4e5023d42550671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f31cf3d820e3603c0409dae88fe34a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f1e5819debb9d7cd23fcb253fed77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c9d8330bdd65487e112d86fcf255674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd4da77e10f0ea41ffa0a3ea375a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a4f590e9b591b5121e04801b44a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc96e88ba097b7141fcafcfae56a4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace61fce7de9df7f3b7da66405e81c5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e341e48baf339b6775060b1833a5896679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915245438cdc44f6103069e45bf592a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85709f1ac7906be565d1717bfd0afc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fcb32d72217f0d245ac72d69d8e10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078015a1766e9c6f8e1453adef648481683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6acba1d64cf030e028cba63b9947e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef87fb3369b2133dddeb694d9c7850685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7452ffcbc7143bb2c6db1e6fcb41d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206555365d95017da5f8f942908470a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604776c2ff9a11b5828485b523c25754688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96832f6e0409ce33ddc8a8540c0b1b0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731b4385b8d76f10c55124c44427011690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accac12b844902330264b95f587d7eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b044a612d1fa614ada4be04630c9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a7bfe678b437957d9c56f8685f54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3928832a73ac0daaaa332e65ddd5cc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e3457ed48c51fbb5b77ec422ef4e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8a4936bc82b7194119e29dcf310d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1812e3727d45baa591c0f632cbaadf3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19db642e640420744ad903dee0250698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee1e29760714b4596081a8d5843984699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364c09267572d6eb361ce0522b5b75f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c82e7b444d43664520a1be46fce1df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315006d82b4a6851479d463d382222702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc250590598320dc548e9ac1fe8e74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f711cfdb3f513e2a1dd85bbfba22240704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb70b5396db17c6781fc7c53104c4bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4a8ce22019dd2557fa583fbdbb509706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4757d1d7d0b7ea5ae799bdd2619239707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b40f02593a0d0f9769811d3708056708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133eb50e7b1d6287c7f38594b5a5bc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d1d3115484bbad932c18919967a22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce10830c2f9fb77287da0e043e4ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f1b1d91b1dc2044a2b484af6ddf9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f2f873fb7709599517d14fcad2952713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dd6e4d7609cd6378a779870dbb663714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e369c4fc19f9a2c673c86899313b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b82628fb7c11bb7219d4dcacbf75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b216a594091a8e21821367e8741109717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88671b7d9cdf40f512b959ea95b99f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b601bd22c2e7d650431a3991d1b602719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5d3fb13f2479e976a421d45830a23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468990d3f9eea5e45f1ca876c95e756721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4484804eae61702e902a79c327f10e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5476e2ec11e5b23ab34802ece0eb9d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636301d5325ccf481555e4bf7df0b27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c881b88c1840c29924d2638e04ce32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72556cb90cdfe62b71270d31c8228b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49207e2799bfdda48b02a37b393a4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fc14e41e2cc6f13f0e328addb94d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6d46ef2d114c4d8b6623e5b1dcfa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b718eab83aeaac2afba45bbbc3f164730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774b908273f5aa092382cedef3339c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0671f06e0eef3a65900649c8de75d5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76940ff2e4f7712061c4d5b7764175a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f0b214852020e826b800cdf2f1a7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb6edd1e39bb2a8f0a532ca624c54f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25158041a8b872e6fa21de943f8ae8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb7e726e373a4bf0ddbd5a1062a86d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1508adeb4d3ab70a5015048cf30c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39794508121bd1f2035fac749031b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e31ad54e084715769cc9f96ef174cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a66f0182279638b4027bcb69301514741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a4f99a1e04cf006f30b851bb9ebd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12defa3ec9c99c0b74ad8d735fdf78d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1c7a5b0d89fb18d75a2316f286112744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c38ba1b7268a3f46cb2ad1e08296c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651459222cfc5f569ff4bbb41cbc918746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc490f686e4ef006b79814410ce4118747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b7a2dded833d795146a2ca188b480748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a9a88b5e71b74077769373a1ad65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d083af9e861964aadaeb8f7e54e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e180b671fd52b5ed419c63b0bbc6809751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e6b4b06a0aad7eaa27bb60fe8a1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c87e5188fb350ce092a973f26a30b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ecee0feaf27a3d0a62f0c2e9189ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad40d6c77f5ca635521751d2783df22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7e1c7cac3b6e0a06d8280ff4606fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946c6e064f3121668b1f8991109492f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80328526fecee34a74fd5bd3454b269758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580415867e0c3e0166c1904d925d5e23759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>