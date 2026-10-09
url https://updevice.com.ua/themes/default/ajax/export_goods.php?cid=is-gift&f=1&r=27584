--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234823963704edd4079ad31745563a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44dc505c7af37f39e615237e1ce0b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0650f3952d70ba1c6849860540761d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f76b475d282cc2bb4657ad3f2cdf004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5210755d8acd4be90d17cb207d5ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd42a366c6e765ded22864c45d5086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d934674da9ca0fc3a93a567db5cfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446faec02cfc52fd9b376e16ea6fe668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb872d5bd5fa18f67365bb96ab539e8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb525952a1a33c9396bada188ca26c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed93a23f16223336b14a9a8997388d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43113ceeef86e85e8904408e8bba3f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233f809ba80b79b091412c7400def0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc3fb780747275b738dde9f37f99b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f858cd80db7325840dcc7bffdcfb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32f1800b9ba2d7041f3116834ab6c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc1ffa20cb71502fdadf9413e1ebe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec6bc0d02c4f10cadd4d56c640ecd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c8f7ea4553914dfbedf2cfca12da519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc05d3693feca50d1ffe1180442bda320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db3803bc221c118cbd23d12a496c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7039726cd8c262ed47157ad07e364422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43552196e0ef5c035966cb8026cd5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae8b6e8ff189b76e9769fd2081638e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc23510cd88766531df7fe15d8c31e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219621cbc8908b09306c4266722c1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b51c485cd36e5c5fc0f45e7b00b8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0f5e2342c8f89ca622885291bd64928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769741e2e7fe1755a27f64b643c0cbd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972f2a2bdca5df52d0e6784428b91db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6233acd15c0f6a942d177d7015df831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bdf779cb88ecbbbfeb6ec2f4166f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee3f0f55b905bb84f09323440629933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84d3a842814ee3ece37d6a7ee6a32234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319dc2843a59fc68589bdcf1d77544335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585832b7e37961a3f5184347b920189336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fcf7f96c1800d469d6a02f0032e6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699ca1ea22a80b9e96d87b69356b58138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cacc425c86ad57d693f3205f0eaa6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b92af5770cc251e019f61fe1f4a4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff668e6a21bf54348cdd3fdd615f8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c7a47f00e1f41a55c589870a5d68542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463af109a3442f88c8eec72ca3eca5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9035f5b49c8b0dea81108eb21ff44544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459117c27359be5f55c9d7bed65771a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c815bc5d8e407138a6f75a9f8b49746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc7ec082a47a24e3cff03e95e509147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250649c567534d903cd7893a671e59948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35903364839f814665ced6d77545c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40c51188b0d23bb78dc6902cbd856d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edba38a33c4bde0053c7d0ebf1a10cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaba90748698f18dbcaa34f73ca553652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80b324ae0acfccb61cc019ee685d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19418199c2bba2ebc6ec083f3355d1b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7908272937218a7dce0ebc47359555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd252a465706cd47145bf653c62a08056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213aac87bf4f71d7708f2271867740557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c41df6aa8a97e27df428d93e14bfcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a15fe181135524a27fe71f514af0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a3c985547f0933b138609afb3998c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a5cb76559acf62ae5f9def7f37fa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ee82a58341c62b1bf37ea9517e01162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73786f4a81ded42339b0cf70f4a70cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688388a70b4cffb5ea3525e68358f2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966f132cbd8b711dbb947c72501291c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba851356a6bef794906530723772de3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1169a91ac43b38b33bceb8f9f349c1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd221e01d2369ac492af92065bc36568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa517235bea2d29a09c44398f37f4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9eda46d4160a11d863e96a36ed42070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a90ca584116034c9fdc50a85db75571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1a78570ed6ecdbca1fdcd182b72af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a54af4e99726e70d8d5ff7bcd809073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df794bf29cce0d57747fa098ec411f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97293f5e31e7ac23b2e9d1a58942209b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68bad57b7a8f0cd03f70c80bd5224876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c41b77d6e2b1b91398d1be87435977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300df4192d91425274cf922b30c342978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e008cc9199e3f57ea835ffdf601c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4610a85d1502b5bcdc1420d14aeb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce05c638eeb73a512ac413e987d8fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632a8f29ed614e17271db1d404e5c6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954ba287d6f7d484bcd2c994110d60483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cbff80746d6a7df13b7d4e28f83c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f53ab2e1f8d2ba6a28f3d3194baf7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0a224cd6aa61a090f7fced561cbe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc2f73df088d927d69b8d1a5a0ac8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d5d13de56c361e933215a868ded8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38306a453c4dcb0e7783fce5fdda3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb986f617740f0f13c63a5cc8a75348890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65387269811647892d4a61de9c49916091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38050445d09afed3d9c31f5282dcc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fa0a6b27e6c3447e752c4024ab1f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955c9c3a33136168a07636f1bb7892594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defabc0813710a6246b76b157682c8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6cac998d3b0676982cd7a2c86c23396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66873e7102830e529d5ac99190669397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3cc3cc61762919ab091ba19235ebc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d728fddb9b7ff42eab1085093351c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e396c2ed7dfe3dbd76c35d47af8d80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f65398e8dfa82254898c833fd1f1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e935b2dde1db4766c9bfadeb7b4a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4a8fdef7925a5bd9542aecfe79b1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e432ea6c6577df7dc56c0d4458bc98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ff409cbeb154fcc59112904bc3572105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0b1b64a4bf417548b79a374694301106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781034175e27277f0ad2440330c2e316107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4d78a81333f45df9096b4348c34ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee688d0de919e882a32f795e291bd4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650f4260e2fbbc150535297de159a23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b052d62aa72ed955971fc5273287a71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28700769a9c26234385d841b1d850a1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329daf5c3d751105e57d0a63d1110743113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea891b23169ffc16ae2635887c26b9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511f226a454b022b3e26f5ac147e413115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de5340eeed78ac90f8a24a1d3142b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e684dbd5ecb65aba47fc7901f7d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091b7aa1443ad0b3b62362d1d23a6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1436ca33f8c2b23024350ceae6093119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c795d543acd584f3ad2bea157f68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53c6984761cc48d349187015573af8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e2160328a893e0ae49fa5127da251122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c856941dad85319c62b24b0d3e3be89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57878047b6e07e4f63f6a9b75858e2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1630612e2bd670afe27e56c854d84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09a672287e3f51d05943cff40cd334126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03659acf540c7c2b8253f64fb5ad63fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915de8cf211ec9b1aa98e9471164bb7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19319e029a40d82577023669752e97c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09c5c6efefe8ab180bdf4aaa709a8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2177b3ea4da91292a07b1f1ea391558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9c6063a61c9e387f79da76e85f281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf1459fb1cf6a4f1a27c607f2779e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a3e5a23157a7435f9ef0337633097134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90e4cb2e539ed0d391e22b1be4f848135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198c1c96a3c9a763db06a01d822d456136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043ad1ffd1ef12f7fb6edf4350f100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa282f2d268d413de183fd9d406d7d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f610c91c64ff0015d0de929b7fcf1d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20035877d05710244114e84359ca5c91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02f1fcc0ef327f8bc3eb615887486c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152ef1c510044e8b3972a9784f902eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93796e0ccd0ef008d82a3212a47e3607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1dfbff6bfe0dc2b17683e876bb1f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456435984f62225853a835088ad664e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3bd92c699ff7f919327a0e2d676bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c4d87ce4dada18ec72fbadd71c59f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f255d34932aed9a01170d52c24942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fda8eede91e79853ae4b8cb0388e79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4841b70c133a1e448c506bee45e42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e271594fe258baff98e6184505e0246151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90840909a804135cab6c45582f0807f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2d274cfe4ae28722e461dc90fcc69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c7e4480350639d643f71fedd9a874154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc476b226697afc618b206f4aaf0a4cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a739c25b399dd43484ae4be03746dda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83ce53739a8f0ca551713cdca83e42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2899bb54ea3b8773d447330839a8d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf59693fee5f5694233dc8bdf1a0970159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278f1a34bb466db7af47940b74bd57c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe705a1cbc92cf30cdeaa40209d2a1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab3db63f01be64f693e661c157177162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04f1dc20e19e6a66caeece38b5ffcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7711dde1572f7b1debc5214a0b58b74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecab270a6d229a3332a29dad43eddd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b4441c5b4e5fb67747446b864d15f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a116ddfc79905eb7844fd4c068f979a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe566c08ea0fb025881f19efa960b102168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46df8cb0dedf40edb9ecc6ef2e5a3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f53de96b3c1e9adee223aeed09bdb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03365069908e2a2f35d93051c6d72ed4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f355370ba5881c41a89b330326416172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f06b8a562a09de3130ae3dcfd1846173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159833f1c86351bbb16761c850e2d8c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3f3e9b798653519ddfa2e7327b05a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbcf74a372b3483ad3726ac885645f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf820a6810d91fe4649c9d97361248db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930347f99ae0b5b05d9aacdb7ff2dfb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2157fbe6eb316a6634218370d05813179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fdd186ed71e20b6d8b49a22aea52f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ba3e32bd87e9ce0e354e63d7c2a50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad25272793606d3d9b497bd1bebe76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc1aa07084f76fe163b22010c11ec9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b0e499599e01366d965c3544c8aea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff26b2af4f5d76cdc0dd0094f72c81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a2c6a5ad9cc7d8c21d254cc12c4cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5119f807cec01cce238fe2c8ba6061f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b7fee2eb1c276800a62225c257892188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3e4e5dad3fa07d1cee37dbdd4a2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634bf4634324390bb47bfed7498065b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f96a282446c3797f6e474f1d95ef1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa151c0d875f2ee76f43bc1ff017c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0b315fa8417c1b0ac7a7b584e57c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9862d95059d11c6bd2813885b65e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999a2c8fceca5fc9be7f5d893b26292195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17150040d46e94e4eb41f257cfc1746196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324b6ef4887b94086e29a53246e5052197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9237347b24cdced8d9d6b135f08f63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51d15ae2f6a41d7a503f2212bad402199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf9673a33501448349f9f34e38b916200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e09d776a4690bcc5fa8143cea0732201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb92cc94cfd9e2d614ece477af343b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdb5e585094a1cd732e4158cdcfd85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7c9d14bd258373aabc10d55b93e3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e2a93496c71b3bf6a6d320122557205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69f175b2224cc9184d29c381216b96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83d1996032c95d1afceedbdae9a96e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251fb86023ff1a9827854c83c4fdec8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d037953d9b855b15406aab32fa9305209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71d247e1e7d04951b844a37ee8b2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1601d9b99911c795f23da34722e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613b763145bd9cd4a4833d3853fdbea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab314de1b427d19a1d4a88e530c19b9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6084e62b546944e104bc7ca77ee24b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea723292c7c1135298f5ba9dffe562215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b30ab2730f838fccf720c6a2d2c3d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9645862a6ac52269e52df0fa7374945217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b56f4a8b498bf0e9eddc402d516b92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a543324ca608fdde4be028c288ff2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb65a004a86dbb9a0245f56d2a9a727220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe25488b783a1ac91730e198b5303d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb34b592df34d4ac95ebc55078f6cd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534c0be34ac744430037f3c22e38d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e78432aa790f2364448aef65667622224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c35d95090534c753a82c8d6a3d8c4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b0143c6c1e14ee2950f0728aba2f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b3ef81ae68e2419bc393d1fcd8fe9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb7f2bd9996e0cdc9bd91d1ef38d7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d2ad43863661df1180d4d9a5d41e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47af2b7082628f468acea300d00542230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd37571be281501b92ed0178a2b970231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eb1083f8a453ced9ff8809e0ddcb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce84e7abeddaa3fa7d4e3455b27e995233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40feb6eba5734a6f40348d84113e16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ececfa1951c552bdb5ba9cb74481bb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65006139c9fc313f14ee536fa896b58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f3161c48e3dfcb381bbaa91e91b99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0135e6df3091badc630924f67bdfc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909b7bb5d0fba74092fa162eb44e7af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78ff156df96c447cff733786f29231240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a60d74a122011cd33563496d9c53fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b3f263fe41e6f6eaecd581c4d42d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89eb474b9afdba21c487aac4875583243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedf812804739ef47874403f9f8a955244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08044445babc18d2ac8159efa40332245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239b23676893e7d1bfc9d1dc72ec3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a2affa8d9b3df4a00e481ed0e926247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77e38a2a334ea3b4b45927e6f1f7c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe582de96fb110221c5c19e1a664df0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d6cef89ad8db2d11bfda294a143a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93611bfc000590fa0d523770c43a50e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe80a4ef2f83bf7f926c79a55e7f2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f23cf3461683fb4ee80e7d88773906253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a983d88f53183fe1a931d76ef4c4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0709938cb7a2f7a5c58ef7aeefb415a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049000742aa48374dd6a22b4f0375a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41329a72a6116fb3fbe590e5e529fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d0674aec87fe546d1cbbf20301a35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15922c2260989575b695dee2253b0aba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23fc901f8bde87d5a0b16760c2322c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d1b0bbf4abb95255dc1d669aad71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa22abeaabfeb5c93bb3f8bab5ffa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c0ba98576eac53f09d49f7dfb76be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeab1ecc92d271e3c1d569d1bd4ce7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1ff93a4624ced8756922d9cbd5d9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d57536bff1f79d0924d5d5d40f5b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445df44378ccc74f11ad8942d91c462a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7a9cb670aaf1409985d6a96f6ae60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcc31bfe14b4780bd19df945f62e54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9b92ef47b9688811e96d28bfb652d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df729e082ffb0ca5a180c6ba35e155271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b45c1095b663741be9bce630ac3847272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84994493dd8876078218ede4f4200d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc554f8c350f0425d6df171127308c12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735aa0ba59cb05e26ec5e9450329e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0b22501a61cbbbab95f33d4c72e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651044c51bbdd4ade60d559c50cef4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d1982db400313d3c363f3fd31ca53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f788cad34f26fa121a78adf8327c78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d217e4ade1bb813ff429a27e7ead0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24c3b1a9d059b22a85df4b84da1da1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4878e92e13a620829ddb9b150a080e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703df2f5d27f3c3c212464dd1fe8463d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f634015b8c39f4f56216b7facb9b753284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782a5711b9eec76072596eaed267803285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0469671311ae01482ef75d16f769e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd08524dc0e36211c807e7c1b3ab3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb7b13684c1a33e1c03bf42904a564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259da004d8b7f1db968818317879691b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c434b17687c72ac992c685c3d8d76c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e6d877532b008cce9c6ff63829fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca65a1eedee687d755c731429863b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea15ad480c292a235447a14087402e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447306812d983f68590a8d9748629dc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235ac3e6710b73a6c3257e34a9f7595295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6ba46a7675be76bfa954d0f96b027296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d66887705426d862fe9280fc5bbc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb9a509cf331a3a47577b9586927b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e654534904d6f97019035ea88909299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8197691fc1dddc20a9564aba6d063a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33d7f4e64012a1a5727f7695fece90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525e76cc277401d024bf6308e31d729302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0288db1c86bd83bac1cd9d1813881e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54457c57fbf8b06583291333bb1e3548304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a282c7c6960b716d695a866775cf9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf492bb1dbfe8c60ddab0f93eff9a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04061191a3bd2b77d225613331443c27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc3d55e32dd97d218cb01cc0787b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a5a1ae89d79a2b9bb3440900d50b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981761de6ee9c7a649e771a26f3dcba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b24e7d48bf82fae65681d7c28d56f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12596772bf54ebd110983ed1a7b18a96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b65a97a157ff5519a69d05e0f93c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83bb3c3032affc5eb1fb683a1efa2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0822718b003e36eb9015f44f2e8f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9666e1e6665a94fb39af7c4f7066532316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0a6f03543b0d86ce70c7f48e2ad74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00013e0a4e5b975ad44769c89784a79d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be807d5f86af187598b4856c30020d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04526dd8e3339c2cf746263b8003699320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1e0bc055df8362a7f723c33f4f2ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd210bf7b46e556581474a4232caa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb792bedcecd1c7706082181a6905f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610699fcb017b7b25b6f7ad2c0f2bd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59961870b0b70538dc858947a73884325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8a439cd0eaf1e99a9fd92a987eec1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629bb612f6ef736f7757bdea3d51a3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dfecde3e58b20b0904103739d4272328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a131930c55af739f2869241222ade04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ae2a26fee2843231a797fed7cad32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e39504adfddfe2ec054c136399c0b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f1476ec9d187e46a397cfd56249ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0f7806dfcd38a333d5bf8f6317271333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986980a651a6345e971cc7164d9aab7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec91d96d1552d32bd89cb8676407cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a87296ccf39e86472d197065b0aa0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2a0e8937103bda568e8e6fac48171337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7a82e60977a7da629ad72f880a7b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7e3bd318321b9888797f906a099d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee59013d9ab057ad0a30c3ee3024147340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfda28a036b80784237d9d75cd9018b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239a5705d4227cb2e126db88e435e07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7844162ffbe779a420398630d1dc08c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6c65626070d1e78ad00bb9e1b35f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2cab490ecd198daf34a23209f5271345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c169d7d4155c2f5e367e8367f07e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e1b5a6f9e2cbb349da93da4275253347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b48ac191adc765861639ff264ed502348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fd20ec8fabddff41a4a2da7c79e57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1065a91890529c98b135357ebe49c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96f77a9236f4f4528d326a15892416351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d0e2f26ff3de25f6b0e6c5f920ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93351edf91fe862b4196e8cd64e45e1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d8df8199c826b8a9c30ef01d4363d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6cc412deb24a78f33c11f5a49e13a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afb7929cc6cf3a71c29773f8f8b89c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1831bd14836b22eaa3f98636bd968f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856e80518e30b41cbc015631be4b3e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3369980b2da8061ec95510e9a86e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6e6a5136e5dd5bce703bbce2a0453360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea2476e792c042b2047c31d256c030361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f6309388b3fd520e89def36ed2b58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371ada46311fd90977f0e5b97c60921363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c6f3751e263c9cabf1bdd133aa547364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb25168dbc7847bb4086d4cfc89cc59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b42b72ab24edce2f105d623c94537f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc92dee82e8f7bd528fd6c2634d3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c08a92954d416244d39ea9341b60c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2011fe9a170e2ae54e15753e71475369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e508444860d1601d467c3a5d9579c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac554c42ac95e40592ac46559bf13f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dccffdab656dc365f4eb6905eaa419372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a248d5b843f34a766829b1e9960979373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4140d48160100f9b5d0ff34a37948374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f439b88b0b6b81b345febdc448502375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da32c75e18d03ddbec5b54d350b63fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9df1a85c63c732f56fca99a3dfe2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220eed52a5b53166ddfe02a44f1405c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc6aaf1f8ebe7ea79a2272abb5e63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f76e502d170d410228d44c1e8cf41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae444c820377f823401911d83d35e97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4ce187f456064ea3be2a2ca5fa29c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62057c608186194b095319b92be4628383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90934441272091c4b611b5b681e52153384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a66a4685f0b1a1784c8f11732a372385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe68e617ab4cb29b5042a1b6f51bc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58846ce91f7181bb1393a2b7c668d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3df14bb3e6e07d0d404b35775c5e5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a44032dc0bc013bdee1268416407cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec038f003464f24e9d4442b65f9c5836390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37177c50abfefe33b76ef0673e3e9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c18471592849201cda6e9908c818cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8999289bb94cc184c5c7bcf0affbc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9df55dee3211398945da7eb181e59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e22613c6c8c6d656f0f8067ff1d442395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde731491c6b92a73ad98656c7e11fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccea9ce9a37fbcc225f6f237409eee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37670badbed6f35fb75f1d06fd839b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de2b58279c1ceadf36aa1f57b5becf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d180c9a385ddb3ab25c7952f850f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c417d63a712c161b4bc73cd7c42f74f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b340e428d0521cac1290c9b06dea3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a651af39424b8bb1b50627e7bcdee71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe15efd9f59b482b0cd169be8836e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd557ec90ff3078c677acfeb86578c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a995d5575d231bb5f261b5ba06f9d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c44b505f4172e507f61f8930ea08d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf8507964e505e837bcc845da4b1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c0690274393fc96920c1ae036f593409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280b3e80d4036f1eba176e2aba698d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcb766e13df699619be7a2a29a3036411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb12db9d22053ad53c1a9576df48110412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a632aadeb3d4c709ea876eefa57768413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cef12565ee483c5e846ee5fa36031e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18384b06e7535a540c8e083079cafd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0edf4dbba9159241c5c38b7fd3ce3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead94978825d6d02545b27b0a0c2a55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38260bfc43c30741c1c702c718acc22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93a07abc61582d80b30ebad50f5db4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21027e9fd8ed381dac5c1e468d2532ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7a8268f98e61110702778fc922ce6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80148cd82aea802d89771a32ab96ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ea72a8cd389f8400b08508005dd50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c2282793b433dbe5b04cabc132183424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0227f6113bbde5980d7b3bfcd7b5e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30212f0d1c9e241e0a7acafca943ab32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d07d8a8837c52a9162b6fc5ffcb76b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba940f491ecd7c88f6f5a7864c7d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be62f7844e2afe6d0f69fa647b6909429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517a99580ff038132c0f87cd393511f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc327c3ceb45584b9d01de6f18768ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c729f31de1c34c8972b176e313ee6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275e95a0f7a919ee4641ece4c622ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dc0b8fbea2ec89448ac625017701f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7230aa41ac2e159d7a10c0b9cd0cf06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28576b5a97f9d0c4b1b17fd1862360436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852782d54e08dd3b77ee196f40b2345437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d61f4c26be541beddb6bdc7545d7b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a165887dbe7b5e91dda063f18145ca4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f3d8743a9f333a065326cf9486127440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec969e259ad423b9839633371482247441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229d07782016efdd024ebf4ae83a7b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6c801ac5da5f11b96f6d3e85ad1d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc3f386f67f481e6c9469ec16046ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d153e3a8ef60161cd6d3e3ae9ac5d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3421d124b6b9113f82658b49c82c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30660f5b3ecbe80240a28c3ad1db8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067192102619ae8baef5b0bea79b90d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13d2fd02f9c345d18b174de3bd2398449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a4049ffe5c407d32136f71ddb5768450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ee481cde5a97ffb24c671193e03ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcff35c1cdb00fc3c5eaa31813711f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3b005308ab00c74fa4ad82e58c74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943369eb8ccde46d4d089cd83ce63ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002bac09afaaf657aa7bc48c29420ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07f89dbf33010078d0938529cd3fb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd02573e52390ebd85e6d6c436031457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b4ff011ccba46c046e4aa70599a6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e0cb3659f97778df45e5bfe8b012c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affce33496cb228c6ade16cd15fece0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1dd1eca81c5e04b02a2d9bebbffd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54f5469c0824f021891491cbb4f588462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399445e1044e19309486a2f177dec93e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86c57f3a214631929ecf4f7941d0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c3b8d3393aa1ebb219e207b4aeb5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee016ddc2cc5165a41685a8d292ae3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdaced79ee1029513673e5e2260657467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2899eb721a3c3aa4f078fcf2da1b5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035610fc390778fdb653ebe2a0d53c31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34b12a83cb0b873478fe6f3ce6ce2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcdc64346d9935e7641a6ea7a9fc59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8b5d5db2d20c793a00141195d402f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430b0db2ab698be4671a3d33e79d5cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b6141e2d7699c6653820f49ea91e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f53957cf39b5630d46c081d984cf5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e4dc2e14da8b9d9e9b48b8cdddd52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42586294badd2d5d3c17dc64f9b9e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ac2d986cc374663eca40116dc121a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af06fc1798c86c42b30b4c06f826b4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f172dfd35734a9d7d952eacf2f864480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad936bcff593396cd1c642e6a26810481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de85989ff0033d5ce4eb17bd6859067482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0909f1df57d0ceb768b36e2e4e460483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48511378151959056288c2f88e22b35e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5efc737f9ab844d9f5bd93ae8c289c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1fd779f599ac73a04f548f98405e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fd9399a03b9082572504b8dd53fb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287cdde356213be307ca12608d39ecb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c1b32bfef143df5121dddb0eb72b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5fc72feb112c396e33305d5cc2950490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46495e6a62faad9b50905a9621c948c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581261317c29305f1a0e8a5dc6517cea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dbd3f9f6f0fb94b8b77d3b6ca44c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d080fa44769e2ac8f00184b9072d76e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de093fd184971eba6262f1fc0721c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f5e98dd6a9466ab349076df6d29e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1da29f832b7746055e427ec3850235497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4c5ade22c0a8dbd4cd53f0112c691498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781622823b2f352ed6b0230258bbdde3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff30325da68776c65c66802f4b3aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3a1725e56a09a8b28f03e7459de66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d04f0102f45e146e00c46a5499545502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c382586252f58df44996d5df18084f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc01965dba527a3f29bc431c7dcea5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2171412b5d9d04e912a8e80f3601e68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b376ca03ac9d3aed1a31baee8201e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcfcab7437a3bc3fcb8a9985b13e10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71162e11d59573e65b08e3639386d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82254b3fc7259b348f353591b8a17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc5891f9acfa13e33a0e358df90f81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070423d65e1fc10a8805a0a151fbc2d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfa5bb736be2ac1a659e7cb1dbf389512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81858f3dffd3ab290a6e0159217307513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47c0d5f0b8b88182565f848e69b0e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510f397815f5853be3ccbfaf4300f98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c46aea8d2744bd7b682f00fc524f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a8e51c0a33d725a7977b43d87bfb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec1ba7884d3a2b17e80d6e763dbff7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a566de68255b5451d781516aef65b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f716bf0662965064a72e7de7d339c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57658fe1cf9a085762901f4b6b5869b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d25c3e783db1d964f2509033bbcf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4ef6fa8c5b50d50d9d7c0839c26fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712c9ba25e916903d8c27983978bf6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d670ee6312a6c1c3cd50e88f3bb6be1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889fc55f162763dfdca12975f0d9269526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf532399758e0144ddb0024dcd925527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b76509f18bca961eb734053b70d831528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13793846ef43ee1a9866c9ee3a6666b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d580588099c3718feba094f0beea842530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf013dc029e9201850afeb3adf37e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d0a05722a6542debee047dbe08fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929bf1154b0a8f43e676a52d568a990533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618430932451718b4d2df0557dd29079534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c089fd7fc07ec0033c38b4ecd54d2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7125daffdc44bcf77994edaaceb8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a125dceb20f9e64f05e5f4a0d552f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1660bdfe1f1323cab1d16f614129de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54dfafbf802dc2c76211e3d794dbf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a00cdde7c450d65f8f7bf2c0a47c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf8a4171f0940983c46e3425db560541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9015fde0974d92fd3aca7664a44d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ca40f88d324f737aa7564d0508d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c3d6e7f578b58b6b906b4b08ed87a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d880e0fe1ba7405d4ca7405c96051c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b90a6a3e4fd9b34270b8c80c3a462546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30c0227920270df4258acd68ce629e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e748e804508be55aaec5be9999bd77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed311fff81661e12dbd1ec76cdcc0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da63e2b49f42f823e18ee1d9fd7556550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffccbea1e2a563de33e529050bf29e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de423ed0696f02875918d540ee9dfcd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ffdf4c3432d0450d4c5cfc19bc35c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf42de6a8d954eab226fd180a93460554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506e35a7ee010a02be45c6f46c3dfbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189da4ebf86de359e194ab0c2ad883e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4012662f23c18bbd5de714d102e803f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e7bb8eba7f9c36bfe6ff9e4cfc2bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f7e315426e2d3d216d2c0e5305b87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c180ecec7806ef7ff0ca83d81521a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d5c6f529886ac88b0610f1130af7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b87fd41e6eae183283d56fb4f385a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c69ebdc9626d5ec1b52eebf41b01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c5f4b2f6166906f67878924a5e386564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3974ea3621309b8a810f32d896b1d32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bded579c9f999192b7a171c9d80e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d844ef09afadca4711b83f6f2dcdd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d57aa738817feddfa934b5bc1b99a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dff7a17a3199b0acae9f2917345b80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e6219b325a97f63c8f5a342217e00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b8cd0d54574f04194b8565485307571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535efb3f9ce80feea1bcdc4e9364a5f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dc97cec1c2eb3df051df352b35469573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a9968eac526b477b028aefc7088f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb989e94e496e900afa83c71457a6ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb511c31079a4cbc6dffbb6e6eb53db2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34dbfcb148a023146a0176a2daf7ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b8f45a0632d2e68ef3e1b304a71be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0230235b7370fc224a2bb21f7f7df78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37480649ea6036619a570b1b900707580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbae97d09561d7b99729336ba9341c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefb8cc56eda5db1938bf2ff9b0e871582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c48ba2cde20b4bfcbb99d55f437462583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91d868abed5948f63443a66e1b79d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fa92880371c64e5b34e1dac9e55f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6d95c6807e65425dc1691eb689461586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7976f9e9ab3c4291bbf3ed0fd7dde8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d5d602f46566c277b0297994eefa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a572831f4a056ff950b27c0e17cc16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4499279dc531c07a680bd1df9cf4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ef1433b0f1d7b62962f2a5cf0eb95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58cb3ac33797ce92f29b4792567d8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248e3fdcc3f88228714616eefee1384593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd04401c95c9d481029c4c754da6978594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f879b1161138cf46403dabac43bbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb3b958e1088709caaa4aa5cf687fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d7f2edb4d76bef225ec31b887fc59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99080a37f45dec6b9fd4c1799a973102598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de35530c64b6d03c5241eaf37e339c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfee1dd0544f309f9c028410778a32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e7baf4676945349c99f58ff914b69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f13d4694975d0b728bfeae4fee332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2e6de84b43b496b10ac4da1c3d176603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015042ed9ee6e416c9837fab67a7ce6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d400013c15a409e9d785f45bdc7cae7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5087306d4222b55fc608e692364972f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bd7c77f397438034ccff7237be276607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c822ccd9462366e8af444de3ad156608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080548e4ff7fe4ef623149049c6b2d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dca92e960aace8a3bdaba76abce612610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165916c2c15db8b25f6d6fca38845450611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174af975ef2c6b8a9b5ea9d0ca58588d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e22ba4724b999c3f03428c8c9074d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709465bd6b7ddeca2ab886b6b737cafc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99245855b25dbf9f2feb28cafbb366615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b421f38cf6c4ee842f45d75666a1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbdfe4aa1f29e287f2a085bddb7d27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324a5194792bd0788d6190c7b3898eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c5368950d480fff1fb4b0980793ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04de7da8480f611bfe744f0305131620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41525a093b2579e2f81dd39d56c52d01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d6afd7e4eadef1583ea6dd5f15f76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37517881706fe59f2f82a37cbff40e4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b4e2c442e48eefc17c71aa9f9d83b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d84e505a0010e7108295db57896b3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2cc893ccb3de66b01e7586db9b5f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f877af809b0a33cb834322cba64c7a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ccc6557e9b635a431232c6b228d27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda11e68086c326e60c25e441092842e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3955d1b64188416ad505a02d096ca7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb94fd99bc3c57b10d1e7c2967b6625631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efeddd55034d061870057c22392cc8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcd53fc17c6f10df14ccfdeddc82b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9e5e051f6408f142766dfa466ea52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb485637a7861c6890d3e1d0d6d1a05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498af768c35b66e1ecb3758318ad0f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69415bc49527b87f0575b1695bdbe0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e929fb2b20fefa910cc291ad45f2ff0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeef14697894cda7827dca7c421038639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55a196afc6454392d02669f8a60fcf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f9a7a3296370dd665a47a034ebaec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54a340864d50527df77013303d9188642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eef3068139178ead8fcf885eed9214643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3c995948556fda8b0518336c3a211644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c78c23a83cfbb886722e8763da8f4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313162cf5c3ef703067a306674bfc1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f13eaf5552399ec380418eabaf60a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03478a061da49b93305cf300a4c462648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea47d0c2bc9ca949f8dd1f796d0af7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5db9d759dbd06e06040310833a65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9d713644bda103363675dacffc177651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f00e9eb12c6c5ade057290f0bf010652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769e76026d9712eac69006bae31adcc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d966762c9c1b28f4cdcb9c38f60f63b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc473196778f4ed8615cf6fa12d5d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f06a02c00e29d1f056982cfe7b08bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763947345512f5c45fd63dc1b8201a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f7be063b793f47e6edea1098a779d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24835834bde04b30787fd5922edeff51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83288d8f2567ad320a1e281f6e63efbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b124ed66998ee16d81ca38eacbf3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4074c39698da9fb1a9f05653585be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7f7d1ce0d251524b675fbdadaee9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb73296aeec8b732e5fc8120a311ed7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dfbce6bc8f6203166e3914fafecdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa53052b2a86a077b87cbbd958eec7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa845cb64e80589a414af11b54d29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6109d9ec8ff306762e2cf3605320e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa8b2d0e7456be1846fef451321285669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa826fdc2943c2047d3215eba5e34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53a0dabf374f7a6b98d2bc1e672032671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137394beae3a892011ec9df5c49dc8d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc18bf5d9976bddf9b676c47144f0bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a939b69858384bcedb990d31a846a6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ad815892fc0ec7872c9f77159ee46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e274e2fe54e1dc921270c935180376676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6c5d47e1609720f21d434cdf50277677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7481073db8068f5a5282df10d858e42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec3d8968a9e991cdc070751f173054679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129bb458844d12d0376464a63b8380680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fe188068d294abf30e7b65d014260681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0d0a028f44838ccc7b73ab530f52a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddf7b42f33eca138a036be76820f8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a166942bcd44b3bd703262123b140684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990024a93dc8a4ac1f3020dca4f5eb9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc65626388d1643c7da6d6b321cc94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92057ba0d897fa40b9183d50aaf2bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d00d81f84cb72e7efb444b793b64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1b021a3be47dcade155b5a3ce0e56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e78698bd77e7c7a9cd49e89c320b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626e2e0deb73a2944f60aec5934d3f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dd2cb7b8917d1086595b1cce65587692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231419585e8bb3776fc18fd0575385693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adf2c6c85f412001419985a61e3d28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f732da888a5c046dc4b93be6f2e1e42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316451077e96794defbdb6c37ec1e6b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519901db58426f440a72d444c09ad1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d40db821fc9fb1dd6565213398e07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d00abe7a282a3a6352c6f92634bbb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913edaa12dec6477d2f0425a1ea3df31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2569688236730e4954fa3ac8458eecc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e691be783177595e04bcc596924a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbeed6d5f939db40ae68321bc52a95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a1b6044b6e2d9fd7b07f2c13bea44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c3d5f4b47c2fd9a13b7f05018c7a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0777870eea8c38662f4d080f8f692706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c306780747f7766b89864a0ef96c949707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8fa48b8739a8a644c5f8863ca311f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f898814a5d0a344b87936f858ec836709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da295a3dfc85d9eea851d3cf0bf9a5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f975eccf817d9f56f0837ceca8e22e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ae99d479b7234a55d5877978cb62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e901da1694c445cc4f5d2b969d4298f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fe68f9f6658323f8d7dc04343354c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaaed03746b624409459b7f53fccd9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821df9b0ac5518204f3602ff5eadfe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79630a77d63b7060ff23a7f86071fe2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b937353ff837ffbbd94b200cd562a28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22880a38b05bb086d25638ca57a9f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c8079d7793a617a9640c2ba128c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97b1793a4d86a2efc951e083c54632721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed2ee410799f79ef2346cceddc1cc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9941ef1d2cda7214350e88fcbe9ed7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c903777f1437835865243f773e1a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b08a1527f6432e550009fcb615186725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25119d233ae38bfc9738fdf6dfad5000726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625281921104aa487587cdad039f246727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983239f22f1ba608a1df1a3c98f6111d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3ceedcdf67b5bd211643e766bfd67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d765741c54746b58f535452ad51d72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e77fe99258fd6b88b92f74e41c9cb0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801168a69613adfaccb54e1ca2b6b93a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f8cc5eb61fa27f615b6a799d6724c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ad1c80cbe62c5182a823e0b5b0f80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce442d8c84fbd8f6ad5315017748e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212068d83e7bd4c17114c73ef46918f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533e4061e8a42a3875711070716a73b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec989b4b7faeab5460f4b2cf50dccf5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597b93148fa45c9403b70fa2e0da7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7621d5438f5ee6d4838f8b8ce387fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9b963864816a73a962a5e5b10972741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74bc23b5a15e61b841b11bdf636cfe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9a1471769665294930552c32a41f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dfef2be7468189349b1280789052a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf377a65e2037480ad97a1e5899bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411fcbb5e9a922482bbd66cbd090262746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a95d8c1582f9e555017bf62671556d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176860afd14f89a01124f6e45ce1363e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748db3807eb69cc8a1dd9e47379df6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334793fc0fbc443e599e71afe7784ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b36a162fc34234b15e75219cb473a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f46f95f7c029121fa9aa2efedac05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa296886ab9ba51c42c57b1b825a9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac566560a193ae7e119f68eac892ef0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5e46920391864ff6f6896d6869aea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0d7b4b61ae8810b241ffcbd132019756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99a302de12da08a5f133c24dd8c85f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bef7c379a1463e6e9818d259e353a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292ffe47575786f88f3b42343446887759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea55bf8f48ea29ec5970e3b5e94911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8340928b4efa6ac05ae7d9c53278492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e42931092989da8f0c78314ec65683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4beb1dbd242ff7a2032920043d1f3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443e2c58392d7d78be68d26556687a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a9e9cee05a133f284192cd52503e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9178a0eb4ec90c1d9e8c72865b9977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c478a73713a0be844538d66aac8b6878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9bff60b2838bbcad8468da59d52919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79abce1295eadd5e3ab14438b14106010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db898e2817ffbc627916260b70a2600b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac979af4941ee730b18395beea894012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c60f8657118b227e3fd8b47bd16e6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d69611e7377df9743fc13abf6543e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a807f6bc446f038c77631abb9f49b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c22ad3d1404ccdd171ce0e2d0a74e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733caf47609879c9b496c58ad2194ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920ebb73c37bd1bc55c0732af0e482a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d6093bb56ec10d0195c2ae635455e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed03a81270988d32cd9f6ba2d62ce920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb66e530a9af5d5625a3211ee22bf2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a9cb49cb91afa10101f4a58117f3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988aafbcca47eeae1ec3867d6aac05e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8150b27c83b2ed2da17a819cbaea10624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905c29d577e5c87191e8035e330775a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d516edab785a3fd2e1d4534eefba76d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb38c98090270c60cd41a32aa203cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0f9490bef9ac7eba8be9cee401a3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8c481746cfc892be9cb46f3d065a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614ce898d86303f5cee717fc2dd3ed130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8932d053eb3af29dc842f392c9085131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c2b665160d7eb4f7c5bba9d3059532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d120d5051a90168e4c5cf398b0ca7df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee273b82d6c4a1dc7fdaa1279985934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdf94f2689152d75eb80519465b1a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da38dbfe702b80438473806dab9a8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22d478688746ee788986a85834525a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95272138110725d7dc0ad6fba97ae9d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d59a70e0e1129df6f43a76e18b653a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287d6a1ba3de639a9f6900f1d981a8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832bef0e91e7c0230ed6694da15f42f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165ab94536da26e4a1bcb767dd026d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf479f0c7c6c16295b3a5d129138e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982c4093edf5f01947b1dec9d9965cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfebef6e5d0dc1620466bfd720a40145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b707f95e76dc8782e4226d5f9ebe53346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8c630336afd189960defb458b9cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753f2fd5506a37cb33aaaf49b8a5c6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91015212383c70f1dc7b0f8c2da3f9a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971023003db60059b85e8ec2092433450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad1947c34c2e5c3afa6925ab9f98db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32017fe24ae210e3cef85a6233eb0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f0a076a01e5a9a02adb23b3ecf2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58f364e89e1394ff2a082f82caadc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a6141cc1b4a4fc229d366cb9a615455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c397342502802d6020e76af449f108656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeef1093c9e9e753ab95009bca85fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a518d9cca2cf9ffd028f94f0f367858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6106d5cc9f5c896ae6c85008780c36d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226cae8fb59f6caee0e7f95edc0a8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122391bd421d8a58718744c847b30a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18309d0942e69320b16d2f53a74cd59062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3cfe68be542af9b81a8928fac313963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca3d1aa4cd56917197a01590930a8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846c30a7f42c5c59ca1a678d50a8b2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9855a3be43bf89a348dc800f34e2dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb2aeb2188058851210fa09296e54067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83db4ca0374a76f53dcc40d3d9ced468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de278363d52d2c532029322d62eede69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ed4e2ee6f8185de81dfea79b5d28570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2242ccc8a62c7ca1457f328d6d5c02a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fd42d865239fef3de0106c615034772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bcc2bdc81824a337a34b433c9869373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb284f452ff73edc0e8d6026209cb7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeb63c9d45bdd8423dbac48dc8094f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5edcf140bf5f0d41ab93a0a1f7e6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95317c7de9ad55ca7726e5de01b7ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dd8a4d7d3f894aeaf7dbb9509982d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4da4e3bb5b5eda6f9becf24622a7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd479ed5777f5a14cfa4425c35f9aa880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56936a956920aaa9ece59b5516530a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e96a369539939018ee37db83028d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9839a7b852c229ce01e6dce83742a5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f7e6018aa62aa18fe4c262b39d83084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c1bf21042ea72ff4ac0dbd85c64885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d5db708e8840230636347c7e9db9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd2ca8c85684b73456ee35955331987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7467b16670420b4a872adfca6181188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2198b0c09aff7719c99cddf8bbd0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e3a905ec81c785ad74fe4010ff8b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a769d9322e466598aab7418888ba291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e06c4bb810c25c61ba1246387102492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136cf687c3400000b4ea1371d60848493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b3d180e869b75426e0338eeb28c2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d2eb45c797320a08851c5f7213bb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1bfe45c9e273ec4cf800d39ec6ab696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43a6b929011a1e2151f34cac889f2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe8797f1195d6ef06b498baa17393098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832fbba77693b663600cb189aa0f25599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86038590a37bfa9034b3d699c986b37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb91a77f51a009d4c319cfca78f8aaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c412b6a73879abd4f09692f6f964e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe37e776ac743fa9c6364b92c11c129103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedee466ed3947d9fd3d26a702c62866104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d76020d9667759d47fbf92105f5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c018e8f31f1299600118f9b3c355b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d8257c0c6737027f4725cce36c6ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec69c7128d909ea35d880494e94b18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77751fe58320d929002bde50d4c19cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285edb02fcdf0f23565e6d8d3c151d64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9066652c01aff5150f2a6aa2b1b5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee965d23587b21951673c1b6fba5fd56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13dd62c5c277b29ff94a44ad9f253e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ad459efb5b68f03614a849bb6fe0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15d5d24cfa2b52f2090523a8446576115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82189c6edea9c70e48d84a948d704b24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c301b6f930bd5ac70112775a6520d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f3309fa8afe71466b18d72fb88575118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848df7850f717f70d8adc1eefec5d421119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1304b051ebfbba2cefc23028358a76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75ece760bdf33c1db368a06566024121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57911a270ebd4d1f76e56da373e30be8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e5c82f47aa796b516c3b17e3f6c9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22070b04387417381ec167c09f0063124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1e277fb3d56ad990fe8c9ff8d237125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d925804358ac9103d828a9f826b757126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730a15041438ba6a074c1669bf7e578127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ecbb729c6be5f2730df6a6976830e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a139608b94a572f46898c4bee914a55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca64cf62e2c356d29cd196a8808523130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65ce1e2f74f1002fe0c50cf1af5192131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df694796f64303d882b470a9db0df645132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f33ea8acdb03cc0dcffb7c071aa442133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb4f88dc061c8375445c9274d9a59d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75cd386b07c6e5daf05e2db2ce028135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ea13967affb990ef0d41d92e5b001136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ae7709638081e22e3d2b861d0c3dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69744701cbb7cb80fe47ee3f68d08879138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fe070b3bbfd37c1a96f3dc4922642139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a2ae78959f2f0696edef162def0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd20c90478b250c82b7b46865d8e83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba9776136d98e28da2f86816533f8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3984e2c028cba99e2964426bb7ead09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805fceb05385f7a04fed6e2035750fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccb2fb08538244d1a9fe89876d54b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d289259f6f51c28cf402f12d74472f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25aa559873c80d7d318ac27692c16a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b213bb3b113d31d73aeadc08e45d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61a36e7336f27cd8fc16c3c962685e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd7f5faac318bfd2ec7bd0df8dd4df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809964e0d458b2447b8f3f8ad0f20247151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de544f58051e64d26cfe52cc50d32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c11d97c4846e718734c71c2f81a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c65ffee2f6c2e671cdc1b04ea43de4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23bafe4ce58df3dd3da16eb7ec5e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce2bd101367e81c8d71a8c85d01029156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221143ebc912d575aaf47fcce1a79fb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce86d9a82275d9e763114286ba127158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff80d6acf703d39931ee648b4221d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41276f0ada702e9708ca1277ff9b2c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12192019d81dcfd419bcf6f5d158fce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7ea008652b88e1a8f4a7d36e47f6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c178db06288077c5745cd31bc9bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc5a36bb580588047ae906d651525164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a912d7b1e11ce65be98c842386f78a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0aab8edf2b5626383effddb410f34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77625b19d1a4c2909955f4db1dec2e94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187210db956d99f71e53eecfe5ea124f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba863ca2ec55f37ff43529ec8736b5df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9696dd043f10b4601d3fb82ac7a217f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc6153d96ed0ab024f416e6396a932171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b287a309e224cd6c55ef82e6d8962172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279348c09f4a651dec9b26a1155c0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d3643c0110f615fde04a7bbea83db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778e664d4b7dc6cdd7e28616fed3fb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60c5ed40f1466c2bb190ec1664dd1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff76e2f3e8b8652bf92e738ef04ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdbff9b280b51064c5625eec6a62fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c63fb7be2fa1dbf0969fc2974100c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f61c4b9fe03d366d8f1fe33b3821180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02d02266f5a3650d30eb681b908278181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c0e8a43b7c0a9a8f0e1d5d4074e8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095e325848878b96b19e4fd3087ec5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba8c341dc4439a9b7e3a4f2599965184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c127efee2fbdd9189d145e42d2aa30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08ab5b7a3734948d7c5839346651ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cdfa38f5e31aa50204e896c7d8aa6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe20f9c0a85a04fe42bfab07f3aeec3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d4ae0e6e4dffd3f63bfcc1acc318a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b2fca5fdd067d3856a52ed3c305e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f5116a6d6f70e2e7279a767eb4231191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600efa7287159c8bf24b9551f60fb05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852cdf3b330618aa91729cf17a27fbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17793b3e136b6635583711dca19a852b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb58d77a179f221049e000b9a61519195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc1219f8539dab49b09c637eaffb73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21cb6f6106910b83961b0298798965197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b610338155eead723a0a5a4e941d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d93c3391130baddd9b10bfb41c0b99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e63f3161f2ab413c56e9fa2b0e50d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94545f2c06c4abd5db299668a9c12b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f93c7371e174daf9d1a1d74b4885c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7e7da6c98e4da05a439c446c138d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadb344af3e59c29f78d1c2964b76bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad21a7649823cf7bc1dd23d7d5681b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c7f6e17d268f8f3eb2046fbfa9f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ac0f10de6eab23d8e0cc64f2e7e4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b4751bbadfe949885ced9778432b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa70dd436f4f81f6cea5ad7c6657d2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e25b7269e59d5d27bf04891a6c6365210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1792b881826c88109bf7235d85fa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781ab9be4e37c58e9d95d280e3231e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ad8578175b1261688561d3266859213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9244708b7785f602d22c70026834ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594076184d4fb6fda7483019dcab682215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5b67aaf5bc0c8ac4032166be2132b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411bf622b61a1f7e7829fb70563a2ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a2599f26b64a1f88c83240d6cebcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938c23a3f0c4988adbf6a66f8e6971e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959c3c0b9c3f4ed1d82dd8562e5adee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fbbc785cdd8746d4561c037dda85d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856198c2d6c10c3312e7f00c379eb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e726c29f326654f2e410e9c83099223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32bb185071d75fe43312a830182de8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d69986c66b77f27ed1e9f1b1d7d1a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4d3e9b2ad5826fb8f645d538a6d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fd4b0f9c572e29f86be282a427a82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ad22b169fc471135e2308866cac98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956fae635f52fd85bd5817029c534c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e3bddb7ea8b2020d73c20506486b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b7c0d3315a1b95f3933edee204b9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c35d747688c41634d32095dac3eec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df071d2639d6fb180ab43c8018c089233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0d60649936c052c32e6dc0142689b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf73c3e3e420946c42808ceb92584235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fbc217663b2472e5bc668e98c1b56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6416df840995494b8803d7543a86e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92912699d6f09ec1828cddbcc593fc04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467641c07f8defa44d77d7ae6b4c3e4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061a0ca90cc7d58820a70d3e887131240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d66ff770bd8ac07b79d043d2a361241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139437f5859c32b4e6fe03ddbc4956a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01dcee35bfcae8b8042554900520ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff334c6fc6990cf4fac0626da0b49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c16de78cdf6b0e13c105a4fca2a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eed4b6d51bed46671331d52e03722246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a71716f7e1232b681cae6ce3ffed2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ca007c6260728d4d63a2849c1b17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15380e590371a1dcf5d0c6f3fded155249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9374b639041311823cd24c0573985f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b03983eef23cceda0d29699dce59fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e55b638a4efec0234591379a0d625252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead6abdabe727d7657320d341d976a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b60bccc59e24e34fcd08b728f7d733254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411287e62f6cc6507d3bdcc7a0347dd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070b31eeec28ec8e35e9af4a8b63751256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8589399ef94a3a94f402ab360a8bbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aafa08f085d2468f7fe846dacb7109258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e2602b2acb6eb1b7c910795fb008259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba75e678e96f9aaa150e2033923365c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bee256a558a65891d83610a50f551261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b5b160f2ec09437c792c324d47f25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25baf251a7a2975d09d6412876347263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cacfe7fe62dd8fbcf83e500b6d027264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e012abffbe5b1f00268dfcbd33c3f5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f731b81bc7e19e7bd98ea8538e10d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1e9145cdf78dc91a66efe9f4451b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900974d4bc0d2e4acdd6f69820d7c841268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962a58ae59ada962e1e8ba4316a8a3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c70206b75fa4b933d0ac9a8f31a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46040c80575a8a2cafbed5673fdb3e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9078db9d27807dcb90247f9963cc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90fb582d53ce536c86486829917076273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a545aeb64e032cdd3fae16b442b8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bad977233b3fd4a58b47b7f05026f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2506c55083e8b1adebfbf843c4fc6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245af8fcc5e779dfd23f19613f77616277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997186a37b4d03e3ae6ccc6056ad2179278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79429f8e1472af7f42e8bc1d12dfea1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b3002dbc2b20fac0ee2bc87818c4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a698dae650b36b14f49cf4bf7a00f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00501fb4454e0081794b3408ab7c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7b0602a5003a1afe86e5b9726ca6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deb66047516aed2e213a7eed9074bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e30f6cdef2f85af92487b0ffeb6fb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4036159ddfe15f9183e94c34590c8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4fe193f4555aef76257de4fc2a22a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a055e8ab031a0533ed5e521d1432a53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f0d4b5a209365a2dd94480117b33b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d36afad7fc7b1dfe22b2eba430a32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f527664c8061e8b660fa8c27013ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50ac56ecc7fcb5bfe256af98611c59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125501e813aab6374c19c4eb954f988293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e81cb7100ff57be3a1493735f9a5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada090b991d4ece007ea7023e301c1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15793afe384ead71bd03b6e2198cbf5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84f3710a9da678aef9d5c8813f39a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7128ba97cfa97e10fdcacc0b0836f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137d579c9abe8f7a0f3d4293e1c5b7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779ce7ad1fa7fe95d5721df3a2bd106300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9f2052c2916638ccfdc6b627aece1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e39a37b45f8473bf16f79a743004e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae483a0e0f94f9d421c603f2b799a02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e790ac88beeec8a070c4434599d59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bbb06bd8850013adcee41655c669e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063daada58610e4f44c378a322f1678306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc5866ffd60abd0e0c4be93579ac1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822542383d629e83d73f81bc06bf0ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca590ac17bc4e45d4823b1397c916309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c25e3b7a718e53751ef781f2c25f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932475564f263dabb401b9748691b72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1929b9bcdd4d644fa19a60153964d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a80522e9020ca37bdbc36bc0f15a53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41f64d203e5166e563b978ed7c436c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0c49fa6e76e1a8e73b2ea31c57c24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f30335d83d9768e5c35552e2fa560316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051343113d766f5c021d019b3579841317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc240a1e55bd3996ca5e55c80602d2a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16174ad06c2679bcddf23d96cfd3ee8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e669be8954be92f0521fb0e3fbb8fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9d86b02dbfe6bfc3d56359f458c15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6dcf77b36c8a6bd48a772d5c215b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fd9624d8b4227291a4babe8e47c13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff23a88def7ae08629cfa61f8ebd7b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc1a1b56f4dbec55af2b69e45a566d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16702d9803d9b01c218f5c61660ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e17997521a9269bb5678b78a724ca8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852256d0f23fe0ca416827a6abc0d7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e507847fd102880b9230e813912e07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fe284422f4a9db982a20d16dadc28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ae3fe05455e9971178474b889095331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804121589e268076ca076a47d63e7d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d50a15cf00b008af5790964e05b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3507e39c08595cd63c2962e203f5eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c94ab3d48b40e762bfb7464eb2e51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c5e76392e9fb78445a48d58c75d00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a106d35ff4ac1295c732b9c893e6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa43cc48e60eec8125b21a666ad0808338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edcb4f18815d91cdc757d72d2348c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c79e5a7e87fbe183496512c9a9f62c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c929f54634b8eaefaa838518b52b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924c0932d54aa84d06144069868077f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67584737e742eb8c2231a569ff85d278343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409428f8311f0669c5037982638a057344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf9142fbee7f9aedd6f4c0c89d514d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c802c3e2ab2cc69912cfb53389b7bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0881146f3695f0c3ca3b66bfbb647347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc72805d02869fc6612cd6d48f08426348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a621365e74d3b9c29c4d29e8e535a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c0366120608defc2162a93c826f12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5b9fe18d526df16ac4c739463eb29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e5d260c99c2256601e07e467687b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93ddcebb0a2c6dee8a9bc3d169e9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276e1a4841908e058fa61c7070e17f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46280fe76f21b3819dade151c25742c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62285da5986690fc8ff666da85e9ad9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806ab17af50fada0dcdf7eb130ab5ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19212e220af465b5088c46f4b6fcfe2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3074fcc43c1bd00e5449c318cf805359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779555ae6935c671e25776b7145b062360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b6d04ce34782bada12a9d4d00d69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c074916be38ab9dcb2b65d5fec2eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bd784ccc9077c40bfa72f382e37c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3188e0530056ff1f385432a32d83c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97eb2b72692e52a285a42df8e4e8c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94023ac5ae19a0ee45bd6ab771814da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b0b3c2202977bb82f53f0bcb32e72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316af6c25299486dabc335410ba21ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3be74e40af2d76aa87ef9fd925ab9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1deab1604f42a6606443c0742213f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbe7de6c4fc2e42a58dd1bac98fd2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac18528c111221d3b8211f0695c80f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059c3574a1f2e1c52de10264161d90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7dc4b0c30f9f68642280e95c5c3b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ccea59efacd3f3ccb3f59c1531a15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0fd00accc0ab1368c181a25832cea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06024307a63560d35fe7763db4bc5b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3be09979f792d462cdfa81f13c8bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86ec15a1a7157bc88c0f4cad6d70f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499a845f17c099fc3d6d11c033fb52e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab443a055e4e1e9c0a21263b3ffceaf4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1003e321c1184ff1e98367043ab2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef78fabd02c5907b2a5220ff2aa50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da355dbe53745f7a5b23db2450a4a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219a6b7fc85f62978ff822f319a4f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5eec4b40df64a8fbf88e7e82aeeae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07529d03ca0b27e25ff4681d2ed4ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83ef5b72862d50d35ddc8a41afe76f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab5003a71934906ec18dcfafba2990389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277ee5d7e5ba9b776571a9857d60c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fb4abe401174b9d32c8846b83432b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf3377358241fc1f48ba586505c5b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0978ccc6e1b4aaa6a301e5fd491a3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164da5b3c799589a9d3a984d8fc3a67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec279a1da068a3ffba76a0e8f0b38c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04d1eccb5f247c34a8913d77b5dfbe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89068d1fca27e5ed2cd84c5107371b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb207fddb03cd11c9c287899ae4ab45a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc3f2021d2087213d3689315da0bc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eafe8786e892045efcda17ffa0a6d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94672f39ad58ba7ecafb2c25b45cf9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073be5ae83016f4fccfa07c00753111402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17566dce9c56f61eec0815093ebbac37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc12f23fc7a6d8bd78fea6baa5722404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316839971f29670f246fec367c8f53d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8801fa990d01e924e2e5943607c5de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc4b7ff702be8314155b7e1266608a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f417c787be7674691afa1f5d74400408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076301f7253333a833ab56d43e1c7cd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3ebb93e8ce9119a6fa9160ede2b67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a535e7b558898e3a2b9fa621aec115411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e6bc9cafadbb4dc6547472bc11bbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e8d8c476e57a1fc92f6662a3e3f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eae9f51b3a9b4446a139c5e2ea3c43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e32b21994e34299ce4e6a75aa71a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1581f6e6feb75bd37803db335918d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a993eefb18fc81a123c0b2f602cef2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7f48568ae1c83c3fa508eda19654418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a806d17230f4ca2433c5f343691b027419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e87da936aa1ae69cdbe85f32566a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548e0a1cd636e516fd2dcf8c91b7413421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62735035301fa2c2d97c82ca3e3151422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae48f622c3e8dca0e4a02c292e0c450423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e937d269a9289d31b1a3c452a0e677c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330f035f302307d5be79f827fac23c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67348b79fa77bc53233175eb67db183426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6b4b5d979a605070f8f0203e9b2e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9a824033146df5a1ce836a388912428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9b6a13848ad2f6a657631671476bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d30c0a3855112d53f9da6c25ddf5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640bdd49c23545a4a72c71d01b7516d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eff049c3cb462255dbc2540b7888b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd6f47dfef673e12f288421d1d6bdd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315b7519366fd16f95976f7ae1b9a30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a401032ecfccba9528bf9b9802d759d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87ac63b0ad8288b1eb93c91a1fcb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d752370120d07a40228e9d92291e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee851521c59ca12c83eab7446614d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530664d5d40b53796d05d401505ab511439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054f69c08c8743d137073baa11b44d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475801ae4311b5358636139f81b2e41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b214a0ec73ca72b8086468bc447ca07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c767ba43b71a3eb0a9436c423778116443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a524d7446645c0c4938be38e60381444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9d378e10c6162c44d805fc28f5c5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03891a3de35d7965dc21d18ae8c1cc6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc83de07c2dfe6def6c5472d58e6e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d71f95a78f1a9119a7dca61f85fe51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35f742027a0b4b4219a3601a97fd8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb36def589577ef863e7b40593bd9c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975345849e8f17ebf712834406d774451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c16054987471e33d4fbc96181031a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116b4880b08e65da3eb9238a3e3039c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ff827b7c1b8b3cfae8a1bc30ef5f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b6a3c75e299d092d0061532777299455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c429d97d26bfa9beab3bb84398454f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934a851e851df0c47b7dbb6aa730818457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6ebb870e8c93d0618689702610aaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e36909f70f97f0aa7dc437f884270459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f29771c77129d3a2fcad977fc3f385460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88503ae37c825a54bccb149ea13e65b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cffce1b68160c89b12a70d782be64d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e0d7e11fe4dc9d1864f122f1468e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7438976632541f36e3208c395aad130464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a095a52a2603561bd0ca0a335219b43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7a98df7b18509b5dbd3cd3a1edc8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc3cf64d1f69a01da490cb2d8c37d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e95f4f41132d206212e7df06eecd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffc5c645eb8f079b8cccebc08b374469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f567fffb077c8216f5b2a0e3c590da2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b163d509439b8a3fcecfae23acbf94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af69c9a70269c0be2fc00dddf4f13b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915adc8c1e8bfb8cf8472ee0fdf57f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f926eee71563aff7189a5fe0f765bd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eafc710da5d7105b13fe14826094b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126760abcaaf445997ae9bef8b25449476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a8f09218d340b7af3ff8e0d6424dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d640b8010ef56a78252d5619338e954478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138d71b98f3683400effe649b993360479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e05225cd49ffc0a910806995c27968480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a569a5bd026af08514adb6dc5a9f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae30613e4db1cb116307cba33311c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97669564a0e4649a91449eeedc64311c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a742536a53c15006baa7938a6bcc4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602bbac5ac473f6a3c6896652618168485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c6010cdfea7d11a0f80ae79dd4ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c6eb915b957cc0c5065639e4b6ce9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62cfa4c7220d9a571ba87bafc0a00a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a3c128cba438c278e0db22250735c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f80823210dd1730b9a84a9e70e98d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fadabe894978f4568f7fe07ebb02c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0f6f919719babd4d007b036aa4f55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fe7303f36c0c8ccb4b9d086f7fc65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af297b0688904f27812e05f65d8da9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75381707045c771ba314ad855ecfdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1921b674b3dc221e0437a5df16e68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f455d8e0ec69748a17763f659a7a15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c598b8299ebdb3f677882917b7f49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8e21c44c25cba4b7b9eb93d097481499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd3818517ee18cacfc20b578d4045c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c31fef013fb96235e7a993e0e46be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e94c45f37a94674263d332f6f6e60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901603c9cdcd33dcc45be7951417e3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee609caafad76fcbb0cd6bea67eb9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328b6c9ce8e816800917e6728478ee6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd604d4651531072b7b0e691f5b4bbb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b8b963eb9589f56d6d38c7e1b4bdf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973ff47270b83ad5c66cfc08d88a087508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66035a2a348846011abba5472660b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afdbb72731d88be0315d2cace7458d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeef33995bf70478e26ef0bede21a45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04848c409b0eb930521ee24bbf1652512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf3f9bf580ff9bb93f3856bf9c932a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d67173aef84f9e9d5076779f95b1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77b7f144774329412e1aa5b033a9ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7ab221781dfe50b782bde1963904c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c30abaf6f6ff3e5a6c1b135f6a80f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b6c190119b41492756db0cd3b4613518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc26188dcaf6244da343d93239fad07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709a2617497ad0541ee5182ec4a60ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f3b166e86da9987b49cf502caf6d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf48d17ca64e6c5d1d7ec039adb735522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53a6e4220c06b5146ae98f19f14e4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcbc4f643b44ed363e03e91ba116cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e942c784e1b4fb10331bc3a6659dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d240f3c277e403ccd1ad7e060037dfc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8d8e4879f0801e611a8813cdde813527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b9bdb5f707257fd8346f52ff2527a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c8c82c8aeca5c73257405230049c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7eb99462bafc7aad3aec21c6c5265530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6adefd2494bd91f24b1066413704ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d4a1ec6fd24dd0792cacf96da608532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af88c7d80b8d0afa053a18170b2c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86187de92ba64c7e7b526036ebdebb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110853468e43521b6f367ab0c88cc82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f857898500d7d3179318b5fb73f9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a600d8e6abf7f67888426b70601a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805b09aeed59ba7aa95658bc508d8ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d0e02d0e5891df4f352d2f0026ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6e3421c71df207413a6d73d3d09c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb405c77ed7d1668d78938d5645fad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ac680d329dd5460b42f8729d52c29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aeb33a176deda1eae8e361fea3286543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700159f0346699fbc33c27fe272443d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc09b7265e594584d2331f4b0a06228545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef2495f5cee921fa49b3252f547daf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45352fed9db953fdd14126cf870410d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90f17ca46272135cf82f75edf6a1b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c75a1d29f5ba842056c594e2bb0d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c0cd91d70b3c6520b72c5f2efa20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a43e575fe013736c0c103325a5db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f0eaa23332a5772df1cf5af6d844a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87e0452f074caa3b15004e29ab5e09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df74c48cd4d88886cd57076ccefdfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79e3e9f6e6720d0e93a1c8abccd9f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ef1f89a27aa83c530560c9f90b2e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e93804c5ea71ece57e61faa43aaf3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b7567764ed337f6fcaccbdeead9ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d7337bab8285c3501ec793ca47443559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b60e0629a8aceca4e5de356d7b7ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1d58c5eede1688a1115d79b1eb307561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f170f087b9b1e44a8b3805d694da67f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bab21ffd0ddd72cd3bcb35cc0153a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ff2c1e37f8ff57c6e9ae7a24cf4d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab8472e590eb096fb29084222b3381565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86def27b43aba9169b2d9313ce34ff8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7f640701662bdf20388354129660d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830cb489f049a7b2b63f31f2c00eb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104f688d99a841a5c25035ea52c879b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc5c6eacb30e2518fa210bd590c05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e9e5884162063a6f69ba90d662bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c1ad7bd85da25ee8e26f347bdef12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796783f715b862e1e9432922b8d5d22e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978654f3e41ee3c28467c41020c129f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2afb58531f505f45be8f4bf3ddbff7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082472c0782526f0ac044f5d5d4cfb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff179749436d8b5dd9de279523e3304577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f036dab2f2039d3b73c4dcf72f3f67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5836c1976b17ec0efbb14f49a1255579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb20b2cf839b89409afa4687b07ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea5f352cda456ac5466b3afa3b6e16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a17cc8b8610ddef819ea72ac33351582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc55492719ca149cba12a600d84e382583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1775fba15ddafe1f1e57215766529d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee869d58d6ef3457fb3658e20382410585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85218a28fee8bbfa434342afa7c7338d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28abcd018bd6c82a49ca484c786e5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573453f5afb135906a3fbe73c3b3f62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5dfa12a93401cf54f00d07aa1340d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112897cb088d91d17a78f05bfb61f4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd70f29cc777e45beea0cc5d868ce0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c31dcdf9b0cb3ff36c2ba295ff614592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce190d60423f8612475a5b0fe264ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab59ca0ead2f32e2eac08bef08a00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923759e5dfa90b41fcc8c8f41cbaa114595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e88146fbc8d8f2fb1a3dfecf4270de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588dd27ee741c489a7aa10ccd3fccba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f904a94d6a1824fcb88409e44136e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c478f3562b7eed278ca174badfbd32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d470fd006cff22cb883c338711af5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fee9169a533511262ce4725a64fd76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7228186316b6b1f5b72610960196be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e541efdac3250eeef1c367eb7dd714603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5ef41c4de2ef83a1b45f89fa38050604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92032714da7574462b0ac80bb7c18f4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d7ee174fae1e0ae668b789a2c99d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81050d8a24143e8eaf791bffe67bb4ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677226abe8a67394b1efd5c90313d28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaa9596809b69d6dc99daeb48d347e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7bb6d050d8a7264a952afd61412e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f449620c9fca5c74f0d5bac0097f06e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255548b6589b39316603a5bc1545d7a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f96175660a326e393a5f6d2b31cb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8f8c656815e4c9f3202351fcfb6f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ad22d09ca380e33978cf67e6f21c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d48a718b99be0b4580e87ac893b23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e0edb09b4cd4f2a3c76ab4e7ceb1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ac051e8594d40f12f53aa0ba94e14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e743921a44e0dfdc18ca17b6795ea01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cfa383e90c2594739e29be2b8578f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675ed75b91b0e136b7abd1bd4abdacb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b1dfda45cd3d6a816984b76527101622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf25279f1b9a8cd0d7231670a4638623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaae87e5ef6a923d165ea45d07abc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f96dd53543c9b6c2e5372a85cc06f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda1fe1528f8ff0c507cab04d48d41c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc80fc95517ed0b3a8cb6b4096351c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd2627e16a077752add6a6910efcd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d1d057492dceafb2ba553e42a00b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6508b4ae4273c1d3684fba7cf2347da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653a1220323cca2e0ac293fe10547d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10ef6e6d7170ca7072856fcfd5166e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e170ec497300676d6fb60fcedfd58a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289b10165fd214bc13faf14c0cbb7ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd771e0d61951a7e918db71dc9756d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b3bef3d1d91eaaf35e98db830d6ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7dc5d3d51503dce5cb30b54c51c4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c67c2ab02455fd712508dfcf967bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd0462d92a0e5cf5754612385098d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9d51cb865e8c6b2e7e4984ab946ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2f345361525b028608a7c9e6d09a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da033d38d0cc4523ceb931969b6b86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198971c4c05c9479a5a1b5d81eaf12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dd7cdb2412ebdc8e794324e8f8fe6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afd92bf4054dcb6f1fb9f83c4069ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b5e0a98738dc2106c22f63bf9b9c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaea50b33ba6b0e6031268af0627e1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a89a397fc4f9d049ee14a60f66e7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0b583367d4962c76074ecad1b1db4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074cf4ab9b2f0134e7e0fb6be13843c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be34484a55a2eac34ec0da467f305a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1b873a9efe7e4d97c6c52900664d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bbf77f7a5b185af4fc33d7dfe4b7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afccc3664f362903871e7950d67aaa1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b16bb062be8094c55c53e5f10707aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8978703a91026b437e0b32fc17fb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac037391259751ba3ead3ea000499f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579260bf84e5b0f36199cb90dbf8ad7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91d21f2fd998bb3a796f1026b258a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31c68bcb32497697df0ce4a035dec3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119712cad26f4c3d5d88a69f976a6af6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd05f8273d78141f499b2a2fce03a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3706b698935682568781735be3ad9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca2ee11effe7d9a452a911350e5a5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b2442ddae5f5d9a6e173210408fc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934e3d61582172c24986d2a18d498f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aba23588f7983ba54a6777087bddd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e878bd4cae01bb74249b553824ec3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25702a8a4be9f1610551ed0200d7b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533369232b14b23e3f3ab6ed37204448670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0be610c94481e7cfe79f82df6dd1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84736ee30b1f47e8e3f5db04a932c5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c555e871e87d53330267a3329ea9b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b670683535682e0827276463d27cfb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34dfec927fd47b7b9d4f7ce7aa95ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd090bc094b2b38b658d9a1410ad0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d1754427a470dfad7b627362a7f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac5aa9dc88b6b50f2b4c50a5fc2c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3848c16c24859b583f78931e0cc3848679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2c3f00e1da7f2a0e5e09b68fb58a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51d771574a8ec59fc22519f0a969ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc90af9c469dfde84c742921e981bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964eb847b98a98bbb18e63c781c9d7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856e386a948b6896f611339b98b5de5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c435bcab23683d8c4e72a5b30c885c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171007c4d29e19302ad38c0f43cd4693686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af499de31b613c4d4d499edec998f898687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda65ab1fcfd8456cd225e4a655d3e0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a53005e5fdf6565da4a53f14875998689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63a21829c9256d872453109d1cd9e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6b53048295775e5db1e1f76dd77f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c84ef2dce86e3811929f984a08761692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e97167a6874aca18faa5ef5b31e9eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b984f3f1c91c7e6f16e79a54de0b00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3172929f3e13b0eef578d8f571dd06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce6fb5ab4a346f4598677d58955735696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012be25a00b9145cbb6fde4383e675697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69580ad24fb0c06329e0ae5208494c9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f2ba43f0add7130159ab7d7e84a76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ec19cb4ddca0042aab3e679ba2d33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e10629c2a5047f3be1d380e5b0313701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f4f27e55a52a9202cc2814e38bf3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22280f6828454a7867dca1d552d90e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ec8a3eeac613e4ce55daead86d657704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a5937dd76a0bc9ddd15692f89f8e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed57084e9ec807af7b2cc46ec623f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e681ddca7cc251ba52d2bbfd210ee69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17943627156fd25b46b5f10481b1256a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f89ee5209c8ca7107f4068fc64eb1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f8788ef36287809f597bab0e66934710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995539032b1c590e005786419f4b395711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e2f93b0f8e736309604e33c98ba15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7e0c081d5496e4e8b941520f9d2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aaf0a15d7b669b68ca8da5f298877714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d663503ada87b5aab3e00478e7e191715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e67129727e3ea16a1cfbfb27dba4e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fc86348c8d14267527615a5284ab2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29e170da9f43d706edd37e0e83367e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d42bcfd10186f6f5318ccd21c0cf00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d606c1793356848eb80c5fdcc251b07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d2cab337f60abe69e0b2750835be7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df52a55b9511a6f944dff9f06a8504d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70f8c6921a01228b9c2e0dd0590a7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c953ad4f8c77c679abd735ecc031724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fcdf06ff8a4ae1a12d67a3aa275ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa67a4f6ca3c0b44a8399912ce940c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedf216426ef3893ee43f6e86d2c00b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f1155841625ff0f82237e612d3912728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae83d42447aa43922b5488898ef09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a436dd12cbf4d9aa817d121fe73b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533db08975d7bceb294928c955490d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06199311a8e4049d1a9bca9e6b73f6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f18d24a0328906840a873ae1ebd2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a767ea108bbbcbf7df67e2a5c9dd83d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5ca4683dcdcb7562b972e2960818e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a579ea332436b9b9a023b588222832736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee94f1746f0c01f8c2e715eca4eaf7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46c1958aa5026c71b8d6681317b242738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32531caf83fa2ccccd55e6b7ede2dbe5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a178d60a80eb6c7d71e0dc37ed23ebc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716af7cabda806680e0878a836c31cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a55ac4d5ddbe9d4878cf5f34a5625742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7099bc0e470af0e91ca6251ca53bc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11743c21cdd8be69703a078f5e7762744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693c98b09c886e681a73919d6842c52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282aeead62521c511685bed09ade794746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283225b3e92350e3f2a8d55abcb3548e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e43324aced67e0ebc5c8bc11b4673748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebfbe2728ccb25bc049c4c71b060a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a32aeed5466cbc1aaac8a9e9ab9ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd675f2708e204ffc6c2b20bd50838751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24855425ce5a3fa71ea112c0e9b80956752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a52e2bd4f6615ee716388215f9871e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4628c44be1ad690c6b0418493d1e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cb0e6ec1945db45f87fd40e51c066755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad26b6eeaadc87d7720cb8382d271756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103d89439b6735c5561d630bc086676757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d3e726c5545e459045eda17164d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9898bf9d15892e79ab85352c3a5037e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>