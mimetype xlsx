--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa250a4eb1a8f82d00c831f6585fd5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f498ed6ca034458369233b98e80c802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1cf30ea4c5f1eb243cd416791d1853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef793b871591f12e8c77717c96c91c944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6f815a51e058afee7eb34e0bb22af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7154120fabfc044530243bc10cfa1fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1b65c9703fa60aee427a95cb6467f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b964546b3e1df6526d76cdbaddd5a128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e190c16ca0eacc10838dbe6c4979bf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbaa834ca17faa7a0465fb1f4c11a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b7fd15134867510af14109b7fbb9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1294970f897c0262a32b4f9058dcc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba857430b10e8c112e8ba5ef98f4f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88527e1e49c35fd18133708042b460c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0353e26346a64bfcdf45d8221fed415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c2b05f3d668149cda3c5db6e8000316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77136da03a7d211b8dd495f61377fce717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c6a5e1704f6c9eaa100645b4cb13818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d26070bf7d4cdc20dc062843d58f8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcdd0813456800f67fce05e9c73f9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33340d44ce5828966102180fb51c04921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee7eec5132c6278d9688300ed6118822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2c51470a35239b73d80f01b3095da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c652f334a6e8497241c72d627bf6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da484f928e63090e819c19f6cbafaa4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb26f5d9b3f4cdc52cb6ab4f66d2f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c9e09efa7d8208b07671a6ba1f6a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05828f60b3ce69d54e9e3a3751cfa32528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f3f31b17a823912d288f86a49326229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c634908526169e44bf39e1f17c0d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d21432b16700c8e0e78f87bf13cd6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e47f340cc4d65ab3c20a77b2c2d74432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148480e506ad056f99213639eca4034133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1fa27a431efb0b15153783339295334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bffc78fd4ec7630b6e59847b789ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f04659003308ae1a24365a0e02a5bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e9e2b6bf64596ba34b49d9b21fe3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde65c3d6d0ccfee0ed1e829c378460938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b7435ec31c1adced2480239c601a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c56df8f28e3ee5bd445d2122824d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f97c36d38add28f0ff07e5dc2042841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23184b26c1dc4301cbc71e1edf61a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a91e0c37aee4d6897995e58c5b769443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6fb543bfc8c3dd0ab6ac136cfc9db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5a92d7b96afe9d14c48ffe0878f5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b5949731a6b597036582a9baaa3f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a827da519c2a655babfc9ca78f719947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f21306513b1217c25117884f12e0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861555de6d62744ce4f6ad467f40ca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e11f4aa407a950bd7e8c7c4ed2454650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366bf744e368eeeec6fa96a5e40317151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e29d8477f98f47efd85042471f5a5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055529d1f5854138c51a142acdca41153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699aa1199ceaa6f86a5a17b59e7672a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83516d6ca09877de08f2deb0711f85ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf5bd6c18b9334f758b2e37101cec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16905c88edb3ab972452ce4f40863757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d872f4d5788124e2d2c9e80c098db8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa223f0b7c77e6a1fd3c3562a09d3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2661bec215a4ba78f362842c5c47fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91a6366a829e0287d61ea58beb67dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487169f75b7580639b58844d40447c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a57f01104d7d9c152b98d098dd6c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6781bcb20ddfb1574b9b7210d1db62164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eac89a4cc3f4b76bc9fb2e074718d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eed17bceb6d9d87ee206723211cf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513224f0ab78dd4eb4f33d2de014922c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e776fffadc4a1d2276dbf8924486d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb253296e8d2369f5c2c75e4a8f78e2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081282fe9f87d457133fe34fe81a75270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cdd7b7537931b05e1ef127fd0aee371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2963e2dd16e4b96cc05080a7a209e8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7e3ecb7552ff2d384b580f788116a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c58c49a8fa0d220b3444581119c4ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e474844e10cefe4fd6ae4a833ec875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8edabd1d6e12005022840b89e4bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502db31621801a76238f5074725b5a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44a9f860af40579ca0732967ccbeb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc12c2de3efdfc9cc72e6b7161515e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d5ef6aae3fc483d52a479820b5eeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da585699330a2e6342be44ec52d9eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec94deea57135e7333b50137b824f6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd388e735dfef22c829967f609bae883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4165d242a33aa822ca466bb899e2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59eaeb5a9beb944be13d94d86ecd6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562c145b436635444e59804faa671de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b36af959b5b7e51bdfd452e7d67ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f386acb9622a0c9a2f18b39439859f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e498d2790e4178670578388be3797d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8857ee3169dc57790817a1320f8119090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb378bde1678450e76ae6d5cf4ed6c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7071fdd2219ff1ed864fb03e57ce46c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42929c10609ddae5fc524d6dd9563ac793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f47453076b7767c1e344f428351e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d33b2fedf3ad087415cc220d9df5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc29597ab6f4e40ac213113411d3d8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9c6ba5cac8da42c10b2f40d33ad7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce904b7d993f6d6297dda2f5a37bf15098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa88f52667b0180405f26b3c8d0a2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1514f954edded67403277b929ba4c91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af13ac8ebbc296ca3b4ef0365dfc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18406773aa5e7751ce8f725f1fb3b1d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb1b0dcf0d73023f15b23c3bb80e67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2584dabddeb27beaf6cb29463cb0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6b98d788a62f8465b6c8aa95b797105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152bbc4ac9b88b270ae05cec0e3f0d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eea1dbf3301ec666a8e17c983af7a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac708904f23cbbaa0753860eb274b5a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dc918441c577f930ca7f1dc5cc005109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50844b938c2077ab850b67dcca2e8185110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94837ae9ddf94afc628736a6601542d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca710959fc1ad08e7f2b8e78da26b67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85236c63c768b5581c0b3d24c18115113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c290e0a296231cc2f2cf13eae437b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf31b3e51b6bb7c64a71698bfac1b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddca9000341cf9a133b639f9598d9b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aae1182a234cde177eb9281d17b509117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d035c15d7c90976ac3357328ffc29a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71275ec28d65d2b0808d94a6d4e2e107119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0277af597f91dec927f0e6e372543120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c56de5f378c0503aa88508ec24632121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4666486bac345729b249be4a2c5047122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f9c398bb7c82ecf029488a7e1a8be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672006a1665db68077757b8df3adb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17e2e603c77f4fda82877ddc9aa1bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e63d078feb15b58282c5142da06a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40b314d780abb4d4bdd60a77e31663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa10b6c106d8140043763d7c802f8d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d9eb2f475c21f430a3a18909ea4df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201290253b738238524d00c92b5a87c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137757a6d62122a315729f1799cf8bd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2126aff03a08faf6e8dcf6e11347fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a835ad5eb49e2a56d31467fbd8c3df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108ce863c85a6d619fd65afbe8ce700134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f5ace3242a602bfbb0e1d9d29851b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc210dccab781cd7b15ecf974f74a83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a21735e0a8e8ebb3d4456eba165751137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ea947235f8906a7a1290b7f3088c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67570ed26e679bb9ab223c1e5ae0a5bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48bac1950075fe78f5256ad532098140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee306115abb9489d78b6af4890ab1bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ce1c4d64db1cd1de4f7ccd0a1c24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3faac66b6a21b6e9ab5d51691fff5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88669a8c86f80c2dcb9249e03ef0f423144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e9a311cf1474bd45ddb9eea8f4a30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b49618269b15acb8c21f729cdd67a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de5967112f091e69a384624546e4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d263fa6a0972e1fb04e29b56ded41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d44b75369339ec0d1addffe59127149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1151da212afaae74f6e6e7965ba70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb957898495069fd14158b53f7860038151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e28577e9bfaf82d5e7c94ba53918a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3f7fb7550a4c2ab79c9d997424ea1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8a411193e35bd25b504a374987be2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364796c1f807dfb2acd26a32af4cd31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10c48cf675e6a9b0ed82914fa4e0f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fc4a4483f4c062d710b7a00dd5e60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c017c5bf71810055f77c31349834e01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee21c357916aa9a1d1d8f045e986d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b0cef4766041900cfc25ec1a64bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98537280128323e266bf14052a240e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5025f50794d3f64972ea326dae6ae2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fea623c76931e6b914b32632498bbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ff01aafdaa4bf1574033c6e279aec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0367b6361b41354e6c1243891e4dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17464dcfcff5154c1ca70f3f9124164d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01b308aaf936aa94b43a1220e54cc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cee7f93d7e2a923e3f65a3c48356aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e42f3f2991cd4f63459347b42b2691169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3afa089167d4ecb1fdcb3fa2178ae3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20562f7639e1e9cbf8fa39a3a63b97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc6414ea0e37fdeb0ae2507ae1dd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266a3d7779dddda33a52ff290700718173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64ea91a916dad24ec165b000602b7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead9c8e69cbc1c9e8a1fff691ba4617175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684bf9a415ca9896034a11843b29587176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518881994a866f8d02a023e2dddb7c72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818bd752c6dcdd359c503012dd08da6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1938b0ea08b923e71b19707c6e87939179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27070f582507138e43ccbb83f3bcc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2f96493f4675c5c3378f586cbfc8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ba2e58920944b9117913b9eb241e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37df9c35f4f4ccd4ff0a9445ee7e0f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f93573eb3f4d910132118db05a9488184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e8f734559fc5dbf1f6799ec3d510185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d8db00f3ebfac9e33065ef5ec8269186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e260a2135f680e6e9a9985aedd90689187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248474ff52b788da0c996bc48c8c42a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc1546a15e16e0eddbbff9a8cd3de2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd714816c66bb2f425c83f49e47931190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbef76e40a440c8d98bd4c5ea3d63b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71a0110dc55882e228727df0522ac0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e917f6b035336adc79b31aa579f191193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d283a855f15f9ebc8c747fb4831593194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b341afa9aec687db90edc6e1d3158e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b5e2ab21390c3c1ae4bd16cd06342196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b235345134a72c468467d815587c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75c032fb790fffd99145df189781cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e4ec123731bce8ed351c86143273a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f87235e2d3c5e6dadbaaad3bc2706200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778932111aef987faa973529573cba0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a33058722ea0e65039e839dd9dd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b53fd276fc799ba23a081dff516e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264c99619056c04d7d52c8c29b1c675204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14919a739f9ccc503e1671df01738b0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07de77a7e148f8deff8dce7da112dad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d718915fe62d6b00f863d8f1797e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59f8758a068c79b1de38dd62467491208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5eb08266faefd67d3b4fc10ac5752209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507b88f20ee11064ffd6e31a0eee4d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e37a706196f64a67d179e62ee03323211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236d62b262f9d5c9106b8cf258df994212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381f73f9f9b83e72ee3d32c23e86621213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12605b37afff4fe262d0cacb1247179f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da998e46ba1584cac0f5b5d7241869215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e1c2367bf46ff00ae4ec8d7c53a7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982343c926d4ccac40e884704986237d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ead0d0f9b0c00ff3f63467cae980218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3794410814075b003154d55714ca3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de322b2253bd26c93cf4b64fb8c1ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb09069f13a84db7633282e43573d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e932769e32d9d20f1b89193e0e8af5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9826a1d19affa93ae74e1b1712627223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa810584bb1e4ddb2b7aac95baa25db0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ab4db1d606b1d3305d403f6f4378225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d579291a9bbec57f4adf25acd4875226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79511585fe398dd2d888b15b3aba43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f276e15a8fdcaa6446ddbe204932a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37c71c2c4147dc65f0941dfe2c42e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185052ef687e4641d43eda0cf3b4e0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719091350454e3f4d91850f0f9540c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54357afed97dd04fe76de6ca4358d321232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592d36960fa0fe76c8d68c235ed62e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196f435cdab3fa491cb0468ee095bbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a6504d861067094fd4bf0dbe178dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25bf618508897a1b1cd07b5515db25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d86ec181dc591e52ab38c3f67b749237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19985967acaf45b759e7d1b1c1a5f86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8513bf4224806006c43ecb0656d2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc64ba69e2630ef7d475f317e43f3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c97e9d6a58beaaca2a7d04a857451241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a206b48f7763c69ffc866adff78d720242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633e8c73c93f28d8ac3021156bfd890243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d7e48a98f5618034ab13107ec2104244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805a121095a018c6d4f8ff4be243ada245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d373b7713f48d2a7329789818aabe0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41432501d682bc9aca5b097e0018ebc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039f84f7ba28b3ed3c8714df454d9e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973beaf92c7ee1c6195290b3a358d3cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52127c119754b8761b8ebab5c8cade6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6052f2b1f140f0d515bf67638b40d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677c7088c677541a34829730e365abc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78fce0e486f1f9aa8a7abde02436de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f420f1163a289beb121c0fc717eb5da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de8d4167979a22f1dd2f1f759fa0f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f678e9ba13e9339bc9e3e21bad14a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b17967b613ff6fdabc0f15c173aac6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2471234156824bd0573a313828dfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b59a11cd53fdb75fc26c586facf3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c36566587ebccbc152079c63a572c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3aab4dda1531aed57d7033bc83ab9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ce88d4c833a13c34cde5d76f39e51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffedd568864874a0d863ed6c141497263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98bbf0a54a2d35457b19e796b714e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239e8b46cabbae4467a3179e81c9c64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0fc0a26b88de67c16db39ea3981f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52beafb1d640446c4001ba3842496267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39c81866c2552de836baed3cacaafa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fbcf64a91070b669aa47d3edf0085269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e5110ac6d8321a63534d0e44623f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2d2783d825c1d631dd76de1806f5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6f0ffe27c2285c927d4fd4230276272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdda8ea38136b05b2c1dff31d5afce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8cf9e7093a5732c6ec57dca3f0e23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394913f5914abf78e4374f9b44212dd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b2977da9ee57ba2c8b063c5f3d45f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8cff4fb24a7853e4fdb285076e475277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713beffdd719bf751fc8fba0399b6cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4268f4e82f061357fff6579a419b100279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35565097e3853af83ff5150203ad93df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a56a3892a8ba79bf8f1ce959d8b87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc60110b5cef4fc9e3a01485611677282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20f4c84a7780bdbe3e98f63c5d41e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229295f71512a356231d42ceaafac83c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d16b690e298f167a00f336941bfba7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1aa89afbea91df7762572d1898f30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca2119f3907bd7dc6569bd5f795d27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52353bca3c834db5c5abe13fe8247e31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817b8bbd2713d7eb8fbccda3d4508c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752331dc08a1120c8c54d6d09c81d2e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f12799f12733221863e245f0e14b6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6649c466d609236d393516a64cf93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca08509aeedc62b859c523836ddcc97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b3bd73d15af3a0e6b54dfafa96461294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4beea098f6c7244fd87e968f11c7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae4b74b60410a3e2a08e61e3f4bce9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891f6823bc3d4c2a759753dc5afdf03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a8ba6e54e4e12d045066e42cef1cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7fabb159070571038bc8a2a9d6e2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded50b6ef704636fb49375c4b17731300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff10ea1af2e7a0c9e728640707d774301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879921c9b026e0294a72388a86a5f6fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4eed3f8388fdf63c0b2af41b8880303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd734c9469fc2e6a0c677fa5155d6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0aaad7df6f3d93d93fbc5ee55b6c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acdfd8399ab4d23c5e6fb00fb415d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae558287ce486e89588b8f4addf64b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418b77e6f50474ea4cd92fbb48014a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc45c8c64a85576dd0dfd120393280309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfae924341821f7850f923e986a379310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ffc2388774d6bd5dfcf791a92e435311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00401a7d3b6c3ac07d4b130226efbe7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04262f07cd37a259fa3f83bd8f536e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bf0e55c780af96231ea3794c2dc1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb0185d000b18c71c53ad62454049315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c45346017a883675f0a524665cdcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d15202161a520ec8a6b88a902c2b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb65e456b7ea7b7ffaa103d5746cd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71073002ae6cfb8fb24d37a39d1d16d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993bfbdd340ff73ec808055282647d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d392f7aef17a08b8373e95c499f81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f384a6a1a341d42702800cd86cb807322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58d89853087873a3a036b7d5f05a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403c292999918c2dc6fab1fb1d5a328324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8219ba67744218a54fc96874c8e96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184732ec59d35b3d2b472deb76bea8fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f966ebc166de407c229b3552bc55da4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2547f6146ae59adfbdc6d105b692a76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e12e1bc47316458ed5ea8b335532c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624903c85c300993a40608d36b555e30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c93b8319fe290cb8a5b16c7a1bb27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ace68378f8a5d4165268ee94bb3b9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb27abc54acd156e0120ac592e9cd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f89f467dd95f1f6065a4c269370ee7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e04992ab6e4be398517641721d6ac3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703e235a67989959e1bb9e3618de198336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a008508a257e8c5d714dbd94b131cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2103448708f2bd98fff186d7649f587338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ba83c358d379cb17a4a054bff863a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76b33d6f4517a5e677489316b1d71d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08064d6d8d27da91dd8a5d214bbae70e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1f9a4cc0242069b10c0b59951dbab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c907c371773fa6c53beb3c7deab0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97b01ebee1f24a6b01ce2a0e09ccc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8ce45cded22a50506258f3e2d484c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1865cb7a731ede2d22db8bc1a8189f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf84d11c582b68d4818ac42bac1b8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de79e0be13c34e7ab8202cf1685c92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f096f4e1bad903ac9d336a5d86b62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9b71252bf1954cc91748986849c61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ac8e60bddb039a6521e764bfa49a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f3add84f6c02b265921ec075d9435352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8463c86e6cc905966748a5833cec60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8916712887a598722e1c898a6a76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a61ed24ffb4989d19f348970f555a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16516a7569e2c3c34fcd741b38c21258356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e80d1ddfaab41025829a4a74a381ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02c208054318aa4696d6d37d44c142358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc64d93af5999a5266ee68204de1e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf752365bb3b2f95902dee92928663360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc10dab390f7f986819556ceaa9432361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c6d5e6a137b5c5c5481f47254ade362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1236042bb9fba4cbd1714152ba022363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef46679782ace499b0c16de735d62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970479ddd6f1e037469c488a24e0397365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff85deea7d3c99c6aaef211eebf050366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6790ed0b2aad4228a80f41f2e1c544367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1556ab2d77170754ec544e3f3a2c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb48679ab35ba44807dfd5d8a0a680d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a780395d7f059b911cacd5490d024370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7e9d0212e7a34b8ec15b54d2d5c9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d906f75108d2c3fb22e5b79b1d068372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b908ed7e8d4a60662978346524cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a98e39c5ec8baea721920b9c8ebde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b993015129a7a7e4fb57ee4d5fe469375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc524a3310b66ef74781e3ea85869d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28416fe1e120b1c0285b6cbfa85b5ff7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99113618b41cbc32f24418f17151f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6803e374801d66a65ba25d4d102f39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1061e5da6386b84b8912670ccba3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c4d45de89574b5d4fef7d5c873d51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a20f2622ab8420e8d9033a5090f508382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c259bc276d8ab06a57fd22fe577cf0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9b7a1d7b422931ff701d69dc2a09e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304e636cba8bf210d01c8d684c4135385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01c0516da8b7d9beb4a19aba41a77f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e1a6689220a0eaf5d7e643e67af89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fe9b3ed6f118129845eab479fb34f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33125fc8df571e53d6482e4d168f11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531e0019931d2a2b1c06153c08a0c11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a143e3d9c5bd4ec7cc1ee5a8898029d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd73eb30208cb87e07135e277c3c0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a46cb66e03495a78a37fd76c175cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b85191d417ba8c799c4606a058f39d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a513bf82bea1b8b4c1221c0059c17d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13622e51e6f0fce6fd49bda9994c07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1140e1f0626e2aa1327dffe628ca5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aec3a5e1ee21456e2136388b39ecb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5075bfae4a3f941f76c70b263797792399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48532f3944dc62f285be99e4d03b13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e806f2616b59d71a9e637042be1315401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170e3a81caa6d959325376cca2cd515402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1d7cbb647ea3dd0fd6f431c8a43a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81148b997ff3b6f2893af0be25a116bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a40e69b93af87383b0f0eb1aea2673405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772b8b0d819a4d708b6c276b1427688406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf165541b1cabee16d3b62e82f91d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b85366a8963cd4ce9c6109e0838a45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f019a52964e2d1b53f9e443a696436409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db528a7a4fcc42044772260c439897410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331392a07d852508a9bae9a9cc404b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8378e71cde8ebe44fdbb95fba2b80b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb5e3932308df1192f7fe8d3953053413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f3aa2baa330779e25bbefaa0393f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a8ee58d89979ff5c0ee37d4b1d678415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b89420b5c7bc0b5401c38afacd7db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f0ff7071b03ce466ac7aa4c48175e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee5a4d4ae58f66c772490a053a448b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8445099999ed0541819be17fa91ae6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab9a9af57dbda09049b0a0da163a0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165349b8184002851ec29d56e1f2c63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc31403ea81ddddccd67ec388dc7d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e9cfdf30ac3c6518d8e096726d6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b23e5d5f561efc7db60f96775ed75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612bf9ccf008654c1131515e93ae29b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b22790ea1640ecb17f5c36c02778d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317363b476f1513b8d62db156be74a26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15506cd1fe98889fbb21dccfcdf74d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611f2383a5632a0f0b30b01b72ed73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27fc32d67e53ae5a3427d6ea420370430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a4fe12724b1560c31d30255fe1ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775972cf8329e3b6bdf6287b94aa7c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875b0316c4308a5f96cef0dbbfa52e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70944eedde1bbc717bfe273d46f9f3f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b34ab941c7375c04f794bbf95b2a29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982bca442c9b6f53b736b8fe6a77197436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093fc04afa91905e74538339eb67c98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b408d7372782b5ce983a89bb7c16c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad9532cb5623b526517912ebca8953439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a476b59e9d8db54e8a308f60032a7e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c650f6b9a15a5a51aa336a961c6bc4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f718a4175f22589dee2957bf9b630a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb5e62ca7b26206938a48ab8c199d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618ad4d91f45d0e784df22f948f66fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756da63806a6689fc828ae41fe4804c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984357422e436f416924555fae1a2dfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a01ab55593421e760f395013511f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d89e20fc5b376d47cf35173425dabb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e545556459442d99c4ca58ca7eec4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d843c08232a92136007a6bf17acf7d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998131210056415cb6507c27a3d644e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25916769110f610561694e95ffc1a41d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675c46abdc179b419be41a68ca8b939453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d7207ef3b570b362c1f2abdf6677c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462725f86cfca53e7d088e479ab75a83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd473548863a977dcda403ef76030b18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d2e57575e8a2532e35b4d99844b2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c40558c4bd825886b4ab3efd1a1be3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02699ade70b5576512c66bde9c4f2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f711467e7252fa5b617394226dc84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab97e8bc5617d01265dd78688b7daf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f9531f9a048b638fec9e35fa3434462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14aae31c14eadc6e4005681c619ddc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d42cdf3e023a4f6cd352fcf2f52f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37007d0341e50cf16f4b94e4a70f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3de44a0303c4e6acd10e410ab5db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4575b0cb4f3b507f497d5e7dbacc16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f223f41e807b67b033d0a74488a39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc180f0c7728bafe98d900b65f0bb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff84db470ca14bc4e5de9e26953662470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d7cd5dcc1b24d97a89686141d7e58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5029373c11075ae28c0d99f30c1c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821c361fade30497a7fe00d0d5fa430473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d420fa24a2206a8e51f75ce4ddb50bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47687c6027f82571b8db6ac7e2929e99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5e350bae45cfa8f19040258e5b58d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c1948f2735d8997250139746819b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deff0f8bfa4ab5d379b2acd3c42b80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a3d81b2e473c96d28bd065a637e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df51fa334f0280bcc7590946d6924d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fc947f617edb28bdba9036fa7e72a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c84cffbaff57481570aba0fbe363482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873f55f5caf97d68db12acab8857fc7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f3eaf7921da16066e47fa7395c5b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5356ae0756704ef7cf2e93dc2c5b60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f1abe700aa711b5c84e4befaa4a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98299ec2fbf7fe91f2f80f599fc0f31b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be50710b345516ac5b42495c7d357488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ecf20898a2a3368b465531a7935bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7f670386eac219da14c38cdf6dac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ae9f3560c3068e65d64b88adc6741491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c5ee46d6b90c5617534943f46d325492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b821fd7ff82521fccbea02f9b99404493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841bf074d631c2b35ffc9ca59512add494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0f37293a29ae8f71e16a4bbb5ab08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f88f347c5c378d2fcc9111496f18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aeec22d01f92ee19cc9eb12a4a8df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c89b6e02eb36e9ae4577458f68dc93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c301470ada9979fe462c7996d1cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ebc71ac01ba706a7dde1b8cb35a94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ec3c7b132be6b72fd129e8e453b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f00aacf565873bf7d7daab504f206e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef928bb6fcdcd40ea09e5362122d4e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab3edb1ba83e4b286e76ef6457ad9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f841afe7111b689625ed5da65674e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666155e8a0ea0232f6a50a01815ace8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9890daf0a6abe780c395983fc1d358507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff08e8880cf3ed0197b73b398bec9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e94927387eccaad7241f7e1ef9d8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343391b43e29fb5ebb0be5c14fc7132510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230365a5c29ed8f031e20581e26575c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ef316628912606951af2a52007f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896a261788b4e3d369e9d36712cdafb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87cb91fe9c95637f4d22b9deaeab56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb2c1547bc2d7ea0dfa5fdbf406df1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037db26963bdd5c4d676fd6548b09a04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06392a7c524c05ba4c3fb04543f331eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ac4ee8f74c276197ae5edcbdb451518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021850e931b404cf24cd99d7865e6a94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e37d66dbace63fdfa12bdfb1189434520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d141787216748284723e0d7f7f99b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929a7e9f736f6991f80e0e7c66fd0be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fa957561d4b000b32930049a92449523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329edc49870b7d6784c430fd00ec780f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02430c5b93fed043672462ee9da7ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2fe74c5cd5c660263130bc941139c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e04d048abe4395cc5aa2101be4ef69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0037206bdc32c8b634266ccf4cea4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209ab5ec0de97ad8464d98edd2c1217529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da608e93c245410bbc7fd5db71eb700530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1e23d47b3e6927e25844eb5c0b31c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdcf1c8b90ef727145badccb2e64be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbcdde4c7f635a50d76b915f5deec5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c10be137eb04a343597c33b9981427534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd24aaee522b44d6c9ba05631b0955b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f6a195554e0ec9d382b111632522e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d9ab0bb08c8b38881658a4b2b17ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3e8c6b9336a519af8f78c35d87e1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f37cb53bb07b652edcccafc13eb7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb84f69af63ca561b9fa5c318ed80db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61578b9840c83ea5f5aff193c3d15a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18e841aba77e2de8dbc06de9f1b9f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb43b43972711bc39f7b3657ce37c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6daa3583d6a878f4abaad9c1f4f8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896d135be74dc2b4783f38c57874c22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185970a8d83e2b7e2e63befd7a0ee31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2883e495a3ce577e92c2a902864c6a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da87a96ad96ff2e5e2d84b7eaf3100548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2e2e1bbf363bb7d109784ac6894c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd212ad5f46616d70bbeb25297b229550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346b160bd6931df618a419059ebaea8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db267c5a384a39e6b7beba84d5f6a999552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ddbeed38dc69e307c495d1a83bfe6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6a46fd72e3ca1dbc9a9a0a609208c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4cb3628e323d0fb7fd36d4a25d337555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041fa61cb6eb7761b74fa3f6bdd31af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2798d6317a31fb8b20d146415749516557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415aabcc149ecc7f02d24dc4fff73f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96546cd8ffbf69a42431f4e8cacecc4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45be7319946bb2b0c7fceb212a291560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c1d790cf7a3b6a06ca512c539c62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea654584ad356e71f89ee24dff1edc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dcb658a9a1d9e18a14d79138c8bec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a0f6fef78ca9cfcc002820f0399bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d0c5fcc691f5c4c0f2532f950403d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8d2f8f64870b67f2a3fb5f8500d38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cab8eb18045ef0fade287a268b008567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac6fb1e0127fe62b0d3c368856c111568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55fef2a941b63d4b7c20faeb8abd0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f21d2c37a71af858c648888dab6f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824ddd152b5bde13c256c9af8712895571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82283ba7f0ef472befeabf22f95bb405572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c6df96dff5200b97178e8a036f8d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead120a8c05ac6e1d05a7c2f6eefe21574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215061466b1ada4d7865442715b61c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f415dd7ad22746a6dd4db625b1149576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657da97134732cb98ea6bb7cfa0b39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81757cf90b353357974719ad913579e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7434b6720cd3b00526ea69ae10036579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672070eba50aaacf9778e143528dc4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200273f82358660b648c5190c7d5264581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11199785b28ca5aa67dc3743436f2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51331250612f7d048b3f76cfc6ec3dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da104bd99f7754b638883c23e3661584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538df109522580464b80f8374cc6850585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c802edda670cc4c185be73fb1f581b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097a7a7ac6fe8f0963a1bdb8f4043c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d80886cd4ef172bed31a00ef71eaef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa91f4d21f0005ac96687317892dea7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6133c61f661dc4f6dd7ada102a761590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2ea0f922b0418ba0e5b90c8a08a69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59ebabdd088dae6dfcf2b9af20e250592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4070fb65d4246c743de1d1638d894d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eb5535540e20423b268a122edaba5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44775a8826c1726cef7114b3e83f92c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1aa4da384a24f1d7a4f5d99a4854b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6f5bb422d9898afc51182160530e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069e50cd69701e715998187a5c4636c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc952d2bcc7bdc094774db74f8e2665599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2571e70f39d887b9d1e65e09fafdc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dfdc75dc77a2f6b1ce72caf11f2f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac31fffc50dd1de34b95d892d3101602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3c1d37ae0b3c91303cf4ee2db9e02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d0afd027d4648bd1ec16df6603759604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34139d791fd7da6cb0c782fe3825fb08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627733cd31fb3f10066fd22e77231e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b47b9c5d3af59d45982629ebbba3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2490732c34d4a0e8f9deb88422401608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0166521214fec902fb502e97cef43c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9246d698ded6689e5bd93cde619e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab57d9a19834b1630215a220cb13b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631007040109cbe39b0f9e4e62ba1863612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ea3863aa5b6c23c9419544e4ed1aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba6853125eeaf066bb9438bf6534f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a8b1694f9e3a7df38a167f961660615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c44c886dae1a5b4e10297721705a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70edbfbf6c5f3c47d06a65e438225ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b53c1edb3292417d1585830ce8412a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d5f122df187f12e02e1159a5602f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de1d63a0cb6fdf5a3382fc9e46ead2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d848adb7628346e744bc97de3266bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc7df5edb2d4fec650cf5ff793801c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f5a1bd636dc052fe159d042f00968623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e91c193095a523355d3636f3f422624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445233d2bb10d30e2a7829c260cce20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d7e4ccfe860e777e7829fc9724ccb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b237affe7536fd9d126d3512591109f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76220801bf579c2c807a072810c29ee1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3470f0cd54d86602ebb72b8232c9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b4d0120ade4cd3bbfe91bebb55e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8046a228ec641f2b8b371054f7cd980631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366185b04d1709f3411bf4e8e4681475632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb5ff3caac53074b0452a00038a553633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fc914c91b59901e3aca9b9df9c645634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8878293c26a92d5f4a4a15807d9b4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad236013d529f3ae71f9e6ae37360ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f36dee9a323240e1f9cfe9a7c14c23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc399cd6a9b02496ad826de1d3eb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef385d52eee096c8da1ce434db1bf81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d1723d3223b83dffec3f4c9ae3f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97512fdeec99bc9ddb3e199870038474641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e9d8d1e305b2bc63b8d0f98ba9938642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b72289de9308d0eb8c681b28884f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c481f1ae4bb0d502e63b02c7fb6e72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b52ca7ab380563ce59b9d1c16f754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6e9a2f2acfdde06621ae9a8aa6921646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b92cf04676bf5d236321e3903b84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd53a06b40fa29418d5b74514db43ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79c72a02f68b2b43d1bc7be2a2b863649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44bdd1b3148e4705069eb17fd3ec3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864d03cec4f4e7bc8e50b8353ace0cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff658e8880f7f28ad8e604613f3f421f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b9376d3b576d42ec37cc6d120e91e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7cd10ce724f771c5cd26cb9198f5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639e4909f8d0c0dbe6f4d974fc1b65c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6383e94e52bb6fbefdb6958748ff5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7d8ba057287929647af9548e27431657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01693b4abb09cd7cc0c23b50000be6ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa868c8a6d8f7351aa4af66e411dc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e309e9324a7b6b2dc714bd259cadb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620745103f88a63b0f2adadc4afdd727661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a04153fd7d0d7b4db0b0085e541452662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fa92da06d355eb63d908c086d0500663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7bacf1562344ee04f9e9a2cc11b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6075a7fea5086adc2f9d60cdfbe48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3d81ab202d01a3affa8c880e13aae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24c0328662a8ae93069c3f47703b45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882b5964417f6851141818c3b053bb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83552a9236711a2d8c42ac501e2908f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b89d65e49600688c37b854d493bea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af23a30d2d6afc2382c43818266079671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580beac59a99c12ef03d8d8f22aecdd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b88ea70a6785440584003cb73f7ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f169e99d29789306740fcc8b4737674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f3970ef21324e13aad464004dd94a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203b1ad06d30a4a150520a19b04b88e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7025b04fd62b24ce21b9bb7c44b9ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4c1b0a87fa99277d3d9a82fac9b57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eaf034519866f9325bf250d631bf9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e4effc7a11dbdf89ff992bb9e50aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e36468239005a8c193cd2e9cd0ed6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb046807a5c17302defb7a283f8e729682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b55bcc082fdfa1a06cd1f73f08bd99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27327f01f59c7d9a0ac89621409973b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045d3389d2ee9f43ddd088c4493a877685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95ebc1f51d81f48c17a389066600b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09786a69846ec562605de7d2fabe7ccc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329dbde62d07ffb3ac07546c84dc52b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac94d74d41a2700e555b446e04877c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cca15ecd414bcf53de74723c5a0e70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44875e3357c50172289990ec08a3572691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13393baccd6602144e9c2c71a14792b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c18a03a18ecd161a801a4a249eda6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24070aa3b5ed0459363386b367cba244694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69530f1caeff3140ef5d4ba954c7214695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf01cd5e31c9c06e97bd0dc564c1cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de1eb9affa631a5541b4536b08b48d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdee6fbd27160250d1d915da81d3d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea4a80a0646187f1871fb95ad4d11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb3e7af3f3e7146256f3e11aaac4f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade939e7bc11db4276415edecb23d6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d11467e11688ebe5377b4219d94a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ca8e7e22a0552024310b0fa31b69c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815fbbca912afdd6adf8d8664e618e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910e513a9e62f3e117b17ff4a4a7f2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f70d0249bee52d65412d07ba2f14706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3101b6b169fcad1e943efc84726254707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d366bbfa556d079064cfa57577567d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dfcde5dba4d50b438dc5776b12098709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4421ae3d4ae0e3e4d7fca0683309d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986149a8b9ff90dca69687c88eef8c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b3d01ddd175c62218b46b23903015712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c79ce09c8132342e841dbb8ff52f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69804742d3ad2252a837212dc3ed712714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb4f8d299c277a7cd6e0233e53395e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b53027400b243cbf395140aceb7f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef036970d91f72ecfc5cef38398779b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c584be8c873322150316a99cb03052718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c93e8255c6f1fccb4715895cf0e77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b44afb89116c9224e5ce3b5e78649720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aaf413559801e16f4b4700da3611b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af18d22d69b58beb79e2e98429cac7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101564298c0d54231fbf8672e8154428723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca11c42e0a715a5550b9f3d9c4154d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a98d1cbb4426811cb4ab9ad46c30c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7462b54aa5cec1af9491ff673feac22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e35f55a6e9dfed3c3f92147dcfc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b966bc701a9c591fd49b8b6b732e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74079289c3834ca7a5f2a2b0f0bbec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf7d484061c73797bbef637a5fbd35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02bbfb344a4c6aa76aa6be81ac8bd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbf6442ba46a2abdc2d97548927016732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fa9ca217cfbe0673ec72dfcffb478733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c5f5bcf92b47754eebd51fd1f8b4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e1fedf500a52199f7481ecc552628735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a775a6d5ce7cd88584815b9065500736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1a970ff7f80a8a39005a3258befe7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cb069eb6009598804140371c2597d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92d19bd8d9b4f0763e9891313ac51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d04ffed50b9262bec8c2fe6c321091740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a0ceda62b9980fdc657181abe3a2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b972d45f5e2adccd6336aee90e40ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e39587ed2a371903c2d066040a4a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab193110aed5aa678e8380d6860f31b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80416ed47239132c6ae952784477278745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf516cfef829db02a1de7fb2df501e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3463ae7137beba59fab00dc43b54b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2fbfabe2c5e8b80819ffd25d76091748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c522a5cc38cd89336de6cf84c7c62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209c9e0890e71ab02f733259ae98650750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d104add3583ec8922277f038bda6b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8e2ff5c25f33f2d647e4b03d80d48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274fca1d19ccfec938ab52b25469fe7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8112fe85e1fdddf49b4d7509b3155754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57ba2831949c3f6120a03f9e6611d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c5343e88c68f686c7b8f8cbe52c51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d352626689c01b9ab22fa676fe6b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c74c361ef082ed8e9538eb8031818758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c687cf7342997e3b2ddead7ac2cb2c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33402e61ec497b51948e9b4771312f9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397228fcbd875db84ed5877956455892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb82d690707238fe1ec7574cd49db03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2cd05303bbd049ef005154f070524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5bdb9ef26dcfa047e0ef55d94e7515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19dcaac2d03edd21bb51141b5463ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9028a7637a004a50130029eb490a857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb8967f669944f57f4309c34059e148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792bebda636b089826e6ae12e9ebf689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646152a7015f4283b2fce14b4dd905610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42622d8cbb8aa623baf7cc95dd522e5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ef540f31668e180c4567e7b5049ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5e7d163bf913686a9e29d5295626013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717112cefb427f8f0f1c3a1e67dd38614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f865a95a5ff13f043465795ace95a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14df0d21efd5256b56021f3793b09616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9560c2d11ce7defe495174234d400a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324bbecaa8dc8310b41d6a4d786e6c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963b89c758f9c1441b7961f258e420919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a867a2b585b3099d56aedc112472f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf909712e23fb8a93fba6a04d2bdda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e964eb5ac18d17d6b39da753bc5b0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f57db5a0f4bc3e9bdf905b19e01fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e503057369610badbbbb273afb772c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ea2e1d6e7a6d613f7e58533e92f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e73b01713b52c03d2ebee082dd1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ea23dccbd14723e4ae6fb786bf08727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b178a2d5580921a58168520346cc36428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0360692140fbf592ebcdea897febdec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab92dd34fba4b6b75c2274ad76fe2aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04673420ad6e8790d48fbc670ad19db831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d763ab73651cf27e94b8899fec5925d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2961dc074c361d9da5fb91d271387533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195dcb3fefa0211b4c45763eff13b3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34319de8871762ca1dfa91771d4061cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb143e20b14fdfeaf5c9050335baa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa3e1dae52928b233644f1da7bb1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10620c4ee4d2b281ab0c49f75f088ef738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cdf97e1fb40cb151c42fc1707466b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aafc5fa5e63e536419b1299d23abf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd14d5c0d4faef65a3d5a4112700e4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04029ecd962f07a7753e8dfbf8d75ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e67dcd6a528954158d0d4f388b0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56f540ab5c0704370d744bf6d86d2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274e103cbe48f417a7caabc0c66874145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3db7aaf1dc5aa9ec6396dd34e870ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf63422fe624a862affda9b23998747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9efe39b868dc25d5672abbc286a5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9b074536d860bbf6332421eaaca0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce3c525eacc9ffcb51e09bbc98cdbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a684a85d51cc54143036dcd48efbe3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda2d661975314cbebce42d0bc6f91352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd764ac4c9967bcacccc6f589dcd5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bddc79a46b234fb0fd2006342b9b3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d79769c835ab76d3b1145f84970b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b4f28c2949bf80d59a80ceb69d0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c07462ec82f4544045341b3677b82257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fedb196120014e9fff254504a16cfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759267443121efa8511ac011d09cb7a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd380739dcd93c794f70f42cd77d7c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2241f918da188175dda9cde8fb7fce961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae35a71751ff3a4614e1bd2211e3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c69db6b1d9d0402d292c3b803c3a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267700b4564ad48c16d201dbc132261264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84420549cc94db27fc47b9fb38f3198e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385f84bcbfc03bb2b9c2aac51cdd2df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65853b8599bfc83fe4c1baa05f476b0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c43dcae3fae7521cbade93e4f79368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38ef961dc4e12e76ed8b2308ada99769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f556115b13fa46ebbfa48f195ee842570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5630b559c9c54c3bce8b78af706ca771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456479472dcf2f866059aa97120032772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f98b88987fee874fc1635a57bb87c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9e5524598a01d0f2980323921f6af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f120750660f24688995e0fb0165f8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e3d3578382b85fb214670a12ea45976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6fd271cb1eccc3035da333132489c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eba49b22224110f2f27601f06c1d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40f108c3b7bab86acebbee307d713e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf2aefc88d199cef26eec3ace7227a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e26b26d2f9c947da7c3713d3e635e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad45e03415ecbe08a5b0be9e6c5b52382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225398ab56d5ad827c43fc9e719270283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d366c9a09f8899f00b60a44bedc94a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69615caa4c4c853d3c145d7ab7a03fa685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407a20a7f03677307ad108c3f26e69086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c14a0944f45edfe848233d961ab6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492382d0a39f6c11fc0224a7acca8d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47045be3a924a54d50c92abcba9f73c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d12b965de1449a51abb292e9169b4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5a0eb3145ae2d127cacd92edb509791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a82171235527af5c355012a5244792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25d9a39e6cd6879b53d5e8f03af4cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a19df7366053221c8941f44b83e78d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a109aa4d74b3617661add9419b94cce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ee2f52f59fe166f07899e65541dd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa10998685671ef187b195c8986cf5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e2540c56e843bdbffa4dd86042b2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64049fe9e7006699b11d6c3299d0e98499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c1a95d336ef793ab1ab4c27fb166b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab07a21562741bbc39945113e680399101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005503bc47d9630ddffbeae8bc13b612102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8cd17687b76d825821c3fc180f7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14712e52a1613e4a37730a2201f915f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0001e0098e7a70f00c05b8eb96a15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad987021d4bf467507dbc5a13ccae7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cf6f94fb40f8f359371df565b88aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85625facca09fb9aa7e94f0a19574c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931638398a4008964116c7b5b7220fad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95133d5999063955b4d98977add7f8cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10bc7607f77912a27cf556a70bb1b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354700448f4719922a8e9f2bedf3a312112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d69b2411a5060b4c92ddab505f4ccc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277399f34b0e355b801c553f40b661114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc8d830fb266c97f7c520374a2c707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca210d960e53d187df0c6794f2600728116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba31bdf2f431c1cb57c6e283763d19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ae84747dfbc72004f89a3ff3069f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8ca7100be24480204e2f92e548528119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a04615ac6b24c85e8d0c0932ade5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdbb551da6ff1ec76dceee39655ebc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f7760930c3669c271550c8677d4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a89b5e84a36aeb93c4175bf4871fdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab79afe0ccdab882cd7b0791fee3ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29a7c42870204b9e844a35de449542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af0ee57d4a1cb4759bed1ab783774b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2482ebb89b769c47171bcce168207127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9e1af069383d436843996746f2cec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ce81d2a19769b50d9cbb9b10da90a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e63369492fe086f3a0e81798f0c734130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bb00a74557e8fdd1c112f832b36ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea629f1b4842ddfa85707745b85b32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db39b01379ddd9641369fe02d42371a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211285f398fce70067c509ecde5aa1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b287790b529de4c0a9b9d2de9286b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffd182d40faec8a962f306d0e60e32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c1d2c9dbb5e597c38d51a24b4757137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a0688fe8304333114d4a1bca94b4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb351aa1e54446a4cb87a71c2610c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80161e060547520c904151654c074cc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d272fda6f3bbd961731e24303d39d6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50669dadb650db704de3f759576371142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785acd77cba99c3f3fb6bc3179712108143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b0c1eaaabe548d7c25209473ae4ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfbe183303569a02d4a4bacb4c62f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce87228abf826c355c2671909afe029146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fb0f5c83ab427a3d1248b5acf8b88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308000ca7763e80c4d0f5690c809457a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c157ca1b8e2df04193a0df1a2ffee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd97f366c12488d58f3017774145592150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1726343e6b5086c1f5496ff1db76d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cec1cba593bffe01635e9cb6dfd09c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91b42e97ea51558793a80fc6d3b137153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e4d825474957b198db116be02ffd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527782418fea2bf3dcdc359c30d11d42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b67c39f4ba62232cefb3d2439ea53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781342b77166697b3122ed773ac94b2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19228296428fa3ad27f9648dc94a88c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d5b2118928cf82b45bbf925b829e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27499bc8c52064a9ed0ccf031970eba2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8224105433a707b920bd656c98add161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcfa49248bc084652486052ddc8b1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3b7fe52fafcb03508455b56de3f0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec106f499c5f7bea7fc55c21dbf67438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed901fb7f26f819b763fa7646affca9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e393ba732a2f16ce75d9f5723345ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63277be38fee8da2b8f30b487b6671da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5948da8c07849b7ac8f6a2505c9ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161404bd303c44caea4a227de511da2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632fd801c86e5eb8a2bc7736bf438dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab41d1f0223ee23981457f59dd8bf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df330f9910dace9cc61dc2e8a7c95073172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16426babaa287feb57a2b2022ade86d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4024a49cc18bede2053b5a807458fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6f2e5ee9a4e9823d1cc0b4d6e5e66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a3134f93e428f46d0eb31f3dc6143176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1144c7ac63449e6c25e478342a0b8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42c993be403c5eee7a1eafe6784150178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c94722fbe4f236b2d5c6741e9ecf50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab4582c04b6464c8ff0d8650090ef0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0438dd4a8d2f9752192d5f9d5e6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d4db516c0ec79a2d0fc224230e452182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7746fa05d02a1a823499b39a214e821183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e545be9ca4ccb6377b6e5b98074002184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f81cfe37eb079ff3cd55e28fe278b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e64a0fc0774a3a8f2d5caf248e1a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27e7fc12addfd8cf1a278769f24ab8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368513c92d37864974f04b92f572269188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d6ec599d4ea3f42d0064856d4b345189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1c0c606ee3ec128f4c0a401fc2d3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee00b98cdd718ee7586eb67c7768434191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f495690c16dcf9cf641285641d0dbba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfc701007a57312af72a129ac7ccc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700a3c26d0f7fd18fa8c77e2ba3470f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa342eb8b6f1643f7256b63872fad79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9b2f393d6709c383c3eed2b78fb50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19652928a6ea9b1c446c4f15f6038166197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5669d44070cffaf9af53d85a9375f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe1ae1bdf4d95229165cf6f1e24c17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104f9bfd67150de54008e272aee2c95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bd1f23c85f54ffef47513d482efe3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f097c14a0e6513d3321cffaeffb0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fd9f5649e9e16bed44331a20d306a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb1300eb962dc799ee0b0ea864b07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1032ea5fc92183e094f6be91de916205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7edb353544826e304b862d074acd46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0b1101f1cf22a5315abf50248d228207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff59d58fcf07db33e9af55c624bdc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242a199cd7653d0d054a555d3a3b67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2c71beb1018b7a9ff5c26e6fe62ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40fe69aaea4a930d63f33be0132fa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782132af09e1acb66e33c0055bb6383212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab53aa3057ad67c6966f404b811babc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6cadbe65d2578ecf37e1f31ca9704214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba2456fa8f477c19af32070283bace215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420b81b060ee738e67c99c84e14e9e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d464832c19aa61236c64e9f0307e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca233b4f8f0f388e0bf69ce4b0823dfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df9c2b428c10cc27a69965a88dd086219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce82f87e1f55ea1aa98ef833a33ae9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e89b095b0e32aa49f4164256dd7fc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd800b908b4e7167d4795a7ca3bd21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0c794d77507553dba101c3b359161223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ec0f01925a861c6cf43ed2571f505224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d542fe6be97bf36f56b91ac89e1e4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51d94e0b45189ec7fc58570d270230226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d9f827e27d8611873bc7ba1d2c6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f15af4d997ed4dc9c2d5595aa9633228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bb3ea74c9dc72ef9c9b8d5d9792af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d4c8b9a4db916494bfdf4e5211f66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba71cd737b72059453bcd253cffa20c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8c1d165ead664c0a2b42da22b48ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efda900628ed0e3737c3b4ddd9b07b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38801f81bc8fa334dde1f79e64b2552234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606630eef9db17dd41e4dd9ac43ca4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7afd8ea5db8af09cde8f81bd7de0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eed95e8657cc9dee9646510cf155a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e8e0a4a2e1c07adbea884790cf331238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237f5dad2f49b6982fe9f4e4df1ab57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feff0fe556191c1f685aadcc4ac266240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb88ecaa7e2e3bf889e691c3c1b804d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97f5c3169ec83828b54fa92061e59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2974524bcfe02f3bc35d555f4eb8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc28571542e235cfa442d4a822904c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b058adb7e6e22efc1a95feeb9a0d2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d92c3a9347f2c4eaa0ed3b43903f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a0fb6c820d963b2618135c3f940ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0217e5c29c0665466b9758faac8dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8b3bfe3b0fd9b56e0a9fd72de59f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787f1f1a219722c6e3dec132800e97e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b727f1bfb731afd3d4f8b03d86639251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63e786834e3c8fd0874e2534a75ff8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d18e0ced5cd7450e288b15a142f90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cab3a416ebbbd0121b984cc207998254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72139ab4637d64e23d0eb165b6dd2402255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a84bbd3272cc0eb14bd590ab82287f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911a40b965bed058c1b5c7222645c10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbecd83a61784f849b95c2afa16ea58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14d1ccd6e64df71134483e70ffc537259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b4372f3aac2d5ba246ea87bb0ea67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f6d13c53119d56adb133b8b44ba57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2731f9a9c07bc3ed705084479a8ce5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989a028e2e69e1a50ff39f1d1c85f06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f30fd2f125626b9c63d8da9a6b1c8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5698ffc1547edc8a3fd6d0838fc64a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04e4901ce61dbc1cfe379e86a55339266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754cdcfeff3189e92e7ce34df9a5d6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a48f6b99262a8dafd2ea8b0eab7cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446a29b0f9f838dc45d628d1ffcad6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d80d9970ba405f91db4c82f03dd8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3125b44e5a053de0b83ee66295313c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde58916535fa3c851d24c363d4fa37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6216784741f85fc54ccbfaa15971b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ddf7f29e95f8c42962c82b7e5c25b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce1a4049372572a9b66dd45256e2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca326617e3f29e9a1771c702f61d645b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328e4fb623ae014ec2e675f52ea9cb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d23aa9894e03c530752b53ca1fe95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969f3f5a4bfeb89c40ff0c3f11dccc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e149f3d8b432db062a745c1cb5755280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9d3a293e6f516b4a11bf9228170b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f65a118a4cacb900ceaa45f7a6b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4635ab8107070aa6921f4fe9b69e75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec4c1fe528d2040219f707f3bc2252284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a98fdb9d9c7d80a4ce7812448f36f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202ee8bef92532918550ce66c8122b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51964e1b9db27b2be6d7202b820d212c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c245c5d4921ea370b00ea8b1cc379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f652afa5e056b212198d319f1a6e4c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453202b5c809b2afda78c4050462142290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638dc6d80fff1413d78b2cd10ec9a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d217ae4ab4b32b2ab6c14f4a2098b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cc8ea743e9d153f49190f59caedf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75235ef087db3e25062c1e76762ae3a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78becbf902e8e71e1258a8116d7828295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129c4b31098e366338ef19acd38d752296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38367fdd52e426ccb16c1a61581d8fd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5b0d2165876327e8ceba792571d1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb378f6119ac092745f5c5d90b3a7f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e1a24d945ee8ed0cef463fb6c32ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0804bea43ed570eb74ce2f6f4649a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee93e03e0e33ecc5522d3a5121b932302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae95d77f782f833bb355f6b0147fd8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0516469a91b3a587245b3965ef6ea5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc98ce28a32962d6e3f3e28924a70b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7100deee92d4f80dc5a12b76332cdb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e59d875aa8a3ad6eee7bb8cad9c1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2cd3e37ab627e7ed21cc733f820d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf76cc54febf0770b131af1afc42f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd8d75e912ebd44cfef9ce2d14f7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595e51f03e6a8e818243d77174afe6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88b5c76a79708404e95964de4ea093312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb333b9482bcaee32fae914909aa11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9b70b79f1aeefebb63f3da8dc6bc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af338708790b1415d6085d893f74668d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89492fc4f5a998c1a229dfa2cc0dd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af430bf1aa22d806d6c7d9b8828bb411317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af03f969fc58aca184cc9f1694b7af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3d4df245ac3a28ff6aca56b0ab847319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcc4779c74ccf97d08bb53498f4697320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd8895488e52e4e07b61ad256e622321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392253bdb6956ab210915488391095d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc632188714ec632690fcfd0c67868323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7041ddf5984daebc5d12536df7a5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75a9667572e073ef780ee7d43d36f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbd85216719b831227cf4e8046bd7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abb783acaf13dd693e60009bf8930327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adadebac79ff268319550995f35228d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d496d563aa7badb1b04c87954eacf52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73667c8b302ebe4bf2dd65c53a6918330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e6f1c3d341f3a77489f9c7afdd2f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd33e7731eaa8bf2227302cd4e658332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02651cd3e70e38113a7b7f177382dea6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d495c51eca922cde9590aa4cae7d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb70af7c3473425de81943354ac3f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c7b903201df8f3f650f505f2c6816336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c59a81201172babd5bfc69eab4f82d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b4e8d5afad8495aa588df69004ff1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755700432d46af52a5526e578bdf9cde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128feba0a018f1bc113836f05f1e9ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce654dd52fdcb263bce7bd2d6bc20e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933334fabf95df08a30f27e84c280e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e1e59fcf7660d2277f6449a4178fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3223f71d5dd8ffa07d9249299c29b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771b79eec2c382e75b356770035b2f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bedd40c234d31a4e3b1e75cfec829346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bddce8475774f475be59836dcea775347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c454a5ff0777976c98893f15ac5e346348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f14d220c0993d26b6da7267031f90b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2236355ba76c9588288770110e2148d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8da2de7f9723c4d9fb182ed52e62d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049bb5e5f25eb819e0579b27167cc2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afcd76132834a560bef668755421a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb443594df2af274a43e9f9a05eb38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad849f813874eb22496307ded6e8b40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce645e2d4d989b1a0b7d2dc818fd99ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f88edb1d416a5884f1ecb311c16f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe0c36bff1134279cc40afd1737aad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294423ae5ca1c7e86b97801f484ad56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baa4034cffd8ac999cc9b954cbc9ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76f44d7b591b608c9e67ccd3d5b349361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc679a8acc8c0a35646cbc44e624f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef19ff0a1126557e5edd0ed9ed0da7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b3b949ec742f13d6338e4cacf3152364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a319cc632b44a0625f20f7fb4b0e538365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0464ddc3b8bd0891d4a9318718796366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6e6de9596365d37c9272b624a390e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bce225189342a695dd07fb61698aa1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3787faf5e73a90c04a5e27b75d826369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301114a4efa3115a9d3734ddf5c6da4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c753e59b7026e8b422082ab97ad8fa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d255f514f1a9ca04bbb81c3f8cabfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699867b7cb4a047018100c861cda03c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59110edf92ef6d11c14359f6d5e6b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482435053484bc00cd3eba59863d3ae3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1106a536507f38e469171e9299404e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3c5d295636c4ebe4b8f0dde66e283377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e800b4c43b251bf1ac80d257f4035378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bb14284a2db680a470128d8db909b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9293cba7f15a9741e255af548b61411380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c97898ad8ec1a4fce1e980d520a314381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803727c2fa44992160716e79e25cb5f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f2981e4377fe40e626b90da23d669383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0114829b3ffb9535208848c426528384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6acabad1677d1faafef67c49c9dffa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc25a4f04fa7930eebde5292dec7bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9721a44b670f5881f843d8ce5ac5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffb93070c05be5c96acf3b15e6820388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee91cd192d82e97c15c253423760f7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caca2f10c7adb056cd57bdc1a05dd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075e8ca94e6ada67858cb98d5802a04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2539edf450bd3e5c01c79d5730a3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde4471111947c5e2eaf335d42ba360393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b2676d92dd4d6b0af02ffd29d2be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d413da3a8654cb2a3b0452f648e6d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0a35d4321625f9fc61c0175db9490396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628697e98edffb47177a2bc0ec0b5ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075626a2248bff554b26f5b98d82fe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac718e0720e02634c5d8a45a8b516008399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4340ade58d35780acea3337bdeb8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e0405d676cba10d8536b436f4ff19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d4bb2ea070a0958c98415b29072cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35f5eb87c446967806860932120da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c365fa2a085044d22f7de1075e35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960af3412dee8eca74fc63a5812f05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419e00d38943398078e4f40dfe3534b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5f726b09612989e1daab8d36a4057407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1004ee7815df9ef397e54fea54e9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0b4d3299757d036f449b3f9ebfe89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f38d5aa811fbebd56d1da2dca62a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbafa43bd1bf3c97181489b4c217903411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b5b2c242b96f0bc0d5a8cf57cf3fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b67eda68271c1e44d34efa50c3d3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6477e56810cb8e12bb28937ef95fa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860123fd651baffe41edbf876bbfd88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f50aed7f4e227161285de8cbc8a80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7708c81edc07fc08f3c2316fa615af9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62968c5da31a1d2d8475b789aab5e251418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb54cf02b933e9dd51e9d30e77f27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7239dd38c991838ef45de63db7c9da2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4eb4907d6a96d0ce07f4b7be1f45f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a714353922f327f57f0fa8b1a658a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0110e968795eb66313a1e4e79a11d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153a475fc265c05d37ef7d89aba55af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f7869cb3a1644665a36202212eb44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a5503704b57b7cd57b97884259202426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74483615f42cfe2d149753648e0a107f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e102b3b8646ad055cc035a5c1955af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc050c58bbd05ac8fbbf545d5e7e73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5afdecc40c288c8d98a2b46c54daa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08e3eb66a3cf020becf1fe807a44f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296d8364984617b5119d3da735273f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d769ab20be5d974a9a1238ac4682d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deb988ae9fdc048fcba3c28f0d81ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767d02cb3f20d2a0336f30b1a50bf3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd0cb693435ea047f2d806237cc0c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a9c909e1774b136390542e500daaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff9e610d5dcdd26be13818dbb86ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ea83ec93e41e4df32028f303bd4d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ef21486b098526e8c06768075ad1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07e1b7b5118646a6e6aa7e09d71fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f7e892398217d2366c7a8be8a209d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625cfa02ad7fa23d585c4d6ddf75516443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673c7248b2cdbda3db7241a3c70205e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b386689a7bdf41df8abe0a363ef4fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80448ef40e660cc5abd75f85d122dc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45780e38d163771f7b7f1345866adb7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e31cf67fd47ddc9caf7bdceebec45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d08f0e47477a212dc2da34e81dd740449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffac36dc450c1de6614c34e03d268bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9bcf1407c6d096f834672bfecd8ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06233451facbe74dc32cddd2d230a3a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92805de142b8f8e4308fd36f23b0e305453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4efd222aab5a3607c45002bd7b09a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac042bdbd3fc799fb455a8c63cc3dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fde1fef54469130d73707e413dee5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f058dc545b8a3e113eb11bfa0427457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366e0006195abfd917e95c35617155d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792b61dbf5f0f8fe4f7ec268239d9a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16d7290402164e4ce3da9de57d40b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcf719b67f0923719016d42f130c24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7341b17843a540f1119e8250dfbeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea549cc18b4f43bd6ef7aac9a0f51f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd16bb16a1f0764d36408ecd8e516c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f6009cff7ce768c841060234f8c73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd8a32730754a7bb5a9c7b4bbf6f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb00090ab1333138d5c1ae24241e08d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06c7d56896ff315223cce5115f9956468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e0645252341081d6a036223baaed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a4544a262914c2fe37c4a4ba8dc16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa96706bcab6124c188062898b930a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56769e7c4a0d402501c7f84d1a740472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fee1c8e2002635f1bf1c1079fced4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca79e463288ddfc36362b0b4971030474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42903cc546cd1653f60a32df2c9e76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ee57fbab0bffc18db78317d66e5b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f078c0fd39164f5ea82e1822a5961c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff2183d69bb8ca2b225c0e55a70f84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97fa3ad557f3d859a7a1cf7e094aa2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b420e32a20f3ac21725824b015e5140480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0057ccc11769ce79dceb47943f161481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46bec826fb51d1b86d297632cafe37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988328dd66d3e18978e8c4ff9e5069d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08675002ea00d703bf8e33774277d031484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8632d00e153945bb665d06866aaf204485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df0a81ad84de6c84c738681210b10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198618970a32ddb5fe484990b30b833487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83346b9f8a7e187a5ac67b33debb8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eac2a284159b54716e57d4474c3cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffba1f259574841a6233420694811e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882919dda91c3d2aa4b0a8aab678bbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c9da6f5b4a5c934c7ab1982d597a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c289dc0122d07dd2406c5b191f14b34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8227bfba42a526238f1f632db07c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5c9d1cfa31758f5c7736ff6b533ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a1fe003b283b492910e63eeecbd0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ff9b46f24bdacf78d27fb7244ccc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72b554ce552b2f60d000237bc92b51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c33123db27285b7f4cbb786e990ac0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6e14cd47eadce6624503258061c68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6a74df67cdddc15b68839c0192fbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb75cbafb3c30661e7f8096673fb89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de07fe614bc96c88d34eb2db705139503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6f006e3b3e2159ba420832628dc0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0929bebe5b02b051a51c3709a6106505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349d4e5551258c9da132e593294b650506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0fe80a925a718a0477e60ab6993a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4fe685626c4f9a1f0f4a1a480c85a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d448e35d92c7c1fd0b42b8a7f3becc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33265f7df0e053bf25f45fd3ba791155510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8858917f6dba29e1fb4acebaa7029c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9c0bd245e840ffa268da16edb0673512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24193f15e4b8f97b01c74f1386cf3d55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247b99ac90cb9d6ff812558c278eaf7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43835ce5f1f4f810ca37d05e7d7ea97a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe116524e3ecf102035bb2348ad50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1b32f45abbb593b6b55024aac7a35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5079e2e781323320d469362fe60b85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294a63b87eac7785eb71f6ae579ea5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc1372ddd1b837333f0d821bd8f74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9fa667aecab39220341f0eff76bc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c46a169200da7c5435fc8c98da246c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242b6e2680909d97d95f77e09967edf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155f1805c0ab1555a3b198040aca8e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dcbcfe03a42ebec4e7fba6478ad6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b125f0defec73985ae0fb9baa7238526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413b40c14db81371f3a40f6c9ecb411527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97c423210057b860e402eaba433ed5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0db5ad2f33fd6382b2f9bf11cc512e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89717405deb82836e476e9c49720cf7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38de2432043f9a7ea4e48507d6ef7ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8e807818e27cbe2a81207e5d6bfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd88ac288df54d67a5ac2ff6a4a810a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a032415e37ff5a4609c39c4f2c94f27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98030beb816d2387d63e76beaae72e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67beebde9d8e2e1110d4c23fa410d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954c5f1b9e5e9f03c8291e2bc12b7c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ef7b2614129fc2dc7494444af53c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c873d3beac2d8ccbfda8239cfa939ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dfa1a4903913568a22d39a52a8134540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89f5032b0ff758e8350d1999d66037541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fbb6bf9557319aa1298e06d544feb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd9b243da762bc172cb7ba1c3dda11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38a7130f33783bf6710f4c9a3b3101544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7057d7660089dfadb4224113cd1b38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd5bbae4e1bef95ae98ae07043ad9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8344369bcb3bd20f33bb7ee3d60547547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaa9b76cc6ce987ae1769541b074d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921cacc596bd8bbc26294509f86fae2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4a4cf0285b1c48e5569e93cc0d1cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5b6179ae172615a18c887c42781bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a0454b52367e72e05f55f689f5807552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d12944e59426fa42f804e38e471753553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526cac391f273808f1d3d912b94e756554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdae843432fa7f3e53d36459739027555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fa881926fe3c4ef995454ab0dad3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668e1f425a5fea32f59e24b68a4c848557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547a213c3e2efe9f0a67aaba55c8877558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff67e20ccfe70f484a747f6e1d640ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88decc4b066435352f723f2edec86fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf96b3d660aa51d645eb24a88bbc4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5241d2363012ab9bc34e6f875d1bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eaafbb814ee98e9e60b95d2e9fbdb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ba16c9d803130f9045ea86ad4e5d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6f01744913bf8324e31db6ee0ff53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2ac90ebc57490119d63dd1984e212566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df7a9092913cb5ea9c89525555a8e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7109e64e3a0b21a764f726906da26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df78cf866a16b472f73485030b5a800569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3672f000b50c0bb7f2b03121f064315570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5a38abaf5b27c4a84045481170f38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488127227d7fb76ebc7cb37f96d75f19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e8d202cf1655e9bbf2190b7281302573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166add8484ef209756c88f08c51b3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ba47c5887f78d49fa4b13ca8545e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b60aa938bbb2061c40d29cd469d8db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193741bb47b431f8b515955e8d87d159577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5b659084347781c27931f0e18aaa2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467cd7a5ed865db77ad1c7b3c5947f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946f8e0553a0c67e2574ab55bb9b525580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be4af7a8b7769ae4508ed738f21e32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca28e772763211417273c1ab710daa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5acbba778f4fd5059fcf2fa52fd16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8920b59c6228ef93b833bb3609402f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d62a3aede28383ad2b7b8937b819b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6334dc26d8aae59612e1a6cebc4b5a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6d9b90a11679441987a2ceb235677587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6cb0a97e4c4329bb27eaf53950072588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b66a58fde5b5d010923cee9681143589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6661d64179c4fbfdbfb5abf3b17037590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503a71254183271a9d7141558b312d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf8657aaf5352aae079771003793ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94961b09399633d04161f4690dc018db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ec7cc145c1df7744f88795b7487de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04c4f33f59ddf6d139fa8a7e84e035595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80585be4c32a37a5887a7f50be4723b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f8179ad57386eee197f081d67d6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5b737c845da70ffc6969ef54dbfec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655373c2aa4e8531a108c3ae70b6e86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ecee32b4b158c50ebcca31b63cada600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38cacdf8d6aa9cee49ece538780f54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f62d9bf776f4ffb45f3c0d445281d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f59a8ac712c00f513c3e2cab6e3bcd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5c3a5604e9b5ec5652e007e6dc8bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b258950d8cb3e8eb223dfbb3be5cdc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c99138687316858f3d588228ea6344606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949783b6c17889cabcd6f4d4ddad805607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad1f01f96030dbc72c97b4ab07280e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe77fa8dc0c258f163bb05e5c76c39c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e1c9da8596e6c5e5c5da3c2e3b5fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0517c299b2a1651109c8ac77e1a443611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf4788d20895cedeeceaae705e5ffc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34c271bdd46e9bb40d3283b0afb1c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27e43b49d20f723fe751e5dccff709614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907543b5302d65c571c857857c13a6b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25aa0825539aa8484f219c9871081c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffea91c2dda5058bdb5d49d6c19815b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a0fe929117e6f624bf2038f8fec1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd688cfcaca063aebae6d08593c1b5c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db5251b3f104891ab4659382442bde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26502cbc864e2dcb4eee0260439e1f03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd7fdc7ac84b1ff13b4e62d663cfb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84276bcdab071551ccf0150f87067e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579295116a93e7b61ec38eab65aa95a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179024b21d3aebe4ee843ebfadcffb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea71812fa02f10d5a97399d28faf3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a151ca7cdf55bd72e8dfadc36ce86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14dda527ae702d562752c2eaa921b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9508ee2e99c78a75fbf1622b1deee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548bc913c35ccee13e671d056cb4bf5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cf36133b046cfb9f0bf6a2bb7d22c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04e09d458673f7c88187cf80f9a20f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677ff6546eef15294ddb68f6edbc1e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe87a0650d0048a0fa5a2526a18fe2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffef68c5ef6660cca0dedcbdd535391635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f813657c80776265db974dfd3f8a5de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e290e40ab1da524c27ba05a40ad98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7c4b7f488c43c4e4082ff2d11580638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7fc2e5039ddaf7cb60cad714bb459639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf56d707b72ebc204f6b6ae0a551a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a254882d8e32ce4d854121d867f0dca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9bc4e00614033804a753dd9b57db9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437c3d7045addf5d2b2f146d09c61d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a6d060a5ddb8e81cb32ad36976d8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274013b0a98d5d10eb0c235b9622311645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f91ac226c65dcc68f21f4288ae714646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dac8da51a41daa92713319f24ba966647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd84b10f70d5197a62f611cafaebe68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8425ed727acb1f95eb2a19c5a5e999649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee93fc616f0a34e08829e62c7e290650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ae3be4f2768c9f61cf84b83b7f269651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ed45adce95accb305d2eeaf7dbd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4ed8e0de56be3a8c25b995bdc47fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4462d1fdd2c01dae069b2ca1f357b83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc4881085830d5572164fd96bcff7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460d2a1bea1e7b92c7b85a39c8cb7d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d2417433068e0b838d1412d52540657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0204f539d76f066543c7bbee90e21a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6bcf718bce1c497a5c204a565177b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2cfbb31a9bc134d183aef26fd5e1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff834db453fa4b6272a8adc5a96b66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90e67da77bc18363fff031b5886208662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d65ba570c26a9c6a1ab2c2aed90f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a18e087fdef1ffd6adc53a8e5dc57f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc013567d5caff616a197ab56ceffc57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769cc81854553a53da575a99777d895666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1322637bd9423e90ffe351dab1da90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e1ca1fbb916989e259ff6b171ad47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4651800498e473b4d6ea8095fd46041669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da26fe5a2a388598040bdf595bd77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32ca903c4e4da580581eaeff7cdd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65fc4c2d9abd0ae707442e74a6717e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c1f76b996c4fe356d4f130e6ca76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70c15e6c9096b716a1065131119106674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680760ca9274b8f8a922d3ce4825f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5cf7bc11f0f3b369525e6f46c8510676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974052fa4bb6a51ff3d5ff5c6d95ccda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074d59039e4138b26de67bbe95210ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f1a2c24dcc7f86d2e53ce1324f3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f29902513e56113b2ae865044bcdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444e756fc69943c498c291c15fb9266681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d90497b6975ca9046fb77da4496f14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242df40b7c0372cfe941dbcf41981d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e48e7afd68853d0620b2b5ba16c5dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c032f8d5b376983424cca6a2cbfab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff429d2bcf188eebd1369e7e24f6b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc76e6d4743460588288d876ee90df5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096c28056d6185d1c1fcd6569278ee1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa620a83197751815e05826cbb6a9fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969affa290a682911f8b73c9b033179690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a227b52a616854f0183453894d2a3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f63832ac0f7fc01484cd00f72e9897692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e2ae66f6ccb19c88bb0ab2c07050693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc92d5aa59232b618ba95ea2dadc330694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470af0f6983bb10b078cbefc2758d13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252f7c949e8510fe4631f0b607da18c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b9908750576b59db6c5826db4479697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba3c69a86f7b835b3be1b1935b2d9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a8a97033548e5c9d4d4035279609699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf889e1bda2992aae642b8bdb435841700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cb53ea72883b1b235e8fd5a9d72c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09925064c43cf5a865ec5c8fa178c02c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a53054f575dfc369f08f6ba64582a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af672e2a65da597a17f1c341b253fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda7a21ead194fee6124a95a7e8e98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e612f5a147a20caf075235c28ae2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6390b828739749e82a726a2b88a8df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38142fff7853d16c22b440031d5ac31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39e9bc613d53f9f1ba272a662c4343709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a212e4329a2f7c2833bf65aa2dfc03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c0c0b2dab729f7748b1b4677b2b40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f26f85276b3898a21accf88b41c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a503c3042cce15e74d449d869fa99ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0473491c1475ba3a1ab055491caf9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d323965af95eb0ec071bf2b3be7afb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4927e164777b8a64be347f34711e1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82545864f319ea8106bb0fd240ac75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f348bc29bf418b61c41491de1ec4b31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3b2b79612cf0bb8f6fe89f666f279719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31e78d0e6a716ac036579afc443322720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a783fd8ee4eeee14de53bb8a4ddd3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c493e5c221aa061708cd059f35cd4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9742f8a0c8cdd0cde63be7303d2234e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f7a9b4bd7cc7aee485013754b2d6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca8ec06fea94eed97f7709cdbafec9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feda5fe4f587c8b654636ca4e7a203726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05b06e22ccee30118144aa4043a829727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f1e1e31493d4bea9937654b609ba1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688260cb02411d28aa1d60b37be1af43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428e4f5147869691acbc02e4e218dfa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366aa43064dd816e4af7e19791045b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe569d36b54c1024a65dc80ac81841732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac74f3b30130e3dd8e9667b6440188733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c79ee06ab25663de5418c7c9c9c43d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e31c43864ac6e17d017272fd5c4e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e61800e5fbbafca5288f0f09ea760736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28309a992bd22a94f0b5a9464b24a84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f85c86784d1e455d759dea56c116738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025ca5a92ca287f910bb632b0997fe8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d849f6cf78c5cffd352cc0c7e2c52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d76cb9fefd017c79399c08a4a47ad3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78387af13bbbd4d0d3e07d94cadf47a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda07ddc91ea854f2300146cc5884b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd3a6e42fc9e69915bacce9dff2c10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9982e00574940ff4c21d68de0d05d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd5e9f34dc6a98e132b669a4a848cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed16746581caa35d73b2d42d63c91a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49031acc6dba9a94892049703e4a93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427f028f35aecf891a0295bf47c05b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197569daf1708781a591a933be3545d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f4c2f94a5d3867bc463ca91352c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba92c09798d4dca86e0b4c18cd204c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f296010d18a86a6c3696250a828b760753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12516253cd58dafa3fb9c046351e98d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa06136d9baec0c66e4b1cd1c7f72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56a3f8e502d6165d6e054177c770ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851db7a35e2b72718bcfd4ac7c14240757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca811a1c7478ea24ed7d84c6cdc1e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f9df0e2bdbf6534415a5637672f27759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>