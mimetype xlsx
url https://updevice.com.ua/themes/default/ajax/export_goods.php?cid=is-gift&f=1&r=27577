--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624021287f4926e0876013024120851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ac5ca4b63d66e8a9b11dfc59c50aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed6d0f2fa603edd6bd59dc2ca51583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa4e230f18f40b6be2380b0abfca914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310838f4a0fa289950c336df40e66e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5fdf2d7c89e2dbbb7543326b248506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea974620b679188bbd1e0193d0f5f6ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb88438bf1712864f3fbfd0a444b7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62691a07992a9b972871d24ce2b3da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ff1c20fec14e39d1cc8821196522f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c54fbc05c73f85a5c8bc59f158f6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce1600186ab63dea6597b7a7f803212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7065a85e20f574f9ed1d39652bbd68b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8171ca7ee4f9b34d64fa50adf43ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c2a7fb67b0f7b186c216744ca44a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dc6bd987ffd0eb51e9adb7b986aed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda204dfcef71d96136b54a166998b2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4e2dfee3e87226a315100dd7ddabe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8712b1b00721164f1f6cbe177325b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91771781a005c493bc5e2c7b856c1a5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda423cce39e48c6fd84bd3d5af1cb3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc49e584e908bba5b4093bf4235017322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b56361309b309220701544a41bc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a58aa4f629f2fa02286da847fe95124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa2dd7a1bff773303e5f8056995e7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045f645ffe8c2126ed49a9b80cbb59626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5a20713a7cf8a531ba255df11b55f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270f69628bb56f00c047d0ddf069f5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd9ff8896e7873f185bfc894b8a2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06290bf7090748f8117d950daabad9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515d03b511f6747a303b4ede2e875531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883172b23b84f696b36330d7ecbc7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d0de8509028a8d7cb43816cdba60433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165b2bebb621fc9f86bec96b84286334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17140322e818804e6f678bd14c775c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d46e3bcf2fbd094752b4bf03549136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137870f293201d3a928960aac36f5ddd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8330d40105f50af21a2957a2c0d0d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860adc7567ba3b42d376fdd41b9efe239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8465b3aef1bc35753b7793326d109540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803a4f9a5daa4cb58903a8f26e959141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58442b1d42a74fa961b1f3f73594d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6195f783bdfa1ef0f7be57ece655543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bd44c9225d649803ae95d49a2c24244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329d66841d825ca92f035ffe4cd046c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bcb3500292fa2edce30511b9f1b1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9c073d1afe26d6a182737fb9e188547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d42b51e1c4865eb71e101ce001e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0da73b5ff0cc9e046b10c5ec2a4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51097d060598dcee82d3ae6bb0c78ca750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039a080c021ebcac109da4d4edaa77351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9210fc267501d58b3e3070d286b5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de21934ffcd9c1e545ab881ae3a33153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db77075bf4a3936674b744d9350aa1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac9eb846a14836c4e5c2d0072928ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b7811916d3af95e92bcb507ca51b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d74115696958107dae57cce4d342c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15820a4c2eed91bf1da457087f2b1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac292b9a3912d3b3155e67db92c7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9976fbbaa2ff9494778c12a3753aab160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc6c2b4908be6d573f891c195c0bfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bdea298f31696edb9b01fd81be50c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521302f7f46f966b67418f5ff3c2fc2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732896c7848066b1de6ce79986884c2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adabbc0b6d991e82ade950048d977b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60ab64966bc2dde5b75bd2418bccef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4985bbee617451d95a14a1665076b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c93734bd152d2633f7cfe6577544ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287020f00f57240c86bb01366d60b27c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ad254ab65f49ed7596bb35705bf4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a7f215d087f2031579fddbfb60b6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354e652cee939a9e623468526a3c27172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c24f462c70b7114a1047031f0ef7be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a0dd5b1ab1497f421c0ee7e9b610e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0927691caed3c98740cc1055c8b6aa675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d52930b55652e64373bff0864133fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd58fa8d626c7619d25afaa063177c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0da87bf0b0150e60cc44d8953ed2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d4e088ce6a185f7a23c708b2f4e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae420a17d1fc05440fc90a4216c288eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a9bef11395cf76d98273cee94e22781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773ce053993fdf966137a3266d9586182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5659ecb471f1cc8cd8037030fa71c8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef98aa6b0c3f10dced042d30a6cd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69e07e876f2aa6183875daf81dc81585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96efadac093a936e7b2d80388d6b2c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ec9f41848ef4aa521939051680b0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef5b34b908574714ce4709938b9e0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a53afb2d8806b44260c74aa8a2c2ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3e581320fb729c58faaba6ee2525e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe1a92cdb722585c33afb7a2e073a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab85e46291f92b89d5dd0196256aa992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1a62366b26377718cfbe8ea24f0ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6173d1e876e39f192a9ce0bed8dd0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a5ee341ce5a58df41b254fc5126c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec00c1949843055b69c1ef72ffc0e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d393b47f6563a79da80300465be6b6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc0f59872b1863070ce1cc0b811ba198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2224323b25aeff9923889b024d1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f603bf8bb6cda8167c432624025d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b4bd2638cd826d790c86cd5607bb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc0055e8675c8f432f41d9b3cb8f1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af945e4b8d1eecf82cf6429c2b21a37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e123b84c1880747a7cbf683667d1ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1535e0b14fe15f2c7f82d99c83cc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b70eb97e075e87592e68500203a0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a826b509d72ee896b47a67c50d1dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfbe8e2d7f9335f662ce233801e4ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b37132af3d52d0e2af8293954461b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cad1c2962bbad7c5c286d9b13bec3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e1302aabed4a6b461fa8d9aefa28f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2946cbea2622348eb31b90479ad232112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b8e74e3787bb73e98c6f9a1b4e413113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605df7f83324e5e1074a613718478186114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb9c7c7296aa01551b4ee9d056f791115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457f09eefe65465b56936921eb1c438116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316e6bee987a6a58a1904ced9f9a280117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d9354f7dc74e8ada4c1f13ca3abe5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21de2b0f9ad4ddf531e8b55af35e950119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9ec9b62f1faa4a7589e7999cf9833120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e20f6b996c4c0cabe102dc0d375b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44d12e389e39e6a7008d7b95f625a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dc98ec3e6b3a7f633d62b8c671390123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f5a85b07ce944192673b3bc354bfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065c011cdf784abff4c152730ce2de6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a18768a7121668ffa70df366219341126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2c271fda128b490120b95e1bce0d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec60ea97308fcc89b5602bf76a3fbc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836bdedba7a402ace0fc75967ed7166129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e2098b1f9b204d620ac080eaedd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf19031a0be2a1522593da5244f63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd83012882baf1a5a6f6c00d2ef60e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c211cadc77aff4c827f8bebf4b1604133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f9e20ea5d3d533d1aa8a26141a101134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de0de49eb669543a824d99de12e49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10e1a58b78ec6d3ce303e80b7af644136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564f556e10c12c572858e92759fa544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eb290f3f905fcc9d13542353c72e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1eca351925372bb56de7795e78e43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9a7a57e40e27ef540635b271c8417140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66339c95a4e94b1f9e76487c3c12099141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01842c2e544a41a12a7b215c53ca6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53b9537d970cc03628b5157c4003f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dcaf7dd0b4b5764bf49195661ac3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1888bdd257324af3167c361541ac4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613f259edbe216763de178cd3ff101146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28684edd2aa4419ae47471e6e5140b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a26fa3122682651aa77323e3cb22a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc76a8a338d42d658d2fa476284a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152da8401c3f2c3e985cdd482767d03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d27bcd730a946040bcfb3ac408e14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf7a5b8a52f335ea6532f7b482d60d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd090f5c37da3d2556a1bf5355fd6de0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f5836117d4536aa45ac2e9650e055154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cd4ec2a230ee5685c256015d33772155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39704d4fb3c9d9c944b468a21f0f4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661102f79eebabd78503861db45114e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf362a525571bee378aee1cf21a96786158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf0be9f98d231077fce560504a160f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c733f78502f3be36201a827057268be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c1b10c871bd1de6d2253a6a9387a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e911e9d026492193910a3f4e1644380162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a870566339c66ea7892b24f4c96cbf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162a3cc5a1c7ddbf811b71bffcd59ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955db591964de5eaedbea4541249c25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c989d9374f10f7be858b61f7a55f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c495f2c264b85db947f7da3dc52ccfa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e45346ef932d8c151d169bc3c4944168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd4b5b538f928658473a8bc2190a5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf51ee66848453fb4b0ceb14763e4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a65bab7aff7eaf5a3a0c115625ebb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46b6edc720d89555e620507707d9b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830c2ee760a1f6bc6a7f17cebe1a56e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f062e518eb386404985c17de1d80bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea1992bb459d0831c59459b6531557175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec4e858a06c684e9f9b8e519cc3d14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db338e8c7e8e35d27f466c2dcc04a2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e37f54b594860ed805eca8b24c2cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9cb9313329fe719f15c3e6166a3d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c49dab5fc3d23155dd44fe021ba750180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140348c2804b8dd01c88e94e81039e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a780abbab5cb9add3f02bd69c8c6ef0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490bfe8388ec3e901b9c8711fe0daa5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8745d485029028cfcc3d3229f66fece184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d59b686afb7031b1fe925cf57523db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94fb221a132b5af393aa555fa85cb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbffabc433036eb0ddb45bcb21faf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3342f1930ccf1863c2af7612e8f6ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958d7d2543aa82e5432af6c3e0f651a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715f1b0c3ab1cf24c5dcb23bc29ee70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3444dac831ee721c297cec46a273503191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95fed16e48397bbdaadefb5c852ccb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f73d6d181d653151a081548d4655c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f98c0b578d9005235ecf2c305b850f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a0f937691a95dcf1a5c5eb903dc24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b6b22c17b9d303bafcc548095c502196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631e463a1133be0db4dc540af0a56df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529756297b0d9595bd266aa37260e844198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71553aea2b1975ba370520e53d687b7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49e707e34189fa64ffad17bc71539200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae01db1f8a91692f630ac5a3d9fb9d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b744a51ac56b15eec3c630e614e4bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66348aa3671bff8c7f39d2af99ba176203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40511fc33ab9fdb77250adddd35029c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da11829e8ef712e5d7b6a32ac0aaa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9580a2c62282ea15932fefad47a9e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5feddbebf7ea42809e9a25a68d970f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639b1ea9098890195a8bd94c6f32c25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573dab908b52d7c08b4eb3ae8b4b334209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac48d0545224b6f2c8d027a8024261210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455fcf01ac0dab7e320dd55eced9d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a047f799bfd04894d482ea57eb8f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84b5d977e84b528644455aa718d3ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce5b2b9a17f7ae4647913953686a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96bd7c2e8c4b909d9de9138f3f5654215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ee3c8e328d7c34e1684a76814346d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edae194219cf5b5ad378b7addbe1a5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca45fbd572810a58fa561279095d39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae709ed5d7b7a82a93b12223fb0303219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a51afbaace71bc48ef9b2e001e409220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eda0d62b05be5199c188d3a588e5a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54463451b6483f7397558f4a2d12893a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5eb6b35f07a2c98ddc384f12dbf40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde09ccf02773f0a7e01eed6702babf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cf49f1f5cbf6e8b9ae79e1eab6c56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d2684f54bd41c4b563b37c94d8eaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997fe3a6bb535e470ad7c3b4c1b4d47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57761be25d948d679f69f77e3bc5a6f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74e2d89c76c576041bb20aa8f3e498229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca395d20999226cbd965f99f7b209a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555cc51f184aff1430c091e087c1418231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061505f6fba6287881accf590075233232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ec229289cbe3ddc107dd870302a05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0810c35ea9604e40f9df398ccd0e876234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b80b9915d0c8cd1feefa29fce2fff9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0429463b2eb70f76bd369e0c36dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178f7ec1c748caafbfb200f25cb2cee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d042e7f1b1de8f470cc94b124f781f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de703e0784c607ca048fa3072767b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d69ad5fa3670439ef24895bf6f4ec5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2b415fecdc5e292aa1cb806a03425241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a384406b60a8d77939998ef7414b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dc2fdff3a4906653437ea3e52bdb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590ed0bc5fe3ffd1a3acf958ef56f92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d56bfa955892fcded173d37ee46291245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cd6a226fba496e0d568271c58bd35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a19aaa779d7b888a755006c274a4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065367d29a154abe5b5153fa90b1ce1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346db75ad7eb313622d412091a5c2fcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1449d64588f58318ffa96fc12836250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a06e834437226a3d76ffe181932f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d531dcaa4a9641b351f0b80496caed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a47b1911b32f792587d970004ef1ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f73fbaa8234473458371d0ca4cc83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7a48cd126cbc6e9713d68329ba726255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f249f99c26f6322e350f6b648a31f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf41ef43da3b31c7b23e5c08b7e920257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c2e870b45f3023aec5b5ded65de6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697dc87780d3453835f51157da78d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66446337eba494661acf763977615a86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740039be4616b8810630a50826b2cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928eb4f5517e9859490aef99e42f5bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54cbe4d89cb8c9b7aa4eb92bb281e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e172ba433fc34a924381e8cc31c9ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9741f8e78dc202152afa53c64c2d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c49f7867f7db8357d791e155c0351266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420ec430537bc11e68df6f7a5ea7261267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f5c0b829ad814c1abb0048b3dc129268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1049ea0dcabe08075880bc7499575269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7174d56db93b4ba46e4b31b8f0985df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa740d2e9ab730d20964f4dfdba717e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f8e7e6edfafcf790522cedd67b6c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3476c32b69bf14946469a093c1bfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0bf7a3a448ac9d38ea5c821dc734f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614611d502445d2d49fde0fcc0c8500e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f5c779fc81c8907e583ff837fbe19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde76b3fe49c15b770c43f99cd642e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97a9fe0e6e8b2d8c72a9d10a92f521278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7414ed106376b3c5656a2730c10bd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c247287e7f82e73ba02480ce5c238b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d6f2f36ddab30e9a5c2ab5904bc7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7676c1b23c8c0d4c22827e7db44e701282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92237e340eda8b3700a2ced338f241a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc105445713c39aa7309efc944727d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b05265df8519507e7bba93f743cb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9109b28626fb9e373b7c876ed33199c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00123877123509e0a61aa5cc1cbcd75f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bc3ba43af3d44a6f3f2e71b289be1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bc6ab7342d328ed626b08bf895f5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a543f1b0a3aec564f0deca430d7e491290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597add23198ee69694873999581c1daf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d7551b414e00bbad0951fbfe97058292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52590fbe2fc98c5906b2cc67441df03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721ce06f6fdeeea2dba1a9c88daca19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02e82b27f67f62fb02299138149791295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf8f54a2893d87fcf7e7aae4482b9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844580f088685ffe8b5122b5900ba9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0cd0dd2c07756bd37515f40e7db15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ecf686d167791cac5c98cfc119bdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db17ad8cd04211f5b71a4d5fb3fc28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3098cf43e2299a36ed69b507f65644f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82a073621f12b93a8c9a1ef5c76365302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad51e1fe5d990b1c79c22780ebdfa8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11e7ccd43dd5fedc711774cc0a7d43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153150a656bb349edb050e4fa4e55afd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd05a0d8a2246af897f0d3e5d6b423f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2929d7d2d9f24a1e797c55d51d6ffcc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc68d2b2bbaac79009d21a5b436804308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74b075e12d8abdb66184c0ac226cd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b24057640bc6815a2ba129b88378a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a02e3b8b26c7f1d77ced8454bc4c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee336d6d65aecfef46c33210b7006bb3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2c3e110b0986f66d6f785f14deb0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d951f4002392ef74ffc2576fdc5f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764e3e91848daeb7c21a810f70997a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b46259044ad05d888ac156f4e759316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d23a25980dd84c980fb033a1d611317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547903dfcd32997c82571c86068b303318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedce4609dc453fd669c207e1aba6148319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b11ecbbdcad7dc466494257b675eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef417b44fd5614008130e50225b9116321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852881d715e21f1a0f24d97b3480939322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353242744ed9160135a8769d65e0f7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9c90b83e22f0f1ec7d843399783a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84cb98df9240b27f93c40dad2978a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f005d923170895eea64346875c26a59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ca06b89c66490ec39e61eb2d07a7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc9dcf27a85219d7bf6ca6a401e4d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f23ae113c2fb8a259f7631e8227dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac32699f3dcd9be0eb059fd0baab3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9b89f07b94f005b9ea9c6cd803c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1feba69d5b85c4a0d22cab8be4363332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6451d88711c0762a9746913ba5dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242a483f7b6735b5149cfb8cf9ad486334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dbfc861396d15b27a15f25d8028cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e175f9e93789fca060af8ea4635ab5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb5d892e666ec5ff0c42926e3636dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56f6cee281b0bdafca6c786fbdc796338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32acb722f28d9413ab8a2dbea1faf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfc11d110e6baa774f104b8397cd99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a7c18f593029360fc9bf7801081af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb02558df9e093e384c4fd78e6a0922342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a259998dc2e8c4f2613cf3a76bf18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa12f0408261f58ff26b6ed66ef5107344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d63858c6643f47f941b7a0635c970345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf881c28eed9ad3afc8d3d7f6832696346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b48d69abfa1db9a9db0dc54923788b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e80c583806487d8777dbb99d40f04a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d697f10b9449be1c23d52a9f7b66884349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ec069739c8273a225447b5a68f1f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e50e87c48d40f861f547e085d0d6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe04f738c57ed9c6f7ea52a4cb67354352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6376cb4b0e12e7c2e370226c39166353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e50b99a457ae0a1047625476287a72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575769745c913f0ee6094c2f354fd887355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1300b48cdacc94d7a587c2c46aca95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2463c1b66034d960af7eb159995e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5851534cf2d85db6f6ef81901234d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d44944bba6e569989e47fc2bc0d90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d0d82a4cd7fa85ab7788e9b31044c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580548598af2a11bcbcff83974559d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a79bc0c9f345778dd292e53a72aeb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c865dd4b8135894d926d0ef991ede78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158b28d93150fd7670fa24fab0ca174364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64c48d951525a76ec06a181810fde8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7aa3b94c39e1ee0392253c735f8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeaa60fbe300fbfed59aaa2407530d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5d294cffe9196221412343699ebce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486051b584c5c7a0b2af9c44963f7f95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c789636a7d31777868ff2eca5f30e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0143e2c18e51fa900f65d982584886371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4da54986ff3aca1605ad72a7c2024372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d79ccc0ce1174e2fdf08d85de2d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b61ecde67718f7c7af83e31cc052374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4fc3da4a15dac4957959cb2db8539375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7927463d7a6fa885d013014150ec4a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784a42101811e17227c05e2fbc03f60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323682fb8a643e504319a7af65e4e744378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17916a25e6951a62d63c12afa513631379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573489905c4d684d181aea771b3107380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc49b7d4bf2573dfd0f994879da27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c5a79e389d6f9394bfe3b3df5bd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbee798d1139e6d2bbec9249356ebb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067a9c47c61153126cdaff619e2d099384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8089c889c608db965ed89c7209d94d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49a11feef2a81b58659664e3e50f52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956494fe56179dc40a8f2946f513f1ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336f0115d592a43edb4c847206b8634388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557e1ccfa6387d6fbc42c14ddeafce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc024cd35337c6b26b36fcdd676b7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a7fe13bd4770d5e40f9d69c2aa164391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5c85d90152ef3196a4c4c01e87249392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eddde599bb589e942f0319ea70287393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b11a42e99825fafba255b1e106ed9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d4fbd52b73f95bb61b7ef9425968d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba821d824aea9e1ddf7da99e0b3573396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac5a653b704f83d8ed6b1536c883c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157bd44f984e5c15cd14d98207da01b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371c235dee097952ab85199b772c1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dad666837339de5794bdfdfadf6607400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc691a3747b31331ae6c6feda373d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c6d1071e118334e24b5adcf7aa60e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01510f3f5184d982b20e002b26021c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99249b100768527421ed860cccf60192404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98bdb9a2c35b1525cdc3419d0458b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac20728ba41df8d2c3a3cf9237b9e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d42ac0752d8f29f2e12117f6dee4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fcffd1fb4086e993537f25d57ce5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02661b1b5d0ab1616c5d43bc10a0130409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc13e27ae96005810c8ea548f087052410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23335b8845c1386a80c9985a976d22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971aa1f315aae92d593087c828ecf09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0761e4efe3245f1ffd7e6aec6b734d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5a1f390843d409cc50c6858aed083414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2c9017d0f3058791957c7057b070a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c605e0c91d84afaecb31170ccd5fede416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e6586437bc1b9d1e3974990322a51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ba42177405b0c1b3c1245f714e7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e6ef67d1b1d918546e8ebdb51d7e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c173e7e44dce21800dbedd56776bce5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b2b8ee4352eb3596af11a17f0d559421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062279bc2b236729fb0eb6c1559cfe5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01d1866d6e8875e47f0c40cf0a38f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84e9e727572467057e94c8a84caa4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a357abbd95469fd4422d658761eda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c19e57bc51d34615590163903a83b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e95e47536fe2661de2696788bb5ab3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496e44a14decc03fd61f067c9bc85a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ae59127b1250a2809dd4ee9e8db4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c42c71cb8c4c33ddddf5f50ad3fce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5027dbd11716620104d3aba8aa3c119431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920694d057cb040af52a383dc2a89342432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519146e1f28b7d206bc91411a17cf46f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f780c8e2bb810cec1fd6859a5c5447434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd079e7a7b4c5d5be51a40c93ac49eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a10be2509451f22c2d500a46504b8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcea8e60c76cef3c9e051815480606437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ce1f738227085f345abfdda50bbe5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1055bd9b95a978bc10f5a8ea982f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a083c18b9645186dcd2aae1907bbd74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ad710a68982733f057337de97b123441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83050fcc30d305c2d00a4cff538817442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aaa47cd92b370a364ce356718d602443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e8f6b1232fc8a6940b0e6145ff39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50051a5d4609e63edf2be9bbdf42a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71377fecdf1ea443b7ee25733810779446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911981913e31ee6ed3d1bb66834d3d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cfe43b889ca4bb38033434503f092448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939f6633f1359f06e90b99dd82ce0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caa42295b95cb079723c315a836180450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb2fe3def6303756f7d1f8be9f71cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09157e277e2b9165a47dd5499e90f4ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cd8357491ef15a39651cb4a6f350a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181c419c521427176d9be63a2f884f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f34a08898eb2dd5be4eca2633bb54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6824ce87686cafbd07e6a26e38559a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7970fcbc6e37e0aa5a304ad01a88c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767b56c0d4ef3067f6df51023a2225d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9c766a95c193c80fc26e0542120dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b48c972999de1dc45824f180c87c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7e834e6190ec854c52ee3f5e85564461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975a177fa5152b905fe59b863ec2e4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e08e709b57a28260004840c79eae39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aa6e4d6722ecba05627e5f70c188e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab69326b61d70c2469a30341ac2f717465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28272a7f3ea9e44a0e6f4b9dcf29a2b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80023b2f1241975ea9a9be25ebdf3174467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a6ca27c69e1449d44f1ddca637140468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ec45f14d9bd8636c8329c4a9e392469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1477f6aca55110ba98610ec545c3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba8c04f57f16844b8f7c7160a681ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bd242e227c26ae7685d8544842043472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edffde045f2337b22fe00aebc9e20b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f78457f4e9efc64a6ae98aa03c5d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949d5c3ae0d3c0afb12fb32b2f7c9df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b28270605a93e3060d85d418c29df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbebabac551d6a91231c50b7fc34d57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e12d049efe5a6e75fa09894776e57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6c356c8e3ca805579ad7ac540ebbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef6ff175c3c128e2c0eb93bc264683480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa372e4d2b51c2c5a778833d8b1a029b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cff08dfa5b79cb3a22c9309506f7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f006e5bea720011dfaab8be5bd7c72f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad1aac95376fc31974f1ff1589484d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3153068958dbffa71d07782ad269e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b73c75070640a953d24842c85e2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f89eb69754bee7f6ec3642094a00b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184550a2c9a61f0e454d17982c60bae9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e2d28129b7f9d0df3803a630a123e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e0941b7e1d964c8ee37ccc6a6f88b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91782ec2f08f1d5bece5066f0c47d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1da1d5bd0308895b61aa9d0af151492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3755e952956caff972830b626f8a26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c07946c27ed4d546a35f641408a1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7808f0b0ad260617b7b7bb41734444495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb439e9feb93c24fc9207fa22a11eb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a47575f0d02b07fe7732d63f2b181497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba269648f6cec1d2e7efa7282358b391498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec94e365295094b4d487a1c49da7db2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c040e7b47a7caac4ba4652d8d7e90f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86991b9b37d6c1d7d6e4d2b02a6b49f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ab4d12186754e944679c8b239c75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0597fdf4858e1af721a128a5bd5612503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03981618c670025670fb12a1e6fcbd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd65becf991337271e545e218500ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7d92f002906ebf41a4ac0d4cc8ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03e7e40a7992c80426d5e05add62a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc9b04e46bf3149b8c4da592676e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c126f2075af746b984a7b456cf558d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a279d0c2a006c4982ef2480edd412ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2756b04ef1cdab6a42c3a1f7db20e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfefe1a4745d21751adeb2d388e0f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506e3300bb313e8c8f1728efa440ccc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1a08dea688dbd48d9395f9f41eee6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566ec56c0bffb77fc5c82c233d46f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fb582ecf3fdbea201594873effd74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a0da7742024937095f8a9cac3541517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b1f914fa173c4bc2e347afebc8c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478639c031082a770320edd2786bd8e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02da6080ab79820181088340e255b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136131341c7f0803b3c75bfb4551fee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42016c34a050e6ba860303c899ab2193522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebddabe6a00e54e8493664bb2e9bbc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510d0830ce34bfdbdf485713972ad91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f9f2c9514434bf3d7f7f665231bc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2c174c88dab9287925ba3b304c13f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14351ecde2804f21ce267c35340026cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949b9f3d9037acb9a95eb88035eb9be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e3724c3ef404a09f9a8e7d251261529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199e8005095b0880d307dbba7bd0a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b08b31a4ea931bd57e9429f96501b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60f6c6379f88c0d8e9d1e2c09717f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e83851940fe130b3eb1ca8f7f25693533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cfee6304e3506e647d12c5a6f9294534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2847f746c300a2d2be77e3ca380f41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1a34b7ef91a41c5d2fccf100864d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385e11aac32766538099c7921c2fc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe06524010799a14198319e286f93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc155c4f913f6cf3fb62ba174521844539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acc5ce7ef2077d28700328a0b3ea59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31adea3679bc9786779c19eba5eb59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83b45859fa71f9b0fc6b0b33bd9a1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ca638bb09862f1cdfd51cd5d9aeb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f862b48880a2b75622bbde1b3797998544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ed8918d5816ebca124cb9c6040714545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30b774fbf66881e4f73c4a075435be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5eb7127d6baa352f15ac14211f259547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d0a5c0853b5cbbe83d7072b615fde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc3d30e94d5becce82a101a733d86d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a30927a68925cb0b849626cd61d22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da43ff47ab821478061eaf1b3343c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d33afbe70e41b5db72d134501942552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090f08b61427e3789f79180abefddb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed247f6cac5cfd202322067806b14c5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6f3343a488fac062c8cf37dd20438555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a3565bed75e68d044e7f6feae6a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefffa87d3b21a9878de1878abce303557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee847c4ef80baf7156d00c2636b8b8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31568f712c870071ac7a6a0ef290276d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd1da5c68e89dd482a9abf8acfd523560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cdb7c529df2438752f2dd6e5b7787561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1434f3522501f093f1623fed7daf28c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c1fbab1f79ceb1fcfcf33708e601563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60697be4bf9df90b65d366caea914a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd885dad8c19754f60e83884504566565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec8fff6651980470fcadcf46680b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5066dd2a02d283223b51a495b7f45d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fef9d7e69e2447ee7037ff709ac36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7a3178a791a2ef17e36f8d4ff7f7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210388f7faa8978b9f0216df26c1cc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb62e55dddbf006dc2a6c78dbcad45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a5e80b52a0864b1b9bc3bf5d1ad6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215612105a66432463f19f00af0b709573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822ba116a5eee289aa712eeb58b025574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001fcfbc1c592fb36e7e9c6e44e64d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739b665fa20c09b24f0915cea2b0675576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f6bf574e79a6ad70867c3a75f7bc0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4432ab914bf499d47a6f92d04f6063c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f560a08d6d917dc9c18b52087a036dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82daeca086019d9df3afcdb5da6e88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf60b0462d22fe416ce9085823daec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb9867a841fd5960ccef2951f31fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f250addc01fb5b00c3693f623d35b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cce339ac277cfdb6b5e7c5e28276b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4f1b200424d6720fbe1d5678d889c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd85ca5f86286c19fc28aa24bbc1af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ffae8e40db04c3dcf70f5744e359587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec8d92b40c23ec3aa7e7fd0fba2c1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d39996b0c696d602c81c4c665b7456589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a825e3602c0d3b9342369c85b40ed3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77e05136f6e2a071d37f9f3aa6d976591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5750b9e511c469fd555c3a550195b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b046ffaa21a745eb7fc0b43083c61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5d5f730be8a93d9e43aed4c2b02fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe346f90fb4700e1082435ef737b493595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e70922d82677fe745182db5f27129b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c438a8f4896ed0d69f1891d5da25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a671868dd7946ec0baf1127c290c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be688f068ac2ad4843a2eb9ab72686599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2513102a791b6b33f0ca0372d867ccf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc4e2566dda53e9b8d8f2eeb4a106601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118260afa691d80842ed39b7fa49c34602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc92182dd9e2a259ce5bfe07c3e3a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02a4d413113f0794ac99c79d7839a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d168b3e34daeb8c51b6e98ab96ae1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cdf186140e4087a6a8fe5a4df0c86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eedfcbd3f00cb4cc6ac234d99b4e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59484285460cd4776a0ca010ca9728fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db54fb48b98242db8b71d5939f66cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176ce081dbffa2b8784860a4099697f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09638dbd06ef35fd8434542e88fe87fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7879bf985400e14615ee15d7c413f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c7c5b9d47d373a1bf232eed9aa59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f630f397c9c667f177c574f9016f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ed444303e7480e19a61d5ca27b66f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be900469205062434921413e6959380616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c265eae920bf23305827540cea9bbfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291550cb9e4f39110372c1c9dec12aa8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933a1417623ade31cd09914809b41d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f167829a6db77ae7ab2be6ea18ec7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99529f2c765b53e7a8ac9cc576e19c62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac6387cbca03fba4876d829b0cb653622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bcaf3327d71e8923e914d607cb64d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912362f49467fde756907fbdea1dbb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0270885784bc73bc3252df1725850625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1cd2ce48bffc6be3f036d4fa021d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e66f9a0c86df952f0da52ec3ab516627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540b5a658eff6551a82464db6a91612628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead938a07884eb618a19abadba3092ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aae4df8fa92e88c04cdb4866507a5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c68e0c4f663a172c74c26470e9da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4fd4f1563d44da096208333dc7b30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8d0c1e03072432e74433b4abbcecd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21235bef51bd83336cf98a2bd463e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d069ee88d3bf8c0dcdd64d7663a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84af7507402fbaf6b41ad52a2a3ab62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba728f64d66a8323a367b48fa457d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292e1a494ba5823e26959484c3b2bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204a1f73800f4e77295e06f3106c170639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c58fefa065cce7bb56992c874c6a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d70814be2125fc841f7dbe8f83322641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acef22a6a469eee50de8ab7122f3ee6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cda7370fb8ab1cd28fc5b6b877397643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d45f3c42260bcc47fc437ca8708208644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7cc1737a571725fc538aaf8c6da6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012d61e7b82c783a0edc8f67cad2a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d1e9f13580386b7605a1445da0fc4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cb2ae3559e5426bfb9e33cdd2eace648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5648b69e350836ceecd1b2a536f30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434969927aa58a006c6bc7ccf66142d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127a614abf06fd2f3488538ed0efa9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3f90f0e4e8535ba516d9bd4b292e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0716371fcede0a23c186455dca7b03e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a548a346575da138cbc38470f56bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6a80c15aa6e301af8194b1f7a45ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57523f6da86cfbd007cca094d6333dcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53b150c60cf2230f195c7eee9626b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aac15eaee091d15df8bb3b886c2f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c20512587bdf8291d3e1ea32b58f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2591f8429d7fc51560bc06e3a45ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74195675c7a9c8e69bf96c5fd4206a7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c695880af561848923107b2fd15bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c28e5635ea1d74ff8da5a7340fda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75d5ab0dcd408b3e9303ed2c368004664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41cc8c09051db30627c3fe6db39a2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f224bf053982a1342d3ce3db9975a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a883d054af23af88826a78f5b83c61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3570a02d7f1bdae16f6af726fa55ca6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7118229da583540c75de40a7a6e915a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c43106d9a65dfd3eea21564bf2d67c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c2ba032bc9e803c4882ac0fad4f22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7aeac6a1fce05fe93275be144fed3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0271b779b2dbdc6d2ff4cbb4632026673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaf5296c67c72077204f5ba7d469ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23502aa1432a7734a11cb3beeb801fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f0e781b1f9526b70bbd79698b8f12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37065384553afc60843d16ef640fc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d7f5895ed63f236cfd4bc976e3360678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387685c39cac4fcf94ebe472f57475bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b33ee0edb77586ae64cc18f87749b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2362f371fd70bb92eab18c4569ed6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359336ab8f68257746ee4956dc49f2e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb1ea2ef62f72e54b361e92fdf0c1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d41000bf57b567c178bb77d7e052e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9616da2a9a734bffd751b980e427c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca9c9968d1d7058383a2478d0bb7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c837c974e56706581689c1e524089c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2bce32ecb26d1ec86e43d08fa95bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b193968abc0833e35e081ea9228516f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc788d7b4d0a19bc6bb6ba89f8237361690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e26ae7521d607d54bff262cb93c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e2c7febfccb2dafd2fd6325e2d906692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889c251b45d818ce62d8b5c88ed5d80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9c7991b644aadb2e5097a510a50cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ecbc16d01debf29ca858415db709f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b1c8148f546c9d2af90fd7ab2280b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc93262b108fd6fc9cbe494d6617acc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7143f7f88bee146ae3dd809be4291f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158ddf457cad300097a29a80632e3a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d9987d5e54b5766d4ba65e1facc40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b94fd5c45443fa97e0bdfea55bc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a5a33d4db7057210c5df99d06ee05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195614ddff4375e7777c8a16227f07b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387e1ba7d26e18db64a751bbca1161c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074e27dc97fedc13f4471f1662a2845705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38ac36f6fa3a0f989a2954c63a53de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8506fcae33e41211f25d6996178756707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb3304681b8e1413a1ff0aa6d0430b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed5bdc1a5703303df3a196c066d0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77d14b1ce7e23eeff33abe23c2e380710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46962d7667a46a06ff34822d9b7326b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c690976b131eabade4671150767455712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65c247b07a9b6de628f9fb7fe16633713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a57cb7b915e2fe9f63e5f798da76f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185a121d5c98578e1db7c267ff4ec66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f0ddb6b29e77a3731e81f09e54d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267684e68359afbc4de0148fccae27b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eb2a25f2c1f68e05a3734143fb27d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4482cbc3975a45b409d295f32c2680b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b8927ed737755fa430247ed2201f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f57e98adb0744af9e4bf2e3a93842721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c5f77f8240577e1df68f72663a90a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be23d7212eee95699cf8f00a1b231723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23cb2ab18bb30e6c375b675683d4f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513baf4db4ec663b609e440c6ae3f89a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267502281e52d6eb037ffa7d5f8f215726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16ef99b34552ba6ca75dca8c1ddce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6109ac81f846eb418ec4143f5bc2b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0621d8391ac1acad8666e722fb60dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237c57894c5bfcd7914b1dd08065e4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e26c0cbd4639d61bc512fdbe323786731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392ed5f9765bcbcefb6c6005a93483732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8af1b1c1bb046500484129db956b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faeb2a1d5ef119f55e93b334437513734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac95c1ca93f4e72ab2158e098dd5cd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ced43c000151a742240e069a113d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae2c2f5e3d072de20cf7930d6f943737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772c823dc59c8cb5c4224c65b164ac3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3921e11415844b5762ca5857010ebfb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d237779cd867d4cea318d2c31d9ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e130c4f1119fc2c129aa00c06e74c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63185cb650da11384d3f494af7fdb6cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349baf2e602783aa523c8e3b46ceed8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9aab94dc0ea758c8c374a5f2f2a92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80737be4263b8533c75e467d6f364b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ed260b44f8e3addae5cf02b1cbb27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f54b2a2a465916ffef835ee1f7427747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a280fb77ade0ba0aca91b0c8a732793748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833791700b1d20d9bfe009f993fd8f7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1373e8501c59c5bc5d6efe32c5bdd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a872514e752e67f188bba143385fa39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5ea3927e44508d797278fa250aa5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a441799043924252eaf922ba78adcb1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed84643fef8e0d6e11fa3f5bf5e7524754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05069efde1d5a89b15c16aedbc12679755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166abbcc12449aa95ca4182854c0c12c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4275091501cdb2b92bdb5deeb32b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b7adc946a57936a169fd77e3512db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567c2c142d87408c4488995fa32e17f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c638406b34c7a89bd56a5b0aa9c8401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd377fb866079a2e4c1735e90d40d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93225db6edf7028f21ba4ee39412f48b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7fa8fcd3b609ddcee6ede9bbb0bd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31be0a6a8ac5ff17ac040ae23e9c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d46990aff3c142a182f302da2cf2af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7229195a1478c6c9587e59ce3fdb7f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105cd42c9d2a9ed4a85332b78f1417b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6aafae89545dd99ae5ec84c1cd8b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5cd724dbd3273ea56ad1f0e5012d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f92fb43d254a0c68316f9c431f8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef7751eccca0ac1758f92052c8706712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ba2106460996608e57f0a025ae0b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28272475fe19689e50ebeb3ba469a6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685582e51ae26b329a4e622920f93a8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445836baed4c81b8648bcc999b472a2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb597c8dbdb84c0ea72fe378b69499c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf048614bcfa68c72116913848c6b10218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c491ceeae38da0d345cf872181c9fd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19cd511b9c218b1340fb44f949e90120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5dacf1730835636bdee5276cfdc5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2cb32ae20be4ed536fc40878351e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039075a070e7519af05147acaca4e8ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982834d8816831698508d476bbf9926624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dba4d876a31526aeee2d544efa14625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc89c084097f78b17d0396ec69484a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af552413f3903bed3430a0a86e8c2b8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e20d5b008ba4111cd104afa5bf22fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e6359a526374e48b5c908ca5a088829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d25fad9292463a36528ed6a20735330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a0ede0706ae88145bf327e08c60aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e492724c49c5d2ea799c3646296021232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beadaf0125a2cdc6078b98736b1a9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e762a10d14afb950328355ddc9e4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fc651a9dbbaeb15c55a04a53a0de535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e52ca270f7bbae38e749851cbfe41636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb0193629de4e71115acc7b388ac6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064fe1f4fbff841c9bb5032f053a55738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d632044522ca6c7a1f92219a053aef739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09def19be2b4b2e3b5dd1adce11383d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84a9052d71ce95cd6499e83495521c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81b1fec172fd6d63c5c5ae207927ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d6efbf1a4e2eef417c4680fb57cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f68d12d1cb627bc888dce161d808144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191059c71096895b05420d603fdd59445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f1b4417ff006ac8082e7132e87ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80add5ecb39bbf9570f2febc6c2c9f2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9a49394ef92bc2a24da2db74fc58c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722b638a442ade0d728c5225fce792449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f4f91396eb7c939d4c3b54c5c997950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2db598bd3152fe506ad53b151128e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1445b3ec79c69e84e2cfa5fc69880452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435119a72de098e9ce172dd6e94dbb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50d4c4d930d99940a12d0f1fdb8fd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66bbb0837809d7c7445760e7617f8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993db981c1ed88e2d5be737a106e85456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ca7427598c23c6552a28dd23b6f2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb1aa92917908dafded06471b30aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a3151dd69bf220fbfd0ebc07e4b1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1134512c751c360e77b31e71ac6c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c8744c68618ad605d7a166a569bb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca937647c611f83895796a1a3847f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be718ef484ca348511b59519a21d1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69213233e028149cafa8e429ee3343bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a683e930d0686f26ab80b19ad8f1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab19fbcbbff16ef5cca6ce4a3a3eb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae4b5093b0505826aec1b9340bdba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b980a9b26eeebef99ccc8cd66a6c46468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec01900095fb0819aa0ba73c77bfc5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54743899b2ada2dd732cd16d0d426de570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b044c17e93abeb63ab7bb083c01a3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3040237956527895682c96a8926e2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b9e8f693b0ca07e76221f7f940b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a7947b27b994c65534db28d8528ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe148f0ac316aeb3452cefa588e88e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce73f025a9ad560d666a7201e457c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d1921fc373247b98c6f8437cc524b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2885bbd5158e8d22df95f3156853c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8336f81bbb5e4d820c00a1bf60c0d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24890e73a3e21f2db42ec868905c7a4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35936dbe827fd4b1e9542390181a818981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cee1cfa59c93c5f1fedac446f0cbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d999feb6a8c32f485b40c70dec917083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bf4479916879b6330450d73c6bef084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7233a2c4126925bd07904881f075b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5f00696a09e9b4700ee947eef84e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428467db6f66bb20bedad1653f9af2b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395219f2b3f470e6341c8587712ce5cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd70c5d1d1b9a7692c11724a126c6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc140024f557239af8aafbdf1ae5baf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e307892fe1fda93f5c767e42431d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212caf7f4961a20d89b38e6fa5e941db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6499de983f3c654ecbc3af80f8b0a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57915a0958fbc4dcff18fa8594087d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f98c9023da1692ee095f1dfad515995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5dae8258843487c3a1cc7542c878396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dc40720d521b0d381ce725cf7fcb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c7e75c09f26ab46452e42f0c5916298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd22f0f3c9a0180ac16bfedfa45cb0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baaf42436792ec87115775d843501f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5315b96f8a54e23f2fa42f254990a6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378dbbc0b9f2eaa44b4b79bff2b310c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278386fe131abd71942ffb08a2e51354103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38dda54da78ab98daa5739438e0fa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7175d93a0e3157f4510476c9e567bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ca8953aefcfa7b7cd34c0f389726b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f355fa6fa2d0117f367050cdce65e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69552756d75494227af70f6818ec90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980817574cf6a3883d4c5c789205c35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74b7e113e2f0191eb4df13e636ac2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c2bf11cd984948939b560135d2a1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a494bded52eca7044e479f3204b598112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa78a9233e02d1197bf2b111eda3e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f485399c277d02ec244b7f605c15b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4f8410cedaa2f1faf9c41e98737cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd36d86f349642768bc705e27f80e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00ca4364fe4d1ca0208a4c3b882eaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacfbf2a37ad90d8e0b1d1be7282cd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1539286b0c2a6f7870712a6b5f694119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df629590519cd4ebe48085295f669ff3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46351d85bf0d083b74ecc3de1c34f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45567833d5803183f3407a464b482122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02572490b4703da0f1a25b4f9790b84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4d70f07baac3cd193a3ab107bae4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3f72b63f1576e81b0839fabb6cfcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd979e37e219ebfa1ff9e9fc8a01d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f473def92efd8f0ab6c969f1cb4712127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca09dba306531ae7995fde34b210020128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ce24800bc8f7f5815753b7741fc4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4025f811861207d509e9e519ec85207130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd83b9e53951af98f85f9634ae1dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9356940557a6b196892100774f88af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa0e9106b3f92f04e334fce2303ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c715fae72226b6bbececf9b5f465d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ecff3b4dde19b948fa64906d11309135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdf4a44b74d0c802b0556e69a0f157136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81620121a0488ce60360988eb0389d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013c3777db5c1f84ecd7d32fddb386c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2c580f2548c5e171b22406334f98a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48058c31b1daea5cd39038fda7ae02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2478406fdcc828503660f75b579884141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff63b1f13a4090370c0e6eec92e99c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c700fd173c476b2d62c32060f50816143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa703a3c77020bcd126b61b0dcb268144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e163822f27b652c0e482dc67c0865145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5210014265717a5d061dcbad8421f7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701679351ce7a273cfd4f37682fe411147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3eb395bb684bde4cd352919030758148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf42d073cf76d4b3e8846218d830744149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f3a224050c6850fb804ec1d06582150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ff86e7ff0fcae88103886ee05720151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969056fadf372860cf0efab01624e33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeee14ffe585839a3d5efcd257f47f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71781be143f5abeae29396351e7dfa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0ccd689e1af47e3273a7e0d622b6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73866f5ee200c745692d35324dffa35e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c9560aa301db1ee901aa9e5cb9c36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602866d8f5ed87caea40a7f5fea9d18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c2a9c46ba9927d60e15679f345839159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27891d7a63a407ffd6074a1f6772e675160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e597e54bf88623962f13e95c209ef9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985c114ddec92bfc850a2dfda2c0215162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d22df4d14857bba104790ed99ccf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3e91931f1e21bade82a5ee331b796164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd95991559538dad9cccf001096d5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcebfd9f230ef60862a2b439723c6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7649d19c9d9dfcee06e6de98c9a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788e6c584cbbaa6aeb1eafe4a28f43f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7914c35e0da5dd2f0299cef716f294169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4997c24bc574a3fa15fa90f43a00ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6487a8036d794f26ba3401c7b972171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b6a3c46f4f46685b59bc9ae23cc71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a26a174c838841db785a894395b95a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40e188ccbfb2ed33b6c83d11087ac2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a119aefa9ea7c22e223fe02b0375b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de098a934fd329a30eca5463d82c62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31340d635b20294b5984ca04d7a0bbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868a357348da2874d47bb2b701b0606178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311fa7e2d13e3856e033bd8dfe51f82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef59339b6b60dd6914a77be8b6a205a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064020e1ead64ee023859b36e39251df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08463e925ad19d11674eab546c8dc96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5354340104a18734a9f09f9c47bd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de402e9a3327bc246f8d374f8fed3af2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14ad691fdc809a68d296bc8032e25a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081a35ec6f6fe20e2e68ba80489b2c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5316fa3d342ce22b81d0401a6d08d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73910c806991f9db367209a33cd9c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad4aef756f4b70b48a835778faa5e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2417c8105775b652d067c03c4044e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193b6a92dfa82e552d5820ec9d40cb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd167eb9243c7db49354ce07372228f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a1db3598c5577ce0dbfa6fe85b717193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2e57ad04174fb60fd7b54f08cd19d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc652802d1527593c4b97d2d70b211195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9c7ace14356b0860639d94ca7714e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427e45d0b18e82da72b1f137a61e75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c5eedac3e0553209342fbdc9b99c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f422c55b54383d59e7b62e8b86f72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b24afd52259426881042bde4e6bf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3b0fbf713744b94a67433087cec2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14283bbd7c92f0824b26b61a41b8071202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320f978923d586bfe020bc59dca3ee1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261253d7cb924dee99f0e1f60a38341204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ab7a19feee760430c9e0af5c5a75e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcdd4ed56ae6ccf6b22ba9a77ccde4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295abdf0e643d9eff107336339f97233207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f41ae7f4f8dd0f18845bb41c81299208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbab289773474ea303bf997049fe98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf17e9dd423deea15dedee95d8b87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183bf3dbe8a88e719ea2666d6511a10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f4cd351475a85fdd1c80e7d72206212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc557687d50fa3af99d016c9caad27b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb756491a9e8d5409d0cdc2c2a15587214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46636617e81c83febc13ac2094f2404215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc361ecc037a49903e10b81a79690741216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091cb44811dc0e0773a99336c9878e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809be269062fb075f049bce39acc6d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44190c93229f726f08a1fdbac4ee2c73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2fa75baf9e96169e1d9a5a5b3308e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f3ced63622eed96ce52a75c467b82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d7dcc5d8c10a3599761752b7168fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f24dd494aa3c98560774ac22a0a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7303613ac0e9e2d3909cb7923228a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790372eb8afdf658c73e49886736ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05d2b05988973eefce99abe5e6c466226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8530792c697c65b72602cd197604718227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae96d12aad6e89b70d46803f64843e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdd74b4cb0dd0d1ccb488d70121e6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7075be2f035a0f0fdbabb1112ec412230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83ee2769c37211735ebc90ae807ee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7c3cb711d7a85afa82ef66eef89ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740568274c2189a8c32749ede77c1a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560031f0dedaf4de5128ab662ddb2e3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa51a8b3be05baa5fe7dc48172bd8b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac10da7400f43f37e2c7f56d0dd86aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea5e08220758a7247eb8573fe07db0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea7c825fc1332c069086bf1edaa5d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8079f386c38f145a8ac6b3eb92802239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4827d4d7d8969670ddfccf019b55b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e0eaaeef5357e89faf5307cbf6e88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ab6a9de3725e2c568589eb9f28c6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae19c59f4eb645ff9a8bc3be210261243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfedf050e8b8e802529bb0e75ffe2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b7188bb06431bd15251ae85b384e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df5fef28b3de32a5c3129b46205aa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d9ed49bab9640d126023b66ffffb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d016713ff31bbadbba8f6391d178825248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6665aa49227fbb67d33d0deba9e53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e5f8d5bf7a52784d166e5808aef4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f9e17bf85fd86410d91a21bb2ef43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409309c5e9d4ba89d060a28df1e9e6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58b13babec84b97fb3085c7fb008a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b27bda9c59d03707b07b34aac6a6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf2c78eadcfe9ae87ebd753b99839255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2444c933a56db0bed50186800165cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6491a135afaea36bde1f514dfbdf368257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe1300ecd12f4c575d34239aeaa354258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb99a5faef025765491b15cd6d0f06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec8f858de543360f401a4f95fa023260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55317cf35b012a425e85bd525287cfe4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f81a28e216c66815093588dbf2e54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13196ad2b0bd501bfcc68883066382ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3107578038f5b3c8769aef5c749945264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c42e90a5d4fbdc39f897be17ff42a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07d60b8ea6d106ec2e09aa3d2d824a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf7986da6281c7d06306e8bf851393267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d25361904b99f14f06b6a989c46ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ddc2f9c8f9a4a06d0a89f12ab7588269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74e04d0b4e7cc3aea012410a1f1cb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af945d58bbee611b69fa1d10eac40b4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e746eab29a6586159e75d82491b448272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8c3dfb683e65a6bf1be01402cb38c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac014e37230ab3d0e86145772d9d6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269aeea0df58e44d354d28f88e54569275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b40f13a9e251175857a615038080b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9942a7de764739b287a6cf41bcda9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc1ab2e931c11ba9af0bf4a572380278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e165deadaf915decd15f37df02e602279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed130c6136b4755a02b3528049c808b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb50563eb0080edfd8e55aad3bb631281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b270974303098ee9a89113803d0f4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51d10f64eb3131fd8b07c4ec331fcb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce852ded652ec97c4e91fa03d00270c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac199042310a15c31540196874442b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebbc43785fab88afa4f75906da7090286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79e9f99d43c4fe24920480b7cf37d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72303482153c1d4dcc4b0dddbe475966288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df687f4302cca28c49715c6ba33ceba8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb6dae063d9548f5688d438c557736290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2e628be5d6c9bd797ae43343a93f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701010af165bb46497866401ad5f4228292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e10507fe847d9e0dc9918f9ad1a4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8df005b381c61a2f2a1f8101b5654e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9060ea812f34f1c72d105def8c08c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc3b303762b4e91c73bbdbf3f4275d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6df3b0439a72582331529e780abe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad4c26e96cb2df83da6a3177ae0e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334488569ee712cea7acb7235e0f6e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea6d6f75bb02ce6f41e0c3a2f3eed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d6dddf6476fc52af06eec73138900301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff8e2b6b1d745707fa89e46d5e1627302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba89b45ab68b7a259493d9105d7e7f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e0bb991d03e9a004e2784f9b72ffe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be2a584d0b20a299d372d9383847d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833da50df2f23f97d5a19206ea8d8a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4ba5ad36f036c54ccf3eb88d977cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0103d94df87c36b73c07f66595bb324308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faf72e1a422b86946e7c24e0718789309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150cb18d08c7fb7cf28fbe78fbe8966310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0cea8d07eb6635ad2ac79935628de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a37a1db20a21dbddca8bb0661fbdee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21695adb29720909b00ddd0ba99625c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faf157c52168f91e043631338d15d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea82e343132a2a423f6fe7d498db1b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f16b839c5e0282ca40421e3289089316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06d27b20355585f89c2935b2fd3ac9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c364bf4c6e7bb31146539016ff6840a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beb21ff65b6c9f8fd6ddf48d1ffa07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a69c55f5734d4c202d621cca5caeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83387299dd7f35490bb98db6aea0fa4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6dab87284f0d624385408e087e197322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30c80b31b8459b7658542d76c746e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375414d5b0ee552517efdac36b868419324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f0d349a4b9b9a4596db976e64187325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f76c8c4cfdf8367cf4c6f6671c88bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa6930082b1f37f3040e01b3bd13a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a5eb644643979f0468baa6d5d5c78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ca70cac9b8eaec693b5e37a897506329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f525626df21e794421272329b49fddf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f09363259f10f38e2246de5282717331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e41fbc52e4a4496ad4acc1ebd01a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d240a29cfcd89562c0cccdc7cbce3a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b56a0d22a0158bc18e3342c22288334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72237136b4e503b713bd978c7456e64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64e311a7d7730f15073748275e6fae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f71e0274ecf92baf15679d231967337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40178a35dfd75a94216cdf5eb125b320338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927ed04026a47eb988706e08e838da5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10c8901f7076fffe2beb1c58c62c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36e9af6418eea9ee9cf9f5ac85088d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8626e58404e1871aea0680284b92e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131bb8de5025a201ac167f1b039f4a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cfb26305e089354a2266bf01f7405344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f1bd457d06d36869114fd727576b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c2af1688df6183fee53154e18fe0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded50011c230f7a2a9e07a8f06560635347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395490976f5aa4d56c2f1445c1fea88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead73c2bf75a90555d1e9f18d4bf733b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864d444eafeea1ff96091db53382b33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6068226975327c0d5dea3d36bcf5e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c6e62597da3cc2992e56c1f83111f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520de0cb9100822325b8cc14721a21a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098390245be9d5b24a5027be62d1174354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535dcfab17c99020f6953e5914b756d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed257440d9f36c931e6664e86c6c54d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d2e07e5fcb515ab69acda96265faf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30f213ff4d68964ac476b8ea33b19d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750a9876999b7563f9f1921210b0c69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f1a12911d74c5c4d0fbb4aacfaf2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e620b740f33c6ca0729ae3d169a6f11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca6e6501695ef167ec3f1ac098bbf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c50c28552b7cc1e307805ec1523b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140918ff94ac3c32335db311c6d3359a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb909cc92ff5736563e1d3d347c6a37a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5fa5bfbba7a09008774bbed14242f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5631f2b8b00d5bd304eb9f8dc125b73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2774a43c25257f2ef13f6bed9102019368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0252510d77dc941b0388d78a905e5b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78859d7d21da2fa72da35fbd49fc2e57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31707e961cf82b9a2d9a2bf714339a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd207254f6f0187515808fa24c82d4be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775de5321990accea5d7b901061f3fa5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f6465c7ea4ec8af7b40fb5761db39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450bb03a03b07633657b656bdca4c1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5068f10327f7c49ae49809eb73063376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283736191c007cd2c733e44df3f05aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5527e18d29326817e077fc8f708b8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13902755031bcc18e6068c3629acd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679ee4d868727377c4dec7782650a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d56142c594d1994fcf345f18d0ef4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b34f03358232eb553c999f433a0a23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dd1e7bf602213182eebcf4e02f50d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924dc8fc33d767e6b727448dbda17ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75ca89d7bbf1a144142da37cd4bfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4079afde6f00a5b47a4ace0321779386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d46379f12c904206ace01dc7168da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e69ad57a59ea373f8e0d86fa2d7da3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb38edb6bbb7c823f218d687daac99d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ebaf92451f6c401305c3b80e1a44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d837bf4a0d19ba58726dc23194822391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc166e035f8cb613c67151d02653eb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa2856892e63fc8b26d73e16a64acd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0fd9be9ad3921634f7d573617014d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf25f0d03e29c6bf067e2524f80e4c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571c01e3370b456ee52dd57545561b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e0ba7c050312ec299a7dd6edc9009397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec69d06efe636a76aba183c4a8d6d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf03ace319ac557dc54113f4c465d1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98877fbf1758ff5921b61fa095bcb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90fc211bfc3717658a0dca8d0956e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa226444269a7cfff94f51f731daec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b6de30dc44c5bb1e5e4df7e1d4590403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cc4b56f1e7fd0ca32225530ea7aaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa596d475eec5bf661da4377041f134405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23243555c6d5fec6112bd5ae45539047406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cfa41b6f9d15398ea0952772d19e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73913be2f29c629b7800816faeefce6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c85aa0857126efdf3dba6b2955d38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3b5a509724583e792f9171c7a7653410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433de206293ffecac5be8e7e8bfc482411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977b4474c05653aadbfe1cd07b5ab16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a0ee3c724c9cb14ae4f0e06361260413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c1ef7abb111b8212241927d12bd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee232e4591255a020f6210c38ebda4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ccf82eccdf676d99442ac98a9dacd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e165fdf36c9d84f1627ffa0f6fbe7b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17066bf738b4fb110fb71c6d8537761f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b26a89df32fda600c33a3a396e376419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544901839d4f3ab8214d8fe1969ec62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a510c28b74d903813d368a2fd4788a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a127dcde83c743e4089b2ecc35c66f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6570130aea6290a8366193d575793423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27219be64dae19664aea0ad52bd4b263424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eaf5d15cc2ea593899b53584e9ffb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a64910a894ee4a263e1d6c3e2b37a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038588aff080f5ce83034907683e5654427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d384ce990bbcd675ece68495b0a4b56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d7ea1843929ca56faf24e621aa09c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab856604f31e90ed8f3244cc83a810a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea4fe9baa12f73bb5cbebffde8027b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2bb6d4e0f065829dea59c585af302432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92210ce8285361f7c6f24a811cdef519433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad9f4ab47f26e3b4b3ffd96691656e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e16280acf5aeafbfa81734a377044435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea20168186352d7122193e1d0fecbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a69d5ed3aa647a3cf749be4880e53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a0098371aa12ad6234cf097eb1df6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b875e73b0f2ed9cda7b3dc77a1b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa914e47763d763706b37fd5c7c0e2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b971fd62685c8dcaee551c09c88348441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef4d616cadbc4bb3de711fca2379f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961821e82d61512f061860bad429a5cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97973cf4f35d5d9dd39b867c0495fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b210986f2802055e489838e60544a82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b117c236e37c31f9aff949f650461e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9253ac0f72ba2a2644d0800623385f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64042e8f3db342de043ec2e076432a64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546b433a688d81fa8669c7dd2c66681449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1093a7547789226e91c60b18c4539d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a2cc988002dc08d6799a8aff32973451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f001bde6f080c719af5bcd899e0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563423fba5c72fc4c0c8913e09b3d38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e04071594e15ad7acaac818639aa4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756806c90c5ea3221655b409933bde10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e98da40841488cd97061effe531db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e424ccd9a7a9b60eb65189a8873684457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cbb0baa4994e706d9c6925449e54a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bceb9cc0da7881bda1b2cdc51f58c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906d14613172273cb707feba3fc155460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be41ce85a24bb94cca5f3db60848ad6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0f7a7a3b17957f52ef87e48d3e4fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1399748cc71167ded25e8b51d9f292463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441a2e6ea1f923cc611d9869075f5a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4aeb10d6016cf2e8662d9898c0dbd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738011d3fb0b5babb84c616cd4d9818d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a6e7e4b2b998e864a7bcb41b47472467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b32b31ba5ebfaf197aa92d727c9d80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179eb7b02746e078f4ff85b429c6f35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f7b5349cd3e1985ab069a232b254e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415417c975dc720ffd9bbee04ed7752471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045b4fef8192235fa519492792405ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef193e33b2181f0390e655bc90b892473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee9effa4cf0e72c9a1db3fec5c6f79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e52fa3ac8f51f3aeb05d75a10b1d02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f232a6db363a1437eaf67dffd135e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28c07d94d8597f83b5cc984f2bd823477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb2d708312692b76474acc179f43b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab40aac510e9b5d6d31e878708d8ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f5df2a4dde9eff21f91aebd50a03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a1190255f1461b459253c8935d16e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042100a2fdb9ac234a7a68e16aa55ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e95d2b5e37957ed7497226f7497d9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c298a06a4c3039fba8c2455aecd53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4be38bfb33581a322a2571de7dee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d7e31806f9d4a33a40c7ac6abc366486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf0e291ada31d660e661279610d334487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2683c66eb2de0aef0736614627da3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba15d81d68b62fabcaa0d8bed496ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc892d3ff5d4ae7ddc046ee5b3dfe35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bdaefa5f52e16da8023e10dddcadf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f07a1d64183e3871adfc3efe14d91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fec65a242d111c5d66e01fb6317ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed928cd0559c820a578a7579bab9c28a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513459128cc590e9eab6f069b72cc1a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf381a5ded4e7a5e5549c80f805cc4e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e11fbd196b8e9270f33dd7a8e2cb56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f87289b3526acacb186af070d1cf1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7065d422ebc48fe3129af6c08fff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d92ff9966f1fd8963616a3e3c5f9a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c3b82dada38b3ab4ba7bbb8f871f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78495ac62463ed51d2841a3982dad709502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed5f6466e174fefe0d1e97797881f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc5e2f5421325b2edf44e5e1cabb8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75f0d69090a359713108fb5dce910f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c31346cff3a5ab3ed0e49d0abdcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab993ebb1ecad6ce62209970ca0a2512507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871694119a69ad080e39f1d8307229b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e07eb4ff8180eb1828c8266cbf0371509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36103818786dcf38284714f7ae009dcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe79d8cc130f444fa480f6a1c2538ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c32b3f4232190ec09e6d935853330512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75106db30cbf95138fb24a59e7f0707c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d8bd848a82c2941481a44cbd2a6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a85ef3ed208b67692c04cd2dc3a7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ffde7041eee199c20e038fa5eb8dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b521f8634556f0991478e180d3a99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f185288a91083b60683682090d739518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715a54ee30cc2c4a47f148ad59ca4a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b91869690e0f6050427caa571b590520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e669a74683fb4364bd5f605e8af4a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9899297ed5dce579181978b02eeebd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcd0576bba888a7d01567861b40f94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1f70e6e3d029876828209ce6577da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9189383f925db7bfd72685d2c2f64a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269e56edb521a32a8f892fa319d6678526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89729c900c7fdeeeb62a9efc2f0b2033527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cc61336b590f77152aefc31b5cdf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb999b2c12ee36af260ea3b4a39529529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505900e351412c9d90e5df597293f9c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2e9421451e2340d4c01fed819233a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffa37572fe31d7c1a041a0e96d5261532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03516e3b7a03a160c71d294c542431533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430ed0eb6fcd10c13608b4cf4b80f10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154bbe1e07c85c49bb6bb02e72c3768535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec021b0dcb5ffc1691ac765c41173536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab65a636a69e61d998dffb4195dd92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c104af4cc3bd7348e6acaec98e4f42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2e39572255e214ca41c7873cf53ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cecc1ff71318c8a11f7171fb28a2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e18ce97f813d1202b253c57ad0e41e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ace0e77259cd88d46d9890426b21aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587ec38d5bfabe23b77a1cf073a13e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8f278f13eb3571d85d4b39e13c310544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65ab38bd0e7553c6a2f5eaeac15383545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9afbfef19f9ba2bd5b35c5ac380a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b965b53511a0ac44c741c4ef4c0f35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bca2973d6de1583c0d435f7858e64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a36f0462f45135c29d2ad002ea6ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfefd6c94e98c8285419ac320a2ebcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c57c1123575464dfbcc8b380a3d6c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13242f7faf9478ffbd754a2bb69138ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d08b70382e0c7a015a8a8f0a31ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ffa21879825acbfe05a2d8221af5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa758fd5407770200ad03eb563a099a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0059bda9e6804c9a935ea3ad39f7b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b6eed4646d3125a5fe8e5d8768e5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094eb166cf31ea28d6b17d55e92bc4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083c0d76d45c4f010ec91200a9d5db8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81663e263d92308449775ff832736f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618675fbe605e8dac25d46f0de52961561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e625be6c1ccf2b00670e8e7e9608b30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694692dca422cbf7af4937975c11bfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c283fada43a4fe7cf27ed5e4f2480f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c32df4bfabf252fdf10f1ec61b2ac1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37667756637383043b87074e69b84347566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745be3b71fe8d44028598401fa9ec30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eb28a492fe5b0c94a01a8a5a1bc13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349252a7d08d4384f056845d8c3b004569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6620a110e3052499bd93281171496570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c406654825ed7a367c43d288b628571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826542444485611e4b66cb76c07fd467572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706ed3d24a4f6300a75e9826034c29e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00081d38d27065083f1cf1cffb182e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc016daecc466096515616648d80bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ea3c3cfdd0f16938271085dca917e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a932360d816c146388d3e935e2fc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf61cc782e73c8cbac7963adcf2a841578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812774601b9fba8832abc8ffc44eedd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c980e912550095d43d10b796d0e20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41b961fa4dc41cbbb774676ade5b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d4b6b4da699fecdf416b66a7aa2d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440029bdb9aeac846783d9692713aa3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dd6c5bdc6d071e69d074c96f041c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad113fffea9efe2337fde2436bf9b7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17e5c1dfcc758a62d230a42b700fa3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5420926d0371fc29c0363ffc5760d5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57017a852e9a157f78e54832fa28e62d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc51fae7371f470f9e0383ecaa79383589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc9980279e971723125bfbf195e39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfa55682ea5c69e01bb94a06b11cc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd32fb5002bdb924a339791895990a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d27f23b0f72a61ec995a52c9d6f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a67f6b13ef24278c68564c1392b55c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89a63fc0a190d897330c1b6bd97654595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79916519ba9188d01aaa07935daa812596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cfea8d4d006fd4b2b062ec2ada2ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a5e2112fe6ce066ddce0d8ee04d0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee267afd0770e60b6e47e0e4558d04e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff82ea83e46959d760e45bb394e7097600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da84ea77389529149f97d30af9dffd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86887645738e6f4b365ba7a7cb8924e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c788f09fd44aec1c3c96e7daca2f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcbec3c7c1d1e948ada33a8ecf6d8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0487e58c3053c774520e4afa083f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa430f887f35980ac8b1459d70d406fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f735581c42d57cb6f18bfb2aed6e2b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c27179d889474fdcb9e97e71af5e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b2c332e7289d7b31a21d3749fff9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ad7738b3e6117be97df221d1f2319610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6bd9fea5eae71309a7b902614d96e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bcfe01ee45498f5834c7d754304c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d75f49132846b7afccb57c2cb098613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc28d99589844d5b8ffc14e31700d2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e51c48cadd8c1a28acdcbbc07c2bff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f64541cc4453de2268da121d28766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4fdd7a145383133f5195d0abb539a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359dcf6cbd173d1705d6b58ce3baa59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ad3f34e2b6b2503eff7e62b56290619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66d0c6051910197bffdf760d0a6976620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029ca82dde006199447b0aff681c67c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce0ffb0b37ca42c4b6ee62ba5833d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764688858ec6fb58c81eb282139d975e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48421ff11b5ce476594cf484c5c1f9e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ea1e9c5eb41e2a8cf57313809652625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd24831ad2648b782f4eecbe9ea466626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3802f11261e50ad58169b732ba69bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7b6316fdd2de63445137e74d457b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff29d33639eaaf6b2dad3efcb9ab50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3dae167f3898c0d67a9e3035720f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4290cc81a800f499026a68c7627ec0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98884648b37bd40ea62090eef36dbdf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6a7e96952b70dd71c2c02395501cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5306216e780adf5d2a72bf2f3f9ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee9db60c8215cfcd2b7abad1c54e00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a94146fe58e12c17b63ec33739067636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bcf6ad634b5ecb8d0fef97b0a747a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903bcbd6b6bad9842e85068e1c9a9d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae432f2ac6392ff6ca5d9eea152c503639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fe418232a9871dc923f6ca3790256640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8ddcde55be1c1e1911a1d2d72489f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad07d4b30d853f0fb1f77917308a81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ea0ac15f434ba23901f85cd9411f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed859741f22c8c1e8adaa236ec75ff44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa391b9f9edc173fac33f2ac5c1d63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1606c794ddb356f4cb170a7a63646646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba287ad0e4bbd1ace9b508f69f649187647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf666f3a835ca8e744f13420e2988fe9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b46766bf8a403000f05e21f3acd7c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d0687e659a5096ee8cd7a5b0e30fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabfb737df63a7bc1462d8bcf8d3b64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953291793ea001848eba14aab330a187652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088a734a2cfd8e08786376496769f1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39116260a93d0938ee2a57e399c0bb26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e9b646cb5e31247a8ea22cd2a3952655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74ed393cdb9559e1e6a533bea29cb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b33c9c1bc81e75523b3fb1dcbeec86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a677323cbe5152bb118c238ea89586658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fbafe0514b79503f8eace8f2c35fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f47ba359e9f72b10ad73ad97e8f7c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175d2a92f922773a6229c4746e1cac9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c59f4d7fc5ed999108c61d51cfe574662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a9d81ecbf7c85e46f26f09a2077a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ba1db869adbfb014289fcdc1b70e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9de0c20edf43279deb9a8d9dec19a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b16e8b8d23e0d5cded73408e74a8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531edc9437ae44ea4314d0d7d766b0b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1871e7a296adc25217a54d0c5349088668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa920838b1081ae9ed1aa88a96fa4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811ceea16e5da68d509603896d0ca1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf492d1619769a310fddb280b786393671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5a412b9a9cb4a13a676331ccaa4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa8fb48daadd2d5c1da53300bfd76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399ede6aaba3b37408011b69c895f20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd48db0752d1b78edcb64cc307faeeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c258c8dbb7558013f8c84aa82238bb5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f01df4bbaf32a2107f0db26d2cc5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1f27d5b61b74526f9a34fe2f95bee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a73e02817a27dbdf84c7671580de0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb830ecde4f750ecd67e88dbf2c31e1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eee8efab642e4f20ec144c98509535681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34c457b1367f096b8b4f05bdc722c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ca8adf865f31b28442dc13ed14d99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ff6510721c9fa116ce6ee11b77c1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68c58ac397b2dd0a7c54bab3169dff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d8bb9379244c2f6b75c3a0f0f9fe7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502d42acea9c33b21180378c54f7551687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff52fe78787234fa90247d2aa43ffe8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee48df96df09e40e2a38c0fa08f5326689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae984aaab48cb98a32106b21f338c97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796075f00d176df0a7dfcae76362b56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac04dae3e9f056f741f7ba5f68b9132692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fffbc40509dfcd040d80c7ee676903693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d473ed2c5f22f1e95acf733338275694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd18b40a5fb44a92482909448ab6014695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4c37ff7ff3e1c793be55779f09439696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f84caddb73ecb62ee30cfcf935213697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c9c04b1e62e96c2d4ff75ead80fba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3198c73394994155f2098e487eff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9626e967b44d1e50eab2884c24fff08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca33b9b0cd464d114d868dbb284f0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8404c1af90be70acd992676ca20259702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddd02321197636f4e5ddae2250bc69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d157fc824e64647ad1b3fc2d90d8f25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28cc2e79c51af95cb6b42ea5917379705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb546185184febae5ee2dfdbd3961d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537244dd9cadfc010cd03aa232009bf7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e288d9072ab72f98deb5e166f4cbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2538041f6fcaf4071f753bb1367efe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85d96d5d754cda2d757d32c7f1bf11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73372de6afb303749efef89c82f51e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c6cb8e43e49b1cea0ad8ee9f3b612712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1168f148cea02b311a9c08da64083713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f039e3c34f778d4324561754aad9ae4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eb3b2bca02822130c93f6afe29599715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc26cc282c028f3dc457bea6475236716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d053ef6fcb8ae5a305707f4a3a1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa9a1bd5499ed0cd1231fc8544a51f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fc6f049dda7174bda6963696a2c67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77057f2b48dcc75e129a7490ecab4c5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8ba05c2e838f75794674de5312bd0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708371da5b9f4bbdd162c34442261fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f206ecf451e9e4380a6cfbcce567b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4822bb7ee9780a6fbcdf007d0ed842724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e8d669fb6064612f48444900be020725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f65d5d27be4e851c2f83343d5785a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17908cb401c8bfd6a3c833b254da34de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148644a9ca18b1ab5973f018426032d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20695048dae042b067f24ef783ddcd63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fe343159805da130d018d729328d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e107833df5fb02af4a00fa59f25d3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154676ccbf8d1d62656e7b2be8c498ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8f4a62de1c4d0907a994f9a0671b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c052892cc2f334d859490cbe245c06d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46421c678daf1f60a094ee2b3f6cfa76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fd9be4b860341f1bec2e31a96a076736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfa779fdc75a85149f1688a16f143b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83206239ee58be04dc9eac2b0ca35617738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b3176bfb4a58978fc6e6cd4d226a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9bd0a2e905d31009dd83ee0556d7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a39a4b88b1820e4b420e567017531741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9814b94980a301e69680686993ae7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46796d8b2e2cbd519081d6b9941aae30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9666248fccffc69e1e9c029a9af0de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf79253f1de797edcdb1dc533f210b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc188031ff44775d0062256bfc4f22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e40dfc291689dff2d0617e58d73ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b36414d0204038e75ab12d16aecd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017bed01bb70ad163cef668297f7781749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec9e55ac8e9f00fa1a9c82907b7791750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155105241411c587e599ffa8d900315751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249513cc0cafa3ba7f2be2e65d4ad96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6413bdd2473ab419f9bd74ed5e861df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdee5bbd036bb496f1d899624381600754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8082d99a9686bcc6d9b6ec86c5b863755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b092ba66a9b2a50aa9fcebc42406050756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6001da9ce19a93b966a2cf7614085757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edd209b2288acee7d96ca2828cd8f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9714bcd410f016a8119e8e6b89e2f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>