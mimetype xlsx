--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e3dd9fac6bc7fc736e0c08221420f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3095d4345ad814194bffa08bc16bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ad877e6448ed6772473690c06ea83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc7318adff184214a78c35f93a315f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcd3d39f6b0ec19f77692fbe1af4da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807b9e89e7b6361ae6084789748aa2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45420314f78949e3885e2308d6ab417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f524e34d400f03c8a44b6ef795deb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750becee6f77c56061498dcdef2bfb2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667da0ff14aae9c247894fc6f4c43b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70abbc3243c36181839ee6baa92da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da934baf3e9a3da5a0c80c86bad23db212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61806f54368e6cd7ca0d74d89910443a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f43411346d9a0eccca02ea0683d9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dacc72198652b0ef0ef42a89718f2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cd8a5c19b44504ba8f04e7881137b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8defb34072b0e5feeddc94e133a18317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4f7060142cdd398088d0faa8e0c1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043f28c7affff1fdfa693a34755eee019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccbc22434e9334115a331d6ea9de4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0181a0f0da1665c25c61a9fe6c04221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd86c8038c63ecb79258d7d8618bb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db352b693a57e288abbf335a7d5a8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcc2b4d11e80b5284f4e91b5099b5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b165c1425aef73d22517efa3c0c659125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc654abb0d403812e9dc8441d3a8127f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269b4b25be85adc7ebbd4406446cde127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29729090655c26cbabdf40cecaad2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd20dbcbfd6205dbfa743d6bf9f61029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cac46c71a39d78f1188390afab93330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b82951f0df5ac00934677e989d79c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9ecbf96275f99598a3f54a0d09fb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0c8db89c697d96653173daa20760f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64065df577b973d91ac78bee1e57d0a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f81b37f967c2c10173ec0e4d70246d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3e334501153b56c1ae07096134a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74cbdce1b2aa2c098ce3cbea4fa9eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4982bc3dbe6945d80eb5ba53b96db538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e5c5299597ebd2cbb18893a31ab739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dca712fd962cb6023f2373853f18e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1fbc1bf5f75bca62be75e6ba1837741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9abaadd5d3bf3c117c0ec8b545604d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d3422fc7ab5e70219e1ea1778d8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3988f6ed6897e115f81e5b4a63330644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb08a09bf88a1513aee1370c9a82e0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28bda3e2039a07590c40c312db566f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3fd8fdb890d9f252ba6a2832d112947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026aa7954384d2b4f0492ba37fc1dd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ccd168884c4db6e66f6fbe420cf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63310cc833796a53846239b8aec572af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d24c5dbd5ab58907c040e8230d52d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e809a6ae89594fcb9a69995ffc623652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906345b70c1ee887c6878c0e60f75dc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178a7590b952b11ec3f518b9f19fa3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538470e481fff41209b96805c36948455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab819ff233476a558e8a5f90f63577356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f5aefb4aea8b1577eb0498481eda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbd22e3bcac0cfbb452e7d54106c8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547ae0a9af55ae2aad0562785c4ead659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f0eb7baa498cb42e43f4e7c13919d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42fe75aa17c4d1a517f975242e3e2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac4f0071752842ad54910c125e5b4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220834bc2aa6db2593336fde5f01254d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b0b6502d05f53c09f3b5a2664417664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bae30697cd8dd889ab951f3bbc81b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d49b2094253abb3c8625bad45e2f4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9f6662869d5162c5b714411702fb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4ea0f20e41d3f009d85bea1be4f2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921fda64b77d5d67fdb63349944f5e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a162859d16b4c271b493d4e2c0ebf1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a49957ad52c1ecc4ed700b2c2f56b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fed76faf12c75ce19b8add0899447172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2916d8543956bb685e1565ce29bb3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8243093b2e06ac15839b0d444eac474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeddd8b63e40cafbc761c0862b2a76775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f643a084bd845a12858a1340e8e8fca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed883be51790e735440db27dc462ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64b4c78c43af45337ed5a79e581b9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77afca72382ddfa1ff8d4d5c63bdd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d0ef592bc16977bc2864af24b722c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03386841318ec2134518d3c256b7a85081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5c96116eaaf9cbacc18c355500dda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681422684a532aa591e0130acbdade183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ac62ef003d1edfc94506bf16b01684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa2b4c55d7b1ca3d864938623a136585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d7184441d58825898e823d93f94b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0d0837ba6f8edde8928989e5f716187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bdb023b95723c30727e10637c5e0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39145e680a743765e86496e31af5f33889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8f30805d1aa9d0cc6026a9dbc88dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5475bc28e8834b05d722133629bdd9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5987113ede60170b2a8239021cffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c2b15b5e22711b607c595006bde5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287e56735ed2bf2728b67471a81c34094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a882e7ac14a13b69f8c63b0f8684a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b74f9f21deeae0af84e0f14bc5cb1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d15981c4fa34a395a89ca79211a8fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcbfa7cfb57f4fcd3f3ab68e6c326098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e15459af2364f9a7dcfab3e172cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40145a4aebb88157c6c32658c58cffcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902d2cd8073eabd8a983bee57d39622101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e106927a0df7ee3e62ad9a93d3fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048780e6068729ec9ebfadefd7d6b3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0deeca39dffa92a1ba8ed5538657b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84507b7edcdb30b5006e5070f3adbb83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800396998e2ea9cb2209d5d3c158d00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820d02d56af87cb6ad06f512a3fd6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536628f1d8dd9c2b4fddb7f2844080f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15213ad51d41a0a47d8dac4e75c03f88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f127bc19b7991daa28263f6ba20e7d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df08fc24bbbd368ddfd5c85d03eb9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dfd9e28e07c84b7d50ba1494ceb54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a849c18d0baa86e051a344f2f438145113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c64a47c611d2da2b1146cca0ed28ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ba15050db016857d3e6f4afd21906115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30699490ee60b3f1442124c9a5c97c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2ff8296dcc777ac82da5b47ac5e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5a5efcdbfd5feee439bd38f59f6c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc29f9bba3006bec6ca4abfd02c2af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8804262cc2cec59b59ce2f8ac322a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad185f00ec4227823342cd7525e93c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f511a5d5a1cdc7ca2b5dd27e0d5503f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586eebd9689ee622f9ccda863a02d10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a032641c8acf7bc2c40c2cf640655f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22413d6667a8949121a30fb2db10640c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aa5fb437638103c114c1475bf5574126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3405a3eaf9df07097040b0c0b844a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c0f8efb0cd4fcc8a719b1608eaa6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49950d12b85e57bfd708ed7b124cda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e59f0840467c731c01fa318a419b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953fd0725cf2a4f88b686e9d00f0210131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92538c339680c2c41bc02d08f6c99eb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0d1bef0c5ba3fddcd579bb9beffad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2b41d7a21fe002625622a106f2d2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843f7192ab93e1b56e7aa3532c6ca3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58da1319e1dfcf432015415b96e7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29094b73ba135a974fd8d4e14453fadb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002c3fe65c495d3399bf08821623fd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146c979dae9a0c1e09ed6970d4b4187139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b53b7a34c149b683577b30146a35e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11ab289ffd97abf2bab683bf33745b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafef450ec6cce12abc1dfff4e75bda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f9f82b76766c9cf9ee0e53724458143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5cfb12a0052a6b64c0ff8614db40f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfa286de50d7250fc07a57f8283750145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901617f55c26faf239f3ad46e783062146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80e38b0dbb62fff6c7602f351002ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4942e1543c8e895c6b8efedac8669b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100541049984269e73ffb9210b28b8d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf41d21b3f2c69b9a35c45eff82b230150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24db5f1ef1fa40d8de6fe51d06a812151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3564c3e384ed1dec70abf8b0995d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eb266ec7a37b43fdb8af28ea48c30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbd13fcb4c4697c727f320ce042f7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c93882aa093a902afb917c51f9f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad6c67e921ed987038814c6870946156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76af871f462f5d6502e471f0e3a8ec3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8e1b83511193b902fa01de3e0739c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cebb89ff538d5edf7033bcf6900ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d7b1ab854aa8cca84d8bce344fe7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ac6e1d7116c642b09a373e98535e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37875b2d02be7e3c1d59ba29970d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039242407a6068d10771d661ef72b669163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423aecffed69596079a4dbd1d4c8cf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58067ac4e9f5f934273679131eca1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73096e28d24d89261ea72cba53d5c3d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e52d4742e776fb252a054366929549167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b443b4c36bb98d4b583f447bf1f966168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d76405f14e62b44ca7502899eafc67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b37210cdcf6f448c94eafb294c952170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d15fb4036aae3a88c39f338f6ab7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac504706ec841360a66096b82067e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae42a4f84ad050933282e8f93a6b11e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e20872e9989d7cc5a0e90fa8f4dc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344b15d4436e5cde91e27493a857eaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716b3114e58eae26c53ef73d0c0da2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0322e8173f1a0102af48085924ce1dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b148a0847458ec74427b88fbd5cac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f96d2132b3418fd509db854fdb493b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf031167dab0525373a307f0bda130180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712e7bdbb7ec13bfd1326e19c8e885181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f660e2bee10d80a9bf2ad06239c4d90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1ee5cd9fc8feff1504ab7211e0322183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4007bf84238e53ad3c08256c9c46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6bb79ce85043467cc21bf8c6430c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c1cd9ff34bd3aa17f3860efd86e9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a882e9369d03bb6c93e546acf72daaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4825183b95ab88c1d803bcae7995e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8e601ad9489e1c19ad1c1cece0062189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd6697a1f8b47fb0856331415e2395190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064555d9962128e651712461cc63d18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e7366c48522b902aa3641a8f35c65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22377a35a2b423f06a572c5e7a61e421193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2050ad34580dc6ada5f078aba14fd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc8571a95a7004745fc3bdf2d331d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ef5ecd209c193cfb6b80b120d9b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7506669f132b3238955c0de72d45e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365437e91d0d99fa93bdde04000a3801198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e45a2065edbd66a444f6c44877b7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304596cde60ca6b973595330f4623260200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ae90ada1ea6d7f883467f45f74a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24b7f03136a01aeec44e55d6de80e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc6b92c0bdd13dccce615d1a3062d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de28fe0ec30488dbb796d6e1920e381204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210404352149a1f8c460db2182a2fa7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb52c8058cd2d68f2e55ae56caef8d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bf2cdf449f0e9643efe7dc4ebdc4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43f07c191d694ebbb69f2eefc4eeb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bef5a484dcf65e745bed46c036c13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f256b74e69ca2ec2dda0c0694a71fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1abe9e0e364c9802b776094ab60fff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2dbdb929e4273afd7f716da96e51a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52aff04a38bc60d2042f33983392fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dfac3c4eb32f23c7ca97dd95c6872214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfbf91eade976ec961fb6d4164f4d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e07bfcee5d46455bce513cd654bc17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe7bc9a78088427c9aac0ad5725da6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c9c6baf03cced50c005ed92bd1abc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37079adbe5f1c835d8ae7affc60773ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d9965c8d141f01852ce186c4cc518220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417ab188d43867eee328f1555dbf95d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480480d1f78359b831e98e0fb3e54c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3233c9ec0ea0d1cf0a20b0e1a2e3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e7af9285f44180df8fb0aecb045d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c336d0b267dd4a08cc01258a014fd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8990c440788aee26b2d1be318c7fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab0964cb1cdc9edb682ea1a849e704227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfb5fa593cef26a886952795c937e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead31b42d11c782a2f52c077acb964ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0db5a733d9d79d1c57439edd4f6b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d347e3917980b80bd0ba12aea5fab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c1e43ed96632b86d1229707dc04e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360df03294dc2ff895f3aeecc84d268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885b5b70c0fe3d00b7e9690188b5a19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f870463ba8b98cb88e26c83e20719235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5cfdf9c7d54a97d8652b673acd7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669720671936b7f58b835a9e95f9a7b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c6326c8bf06d0315effee22a53bc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ec9801c461ee68adb9251e8dd5d38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124bccddb7e7e4cc21ddf24513ed760240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886eede35d858fd5f79adc4a4d7a6c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd10fe88cab20964060cb9bbbcf1e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d1b42b8e70b00e632119c0185daa3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc16234b9ce959ed61c8f3634527b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d5b99d7498e4e7025d17ac12bfd69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cbd76e8474029bfcee0aebebcb582246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee186d5f1729db42874e235cf6731247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c100ea7848eb903a7ab8ddffb7f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99003b56bca8e3862ff61bd5a6787bdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691273484a5567ee4ebfa4117492105250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562205515e48a04d70b8a885578ddabf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4433415c1767862ec6ff84e02d10a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd896c8e9420d5976dfb52b1a6346253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1dbd6ce48682045ebde869f69fe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c963a25a223fef57555151fc486fe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b633c5f6e92829caf08020a74752f0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09586af2266d5c4a534015dee79aca48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd3dcbcd8e15eaf7031f0fa9c8b86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea1ad36f076083ccb60587c495083d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a932b50ed580cb1cd1e3e8d0a28cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8637060c2de6cfad2fb06f26e9b545261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15901445abc52a84bb4e377bf1583fba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728806fec140f597e4773e238460f70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcc1edbba74f88b877eebad277fecb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1abe5ab417b646cf39e88221a41e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ca5e089f44fd5071d23372c2b7562266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30c5fd5660d6508e9b521b43d4aa01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c06e7af3b5aa89e876f954864a527a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69979178fa89420cca145f3d0824979269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443ce7a3f73d4d7755229145669b962270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56148fd7ccd5f1e5793a4ef629723d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc6f4005c7a37eaa073eb09e47016d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483832816f29e0b42a969bc6910a30e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f3d8dbb2654a0483c0e7f490b675274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e63fd32e96c62b9a1f7c0d4cb3a8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73828e969676ffa86c15741ac9c73a03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01974f5cfd4e048fbdb9e14f8c9c2f09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e32ae98388e6f0d8779b33901183bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea046ad7a87af9e497acb900c3490c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b284fce0e59e3c4b87ff74eb7006522280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd05efddb62c8072cbea65b1db06be2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edfe56c5ae28eea8adbd133e46c02d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92507321956b309486e7f1939b3d5aab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a44f31e28c53c2dd4135d1211cf39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85558d1f380099579bd5579389fae659285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f026eb900ee592fa27464ec00f9ad09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c98c03f14a34745cbdfda44bc58f07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3f43e4fa8ac1c6a8f2abbbd05e483288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e703fbc86db61220ba781d29ec0190289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1906f2c466ecfe12b64c90dde824a20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b994a39acb0494170f32fa68b5ba3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29d314475e48e2032d830693254da7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dc203841ba42e8598e884d070d394293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a900ebad8eadac15f353169c91df6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69af186b9074fa832c47af62448467295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf373e74a6e11553f728b34d7342a72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dffc393c06bf8678a48f57444b9d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c00fdd506b0df7fe5269eae564fa4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e548a19c55c3a00cdaad7713afa3c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371b26b11b212cc6716dbbdd81819ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e21549961f1ce94569a4c24ce8cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63825c36a83b46db5ce9a7107ff1cbc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7977842228625b82ce2b9db983c25f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b15bbb39909b1e59fc9f3d009137f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd04c3a5d8de5ee7bb246760d5edf9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957f5ad3991e98ddf0751950323cb51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c5c716e51008cecb5a749a94107b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23de41c1d61a5bdc5586c61d3f915308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a435a5949e32aa9dc13b8a3dd0c4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0c2af04f954327baa3d4bde1f4bfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09021226b02d01f9724f7260d8f96b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122ff356bfad38400cb4ef7c199d6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565a497290c27f6b332d8204e942124313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a95cb958df231c8723adc200076f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12551e09db2475ff0f8b2cd0cd25a80f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b8bc5de12e05942dfac4eab591219316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4ace291761e54c9bf814773a33c2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316227b5027c7dd88666450a8f8cbb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db86f454a9ceb7fbcfcf31bbf88dac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c0c469b20febeca95c4d6fa018b48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521fcb9ef430acf3428f5120bfe3e37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744d96f84bd87d8fabbe3daa6239cfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c101e3b3553bdc801ffaa9ab2080070323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c7ccd0f11b4b46cdd2849f8980565324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370788b9454c289a8554591e8121b088325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7bed5906b7488d0599bd6814750b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a50f87525cfa7566cf227f61237f68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e8e70e49b27a32de27af6aa742fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642eb9dcc823c28505115c8640c236f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22223f01fd401479c93dc0059352f184330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367c21d5f5db2004953c391af2bbde6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92bf3fb6bf355466e4dff2a6eb382332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e15055ede540f9c4afd7a2885d412333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ff008dc0ee0d659f167d41dc81aab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c298e8d47624b9bf1d8438ff9f44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a995337724f3fa72c5ccb273afe8f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097d042d5cb61010f9bf195f8ff0207337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e955cdd6a57bd5344dbe499a2af93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6b598dbc94cf5942e0e572a79c572339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f2193997f8ed8bf8dd394f0e505c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb218a76d9bf0c0df9cdb8bf3c5447341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b0940898b8aa2fe4924c30836359b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63aa27174a5e3b814ebb44d96ca5c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7efc85b2217645f27f85c360f489f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a0b35647f188229b8e4ff5b81783345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dbec85c2a8db1c9eb62b07050c926346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e5ae71989d7cc9a79ad5b5dea1c2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715c028c7c20039401bb19f7ce44c2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b6afcf91927c29b1085ee4d339933349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0dda65c2054add397a3370f2fae68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f4f667a677a66c5fc7f3c71063c32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e119aed2135d9740ee3d6d5af4064352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c262c8e56dddadc61b4f8a14072e19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c98be69ff4d2ec79b3caf7163bdf7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba5f7e65a89112df8be323efc148c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e137b62e71953fe40e37a237995959e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed484edd898ab5a06b782d264f4b3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04017d91719938a4124cfdc5611a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe291e5cd28d18dac17958ef9c1853e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be812bae275b1a2326ad1b7c488885360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f721e907e99f3ece78c1260ddafd52f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602da9051b24908714af8142527f6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba023b9f80ef6c47fbc25a392389784363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920955925dcd1f9da8580e585fa28187364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba7a00758a6043af7d8d6daf1d550365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacaa932dde4669f74e7b51632e15b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8504bda6881e64928b1113840eeedb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d5281b2c61e3868556a2ee0761a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8bcb2882cac6b9c74ebe3ec7c0e03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38254bdfabfc50702e13fa68bbfd8042370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a66279d3c4ce9a7a5070c9ba2aab3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647c92e8777ab09bc2757609018d9c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bb29d104bf69069ff918aa64cbb3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0dbe3a644f9a88626816c36b6635d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f3b882748be5acbb310c1dfdf5a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7cd4a296fc3aa0c5405f821d9fb6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f0263f5d5a242984f6404c1016cfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc6e46bd079fd3a049d8abe58d5cf6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1452f920fe6d7a4a363b3c8a457f7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aded133866b5c2f85853f70218d83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d7a40df9139e199215a55b1be5e7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7bfdb664160edce48b977d899e80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca25e6f7439d0121949555515fbab6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739b2e459dd01bdd2e49a1a07d6ecad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373bda265ebc5e9bb82b8bad14f18ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0464864a217620f098782dea2dcd43a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd778513da46c40aa0113ea3128e5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8273c0119a1afe88276d01cea22f2a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff3d43e6fc637eaf7e1ddbd78c201d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33c058b1e233a1fdf33c14e2edf259390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6f7a76808c1e49fc66217eaee79d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b20c7cf5b37eeb66891cf2d7b8f25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9d2cc0087c22a243c329e1f5adc4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa85129506db5bb62760baa76e4d5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3f85e12b0cbd4e954db3b1c4fa74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ecc048454a6e682426aac6631f04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67985a4786da7158ba8e6f7f3810a367397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73633f2cf8fe911fd6f1d8851731ac5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0062d3d6cdb4bd2151062a806e8fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca8fef0dcdb48eaefc22c4bb80289b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee756794bdd201c122dc109b01ccf64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752bf13436597c5cb3d18ff494afd5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3b8c9f7aab85bb3694408afa99809403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0740cc89e143e4757e6ff8f206094404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23767f73b298b879d5ebda115abb9a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dd72a880046afe4bf239e01ee71ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b8123147f39551c8c7bb1199c7b62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67da90e09f29f06143a5a59e501587408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eb527cec9062a8c57dc44f369c9cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6957726efaef2ab35c7df5ad6efa2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc2427c5b730b22afefe13c5bd9a84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbd3c2814af9e7fd13827ce7c4b402412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579faf2693b8ab7960859c70f7310d11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ccebea7a648509880b4b2e5c948e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1f8f8b4444e9015bece9531bcce75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce7915f759df93ac0b91a65bd95cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b3318f35dccedddd66750bf45ae9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ce487c765b710670ca02a6726eff2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a81da0d58ad5291aa7e9efe4306b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26ba83d8e37b3e070b803602e97344420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28083e711f4127d864edfc7b5eebb87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1c1132e2bab1ca048a8d3ffe5fa2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5cf8fb4e9d81883c10938fb303b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ee9ee37e625ade34d5718852d922424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e9415d3c218c5093a4b92ac20ce0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a14a0b5fee48a0527263d2e2d00826426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc130b12b6a31e35dc62c6dff1d1804c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de9ca4597e7a4dae2f54c538c96f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804b01f8584424ebf2b085d1b80e1b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd04189b8030a0f3df4a6a744bf21d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69feba1a00127ed00e02e88eac0e3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5450ade1cabb77be93e6c284ad45c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e7598f4eebbe782895ff4bf60da55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aedcbbd86670f785ad32e62ddde85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566594243d3776c25a29248abfb50179435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964799baaac7d5fbd07d50ec2a62afaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2356add31a82ff03fdbf6a474f9753437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707eb4e2b261e8a9f360b5f41aa7a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56363b368a4ca24de2ec89dcb352c13d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab32e6ff4ef3deb1a89bc460e8d5b39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad0b5d4c85071aa96fb6cca0c5153f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c797ce390b63eacb10c89f4c0cf251c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613194cbd201bdafa6508544f12fcc9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b535650bc662a39ba2a93db71d56f07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce184b59c40383aa0f937a3996af287445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3aa1206d430526142bf3a2dbc14ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4457e042466acac19b96724a87fefda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4faebc94397e7e1d8e67dc2a3881c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ad3ea60e6b5eed5f941b975f68fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f60b801a4c51afb9e812f4c07d25d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0654ccd700821e68a023412dd62ce1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6914fbc861b24849f7074c0f8e37d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5d8eb3f66e35d3acdd72babacbf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f45821de10a9258cdc9a9f0fcd21a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec0d495ee6e03a2a9c7607da66b8ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a109f37457642161d6edecc44248f70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d1198db7ec243bf97d80790ee47d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44377ec7b81ae8901e8515b415a8ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b36d4de65c4b90e394b1c7f93e8f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aad277aa775fe857844017da1a8cca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f773d16ebfa2a1bc84b02bf54cd45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca8d62a61191e05820490cb8cb118462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df71fbbac24f806f4afcc8a85e0ec7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfb18c6f8b57e40885715c128f5437464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c205b436cba92058634448844fe5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d6800e7fb688793f6cae60eb8d351466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceff657361a901e920cfbe21a973b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a7df9065de9d5bf8058a764212c31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388ba202319c6c082953dc60edaa54d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd9b9780ac2bc073dae22225ae067470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c1dcac299a2b3bb596c3dab6ab2df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77c829b199356af4841beb8b5ceac0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdec7f0ce68f19c3e0d6d91e146ea4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dccbf8854b2d8b4f9909c90d4ef5d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54319174d950413d14ce111cb345af7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd1291c178d45c6241f092c36ca0e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc119c8b044b98cbd34576800d27812d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc08616e147ef339d13073109bc298e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a855cd8675f1d34d037b9098cf9bfd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4183d7c4dc5b3724b4608511d470b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ece3059410771fa290d73444048b5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433da858a7f6be9f449b83efb5c2a854482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914b63188f2608e325a6d1aa9a579d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06126cbeb3c13bc1cc569c761faa28d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52919e6e2d9ac06b69be7dfea1ad48d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639fb52978337bb70ea503db119a8e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef328248068a6c809545591eec5a10db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d545ad7ef0db2bddffd875c81f6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d69efa3101884bf69827098ef75f2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d491489ef879e81681636bdc10e8f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68732213339f267cd5d71ff671e55e76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f81ea2759565ad134b214bd6971b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebddc909cea99569da61ae1ed49b3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb00b4db7ce38f28c85edf611fa16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474598e96b9bda694409dd79b4110dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1f2610e9a67b75b49bbe7bb92fe3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9b66efdf69a436af3a35205c34567497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059910c1f35c1109a0209b2b929565a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde48631adf71564f37811e0e0e486e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b840682d1912db8c8d3b83d40fe41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c61112aae90a7fcd3c8e3d958a49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c1480b0d9127b18401b0a6631c5b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f47b8af0d307acc55fedbb9811f70d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9fb662413762bbecd6738d503c38d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e586be5cf3b5c70662ae3bb58a7e75a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0ae898dd6e98f4192bd7fcd6659a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6817ad6a286be54c13efbce0a605f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb4b54b5a3cef9882f5a36dce9974508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a08d9caf6b46d069b428dc49b019c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac78181cdee2ea2dbdfadf6dcfad43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4716a576c6b71df320029937cf07933511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1efe45395b62f085d0e812dd19ff66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3bec1fef39ecdf9960188e2861577513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cde241f854e9a378e095d40b4b7de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec7b25da20b775b9dcd598fcd8e89f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1562ec1f037141f6578dc43508eacd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c63e83badac277d581d25ad6e3e24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93826729a950233c1a5b86b0da9c131518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbe2ce23c428f0150f032e5e61ccea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadd0f9add787d40930cc1872a020c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b3b5062785d79840352833ef17d50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a412b09cb400445b5109c46aa1067a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46295ec20fb443498f96c982dca69a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05358ffce9ffc7855498626eb58b5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23454bff09f7d0bb39e81b9f1ac2556525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ead9dd2ac91342f7a43e2889c2577f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3feef27251779dc5b04aa4110e647f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a03929aa54b54ad9fdd60b1a97d66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730b09ef4919179b857bd7cae616c6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294ab08403f494bfe815572741cad06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f15eae053b132dbee82c23f9e0de71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc1b3e62c777e1d86de776b2874239532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928f38a5b7fa1415845704bd6a25b2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878211e8e91183dc01a65906fe58347534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e996db5fb8e47cbf25d740befff75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a7931cb4d0c6daea16a49ad7ad991536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da1ad96c3221bb245b176ed26b180537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7bbfa635aaede623083b57daf2d73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71827a46fbd68026680a1cee3215bc03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7e5befe0707a679c77ad6b2b667b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7712663c71adf629cecfb08248a1908541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178da5fd41b4a536fa4218f093f4d6af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce7f005845a81ae2148b4238ed239543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6599b3d920ff1759eaf21c36f37e61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a519ef70c12a21baf055ff9ed2be5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2f1a9ee1482b5b864e33d676cf0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712cc64d094eb0e8c0ad5846f70c89d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10369eb88d7c3fd7c22e731071a4263548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37234413ae8e9c8e35522e69e626c0fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ab0bbfc1ca44caec53279ca12f748550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc8de582900e22ebe568448a4cfdfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01994b7bc454e6044e45d10476ec70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce8f69909737b1e67351aae38b4663553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69fb2b98649e79ed99e665d269a808554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1df6e0775c03544b4d3d7094c5a76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c95e221aa25bd68fd567cdbe033ad2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f15e82b936ddcff6a16be66931c5fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09436c16954cbcbec3cc733441119f3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1622ddf807dae72d8369958b1718aa6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2aed18c3b903c17082661c29d3e0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d00867c57c0be38ea7c1e09d3d2b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789f532420f151eb2ae30d3ad20bbcb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4db9add72778d1513f1badac0cf6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fca68160001491e4f88084bb9fa7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c6394a0dd3cf3addd9608280d58b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34762b7b791d9282c7e1348692e3d125566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360af5056c82653278adebd9c0bda16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e104cad91610ab1fd861adcae62e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997adec61af8fc7c6da071dcf0f46e10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af9099159feeb9bd245fa2b0fa0f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138193e56498e17b75ac76fc1ca89769571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d439b9fa85a1cc1e370dd9d3ee0f17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d1b2fc1953fc4c8df890a49c33da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21155a6631736e13eb68fb426479e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b48e2b0cd36712f3c490c7c12f384575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f5e6917d289cd13203f1ff353c1b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e3c06377aeebe540243dd4a04f475577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2112f1442a066b08e85755496e96d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34e958757dcaf8935f5307202081c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74990c72f9ced3195c04b9eb71767ccb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f5c1a7121d36bd2f89d713deb598d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ada5bb26121c55d6ae9af0abed4416582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86312ae0091aac16f590e24553e399583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11a1fb2c2b20dfb267db18da363566584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5500023b764e854a9f6a8e882880b92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d09976619baeadd1c690c8ce1cf7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85461043cff12daf5aab8d30e64af4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e89f766c8bec5b74e3cc60f94825d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0af2605972c046dce8d04d838e49c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f33d56a630d2e5c917ed036faf253590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2752464981f3090d9d5d1ed2431280591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec83a8abae48bbc420fe7588f34e8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a65b21b586bdc1eef6f4c18908814593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caff87ef02383778ba77a83b61584e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb0484c059a5809e5ae012d5eab2c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db164ad8dac484a4dc472e70d2c87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff93087f59136d613d40328766507597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63126f859618d7ee137e0e2911535dd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dead0392466bfb1325546799eea81c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8edc5cb4aba165d5d0fa47307313c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87fb7d562e1357cfb351485a95d140601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac3c12dd9c063575924b9a21f6b1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c95b2eee8a0dbf9e107a36217bd65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad7b9cdae090d26d742749424e8d63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358425eff18a05f208ecee3a23136eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39706f8ee7ebc3a8353d4b4194333c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318f4896c71b39378121d1569a844ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdea788a7e3e6fba980ae63b98dbee0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51584fc9787ac72bf5083b4ce090fd64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce07c5ab9704544fa23be8aa6859a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237803bdf0e5b341fc92e2f8b2bc0fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5484cb748802a4ba1f45c6f34a2623612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e240388821de102fbb7a4da7710a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a847dd94fca7542a71d43727126525614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a70dfb7c0c2fdbe04b9cc19f1a2bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417af32fd41f4b24c1801c59c218930616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614632cca70605576d2a96ef7f81db6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a99fb33cabffee6a35ccc096b0e69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f490cb3b7f297e691b7037ce5d366b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8990bbf1e6daaf4b111230c20932b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413eb6476f42e591bfb5a130a5a6966621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982b3226035ee33272e942cf93db3d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80078346f66e3371f4b4a9b7de0816c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcef4d6c7a63c67a3ad6991a29db62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100a3d3c9da9198ad02128617915c7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31b1f7d7637ee03af411a898f86eb0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f993cfa8069882582108d00479fcf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227933e57f40c2ecf458f91c8bc5b2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dfcd423a086dfd7e78fcba0c2dc99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0ff31766b62ffc154e1b4df655313630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a0d521b794b037bb4ea23b26e90f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46154535ed424c217e9d0526e73974d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312134b5942a8115c55b9782a48124c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2512debbb820149624ed2aa798558634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6ef18df572db21abc95cf1d505b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fc264c87e2dba87d117b3eb76bdab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729efa634d2bdec82953177c5e7311d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35197138012bb15fa0755d930e4515cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e44470ed37aa3278af4b5ff80b2cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b5bddecbaa083a50cf12b9a709db2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c6a413ea881814b884e935dd065b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0fb460a23bcb51c94521e3b9bd541642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5020aca46955b74d390d367582b6f2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f52c67a0466498011ed18e8b75f7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6b8bd374bd168b139e61a0203fcc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbfa1bd44ae205b16697bd4ff1822c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e706af90c26deed01dda2ec81a96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f1ccb3b467767a651a79c045627cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0f957ff48f1f5d0df5e31af38b29a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6e674456110ac2ed21d2faa454147650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52effe826dffb367ded251139c59425651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deb404bc95418aea5dafe3a2d763f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a437f2293d6d10095ece97e219c9f5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c350a56a6baaaba9e296f7cb83726e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934356e667ceb3467ca0dfcb7bfd644655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e234d3912ceef9503b6a54c66e418d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75882d3685699a99e665cfd342a2ab0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478297b5713a4343557a02ab1868f188658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf61a24fce858f3be08266be9a566f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873b4b83b4cf8b9fdc55d164e47edc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5e29ae21dd773944fdd42246429e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc3bda577d523f5adefd902bc8034662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfde8f68c52879835601dcef1b2cae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e7e480b93e3639cf199f5c91f554f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5ff9a64b609f2c4171d2485a4eeff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684fed1cc122492b0a6cf47812f6028666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a6be489b415393cd47da0d9f8ea7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543c2dbba905c4fbd79380da227906668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853f32548112e2bba4bcb88db7b1346669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b017f8c5db8eebedfc0f99c3813aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a80672cd4f6d20c6b52915ab8e07c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c3fbf8c1195f4c8b7246643dd25e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e01456377d62e5925e6eaa2bb2b44f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d29039af50c3ec25a026e48a4cf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e194f4c5aa6543ec9799dbb665534d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4232c632ca61a4de9227ee1abde4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f5202b5a08107a6ba938cf54ff74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad426efeff36c3c1270b379950bdd160678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f1e5c7ca34c404eb407270ae2dec3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53abe5640552e1821548ad0e6f7ae3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083cf17a0d6b13164bc47bb60ce6eab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bc918adfe9c988b9d7d54e8690848682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d65719c87ac0c18cc1a7e94131fef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d50cf842f57b926484ceb813c6ff2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab660546ceb21a9397a097d1829e825685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0ee7e9f73a8803df5bd79fae5e8e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af5dddf3fcecaaeacdf4d5a483a74d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ed57be36ebd0a0de9f736c60717f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052511f51817ab0c64bfadc7930db7c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec7c05a8f41972349b225314b31cf0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a38e7e020557cd7ebde6f83b6b69f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f69d54aa8c7bfcafc59c69188a5d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0135fe41da63e47fd086158829cf05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb942d2ec6a03fb7aab5e1f6f610f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc1290964ddad29fa4105496aa2090695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cf26991ae51bd2a919c88e2803e54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cca00da4e62aaa56aaf46e280d1350697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd74eae6107fc1efff3b0c9f664982698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4e0dbcb05d30d98bbe5aec22ae827699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c12f5af0435acfe7280b39f475eb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f54ff48896f01225803567b9cffb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad780196e71bf9482cea0c1ac134b960702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbd4f912c5b7e11b134199acba1d3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675bffc149c826ec180f24d93cbb606704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb1556485725ecc23600f503675cbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b5414fac5610f214abf5b1c720c49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e09737069941db9c30ac6051b297ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb90fb6e54f3da1c7a429eb5a1c73c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578de6d283c8787d462d482778aa4d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae5da0924df59f52a03b54661b86a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c0c5a60fde2ab01ed79809daadf1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51690284175406873dffa23a48b7c9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee21006dab5ac3266be6933540674713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367d37c129664a1521cb6d530b0487f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6eeea40cf5aa565c24b1eee41858d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310216f11f2bc966f2fc0296c8854823716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f156aae2e9c1c39a782f5d00b9544717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2089ae0490a945cb88c508f28595bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6a76ca68393f270bb996c980fc89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43850a92ef2cebc4403d27887288a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c07382e491f9893e76383a27d17f26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea36c05b790cd28c876e45814426bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd568da3870cb6988c27e4d4773715723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db2e0153576f79df38798229c63431724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f63e1ed7b21adcd41e4ac57b22f2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605ac5e991f40facc90d88d42f1fe34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c81ced5a18da8f026540dc60c63ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a4239476e404ed9acb7bf1a9ad3ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bf3a10a3a9b620ebe3841dc642f01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c0140c320c210345f41eaba9a3bd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b9baf9a1dc156482d72d8d3333f29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498ad44fac6cffcc34a4e0e020291bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8424f59662ac7d5b8b1530dd4110b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad9a4dfa4920eb39b77a2a455e1f6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6e233f55122f01071c876f0eff38f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f448c2f4f933ddaa9ebdd4bf7aa1d5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd09211753e3eac1008b08fade4b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a072f92a1b22a6954130268583994c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34803a3128dba199f3d59f301295249e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e90cc48d28b7f0f91db56a535eb427740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcf83c2086cb80806930194fb14211741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b16ef38ffaa23f7897726dc69ce5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f1849725457a03b3103437ca539c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c81ca23ab0af74263e46b2d23eb5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920cd3825b4e512dcd8034f0af8ccf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f4319761865b7b71282f5eb6aebb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9ffa5624b519240e9571f2e9c6935747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a66cc3bffa1ccc9345da229173625748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab9844dddaafd054d39032f4ce04fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc6a9cd86a70c9fde5c9453cb47951750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd110ebb6fb9ab6d8ab85f1b42eafd6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45968facf53cb5cc295ed42b0253ee59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea93b4b034bac4b71513ccd5bdc5160753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d132e689582629e30ccbcb5cb520f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea2c2fa29846d913638b6e445f229f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1d145fad268c233ed395b8c54f954756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b50a51e07edec3f50c5f5f0707931d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc47cffb1523dd4d4e89f788b8c8dde758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b16ab29ceef3574a5e1b264584842759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23e9170419ebebba4b7772c7eb214d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66723daf61aa9eb60f593c916c29ea0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd5f066a6147d2c5388be0bdf240a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003449c1133357e37d5b9d971fcc30494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45d4fd1fbb472da2cc66bcaccbd3f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043899f687766af16b0a0e2c914158526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50396f229273997b562304d35a9f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc311c21837679aa52f1c5b29d7d278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b130b1b7185a7f2ba146b68e5e08769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efe04d905915cf209376edb17865eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c6593bc99332653c1e9d2e3698d3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a6ecb7f63b94bfc4f3d2a077b14eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312fb844567e96b1eb274170c74688d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19c6fdc6ab99c57ea545ed987bdb2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21e3a1521f15c3fe56cbb92a8313de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38392f958e5830720057242a1d5d53c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d95383e9f495b5dcf15473640759217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc27f6c8b455cc4632546cd074713818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754bfb21d72380a52441bf5348b2ca919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f00d26fbf8bc7dee6fd0a9d8bcb14020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2ce514088ffbaa3386983e82512b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ac3780059c07335e7d18a523d6e7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549911ef31384fd054637cccad4472723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025fd48077eca1f515972531a33417f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470dcbd1e12382b58af00701dd1d94b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2888c5971b6cb39d88ed41233bb6bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f3e908ccaaed19b2a64b196cf5f7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a986482adb2f1f121a7a104a77015928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484d170f05eeefa924d2dd07919488629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32918721b5090bf2d6636021c4b057cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d498768d61d82b9031d345c7292f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd3029d4213359d87be299512332a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80672e0b8a5b7ccd29f84742dff8140833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e50efcd5d1906471b55f6e7952c1fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faa3056a44c0a9b63580da27df0f5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33292c4c0326a268d2f4859f4849c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de58a991253f73898e37175e94266c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d63987994d2498d27b2d1d67a8a3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc7d8bb6f4b2b9b09911f22561952639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2acaa78fc6dd8e70b2eecd2e7004540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179efd6fc502e28b5d48961449bc9db441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872dada449591ab3e272bd58bce8cd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a466d31ed4e0971f3846f4bdd23fe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac7f8a5782b2a1e5e8ea4a4f5037da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba0bf4149a6b90b1b81182a952915e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0fe6d60dfe7a40118384c21b2d15446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58281c8880963147c576d05a8e082cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27f277a8ed47da2ea3c639739f60cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fffb23efa61a5920aa6a5a1251acf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1324bc4071bb96e53b4e6184276d39550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036e8b7903fee4de284ff1976a3f7fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f78b4d9e65249782e12a68289832452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73521b5130711d5f76fc48f67c60a33853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bc40ddbb6433dc30daee33e7391b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb7fe2c6cb1d870af3f4b3fab4ecc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1787904128f9d10922a34570b3f2b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a693eb599b57c5cce171cdccda1bf4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56905a74cb5933ed321e20ccfe256c2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e6c03ac4bf49ae90d519d50bf4d5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d5dd0f6d77239a4c806f70e0aff2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0704fcbd562a332da7166dade223fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e909fafcee8823c90e781f3ed4d01a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f15faf6321f762bb53afa3434613fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ce49680af09e4a8064b246290db964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ef3c314d236bee8ef52c5d36a842065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dcd6bbc3eec32fd881e6303114bbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d8f65507fe2fcacefd75beadfa10c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f9970fe57f939d89105298efdaa9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09e715648b66dcce736d3fdf89e26369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfe5b528735f881a861fbb2e22ad5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930735507c4acec7d03437713a332a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201abe224a05768edcf0b70f6d940efc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13968665c6874750acd4b07ee7504f2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86706117a693517361d06154a1bece1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e78ba8ab93e3ab721c584ac50126675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8020c4176a1da6543068ee8f9f7524876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd0e37d755d906495dba758addfca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854c1a77a69f4ed32b01c09f81ec85b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8f5be90f45a12102fdf8365da24c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a758c8e3f174656b94e5e4e3b024480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de6e0e1798dd65a198b80dec64da4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f7ba9922d8264ab90d9279a680fcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ea24ad00c7a3eaf5cc356ac146f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6efc873eeee8a45b1f4791f744a8b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b293d87ce324d73b965c7ad600ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8461f221e58b1aa86fac09a9aa1c17a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837139ed5b1cb81272fd430424bb60387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eb609a72a8bc1f79479594448ae7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ec42d7cd697c647237e1dee4d158d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a5c444ee35e4064d76cfa437169990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78aaf9f62bb665c62148e4024e97da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf414130e8c6e91efb92344ef1054c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78b90148804ed7d8ec6418990a06bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b45d1ebdb29af0f5860063f66395694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850370292dfdeb144addba287f382ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b84ee926d2758be55ac3c3ebfd9b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b454800efa422c62217f6521e0145297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682eb3e29fe451a7b41d8f38f37b68498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b67691a37f6bf35a625bfdfc5bf7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95a9f0a53f63b656b855991a338aba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39db00b246c70540ba6a537a9ba237101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8bfb2c7b5416d637b7653767fe7f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6529c986974572f90c605ec3e7c78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d583adff7487f61c06403dd6d00d32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ff21ee6f6fd76a2b943d491e3c6f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de71836acacefd0adfd373fed1a91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84acaf502d1f44bfdbbf1a3adfa7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68e7e8376d2488ab55207ebfd614e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12bf4a3af83622084a29f16818e4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1de2c9f5a7d0a2f4737e88933023f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc0fe3c5a9046755c69effd73d3ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3a9c4f2d5e21f42795be175c066a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdba4f22cb1a89f6182cbabd76ab1c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4054921f4b6c82a90cd6fc026d1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47526a62e995ea4e1497a2239a9634bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a47faf50a2b772bc0c98221a900cc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a69df36fb02e3eed4f46fc652c0f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c876b4638e037c1f6a05077dc1fae26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02643fa3b7485d160098188a551596f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba769921d3b0b34e380ceb4aa5950962120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988906d073eba0d7cb8e50d9f7a8ebbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec05b4868e969de5f7736ccdfd4416122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711f07dbf4a6c70da60a67dd120c0dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d9b4956818222b3376ec154bd045124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d20dadcd7e3a29b099c582c683ba9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6a3ce688ca014836ab9493ee0c6fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ede5785d946ecbd00596af0b6e6be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf001fede938286126272eacd56751128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aabcf9f8843ccc0acaedc56fd440da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbfd7da1c535c465d44831c9a5f724130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37db7fb1721761d233ec629a06f60a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb3c9b97315ab7b4de2cf0d0e7ac9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775515bd961d273356fb0c3b68092067133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2afc9bf1fb97feade50381c91fb15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb35822db31215acfe0b774acea4ec3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a351104339e693181722817400ec52d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b542ba8cb80e56760aa06b19afed57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1f83b21f2920caff35d837b1b962e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44776cab385d1868645b8973f997cce0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89e0df926529ad70c402e3a44ac68d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91748f9f5b2f2c23e5b6bf06afb02d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7eff70087a0679071846dfac93eb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a41e62299b151fda7a406d18ab8de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791c1b925348a74a690a33f5e4aaf9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6583e2b42bc52411add090e8092267145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e0bb999781de3f2d8879bb65c3ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b50b733a25e852e316baee75f85a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17090c6ba1fd0a02c43be00b8007693e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d56212655419c806801b707068fee6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c0510eee6abb74b960aef52bad4e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da210405fb158e96625e5b354b6c5240151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba28aeba517a9ff3849c0b9ddafa0f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f68bb8e55c5d3f6b6198642d2f7441153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6c74fa686efe650757776572da5b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039797c85e0dab25139bc8980d3e7ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bac7b8b688f35d0a0fe2ba8c5f222d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f09af66c4574ab6e78ed26d57e84a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5492e944edce1ad5d70ced595856e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae248ef0a7eef4a044b725ead122f9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3941bfaa633841cecedcb5c8eee0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119ef66a947c75ecbfb87530c2e4b7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc01dacb928167d24fa19490121dc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93918a997fad382f513d7aa8ae8c647163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b97f2fda24402c962d8601e61bc91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a29627735d523d9724c04e91f0610165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b2201cb40eda823d34bf9466aeec6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657ba500fdb1c75da56f97317c2e9f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fadf9da1668bfa7e520f0d46aaa727168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bed69f1fa502cfa23ce1d071ef4ac7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74720b51324e226d884f0f5b5394a6e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5406329b841abdb31b4a87342ed08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ea53fe7f232dca74ced6a2ba6534e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74127951ad349ccb57ec3949fe1b9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6908d28338afdf320a7f5c253433174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48019dd55f58e853cc7617b046320175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b39a4301ddb3419d03914d90cc2d30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d49ee3c6e8f43ce2de5f80b206e280177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7d731d9727697faa21c990c2b872e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a28819a517828308da623dc82a30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e598f48cd859d5d8dec4b43500d471180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0613d78bcafdc139718762ae315596181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70686745a0c05bd3a0405597ddb41f1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe283a353ad17baafcbf542c9229a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b8c53966808ca69724cb1c1b457b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fa81a98526225dee60c58b31a4f91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9643dae1ab336fc190dafe1a0ce920186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf0ed12eed3d77bc8b574f66c3df2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb8d6232297bbf03fcb3465ce1df4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392707661580a09372d10872be6b98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a8c7a906d08a77e392b0f4d683e7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1272ee33a20fba830330589cc3a37c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6833a813f5d6bbfc08b04aaed8583192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31d2ea755f67aa0fff1fc5ae4e268f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6664dab527bdce3c5274635f41205194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd0b1cd998be9343731b84e15fd2f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408cb43f52acf30f7870a181321f298196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cca309877bbced701adf62b67cf3e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90277b3c3624f554960cb4ba46ad8edc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284f28672ed4a80975ba8c52a503635199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fc7c8bd63e180c2a7f511c1b84dd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffc14ff0e4fa14c39ecc8ebe0b9d28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2ea0341be147bff75585a8a82fa32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04153eadcf19cdd0041115bd198599203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4080a1be4644580316ab2598db337a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba654466689ed053a999c0d6ddca00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc31ccb56c4df11c2adf65914fd1a7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1a19eed955024bc8a23a0b98c7035207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31569c3e2769c958e81ff76ffe74fff7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d511f90634263745764f76e108610d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c994a6a3af41ec8df02a9138ca390210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec21a2e5441a5bd0e428760e8a8e15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02091214091ff8ad12bc97bf1e94af5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1530fe83003ddefad89710036a80f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26de03f7ce473bde08f8a333351769214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bc2802b6ca81f3723a34413539cbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c8b02d9f86537ba2ef6fcfb0ba86b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4c7d698435078472dfd021bf4c27e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c7121806f825860ed6fafded0e4f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d15d855fb4b14a8b0a1afb1c10b476219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e70cd0cbfa16c3647755e70d68fec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d8b4b5d46c5531b4ea09b5f165e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335326413eeb5c9d576f02c8347568d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba905eb47bfdad17d09ffa975684cc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72933551ccb6122d1e3a406e51d26f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d93b48d7ed631a65467ce92de296e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefdc77918bc9a97cae4ab91303428d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dea25c4b7e04267868af7fc9cb8353227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c5724c0cf53a1ee6d883be7155bc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22a5b8fd3420a6122b1922fe716321229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b060c82ea6534b994b358ab0c5087230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cba455a5478ecb03d47b638e05456231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b1791ec4fed35130295062b9fb60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b8f44381e9e83da658d99632700a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0865508cc3637c0dafaa2b12cf2018234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b489e397775a25a87073238349d9fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6691f472e0644d44cc8e7b0725a5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec45dee71a2d0748ed14a3781947f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8937db0480266e62dd35240ff99d15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fcadb508d52237c8b1aaf3230a1c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffcee3984ce588bcbdfe62693d1113240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33a1e2d7385b7323ebc4e96e6e4e09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a3c8c66573d329263e01b8ed93996242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4669688a083256dab471914d541f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f68e0c58dcfbe43c7e934ee5c562d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8382a449059f9d88e8dd8d40e0e4ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1d5508bd34a09daecb7c14dc67e56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df38be9c2a37fb4097690edc5e40b59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ef239b39d3142858ba72676c1451e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ca6387f6af491083c890c1cf01dbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e7a3274970ad14e2be78fdaaf5d59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f200b07b1e9361ec9a07991ca5ce82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d287f2e39214b57b85bddd2e3aa31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691c8cfe7114f96a1f8745c7a3a51d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5051ee41a611177382065835d490135254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60282ad5e09290604f859fdd9fcfbd1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217613fbe7b3bc6544dd95dfcf229224256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a657bf1946b6e0339a8c4f83362b97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f247de0cf221ee9a87d8016a73c4184258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b017397b106e940b4243b0853eead3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cf107cd0910def9d63e03a01482b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc9c9913a748f012484726c3810d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aae3560c405d756f0045b7dfd87a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c233ab340c396b3403ed5c94e224e07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052586e75c8edeecccb8d3661affc7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c049b932565aa89ac33ed417ede2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c99d51cf45249f2327acf950338e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54303978c25faf9c2c5cc4c9545c37a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d39792bbf8e32bb8920fdadb1b79a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11562c07e07d766acebd16631820fef4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66daf88e7841b7bec7c3925a5122e8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8cd34ff606caf286ead7454b0462e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a29ca1a873a007747aeffafbef8ae4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f63994aa2387e430271b97cf8af69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f6284b3df5e04aefc3a5dfc391ad1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50347519f8d1faffdf6324373cf73092275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309369a66abb05ed42bc3c0eb18d6ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa477f1c054d0dcb63e8dc42ae9d4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580b325f1779bf1bbee54b700f9b9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34568df11f9b7cbfad47e206bd61b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5303f94d823d8d38c8782e90395b6a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d52e7c7261cee4d7dda496d10993ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc350ac9497ab1bc35def1acd9e7dac0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be26857ff36cfa157f3ac06409ade8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5330dc078582773d1ed60013ee88b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4227f8de51a1a16bfa36fc57fb56f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382417424c943d6e8653bf90d8a53c1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907688bdb6ae4e04e47de6f1b33a0a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a4c61f0eba617dcacea8e85913a5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af640fac487f50faf9eb6f2bc06e2c3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f214bdd6072cca000ac72c423f5858b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad75518d3c9c0042b59e73a0e597df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b775a6b4f63a3409c28d95ac1a8fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8bd16164df43143e3b2b268687815293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563d346aab69574012532adf04ac04d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4ffc7414cf2a114e0452adf08b03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c1f61f9c1349a1939bc1ac81b6e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1615f0ffca5f80ff204dcbc998809297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d10438d42eb15ef5c8249ab3546deb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb93cdcb4e7701fe4c9b05aec0dde9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dbd213edc52c896e2c22cfd824681300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37360307e8e4fa0885dbf59141ca36bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb67b73d2f3d51cb59852b4e09a355302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0fec16c116469daa3c0570372c1a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c385b555f81731d781b61454a54e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f84373b410b377f3261db189e7da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a6f37c570cf67adbc41fac71f0d47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd2cfbea55ebeb6b3745e6603e737d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d6f0a4548d6e0e57a38833801f006308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b5a73f3395276932cab92c2add3c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fb2dc25bda1a31ec2dca78b1a3095310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d144903f3d18cd978fedb703ae235a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9348ad32bd8e90b511ef060a15205f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30879c41e556901c0dc3fe7688f054313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34245e3c2fdb689245ac58673cf60cd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44964f1479e6c94c3ac26f6b71fc01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0527510b81b0d969629fed0651371316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb1fc0b2b89f429a1a6230f0a3b221317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f1c4c974ecc6df6ce60b69fbcbecd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74932e8d6e94ebdd4460363793b59c56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf5b35abf51f304c07a66db6a1de4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07171cb55ceada7f43325d6f6714c37d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be7483f5939c9109ef7ae0b393099322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79835f8d32bb6e3124fb13ea59aadf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def584e9596a1b2b3018441c1b1403c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f974ce34f0b6e9c169a077b523d5ff3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7834545bda46681cc9c3ef95c2008326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77041e38a6ac888044db3f68d0e083fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9f46cee1dd3698261f2d15f9fb4be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e56600fd5f3f9e1c8540a55652221c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f22959fdd2fdc7751c9abfe4befa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18a25209cf114248f32ba6672010b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb33b6653824efa19315a0eeeaf17c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381429316445f4484e96431db4ee732c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0b859d1d99005ab16307f7b4e62f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63ee0b88dacccd95f32eb1b90bd7e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c3bde706d780b378cbbdeb87b44ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3716d3d79a39511444faf1688db81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8671e85dfb9c40ec72b7e3b812880338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b583cf5ac40656b8b66bfbe1a830339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed27feda3c25de25d9beefa85e261ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683e781298b0d0dba089f69bb1bb8cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ffe36cf04d964ebb6505b2738b4f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bc8d77a4a3ee6eb06ff1586f529b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b10f87e356bb653b02c98e6d6da52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23638d7dd39ddd87cb81566198840f53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b813a6f77f3eb58a0de4e493382b022346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1cc8f1dc2ff4e0a13314170d39124347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcdac179e26405390076e126c52bb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e4cfa5d155909df20c7685fb6aed1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe8de57467bd43d942c5623371450f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79774ed033c5f09f8a556d13dbca6ce6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2894eceafde44aab1f248728f1ef0ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c26badfc1279406b9b8fad3877e2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd44dedd9f1a92398b5bba8b3e3e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b2e3fdd65bc96cf00d468ecdb4551355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f13aef17e15a6bc08eb72a93cde8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d4274c31402af0496ab673b5debcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971831fc8eb9fa6f50ed107cd53ce641358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dc5850d69e424fbb620a8b3c86c59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbdb98dca1822d6b8fe5df68a093e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbf12cb87be1b9c405f88e266a3bdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53634744b743536ebb94b629de8059362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a99dcc1b799b3ddb0aad15ee96ba0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586206ee7c632db63b2c809ca70b2436364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80275242ca4dd7d10104bcf6c2a50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba104760aed8fd21ddf94610410f68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e2c8e80002974fb01f8727a18a00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f8552ad8f7b8f945bdec1a89eed5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441731778cc68e5fb16f3df72f9b1660369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0d751b2b6f46d03027e628f25d3ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9695f603863601c480d7f8d69a09e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252cefe560762674d91a25ccfad2c45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74073f7bad9086fc5378426284261174373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fbf991e7c2aaff8005a5adeb3d69a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025e238f6a055da37791b8750c69cd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e07ceebc79ed2eed9bb0a2379f709e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b039aef597e53aaed56bc34c9e55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13d9a6c2c0c5081adc05f51d32588d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4b6e404c374c4e961824b075430d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea975554e0212a12377b2e770a59a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d6f107d1de4e1ff4e5093b009e1ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25600f00593f076e5576464e3daed4b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce951b93eb7240ebc9edade9e14c52e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e160ab53752186464a985c88216b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea06967ad5a2b6b7c2953ff4f9268385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582ad21202ca600fbd468edb1618a78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433977e58e97cba0dcea64732e33ca38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c84761981bfe4abb26bc98650b336388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c77175599a3bab41e797d2ee75f7ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fa5a69a486e6dd5b425d8d960acf2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e31d565563b172f0b2ddd5a8196a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf1a22cb9917cde605cca9672f3c90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4654a5f5826c167b6414b54da1e31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841fab61e709589e2a3bcb5ef3bb170394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d21311b7ce65c488f4c9cfb0edf97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c5112b21a48508d03c3a610c91397396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc51f86d270c0da88d87985565045f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf9f374360ee21e2a652b0232093a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050130e0780ef8dd0b854fb1865c310399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714f6f135f701f1ad34bb82bbfdfd12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27e14f498f5ca4db2ea3f31f485b2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f51ac031c49e5554b88b7c1d1e4f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd59be3f6125f4b08dcd385eefcbc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8402f25cc4b15fbc9199dceb2029c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a0ce4a8319f5e7006348d33342f5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e9f6b0a1261910c0361f22c90d083406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663b65818ffc9d767cd01b127e43fef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b450ffed81b70f8420c3beee11ed72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20346c46f769b191fc85a1a80d8504be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c82ea2102fe038b888630355ac46a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9707942981f50cad560d197e5f68c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef51687530249e22326bc336e5c8c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4d850e86beb20fefbf10be5633953413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c129015260441cd3cf1def6c3035ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b42cb0e820579e3bd8e65a4b8ad9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5971087c3cfae85dbe70264659dde1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15075ef6b1b6cf70e5455e8dbcc2cdce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a9c036dfd231284b1ae8993d5a34c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff7b550d5bad3746adb6157ab6b078419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98538975eab90b71138c965dabce4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05d266d726266f87876e76c57773da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624d5a607a5c3658d9bc63810b8b616422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39013570f5ec7d75cfc948121a892f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94219e215176e44a1d896440219ddc31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f4c9ab4c1c3cebb4a2607a6c422b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c7e19635fbc7406cb179bf411c0a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864acbd457f9818ad5c904536cc2c7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af10a566f15a3aa04cdba9744fcb75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad44a4910c1f38be454ad226a883887429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a1370c6b1882908316e771ef139d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215819dfb86daf87d90031a381a10351431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814f0027f6f0fe83aba20eb540dfdcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c6b8a74adacfa028307a52ae4fee7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe2028ddb55d0307b0b386958ae8f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36451bd43eaf622e93509c74af173e1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb3043501883ba1f78f5066f538e6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dea78cfc93c2cdb4b30f6d384a5b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df06d7caacf886e71a091671bbc5c96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad375f2de840e4f9b914985a3c1b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0862e86ac34455e931cee69166be63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cec13067242db0df8463e176f8d0d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a95b5705802f9490760efb177685442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b0dbf9ffccfcbca79a16da4fdaf54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ae9d5718387863286a7816d71573c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f02cc31d74cef45776dacd094ffe4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51510cb6f709ce53657d56186659b67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036c4907c151733de029d45df2e2f10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207e1349c64e55187725d53c10d4efe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79a1217c51b15510867186aaa00459449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a785ef8881e7a7ded0a81bc9ce7d753450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c8cdc91b6091ae9c42b1987247ccf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c227a4727ff51fa17f886c0a79b07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323dca84efd7ebed3e00033170b78b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8b68d38c43191086d58ed3a97b2ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66700d5a8911e519cf5d4009c2e919455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c9866e6052fa2d8fe7cecea1966f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94567cc6e1a00d5f8de235b9d380beb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7e6680da9685d59a0f39a8e97137458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f266b415294768b3cb485194afd6c52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be841b4a3a7891b461e6f9ad77a787b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42fd29b2659ed64925cd6809ba9ac4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85664a30b3a7deaa30ebd1c69878b706462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a4196310955ca2652b8c74a8950f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a29d67c2a2c3a8a2fc4bf2e0cc94c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3981ded710515bfb8f38a334b3843f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e15c1069c71c267df313073b1e793466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa20a059e3733bf24b71cebaf696b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57218b5e785932bc8f96cc952785a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f47fa3be67c3fde41b3b618ce07e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a633a5377dbf0eae544cdeefe65943470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c9926e3df8ea1db56e87267c4a006471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f74af1204292bdac3a7bbf2afce33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef42eb589783775cf703785ea6c1e9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c3636ceb368d21777a5d7177140db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e4be805cdef5f5615d242ece503d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1538f8536c6fee01bd1f3bbb81f42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b8ffaf9933267c2529cb865199a69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc258318577e4c031f262f03a9122d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe361d33e41ab7ed4233cdec0b7d42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd14b4e2f6d604981cb0cc44be494480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72581199d8c78c555340124652fd8673481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d52efcefa741d01c60c853a62a4327482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43589442f15e6708ed47b74255879c65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98992d373b636c3817fb721531fd047d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a8050838ac33864e474a7945cc3e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b415974bceafc57744f9c27dda379486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72b338767812e268594c455481f1c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d13b893fc2ad88e5d72ce0970f18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6f4a44fa07197f457ce922b31f4c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521d38fb4bba03e8d4462b9e8de2bfd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e3e01f5d0e515ba81ad4316a44c09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247ddd1be47ce7becd221477ee3e78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf29a0f26c0c93200470c68355b043493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0a587cc97283d7d86cdf74c825657494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e210b633c87e9a2b65f92f7fa99bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6055dc0e8b7f12726c5782c3845510496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e4e975c07a9dbab74256fffd6265a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0e1ada386e8d62077a0f9b4c97c4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925baacf9c9688bfeea81625d8fcdcc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93667f936e860a0989759117386e40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc91d5ea249e68cc0a0cd4988aad4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ad73d0878e09f9ee706b7bd1533c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd584038a0a997c4b1eaba196720dd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d09ac957bd0b72e99d33effa33bcf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb7f6d6f2151f696c471d240a941f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ed1ba9a0549e13bf030b04cb1dfa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2488e7a332537653c192ff608c60a74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dee68defbd2ec784bd0745d3bc1d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e9d8da59c1bd1fa657888361ac3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a9310bd14cd25d21a7ff96a5d0cd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ddef047689172e331b0ca292e3c7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fea67aef650d8bebc56c2355b8a72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe80bfd59350f0d9ee248b726351b86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7f5676b77e2ea57f716cc6f688518514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e615687b9e8422f1b8bde04221c96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556355a99c6bf771ab0649680451d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7667cc18e62f83acde322b60d991207517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85069cc40d4b2ab311f1532185663cde518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b264fc356696b6e648b93aa61c308519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd1d73350d8e93ec8d6a92640bcee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938711660caa5f6247cbc91630d2577521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765348776394034af54ea90e48d20e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4af60adb5d0d6e85c2b3c48f898ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a4a719d8263832852d9d81489aa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae5ea941bffca77d4125dcbecb5b3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40189a5328cda1140261941d47476b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499ee2859043dd36bf0c0c1542ddf7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec43f56380670bd4fcb6551878e907528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde68c699c1875dd54fb96f164e56aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a67c24361c235bbdaad596735c095530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10291b68e2c046842cda9f4a1daae090531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24edb2076d194942fa50d3603d016e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec0fc29258fc8e6e0a5bfde0f45204533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1bdde64f07ae725c0b7a0d36c031e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065faf4a644c80c232bf9a71985194b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04094ca6db67f850211b30e0f94b418536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f82f4b1d5307e55d5427c929bc9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224aeeb313042ae8d62d964fcfa7225538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b6027e9c9e8d8ddea16e4aa77ca76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fbe1890c6aeaf74e5d1be7baa1f08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f840aaec0660720df4210021c06718d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c24a40f6c5e3f810fc22151de310542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe8924b47d6f4a71603c7443a04974543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c152e1a0a06d6f721c017b4ff4a592544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc518a4b39c408aa99de5276dcc03b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a017e88b8f4b0494bbb76b139f30cce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe87b0f8008e3d8ec16f88f641a5b35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe177622181d7b41333bf23bb09600548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410573d2f90339f9634b82e5b7e08b8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad36da72c81209db136692e1aa5fc52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b817e951ba23ebfc500b1a0ec95f89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f38fc9d9323efb4ac4b27e69bb4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26fa1c27d0af1517f5a6dd45674752553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197f1219f9cee569088a19c4515bba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d506e5f77af7c3694f68d30cba982555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8386f7644e15d4ea4d4c9b5edda4f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a769f33f48617d28fffb418bf37995557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d1f254194189fedcc70da0085c010558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa6eb3e7fab6a5652d0dd855e3f890559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b61f2f1ba22ea007f20547f67fdbba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd9d86ae20e79a91c73156a9e4ec0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422734f6eb1d2463d2e6e858b4c708bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39349a8bb75d04d6c50f86fc0d70842e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde626bffbc3f528a86e394dc27cf31a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd90e22f5b1e1e0d8622c9d21ff3056565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad084fcba5a27bd19a1b550e83a938b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49a167afd570d0e0f8ff597adb72c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a12e2c6f42eae679f39a9638ae95d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47292576df8d8d97db151e80cd4e727569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e76234ab5163debb0a347fdf89b7ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639447e6c0f3c3dcde50506301a82a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f635996b32d19588b630dba6a9fd41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06111197b7f6feee083fa02003049164573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a76f8a2992ee4d3db96a42019ba9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4ed8a3cd8a092d35605644e54463a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dede96857431df4066c3d4f67d43b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46415a4f4ac0681e683dd1cf97738b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9c0a6e59612f4bcff641a0e29250c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47453269fe606028833c6605890af9b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8558e97316f1492ecc924b45d0f8cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed76f63cb4c299ba326f74e1f4fba9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04253327f1cd8546c2d66a3343ac6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9233610085129442b748694538ba8e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716cec46c23a923bed7b1746c7563a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50228887e9ec4fe9599542ef9cb40721585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a065e78da321bd45157b1a0be46effe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede62cb8f0a6397c888a982fb923bd3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13ad3993d5cfe9b68c6be1c5a3fee9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddabb6b52f8e103d500832e9644fdae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45065ae6fc6be373a205f68d5d2ff92f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a776f9082347a2a83ff62eaf3cea05c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d02427cd20cecea01f1d1b2a69a743592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ee3eb66e63452f03183c739ac2675593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e53a9a032cfccf72050d574c3fa44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275baf8dad13d29e8e0609f104b045c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b870bcffe01ab451fd406f411a5820596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8a665f7d284976f0f4d4f15c30d71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e07ddb1e1f909db085c491d7056e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cad1e21ba8da6946e969f8c382e10e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07cc9c1ef66f3f89dcde0ab95179eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b13141f487ca20fe54e51e616a697601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2d2730777642b6fb1f907f86f06ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f949ab8d2acfa39c41fa156398b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fc5c89345625a392e7f9b721717c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21e384f00a528648c8927f2505cff4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d606d399023168c63dc862311267c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700b459e8f2861caad5e61c684034b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a446df0f1218f9b59b85ea6971b1b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d16d01c038fd1367db73781a33d31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94a83cceb3e8dfcaa13d051170e5f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e36ef868a9798abd76c7819a5dfbb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeee861c62f7efedac97575b9258b90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380dbd666e3fdf190410529856eee4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59986e6b363f1ffeee71ffbdb350fd77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d6829dcc5d2e1686b4ba4a53809d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963cb2774b39cda2f345e6126140cf6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2811b3f71370b230cf9a3731186bdc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a78e1d2f40e28c175d10333b093d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3743ed18171bc170c85bb619e6f1b12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96073009e566786cdfac4d9804f5f033620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41a3d2804c9858df2c8bf346d80c83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4626352e441f564a336727cb4e86e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064cd56f66f0bb945b281020e04d65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e98a3eb0cc6fc5d5783c5cbd6dca7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a131e43af7d834dc78e9e060625b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873b307ae8184021ac41b81bcea1be1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab291e507f2845fe372cc041fae088627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edfcdf9dffe5c9bfef76f3869b65e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a174d80ee0b804aee2a26a7a7bf8f2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091dc6d1ae076386ce6256c808537df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ec9f786c286698b4ff217979d21da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7053bf645f1db674c458ad194e6fee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d03a8f3884760a1944d959ee105c98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bd7b027d99717cd18845a26cd90f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3abfc5686aa777602751bf4e37feb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424ecdfd24efd09e848b105ce223187636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73af5cb3d5bbffa5ee2605bba36482637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7c797a2e2351bd569f17b40ebb6fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8086f2fb9fcc726c0662462b26de24b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b71a09a3fe0c32965b307a8dddf8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b744e91d39d6fe36acfdc789a35abe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7eb793ef153570860f8b666810ce9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7363926d9573af916c31c49bd122ea2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f2a2b4c8441abdabc2ed76b2c27cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6345471d4121510b4d8781941b1835645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711aaddddcb9dda23d84738694551b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863d7e60c1c393f4381ec2dede59043647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a0a8e8bfed6d20adb7b42e77cfa18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0b9320935a687195603be062ba33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3945fd1ed2dad393e057734ae6c735f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d030b35ea3a90eacec0d02328ae13db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeee31255a571c385c268a71fb537a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5659530b37c1dd6dea13a293d841d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05497f53546fdc9a4157d433e85f26bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eec0d5107e03c8863dd1902334657655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1d9baf7e094cb6c09659921984185656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b3ae3ee7ea7d4a01ed24d9ee21cab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3c3c26688a72cfe7ff85cdcdc44fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd18d52da61228e1dd52eeb58cc70b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c582dad9ecaf5b7930e48d0eb9173660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879ff57c2d7e4bd920f6046866954c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291870e5a884fbd12f86ca12e139e91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19e035f6c4bd3101113fedbfd61143663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c407844fedc8a5ad8fd23b2fc8f2b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a60347e201fbbf5d6f68a9edfb6775665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a7cb1171b9bb9fd0bc2ae01139bcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdf1b8d372d264f39250dc30f2c27d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397db4533ac8812898cb1aad5a7c2ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ceeff2219f587721840f92b6922df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d841add9f86860e710badd1ae73b14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e9a8203774ed732d1b6131cfac1da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b8a601bd1316742a3d23145d3619672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e0115942a678636c371fa4a7e9976673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bbc2183417ca275ececa25ab23004674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a656a8c958dcf4417c29d685851f902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee8265e6f397c9dea7214aa6cc531f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a6b3cdda3f66c6063f1becc090bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f4dcaf24f958a0d35d879346872b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77039e4826592656c12c46589cee77c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d972c317c60c761fe37a267f91d4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e72e3692ec146d80a702a03c1b242681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71209911cdd88d77e1090f1962c84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9810b72f0f4423a4b176af51704b8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08b797048fc107f0e0ba51ee25e69f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0323d2930c2c1d8204d1fd05f77c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054760f8dae18db96675d64a1c148a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70248db056bf29af3330d73d9832e13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d461d1a49220622837caac8ef5f2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d549c8cc2f943e804423f043d275333689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2046bf47b998961a7434f8219881f55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e54d3ef1a943d5acf302ff150f336d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e9b924340f8ae7c0a2e38182360fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05593071ddd5dc6041e92a8023c2517b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd41565dd1ed6eda492eac4243c79bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71df260c57bc4e3862a340db96eb20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a9740dbc5e9f218004b8a27b81ed4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d91dbe10d89bebdc612e367369746697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208c8a83c32c1d9a3bba83f2bbe28f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057501c23b5553f08a9528fca8119b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0070df31229492536a5cfe8723b2437700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407ef1c73f98d0799b5b3491fce2131701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d2326c1c22314f0dc8c4e05093c54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a3287cfec4ea57f49815b8e012180703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159bb65721962d9b2d8f230f548b2d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f732f277ca0bc6f45cb28b77ef048705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735866efed843341462837926a91f13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25fbaea03509fd4f5c433f8c1a33fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0e5dae8e018d40698e51ca79c1194708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b1d96f499a9b98772ef9078c50137709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996674f26ae7e4ddf4dfa6d45bf576c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e018a5be9bec78af911bac9733b31e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420498395816ab26b5140e4a151c2a84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b917db914faa6d3600e8c4553645713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72837ebe04ce380c85373dbb917613a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec48c10e25f8fe52c54d0ca887b133715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96965108d668dd6ac785ea405b3832d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b90205a3d5b18ff6139ed024fbaef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e420ba70eddc429e4ba2fda7f5f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25a44b235604ccbd3665d7479a0fbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b52aab09144782479c8f48169fe2c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034f2e54ee48c6efa34f142e26ba09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55bc182d60b06487e2c84572a8c0e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7961854c8970e841028eb0bde7fe2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da68b78e03a2c60a66a04677646018724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f649703212bb65b9182df980d80e11c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123889839cbe799778c7bf43cbf74475726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b8ae017c49ad04edcffc4ed1efc06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497632eba64b9dc7f81ea4f3ca45d61c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874883eda0047760086f4f9f80b0512f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e3284c0de97ef8e2557e6670e8881730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d7212b1d0822ac21abecd5c025f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d38de6efac238b2ced397797cd441732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0a0fab9319e6bf2589d5353198fae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fa82cd2ed4e24efd77c3067091c2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48223046eec1e4a553fd72efa4fe3113735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65c29c8e15aed4391c7fa7d643ab18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab0169040c6a5f3222fb1c4ffabea0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df40d13edb2caafd99ab1e32b246a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea843dd84b3be1750f8e4037b5e64e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be7f1d198c65f67ba2f35ec4bb9c64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04277258f09e4ed270fc4249411472bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d7111c33fe4c2fc45a8f30f05158e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569a9a401822b5be8375985d6d46625743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ebf18911967279cf7f153dbf80401744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205546f2173c156f4dfbdcee5b7ea345745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d32e3d33871658ff658f43fe329a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3abeaf51ffe37b41ed8325e78e02e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19114f24ece4d237a3f6cb5a2e1c6e5c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3fe9b77c983a82721f0873a4c8fd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0c144bc862aeac083a4a1f5351402750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517269304e41a1fe8b610e8706ee8b66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacff58beedd431a7b4e778fa9c2e871752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342e8b9f7bdc72c2eb30fdbeea15b8b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c57413ce6d80c6d8ef61c53e1bed30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbfb13f671c1f79599b779a7560359755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3af945e2c5c82dd7708835f4e3493756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba6254b84cfe263ce8579343513e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908e21fc7c98664e98dd2155b2abc6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1abba5c295ab73ac843f9474d9fb4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>