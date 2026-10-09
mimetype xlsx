--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e453362eaa7d5a4d86c5341d12bdfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c49a4792b6f1f6ec7f6fe2506a9e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab0c3dfcf2bba47059a4456bfb970f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c92a8833858f30b8b0ce07c695a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e629fe85db9b578f5fbe06a2e22675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c560a3f38e4c09775e21c835371836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17533685369b9386052b09e684c0e5977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b9314011b390b52715af6db6f0ce98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac14f4e1530d96434cb3bcff13308a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3eca5f11fe1823750dfff8714972c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932d4935c077b9ec5ba4c39326ca0f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26115741e7103bfde64f243a9235002d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678807c184f0d8b4716b65ef1df537b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29d84566e231be4291885aa918d54814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8009e41075a41aca30893151642cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970c372606b2df487c016c2654b5f8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493c664e26e625bf61a2d1ca7cc131217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f501948fd259450024030fd4089ce518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc34e65210e13928eaaa722d0421e4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1ec7876c8f73a12b2b9ed0645405c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248a334a1029189df84a7bffcf3287a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b923c4c5513f8ec524293a79518b2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f11e57f4006cda22834189ace3c20723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fd06f5c8e0b80c35161b8ab56130624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c4bbfd090c487b6a556baa6e355fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e2050fa67f52f306e7b2e1b78f2f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9355bb14178f6bd24e497d9be21327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a8971ff5bdf45925fef6735c5edf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ae20d80f5fb8b151cbb705eb2fdb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b4784525c06dd99e5a3558fe89cdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22e0194f55da4e7f6dcc002e90adef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beee9058f0192cdb7682372cdaf29d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85087e20367622df4b419b7457abbfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a739eeea69912d2d358f479fcb4e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca60d3b73d341192e996ef2fd25b9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6e729c2f027eddd1b7353f56dbe7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2d5c47e78cf43643e529c9df8169937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b1981247286656421487b1765409738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b57ea00e54c735cfb00817e8d07a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69a509fd6ec896b183732f2a55c4e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b36b5cfdf7be5f3e2466e13bbee7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2957a636a9d3c54370981748727c75c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1ee79bd0dd01b86d0cf8d1c2f41f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787d45e0415f254a77e74b67ed1b0d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b401c1cca29922736ddefa8f8706fdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480617684ae396577d1ef233b8af124e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbd23bb637e7fdde441486d39dd1c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd17cdb3a14ca0ad3e5fad83f999ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fcd6aee36da8d1b143b2a48ac23e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d8c42fdc956f19e1f05541e6ad6a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d5570ed472bc622dc8600db0dffc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e96b0e15456af7697d858895b376252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8573c4afd4b94de25b1d90e991fa7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde2ea757fffa3c4dfe38f8723aaf4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449727a8e316ac25a60f498f1edd972f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b06f0821c2da3cd91fb711efac5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21e89c0b71cba3e07ad0da96dfe3fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b874adc326126ef768e3bd555e8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fda6dc18640ff559969af34bc690659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96a26f873975ecc98b96c02bf9135960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011c7939cb96010bc81595a396635ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd34e32627b9dec8aa555018900f4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2eed186f0a1ea88e27f4ffa7d435263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8ef6313af8e07a6258aec42f8094364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ea46779996d137979f21341eba4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc29fe077bcb7740288de9f212e859166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa1951f5d244c6bad18307da4eeaf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333c5389d52d53a4a9e0eae9dd23f6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176a3260e99aec1bfd657032842f1f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee416b6d3684fff287db3bf539d2b05c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23658e037b2e042725f18b41174252eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34186cbec660bce70ab84126f87844ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01271ccc30e3cc38a9589830e9fa27a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d628744e79735446544bbb5bd6d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d119efd8be4c6e0364e795616ecca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b52a0e7860fd2133902701fedb7b4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3411ccd360da322c9d4d08a4453c2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b5d2f42286200753d8b5d646290b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea8e9a7bb3d978294b8fb8a8ccc0ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4a1c5996f66bb1330fd5eddc9c02080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d89c3d8bfdc3ac919de965e4286481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931141f2ffe1e24f5d0b7e0b0eff448382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff31f12d791f4a22a9aeddfbadea02583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ad622315ae7d47d2fa7b4b0cb837984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ca5b7454dc3d1cdab0c6d6d1acb7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422692b752f38da9e6d7a3bd084f2eba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47bab580b5238debe9648755bd6e8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114052351cd432f109d18f0778c819188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab2b202795ab326fed8821bbe6eeb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a128f29e22c3c326523aa88fc77a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bb3c24e079fc86d3012a6dd628f2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aefcdb0791455f9bb1b9f1698313692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8f8eee7bfd986c33f02ba6aeec10f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4621d16bf2ef9d18f49d901f807d8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b5167f4b3e92922ee7afa93557c2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe9c4dda2ad3fdf76b69aee1b880ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe4075f3f86be03741cfd1128947f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eaf1879c3a796c7c0ffee53c76fb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9f2ae081a299173d25996578ea9af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c3c527f4ee2cc84e8c07b2231cfc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c66fd14c965ffd1b19b57e19b2e7de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2922667df9b59f700923a0b56f119102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249f9118ab188b001e55ead7985bb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327bf952e5fb1b310ef3f09a9010281104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb547e953ea4fb73a6262a9f49fa383105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340496b9cf457d7842cff9fbf75da8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f71d3dada18a044dd7b1ec5d7ac6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb26675836253ea5af3531596aff8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccd673af5fae3bf47a07efac26ba51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c644fca1d6ee68afaac0235d8c1e8c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067c4e70192800dbe853ae663f5cee2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd96d1cc97ae03c27f85c3effc8d272112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0501111ffbcb671a837413984151bb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80413f025eccc24b2c2f83c3b3a6a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549df0777756c6a14dbe015610f2e926115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc939e7055edc59d3cb5ff6dec79859e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01fdaee952fbfab0d341db5838a023117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4702566142aefdfd45c205715aedb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f065ae369fc8f2dbbc82818f90c82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a2cca77c446f6925cee30ac349454120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec24293f43e896bab1d3b22a41de40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f41675d8a6e3c822708e8288b59a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691a1f223e9f8ac812cf74fb1b9f235123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78892ae887adbb1b83b69e86489368e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ed3bd34f929e6bb62bb543aed89e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7b69075bd10f1a8eb9cad645a7536126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238e6cdc6e924b136bdbdfa810c6f16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfb15080706efefbf874b05c9aa665128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df299e8f21037440e4ceaaec0460659129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153ba52977fab1735ad3a037742fe95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beb488f851a15c02a18b22042eb678131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd20500c5eca4381b60968f35784595132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ffe1c2f3df0473f2e3f1fbc53cdd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fe05bfdf8900a73749c0abc6472e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801d3f4948ea216d2f5840b26185c66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3e564ddd920fcaebd9c3799637d6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4360079c2d77622858c63afb678fa9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1366d1d9ef157022a20150dbfdae457138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0600b1a28b8eb0fa1b1d096249a31c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12596ba09293a2fc3af55ee4503ce8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570d32f7792079734878224997dff40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29600c4855f328fa35c5cdf87f0aae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3cac7d86c6ce11eeef174caf3fe29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb457d2696bac030b4c4528313ef9d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccd8b31bad749baec3b6aad72795a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a1ad1ab11fbc5b72d8834106b2700146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513ceaf14d4d065847ff5b886eb6d74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a1f85205ace2391119be41a44aaab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8f68c8fbe5ed843e02fb07c25587d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12643dae0f1684b7426cbccc99d003150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ffda7cf571eaf76389053977e4aba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4d5d5ba657815a5c27b7fcce446b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3561c27f67747e6ee33dd0e840902153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc3906fdc39e919d94b3822ec6ea28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f41da0a9721e4d73a1aa2414f956b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30b34dc4a3796469381d5bc74f453b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab25fd282cf909ce1487f9a39b84227157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b2b4550810f0943bebc5b20d7215158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94fab9ddd1882be95da7bff3a5a9e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e946c53447773dbc0409385859f717d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94c2b4bff232fcc5ea530f84fb2652161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab844e62fc8b489652a222d98fa5d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec8b9df313c22346d53dd3695fab2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031b58dddd946806644c38160ca052a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc87702c31733890eb63a526ee534aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4654cd9557db309d2411a6b5700efb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2085f1cc0cd57b3eebdf52210ad4fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cfc70d34f66043eccfef3b2d94637168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf87db4dd2364181c5cb159fa57e6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f06c3cade8d08aab161fb3919c97bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae114a704049ba8d8ccbd52ffac264f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c260b817558efe7ee9eafd8aa4509c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7133a3a640f33e5fbd79a76f349bae3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb965d97ac61642a7109a93163a89b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47c78e43385485052523f6c699e6ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b6dd3375041a9303b3fadbacd4d01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a7a72376b3e4856707465432d3dd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ea1541f51860f502c80635f14473f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cffb90de8ef999d98ecc4781a4f7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a2c7e12da34a97ba86f4091506670180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27241fd4f0f5cee3b60aaec5c5e531181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dc9e145853407a4631e8e24b3736b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872eb338fd93f6b3eeb5f2467e24b5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bc1a0dfbee7205a6a434b8f12ff2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffc91d9e242beddf4d45e978192c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e9b2ba7b54d17198c33c9ecc8bff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bfdbabe1a6636196efd3f16a08a06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d9b03e9b656ee9cbfef02071ce9f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91a12ff61f578dd5db908153ad139e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022112fc8776652e8ffdbba752e5d3f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a057231774bba42bbc0460cb49844c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d12fe320a4d9cf58706edb520939192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51046f4ee9eb439c4327997e08c9d3c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e6d0f9f772d7af2cf593de2a4c88e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb2e6a7f78a5125eafa529aa1c81b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166786786e983591eb0386d27a8ee97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa42ec069a5dbdc2e058c5d4aae949d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e37ba0a15cdcb232a954153602e414198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6049ba97b8e77a424e07d59645dc67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33419ea29b59a3c489b5710a109158de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b791c074ba9d29668d4a1ab89f89c7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba082c870538512f00f4df218a5febae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aff7ac58e85550eb95df1624ee9169203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ae727fc987b59809499f593858e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a86974590b14a843c89a3aedb1dce7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d23bbaa7b6cec983578e7dfe0edd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64de1e9fa36187e7e50b4a511fe30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3780635f9ba9a41a54a4c9bb5bc6e12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f88b17ced2634f01c67ebf20aa1f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e8ba778e016c8f40fc3d85608ac07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33980a813a559bdc7c271fd0f7c06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c567b7c69b5c81c53dd089ceeb2d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d49556891fb46198202dd3954dcfd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18178c5fd8ef86a50a04bd8091e0b9cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8ca7c2083cb04c36a72e0b30189eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f6d98f21392d08f58cbd26875259c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cccfb450381c82b5c4ccca7fbf6e63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abfabcaa6709116092646922e53677218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf0365ba9c77a2995acb1b37143fdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ca23b565e0b7ebf84cb30c2a25719220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c170a4d3c5c3d6b78dcc824459372221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16553e003dd57f664e45641ac1cf46a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb8476f92d2a82c9b864bf0a294cd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669bacd4b58fa2f94e3383e83c19751224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16e92abb0325f4fb8a250fa0e6cfd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c233bd1dbb55179c684e654ec7034226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e0d89f917420a0208aa67ed51a72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc85cba581e4fe36d66433fe7e409eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f30c373ea089224f2a15eecf67b89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f9eac6a157034963f3b56458f188230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ab1202ddad20a48b07890ec7d8ce8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f1c1700e8ea0540b893416399c268232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906ee88de7c5e90a344f5c272126c99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b533ad630c9e0d62315236c178a8a3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5278ab5144677fe367253819018a07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878174c11c3f4d1dbbb5010d33089887236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08388a3715d209015a4f425b94b7b45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81654cc82e6b5b97a44331e4fbc5af04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f689496d301ae046dbf0f42ddd1f84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df144c1b2087a0bdb29d17076ddedbfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967ef952aeb9f6972c3df4d27884c09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dad76d4ce353911c9fe967ff7203c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0e900334396749843993e52e07c98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60065860d5d8d29b8f5c4a8a14089b8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdac6fa62258ff8447b1853f6edd92b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26d22a5ee81a99feed84d09f0655dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bf207a2c3215fd3bed8f1cbd895a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d33c77ab966c53f631e9b59d0fa9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb58e88a1a6a33409b675834337cf2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41718b009655bd16c6fc74a4c45dbe90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b78d0853fd9d8b775c6639ddcd81d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476af2a4da8026eac20df0edd938325252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8ddc7424018bcc9c7c09fdf842b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219759be0e15c5388715fc56b3b6a5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebfa303363043cd23d07e29b1e2657255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ad1a22d215f774c5efa673a79600256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e2761e1c29988b19d3cdcb6905943257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07642569b73dbf88370c91bdf3e8bd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c94793bc79356e50be64acebea9fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470e253be59c7d27162228d61a7dbbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f0601357e119e09031e2d961e3831261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf071b2faa603685fd6e3fdc81edcdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaf33f47de2ab59691c5d848ed5a32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d2bb3fc8170910ffadef2ba1e3ff1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc72758ba7229c3318ae247a0c1e65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36870fb8a674da84de6db0c917f9d90d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e703d06013729d3d15a7f3bba41175a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207193fada0990fb6d41bf70a4f0d32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3837caf8f1a6545ae444f66fe35aeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58437c410b88664dfe1076971768813270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d453460a1d8a6b32e53a291c7bbd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af59c94e51fa5bf2cef17c794dd6a77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2640ac539e30bc6d211a70a30eae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7ef44feefb8ecd316b5654c812feb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecfb8ba0a1f538e299862321613f4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2298b18e18ede8f9e94fcaf31b225fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656b319cb43c1e7a64b79a2109b4e7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58d5d8e9e9f26a840af24c96ce23a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0a0e9ff2ecba9de870cfa211a850a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7279da8334618763172ca040c73fa5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dad539e905fd92370b3de5b506cbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1270f2f2a2ec0aee2ea447fc83d76f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775d819eb9f35a6000e7a683209cb5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435566f54c008b46a3c482d4e62f3dff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4f841ce59473abd536e4aad1e73c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09380771e18d5878024273694139951286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1ea9d47b9198afde91ebbb71cdb26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f994d393f230b8c7bab232497456f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993203b9472636c3f4aad4c8fd51e96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030e2a065bff5598d3d61c23a72adaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff746b2a57e526dc74fb54896a18df1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa397756f9c2bdd11bbfaf892f6083292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fee20869528eb42b95cc474743482293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ddd9d7924abb0ff5865b75fef747294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b433513f7ca4bdaa43c7e204499125295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333b12d3ca96952932ca5572d27bdc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66194e02b50790da745a0a39b4bc0e3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561ce9ff422d1d85e8bea970528b80f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e287a2c2a283df59c66a8e5f813a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e9fffe281b26ea1606902dd14cdfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073012a05b7df0828ef65d6b53259f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5bf2625c6f65b63ccfb16e0d096a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45e1a744d663ddecc5e24a6fd3585d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a305f2597cdc4f5b33ca51305c53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a345ba51e49754608ac784df181d45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44843577ed4ef9a762d546685f8bff5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c6260d665ec14d990f69a9d70214c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea32129ab2be41b0b8ea17c6d5378b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c623fe485f7d6e84899913517181cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b4fac60905d32897997259fa1f06b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d9f99cf3da5eb7b9a1f15f1f51e0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab38f6f92da7e39f166fc287009c92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3f5dc008e3523d3bad863a8821e4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d1d679bad9cbb99fc6229f552545c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33b08522a34d28d778312cfde97756315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5980cb24bf1634281f927cac62c49d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b900f8a56b224511ad87bb4ffefd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7ffb9e06162d059cf609c0bad3df3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dcc357c1911a2da39669f419304b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91164f6907215d16cbf7c68cdd1c8c1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82a79971c26a9f21a94533462526b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373173e92402b84d26ef95ac9cde27af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae9bd5f549cf1f3c39e867e912a015323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79505ca6c36c5ea1dee7ae61b6a36ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b5ce48e923305e5a12546f735ba4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f69b27b2c958ef1e2892065467fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b050acbbdadb055bd223c87e2268426327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cbcedfddf3b35311ea2aeb35575e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d532554800950d35fe2596aab73a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1960884ee195fcaf2fc42ad054a0c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6abab88553f072fd786887db9d45c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698267b5f78fcc0e25f3a0492d5cf5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5e5828513d145c54eb950cdcc2c59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364974c39ae0a13ef16fd3fc90950306334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f37d937b4fe301b106bfb3404dac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbc9308abc71b83a5fcc95ed05f790336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f7b2d73f2ae46725151534a8f7733337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dda5cef0007fe3a27cd6d1c4ed188338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b0d67e0ef15551364790a268c71e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa5cdf59f9059f00ba77548d17cf0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ab4ba0a461975684d07449f702c93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa8e7a818905414608f4e26c08ab25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3423545be6b28d30afe3a9299a61e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770d131e97f4fb2176eaf223e485a1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf58af9813407f34bddd4f9bab12085345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d25b74559cdccb7bd9599c5a4100d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343be8ae3113afd0f0850c282d708751347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a760c3380d69d02c683d507c05812a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a69c62db9252aa9fac3d4a6e89b63e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef55057f5a604d2a90d04500d10c6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2aaf01a7e5608419184c441c1ad19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbc07bf1cb3fe9b5828f9c03599f73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053497ef69935580866e86ad5d06a48f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72f4a3701bf1f1e68cd216da808b4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cc0a0e2687935ce69a5a243f0873b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f84adba77951438a5768f2a36f8d98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b87d700a19ca0617c92af3a08fbef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deec5160a91ba9786c072ba9d1330a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae3ce0db66c0b0a1c6f9a6d1a8e51d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd72f7d5d9b27f734807215b3a76538360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22f22b429e6650f9f9293e0a51f066361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b6b6a012cf5a734598b4ca6bd615362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc1c9d06ddba6683ce394bde6ab878363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee32098279b5009f51815dd0601dcda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e1b4fe522ec02ffda2a2d9f2a7ab6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bec603cefe836518565db5dc86b6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e39672abd4a22793c24031571aaca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ad51d6980342e94d68d7a17f83304368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caabebd35b51386d3b31d0f16d55c18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc33ed4223bb397e06439621e0c56d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a6b45ef7dd8da1e192e34f087ab4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97606db38069e2b22a9c70a6b02479372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a8da0920e5218d5605f825f4b765373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b5830a883efb34f511d6c76dac1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b4f3518f7d106966a7f845bdd4316375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138beb7f6c1c07a8b4f245c6ef234fcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517ce2f41a514fe14238c0e17a208c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740eb827345b75214f7d0418cfddaf9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf98919e651d252f8e3d8517a52a9cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c398d1681b3f040433bcdf3be10e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f714a8dace6f647e2d38f304a544852381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dd01c9199077319a02d41661a247a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ad54d5bfed3ee95a96d10fec9d107383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f06971050e449c7c9d861688536e81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb757ef0c6cf7bbf71352da9384d41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d447248cd23f241885fdd758377f6d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b299398d4ba8c181efebaffdda90d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43649b8a566399d0fead0d048949e104388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016df780979209bdc2c78efa252676c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243180f7bef859798018936111ba60a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4099ec71970cacdded5f41337e2c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544670b5318c6ad6ecc2fc0815931245392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef9c6222626303c5bf1f35a53800e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2c55b23843d2b9425d4855289da9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3febcebe38f4850be827404e2fded395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0e603aeef0a8ea961dd8b45b4b2bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dcaab28d4a0a3e695e8ec137ea93a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2bfd91d153811d1046e1c8e23e7f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a948e029897588f740ae7097780d78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce702e8866d533ba4616708385a6ba4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be57f5a5cff0984087e7c99736ee443401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b67ebd22a18d137bac4449d4892f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9027ebd1c336706b09b046860b8c1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7379e28142abee4dd65baba9fcdb2b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1e606f41535aff975d0e6c2ee4674405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f440c9e510c8a4e7ba77c77513d433a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a4830930b6e593ddee4ca9eb38a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab19caa6c22c820b226d42f37f50aa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676841693a466baba12293c15de3b98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d6ee996d49e8bb75fe07ae8aaa83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e984349ab9e0a5f50e6622c44c76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e78cc5805f40a4a0e3ad0e63e86187412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08099b862c87678166c92f891022dd44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33494d643715f79812466f4ea16f8303414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc84fe7827edcfb723345c0ff0f80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a0ab17615aca4e38598a7c1720d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbad62b5b2a8b57d37331019edbcac0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fbf1749dca002f20cf3a118c2ea2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69334194dfc6334eb2e579967e3456419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3f3d8c8179b0e9a3feb14c83c939f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edf9b7142f90f508e496308987f35e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9a3049c5b45eab35dd9e67a4af403422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fd2bd96ec64fa3eb1b8dd6c42cb5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125282fdbb8d687cc0d163c1f26ae44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55afe1b1481a2ac2355cf7c1fec661425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b6112af2ee21c139611189c2c049b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d18b73858ee1d73c478f5ea819e82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aafa8ccd16e1b87db621fde57b164428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16758f794ea42c7182179c9daa69b5ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdb6fe4c35909a20f43824469f397c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa775fb427ed97889f1b641c22570c1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1747889cd4285defffd3d15f10cf3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac0062ef5acb890f8e9599528d6f1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae50f60869bfad3bda710a2a1014a6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660337f6c9fd48b46dc6a2229ef35a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84370ec46dcbfc0d690e3d15634e1fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0397ba9d9d73f764a68cb3ed76eca5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b07cabfb0612d92420978f72701de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b5da0dcac13afbf9ec0dbe149d575439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f9ba3346e61f453ee2fa6f6732369440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445187fc3e8cbcaeb66acb4fda97fd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3580de88f339816e084814a2d56e351442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28e350fe8fcad93312ed8b99687d93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f32d857c8987bac8bb65a7c87d86e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3db3246f069a3d2c7e8285947564e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe68a03c554c888ddabd4a08811338e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8510f08360094c09cd5d061e4cd8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec311a1f8de24b3704e2847fa284b7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b997de9357b053bf90e5075d023ec1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10d9b6cf97dbc4e2c7efabf0b1d71f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e3c161c949a5bfb1b0b1b51bcb08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cfa357b98c6e00b212cb5574de6ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aab7cd965cb20e5328eb08baaacafb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0dfe2d10fce28b5b0e0c340824b5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaf81a242bc116a41494c64c913460455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196416bdf9fe6c41b41c45f7d0115df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d6fff73a8ebc495d9e6d4862ea57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2335b1fd098ae03beb111b8d7cf741458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5fa69c83ff85521d2d4cb8133aa4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e3f8ef8a4ad03270e1dcd35c3c63a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e3620203404dda3858cfd6cdd06b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9959908871a4b79b5132b13d7a8efbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a81333adcd5f5dfe2572be86ac750463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b4693cf4cb9a13b91b3836ce71941464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b773ab05a7e6ebcdef2ef42b01310c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e42183290570291f682569f29e3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd47b879978ec7821350454e401ed4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57b1623a77c30053a9b28bf84bcd28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58576de775cea4cefb47ef5c64100633469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c56ccdf8acf23d81efd8380cc784470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d53c260eb72c646e9bff7b9e5ed02e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10142c012ca91810c321f6a5b324a82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d6288517784f2c81fea6bcabba7b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf92ec0ef8148b0be494c67940074e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc228d9afdfbeca07ec407b9278ad68f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0d4aaf651b713fc6f56febbd85dcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b40979a79aea81179c7c2c195fcd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1066094aaf2dcef70f57983279ef29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac88b48ddc5b8b2dcd5cbd480b5c6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c5ca55298129bbf63ce025015f14a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5bfc997d08545760b5f56a36cf158481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c16ba58de6871de6e8364bac73d711482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedcd0d653bb4368b43d4f9aeed3c29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67974a07c60415eda52481cd4045a1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ef645afddc3f8b8f9613c58f86e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78142e875c218bc478a243706ac5a7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80145595eac427f6273784faf56c1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f20f1ef634bbb8714f1cbd2a1a75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54a9d793d857ce62f282a92186f3d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0f1f21f15537b4eeea805b8497cca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207ae93d95ffe3951cb7c40d98419b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a3809f63f258be42928b84f6c147492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a73b4c24166f41b469ed26661ba6e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd47006e46d7890bc4f8c2da9a083df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb193ae57252e0001464a6b8a743c26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45cb561716c3ee17fff9d252b2b9c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11851ef1cb797c9d676b66b65dbd9f24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd11ffeed5731d2e477c9f374b88b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea18b45aa443db46d2ca6d57c24a41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9971cbeff76371b4b243d9ea3830375500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be7cb603687a6a9d26e32ba18cc959501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf73b6a6ed9cb0918ae56400b30b06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfacce36525475cba245efe6668a64f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ea6e22bc17b3ce01fcf15602cd17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5db3ab6e0183072e392afc1eb454a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37868cb92d50f96d6b0088d2d51e675a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4058843dbedbcb9ba94e110420115ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cfad323a81175edd3a773916af758508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf54613309b6b30ea9c619c56e1576509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc126f2fea5e6f6ba99702702438d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921a870d5542bea16594ce59af27b37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16bd6e67cdcc1b85f79b54fcf17cc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59d6acf0276e1dc29b4910d4df3e77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c858cc20e0f0e43f20a93b6e19708514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df204ab156012e0c09fac412bf5a8903515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5149f7189e3f185ecc3e526da3f63dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ade66e038e6d6b80a20541a12f60fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7e534fb3d3164c2109c281e758262518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd70f9391c29be553e62142b0a5bf72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c539efdd2eb69ed6a11668710a2e70c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec422d678f7651d5d40a3082f4c6893f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614677ccfac6f01e90d43536b925800522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc27abc032750e0c6c83f0a35f6aa52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde1fcf6a0a949ab7f2b462cb0e6c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5dc47d303cef0ef85aaba2df66428525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc24cd9fb1731e6ba779a1a63b6a1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95287b4c8ff5e849d7501a94fda5f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb495edea8150351a5aa7193297c4da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8bb9ff72d6f231683d37b3ff2be90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f0e7d8eaabc7494a6249502771a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777dc655cd0eee2c1a152d83dcfdcdb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc6694eb7cba26218a7fbb480127cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ba198a6a547ec52a8a6e98cf0fcae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc845ba9a979d991728d31d02a1dae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd658d916b0d59d10ef6ec99900ee0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475a0f4112cbeabfa332ffb50fa665d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50720c30a70d52f364c1dad62b49944b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0955c81a683be76a980938bee91a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f28ef4dd0a9ca06581ec2a1e06b575539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033187f66e3915db31398e0f45aeeec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721fd7ec49f5b3da3ae742728d42db3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad85c7d10cfc55672c892c07b397747542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00ad554edb894da5c83786a32158f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d543c7af67579315fd1deaa1f3a161544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aafdc068a21ba8f18ba19c7fbf04f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48f6615577a98c5b609c05dc57bdf0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155410e3caea7dbeba8feb7d1f74d61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220cc0c35635587a0f65365431f1085548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d249c622dd473b0b5b12cb023d8e9ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a458f45eda3bcf8df268dbe2c8ba7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dbd88239bfcf5882fbdd5a84e413e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72115d4d98142480f470289fef84bdcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152ce10730277434f13d3add4e11dbc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb681efb9e3d48a950074265d0f032e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7650416971135f7f7f27b12ed9b4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc50834dd537858f77161e57210bc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fa905871d5f60afb3389ad055d4dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0193ce08f16c79cc068413642f2b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb8ac6f64a81fab4f59cd112d94601559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143003b2f2cbec92ef20bbab112cbf42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a24d456eca7150cc07955e6b945b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21010220e01c238cb176128a8677b094562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c57e19a6a372b11a6b91a0079d3b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e2382ee5d716d7ab33f83fd8351bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd7039478476cec9df52d25a0e8884565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1316aa66b349efde4622932cf0919b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539c880190049371aa41078edd99a9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d83b8bcc95c786512ee2061824985568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45af242033c477572197c828d089cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175fdf50c781b0753ccc6bbe2bf89e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a8c0835656d8c6e6ecf48d033b7e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2d7c66336e533c81c3349d9823845572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996987f81da2fbc1641a92be8a7b22a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce43c6dcd5cf47704e9520d6c4e96c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95c61a4cf3905a03f79b0432dc9b4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00dc88cd7ae5fd3106c3220b0a6f29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db0395521f18b7fb4b8f8bde9efa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781d21d902de258a90f705bab1739f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe90f7788c8d8a821a240dad4b9907579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08280e05586ae727086e3d518505175580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ee890d13cbb6e54ff6d1b5f03770581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939777115f0c7d9b07927830ca2838c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d28a22c15c55a5e434507729a1164583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460cab6bbbc82ce9f3611c844a20d28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093f94e55d624c9257be2e67734b98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75685b6109c259512ebd6896307d774c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a7faaaf63414dffdd4929055e8de4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cf70b3b5c0139eed748d396768a18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f2fd91fe08db79752539136dc3605589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a102e8573723645d8139f77db18a72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd178ef061a779de394ca5cd80341591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3be9f7904ecfe31cc1ea206edfb5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad42c7c2e57160eaee13a57ce5333f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440da146513bafced059355596ca6b8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f218850d172220b80f4cf753a12d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbae97c1084cd28b85847432d3749f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17ad0d1ddae0705d117eb231eb8e08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fb262eb9a7e44b02310b02e75a1fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86414c562a48cb7ac902dc0d8257211599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21931a978b2d25098d2786a3d247e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d3d5a623a685040e6f6999599a319601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa7023704abbf6bc840023bfef69be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818782bccc79e8c30db443665ed0bfc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7fc6f7cd89cb2927df561823eb2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b782f11dffd1940407f76b45d65052605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ee4a657fc0e99ee416aabe40e80c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4342690fcd741f311789c74b29bd2eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad3dea29bb019d6d81f063cb46bdd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57299a56942f7c7efd5085b1d5eb4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b866c6b7738a91105187bcd40cd5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc6b3d32064e4172687fa1e3fbde66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2e0a2e949f3a96e76a1e7bef06888612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f8778e4e2a61e9e8b1f0ee46c1110613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db7a5397dda9cfde2812ff58f25cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb0edced1b9d9c02578c53231bb6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45e7e857e845d165caafeca6509730616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea614d4c59189b01b3f84591dcb46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5109433932ba6bb3b1e173320d5e0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61877c2bfb332fa1867f792d1a8ce9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd8d1686697eba596314556e620f29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de1fd3adcaeca7fbf83ecdb949dd7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f25b2f00888f4341d4d57378091c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e67b1f89c40db113297f0de7db4428623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e33616fa740601b36b13cc0970003624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35401154d21208ee3ba72f6ae6c6a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7ca1bc6e655e002d3368a55d0cf26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bc596ad5a2e5b3bfc1b0657750b8d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8b2ebdaa6a94024ae56b8af8aee2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395e95d44a38b54d25fedf9bb82c9db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7248fc2b7566526a54fe3124746b933630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac23b084f8a646eaad8a5536782d56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f9dcc3978799d02c70e2f4bdc3d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ee825f3c64f88c484c24c5abe2109633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f7a8be99e389d5cfcf72693a29929634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dcc5d6b9bc8c086cdf919b32f7b38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01ff6376b025ba275fa2958874ccf5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e114ffd0fd8e1de9f19f7d379e7739637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff123be98872e3e523e748cdd752911638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc8785bfc44a2a609093ecc649e7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dae7a659ac9ced2d5de26b4b732cd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d189d4843d729825299b79ab9767c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7000e268256f9f538618d6aadb790642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e25e394a9f7be7c78ad6766ed294a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2474a0562c89fe837af729d24571a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999959f9deb73b619264bb61bd4857645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e246ae4c7c1409ddc42801c23f1b5f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f12983423dd05926ee96d14ca04b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430210a7720cff2c8b0ffb53263fd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84f0ec99ed87e2d132358a23af30d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988f37106302fb38efb4efc7ab179a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14261fc552ef868adfb87f9f0840e386651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d17de348bafe8e7998cb95698b6a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6221bfc5cc8fafb3eef6bc6bcf5834b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b53608fc0a0281f1b9b905ff547c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a998b08553f46b3731875dd6fcdaa94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6622fa78d7689328db63d8ba75322656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3b0873c896d0685263d424629825f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef2ae1ed107c5888bf38b01df4b136658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59259dc46bc16200a9bc083a8fbca42d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea04610a8e42c86547f4cf7681955660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64be6361b56c4f1cdfa1ce23c2a315661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617a3b54850f2fdd87a8269f5954939662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45228dfdd6eda302cd3aa17767ced5df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f3014150f090cae8219c84d2b58a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d43044fbd887d8486ad5a3f118ef3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99f230ed8960a7d749ec48dcc61b80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f10b1d3f58114784889aca1455cb52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d13eb70c1d5cfc87537a6d96f3c1c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752701f4a11c83bc3c24c8c9eb048da6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245d96274dcc1ad1942de83eff9a2b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d626b92892494b9b91b62cb33c3f8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafc2e3dd0c9eb68c67d008234877a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1832cc38d00396072dab941dea023673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab158f5cda9ec869480115f5961eaeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927b24d43d25f949363f349261b7ac0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4208c29916d884f34916f35e399096676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88605d416e962098c2e9ce8eeb0bf15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde411177f95f36fd3b7818f963117a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220869e02edd66b567313ee3fb0326e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28557333265c7e398fa361ecf9c30603680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c47c2f08ecb59a67a6e25a04bfb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036423d0818cab6c18d596e542c18e70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b04ffc57b39506efa6fffdcfcac61b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763e1e78bfc9a7ec077762eb38fd298684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2d4bbf695f0c2c1b91aa7473bff4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f058959c548dd588dc877f4b441c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9a03ff780a606db016ce9d1d66966687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557695dcfb074baade8f5fa7f3959b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19db2155072b047f1ba6fd891518bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475687bdf63a327e726ae1aed996e27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5605cda30dda0446cd484a8a9c088691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87ce6f52aff6703a0f85acc52b7850692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745020af958ebe62495d42e67829aeaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c032ecf3e7bb4721161684695fc3f70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef57dbc07d177f1ab8e26128d15a41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91342df9ffc442c7caa52baaab345b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac941b693171d96d4d134ca75bf72e06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8bedef5bf8b927cc08333459e81fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5da1a154ceb72db168f46ac6fa617699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22f0df92379df025e44f61ec3ed4d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d366e43c6b7559b65a431733d3cbe1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1127c550b909e2806ab221f3cf7df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f61ecad8cd06b5d3f2be09ab388789703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4082e627588a3d924cb49c02739d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07ca31de41bf9e3ec2d12570756198705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a49e0209b1d76885a5d5ace5396e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af838b2f0bdf9e3cae4e01a89c1122707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c44cd5ebfa0e8e58681476cd537f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a63f0c7b07cc6083b09a3217a5d72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd46e2392b287c8002a2ef254c629710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c0d321f6ac24f61d6c871ffa4a420711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75be17638b655582f1e41c43411422f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893619064e04d1ef17de40683bb45aef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa4a29065282f05eeb31ac07dc3d5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96138dd95efe120225f00279510d6153715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b831d3fdc5f3e6b733bb85bc234eee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cccc3593c745c3016dd5d60956646717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301d715edf1ef08a50eadd9613a976718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2735cdc11149c9c8dbd6645c708e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b9b7df3b2b8cdb42a294ec0dc592e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3364060113b4fc5b471f25201c419b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15630eceebaaf60ac058d37f15b228f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746ec398f333011ece46af0fc7c9e1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed34e4a5b333ab2a83be9f66af1944d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd013f99d8f1a17ec5a4e2f27a6c79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f49ea6193110e6bb0e10355153d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b4a14ccea70202e8ef828f9115df3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4879a58d93bcf19691a5bd252323eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce51a1d02a7f52a68d903a1c040db7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b67a435b28c17e589271257246941730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4bf177eea7b89594108e776a372f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7296b668fd41146f4cbe391b04ded732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d8eacd6f693b9a4b993aef410d5be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff0cf5f187e479a35ff858bafbdc3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ca72c353cee5a7927e8035a9c345a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068dfee929b11a117901a96faf96f55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b01ffba38d539e17cedf9c0cc6c65f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0e56cb1204fe30a304d8b350cc2dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baa9cbb1b9417abdf83a94ccb6e9b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9db5b398081aa25745b5d671be513740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e8007fadae80acbc6f9d3b932acf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff157998569fda95caf9ddf82904a3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47fdbec242e84a6b067cfbe8125ba1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a294bca99d75477f960c4b4fb7eb11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84692a548bff5b5f2c56eec8c39d16e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f33e0c8c5b219e19ab99c802318cb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1223d64b17bf87d20870ec496965ec9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d22ef3b2dfb9b6ff4bf1d5a6465a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4119242ab0dcf4cecc160be49a96bc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3364fcaa2aa066a2eeab7ee517986a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615f3e9f6a21ffad7254359651d1b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd1ff2b1f4ccdd1812f58309691f33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943132058c2ad2fc0dcb2ecaa803c9eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fa380078ae268baeda38f10b343a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1c3b97656097c102a891e1d5418ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761bf42f8b1701adcda36dc84d2eac2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0becb999ff155a8c69995f3fa061db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f45f28d2d145c72798f141f380ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03060accc8ba05e46473db2ba1c5ad3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f18134a049e697c1cef5c9cc513511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63993e6bd71aeb2ffef1f764dac3fa32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b81e695915da505d2bbaa478067dee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d233ba6c20d5d7d1587fd11641011ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38001bd8b722a6876e07d8e3f87e4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad859e722448ac96f6b9d57eaafa3c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566179431e205959a7cdf1505d1e37ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d754f7d45a97abde79342d402f4928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dc15386277b9c784d3452caeeaa629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dadd0b80de07fe34cd161bc73aea610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb1fadcb90aa9f29400fe583c12e9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978168e31a18aa608a9a0a40bd7f3b7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee879ace01e417dcf62fa80b2e6f1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8d47355b1f01a0f924e46271f3a8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f228bc28a7e5ff1409ac263e9c286b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4a97dd00b9da9c4925f60a9026f2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b60ec0c5b4dbb8c41842b13032a5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153bc6e455b5c2fb02e184e0150e47a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ba36f46b73c5b2474bc3efe425f3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624699735140d279aecb0716e21c7cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ff177b4b8cdf6b33f590b6a9e982e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8eb045432fd3923558da5c049be7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9474f72f8034dba541787a5d62b6e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea817f07d3c0df49abd63db877fb7c2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204a0eac3277721a171e05229a7244625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147499d689d27e874efc449defc06626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ac27da13154b69f2dd1d034c2023027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd782d7a54799a65411876a1fed5b36928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c18ebabab77bc13ce94f275a03d6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9402424e1bae1d806eafe22d3e3d38e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95a5a33204ae512c5872fc597538f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6686b6703564255783471834866b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904deee468ba62801777dd8b2e3253533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f59ceb3065db2e6d6b409c36ae24ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b5bf60409154958bfa9a53c53665935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb6cfc0bb70fdf399e801b094d47b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5f6842902f85fcd25638d0fb96de137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8310d22eec7f14138c38d4d2f1fc2b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a939d871e8ca36eacc795215359dff339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741269c55c982e7f02f73fdadd31f17b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c9fb98a97cce17ee2cad7b8a50fc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7129468b5745d13f47368f46d8a5f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed292c88b50f0f32a877e037904fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81af3a14ca70235be8ec457971f34244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19a78c8eb8212ca38fca7adeaa5a5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec621ee5fe95924219e209f2d2536546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455835ef674d1c7c4df7b7e471bfc5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3655a988c68084d93f77ce0a753e46948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca483838263d42626b6e6a6a08cae4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d10cb6ba94769f831ae33027cf992850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c265c64efbf5762e8d3f06250ba5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe054ff45472f15a96e1fb9eb7288952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79e1e779309133556d359e904673d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9259681b669e2cf44bc50f2806542554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba466c4aae8c5e82d2dc0e0fb852b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33252209b278e973ffcd751dc2543156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a135fe6591cc45e47cbfd4f5d36d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b97e0498974fd116b02c9c1e696fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb86d08d40d9e42550a9997e8d8822c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35878a99f7733b602d476c268a51c72260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32093f0fee127caf25f8db4775dc9fba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e021fdcf7ce9b3e7e45a4784e79ce7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552bdd387888b134fa46209db2830ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98259f8cca345f78ee0a3efc58c7097164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c724d92f4fff94748d900038953b28765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a213a499c43072e0c5269d3af6fe466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6793d95efd88d69eda27cece131b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ef1fa957274a29545c14621631a9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ed5dddc41e0a01ec6a7d93d47eb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d7d74812159c589ad6cae30a0040570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aece0b4086be1ee9de032e0997b3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98096224cefebd04e4f3ff3463aeea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f265e0882a442db5487b467ae322073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc083c729927ad2436c4717a1a1f0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43e715a520c1bb9c346cde19e88a6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2ba70a23945fe85c73a3f7c0f61c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0841d0efccfdcdc8e893292e04d56377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451d48e6a965a54311b8125ddc5d07c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb267bffb15c53aca7ecd4599afd5a9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cc9a5a4e7dcd0d4215c8615bd439480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd973216129ea2c0654e5ace17892ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea02f23fe384a6a8af87116ffc0c6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c373185df8f1317334aceba91542d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20001e45c9a4b10faff8e72041efc31984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a718e0edd80ed7fdf70e3421683b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98951b731623d9d1a1da8db62486ede86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c06933d10fb3c22eac73b8f90cee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66590d7c26373abf2cf8fe1637d1b5d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ee58dbd178233058ce11a65ab2a4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498c4d0770d3d2e006e2d0bb485e8dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df563aeb3a47c3e1b5c5a98a2c9a9da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddf0481689d23e913b8d2d8993a29592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f0f5a387e3ee5a92666240b3c34393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae63ded4680378d0a7ff8bfb6905e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2227ce18a19962c6b7d268914c700395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568936a22b42af7da410ff83baa03c0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960a77a0d0d2c985eade6c1ea559a7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac140b5952b7e2ced7cbb01a1c928a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219296d5a8479cd120ce30999b096b0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0770d643b220067fcb2b023977e8f1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a255ca0f1658b417cbb18b6b44738101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34acc2f6ae141571ca3e0beeb6f4b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8392dac364c08ca7cf373d1d6bb72f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ad79ed24e3126341107e2a4f6adab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c593e083b88d98ef3ca6c29f572a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f24182fffea4bd054c11ecabf3cc81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad0cfd5fdd9f4865fd8530e29b669107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b0d47e31973c511c78a597e14eb2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43983dfcb4b80d9c95f100a1f1251dd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ea326ba701002dc0beb68847dd9bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12094e7a5dd7a6e83aff27342977897a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581a3ce7f0d81d6941879912cdd398e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93faf9f6121ec704d6483a7821a368113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd38fbc9c8a7f4590ec6603b070025114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940eafbf8241a5b36aad54e88d12607115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e553453498ca054a8eb825b4ca2d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab041da43d4b17567f14efd106dd66c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8bff23b7bb3605b936b3da6dfe7ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8054ac4bfe5178ca3dcfaaa18e77e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3788ba46278a92e1cea0166bedee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a95d0c4186c274835bbea0ba30aaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e7aaecaf14372dba256d256bafa5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa163e4a2a37f0b1dc82a837a181485123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4411631d05f0afd4c277c46c23c9c70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867f77e5ebdb9e32fd85586fb2c38f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba418ce8d45a705adfb3114aec216d33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c1c76641f86ccffeb0e0f385570d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82f9f3688c45c43334028abe704ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc7f9788576bfbd1467dade489c6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734416cd7df1ca1bebdf7b0880193040130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b7fbeb48820e3aecb33096660944f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3dc38fa20d95751e6441c7132c83c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10098781e099fdac16fd478e560e6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0928a26fa3be00402acc0880735139134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e55bf19bc5767d9ea24f961dc6f262135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a3fd3ed60674308449f15f435e22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63352e0e4630e1d58c34ff5decbe72a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e7316f948c91e5d1ea2eeb7eef269138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29b28e7781aa551732e65085276ade139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338742fe4e8cdeca7222ebab7265a3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e886bcedfbb270f1a6702de000bc33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eaa9884ecb95d907e351dada051bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62b7397eeb0603f3b8a4a54563cbf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910337f09f38623fcc8f739f24382cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280fffd0d5573d96e1c6eb11f7e3f44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559ef7f44d5df9311fb4a7220b81a60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4df706167d1f280025e4aed1f8b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09725dabfbb65d007681cff9aa8685148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9789af409f49204359ecfa004194a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d84eb054313da34c2958272dd0b757150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7618608229d23d345b60e940c6ae9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc1aadc2c568f5eb002b404f576b19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb391ebb7dca08debc8c138d8336d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb30929e1c0dbc04f522bf9c07d0e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fd2a906704ba07cecf98a6fca96f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd12f98fb973932664b4ef23031525156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c40db8e68f9e0ed37bdfbe7bedd948157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cac389ec563543e0bfdf8d4037970158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e4f2187e945ae400b6e9a8a153baf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd09c4702a3d24b075c5ae9c84766160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ef38405f58904ca71ee4da80a8423161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2baf394d0e1b711cc5e9f4f8073abb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d623299e2fcfa4eb65d65739b35681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e69a7f1a6780652f904330e824f529164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307b2d1808a48de7eaee4a348dfea6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51d412c4509fbebbc1e0d0a26ebf7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6536928cedad428c49d43006f256e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560fd026d87d7981f26725fd57b35e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2b9295a1c0e5b71c336f6e09956c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43ec60bc8fe1e4af130b536550f131170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b6ad66630bb12fd340b9ae9d3a079171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c800e7aed0d17a3596253bd9e7164e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4044cc6a8504187f6a77491a32622173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb270c927a8deea4a8c7194c4452ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423043a6243ff7fca619ba77fc9d28be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e3bb56df2ae7fb845db7b4c9a9528176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90750f7f681c1a6c9305967d66e66de4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d367a6a44f47a22f511050f7f72b0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9990351d832148000245fc8c699663179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4069bcb8a9cb5055b716415621d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed364a92428f4d3d307b1fe29fd97d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3cf32dd7ef7a45e06fc8f97e39ddc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7657506ad5a039046495676170446e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56651bcfb60f1040945dd8b5bb04dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5a498c3a0453cfa260d4a26840dcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc75c31917bdc5669632608b56b1cdb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4684777fb274f8323f122d72907e478187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b2cf9e76c38f0b3af3a19b1b90e25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ff991486bd15195fb171fe9b7c20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380bcca25bf1ca703c56b93a19f20d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6390cdfead180aa7e3e0fd3fc102ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759e222e2ecf21a1663994d01f77ef6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8024b817a46e51818df3d1d59290a52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb37c7255285e23ecb06a79c62c44a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a9fb91546826a9163e9e3f70fa303195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8cb1560511ca6da00c7e0dee4108e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1ea319399115c96c0fe946271889f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa55e7072eedd0dd8ca29d6def1d1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93f73f62a3ddb7aeef429d43ea5c7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964513d12c338771460d4830232526200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d0f4498de31c770132cc86ada8f8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d086fd8d825653522e35a3d2e62ff4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b8219b2a294d98001993307371d4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981db70b564d4d942a1bc0ec2c092029204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7282a1eff2d9df44722fe52a4fcd83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951f8825ae9bea145e637f72101f66c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c92645c3613ad90b88d5e4601f28c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b96452f29d42d00341f2013082fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec04c6d3e4fb50ea4bd8e78cd940dd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9859c3510fe1036b8ebb640a6dd9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46780c6e456e7cd4c399f63b6a9309211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a6577d41405384d8e00f35a57850f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadabdd466d60d57a951739c5730c179213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8258fc5797a9181ef1dff65f9b507a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fe3b28567d716a1c86ab04cda88e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921570369fac9309eae549b07ead77a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737923e790badadc25e9f9e045e8632217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52924e1cc93a3948540dfb7171aed47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5ca97fe3fe4ca67f2e483e604e76d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5544d25329a2649bcb27411a3e9b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92350572f5599e0dad89e4bcd3ed1db8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fdc6caa4412307d2a228e8c384390222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057d3eeaf3bd15fd7a4537d7d7e4b0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ade341131ab022506ae8231568b37c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74458457df3b95fa6009ff381fa08a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a2dbcc82129f235f930e07443df73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d506af5015aba237a2c04cf6f6d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2482ab6fe1b2fd968e2b84baa69df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea38b90d756b8b3328f15d80d89058229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be41588d5f262288a73a658ff755590230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb4668d956b2dfea26391d30c541df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acee47a12f280487b3b08a59baa947232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce51407511261de851d84dcef0a65b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200893feec4115dc98ab25aecb3102a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4e8b293eac70b3a90963b23cadd25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13b5df2feec6bd24f93969962b1c84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bac98c2a278baf3675ba12d5c6772237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd105240319140427bb24d02a4d88e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1004603be5e25fa2853863eb8c986239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2137ba8927ae79c9ea7460310d5e640240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c83da074c8550c9321afd418ad8567241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dd040f5506d1f1db4d1df16af140d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0456bcc58ba1574516ca492b5e9d05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f99cf8dec9f95c787d3ae79909040f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bebcda31ffe721cfb039ee7b83f5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d8e9316a0e12b1de8719e5f7cce4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec715378e4e1bb38b83b2536ac9c8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b610a9180d8fba53b02d0000d58b30e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1d61efe7c2cd4970d6eb6c157fe51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c905d9601dd6518cf33ba20de071ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901fbc0a0163957807828bca16ac402251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab959db8ddc11644fd83119b5fc27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c09d948989bdd59a7d6329ba7bd46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee38e3dbfa05e94039b58f2dc24ccad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d60662805326985690efe8f8d1b27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db817e16f3f7cc6bc462c757dd815256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d098fbf48f05f5d99d331c5232de1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ade7820cb0457d4b24218388f54a0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8e3b56c2c954d91e13e9aa265c09e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae618f986b733cc256fe4a53f7f76044260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d924ef3a88793d53171509d540423b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96195669b68a0b14f83fec6f7e2f48b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c077b1792c9a078e637af89f81564f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1eaf97ca84fe838db190c9cd48469264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126452bd10149476d889b74030aa363265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96376df90fdda14256c19874b8e9516266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e643a23413693dc0cd4876d24fee1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e99ac7c8dd44d5613fd426f05b7697268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab84cc9bd2c50bb8aa2d71430927fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec4a26dd01c8ef8d9f9a58a9b70867270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339b743a88ca0d949cae2e00fe6af5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7630aab1a0519cc9f19bd0c7977086272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf2c7dad05cb67f96f26ec2a050811273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd545e4d7b739ac8dd51cf2815715764274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4d4e5947d903cdc471b1e351bf7ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c1c543e12eb1c3a0c2078809c3ff2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf2b55987df06cc1d2b0aa5190feb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2e1771b1555c4b372ac03238d3f07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f2adc42f8c9cfe605ac7639ec476c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e2b18ea7144edcad75e3e0823c9bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e944c076295d4b5072ba6b45c13bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15e6c05fe139c5fd102146041e523282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506953da03460a8e1cd0d148384601283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675caa4f9767998f47b267f84bf3e1d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e373a218dc34e2ac7e6a18af99e342285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6ea40db5ff4444cdb0d8e013424df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ad674c1869ab85d1f6cadca5d37f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f2588c6103cf90180da392d2e3cba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a565e42bb1565efdc282680c6081fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeb0cd3a2d77ce97a0cff84d6c5710290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8f17306f4cb56fc8cdcd854d712f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164ca5db18b9323f085a6eea1c5536e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f2fac604a5f55c50dea55a9175c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcadc4106dd93d1960569c2dae49b83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d82270d530fce787d7d546d8987bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28615970a4bba2aa589c2eacf39235296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3e72b05c40e32d6413ab0f092a160297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac37bf0acbb988e16baa3493c98a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7da7f9d412687a3d9a4c1ba1c753299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0de0e640d9fc5bb43ca9d638430c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea8848783d733fb6de7bb7b50766df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06437dcdacb8889be02894970fcebbc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d304d06f240461f84c9171c7a682f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcbef28e12a36bea3e4c2c249d15bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c1ab24fee9a767fbbac48898af650305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998061dfe2df566e1a0b12a8ca28404306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249da6d81cfe3a2611d531d499c6ad02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4134f009414f2d475f0f7268e6eb2d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca6f2116a4aae196c584d3dd90fcb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa69ebcba42c4938511eb1921516a29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61884a9183363a1a856b500e6c80c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457dacb5ed7dccb0d78d70551512fad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651512583469fc2a787b9fed69fbfcc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f746b8c9aae6df339b2532592271314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f44177f64c352e6368270c01e23bff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3254620cfe3f48e06c6c7c1a2cdfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd251c690d6cfe4825b2699740b119317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c15a9564154581ae78a0b08a884c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424ddc16f93b3b6f71d0250ef9d873e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9775adfac14b5d5d046903e9dc4afc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dddfc09a3bcdf4448b3c0686729b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6a2a073d9c8eb3eb33e165e9cfee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bcdd543c5035132b644997a2d6ab5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967947d1eb135b9d01d8d7bcad035ade324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aac4d12955fc8abd0ebf8c4c214b4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba28674d4f1e298ffbd0a37faa8817326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616886b740b95da083c3f2660fc2c44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2501e11059288f58d7b21caa86e5d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5844d363896e64ebdb349ef5d51092329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002983b6b88f74cea78ea726cefc9fc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef947fed8214d6574a48d10d14ef0bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecd33a31639fd714f5bac5c4b45e0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce367d5e5cbe8810a75cb8b2c7d66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e02869ab4deef117a827a2e4521d86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e32d4c0e319f861eb6f19bd7b66bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfa804144076eaff4e030d22525bce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60b90ff394a35aea7f45852d96b308337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d4b647c9b1e15da0ea4101509a57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6297030d9f58736e9100984be44e8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da538e665223329e628c5a290a67db31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f9b6315b64b06a55656ecfc219df1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e659610707a7be9cdbd75ce44d7639342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdde8fd52ad94520e413a35003d4b40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9358ebc3609738bc3f55a1a50b0fc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd625c63d5cc65c464985568c74f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494fcc8f9abf1172830436d27f0e960346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9a649f34d70b768d98e6ecea255c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97374766930120dead76d82cdd592da1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16842e203f7804ceeaaa358bcb6bddbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4650fca64bc9e0d51a4ba23469173b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001c982d9ee05cb4d93496f034ac756351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059702db6ebc7292f6822af1818297b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8fe5698de76631dd69db9a2705ca5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87881e7d5d47bacaf8e9b50c2156d288354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ea6d5004908d303d616b443455523355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db85128aeadcdeeca43c21dbdd7bcc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a721963ab8aa170072092afbad3818357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d0d6abb22251f33d7a5df007e5228358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b459ef057548489c630d01da0bc392359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bca81c7de0a76ed63d89a7bce786a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d37fad5c4b24e5d64a2d95774f46c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0216e7c7378653e06fdb5c8459fc8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a96b5d0311f849eeadf4d2fefa4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff303f39d9802d8a203a1d2bf6c87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0f5438122ae7070d3ce91ec29c0af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332b0415eedf1e68ec86e54fa7ba9e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5bb9b9975b44f86850f11043aa2bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1c9ee7e4bd924bcf8de0ac0d80337368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7e6334e5a11c93eefa1166d1350f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285b4b9de4004b2896a0cf24af16760370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5dd1b2690983c5845a71dc18c6e83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e4dfbdc22ee1123e2404825e28ae1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b7c4483ba2b04331825a67770353c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c3edad19b58b2912179463cfc43a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478fe9af5e766df3361e5e230632508375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283dfb61b1ad4383ddd60224cd90ca6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc0ec830b3f73d167708ec8880f966377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720184dde87e3e40e9f37dbcc37521a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cc26b8629d5ee42f6dcf0606883e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12eeff253fec4db9f8921b0cac7536380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca2228be0702c91d52c0bef3df832381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159abd4782e3ed0f7e67fc9a5651ba3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface193fa0d87ff443466429cf9b744383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b203dbaad359cdafb04df8a6db60846384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea686f4b2b819030e66f89f3a1e7124e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8745d185d7287387605394238d96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e99df5421f4c0e5cc11d4b93ae78e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab74948c95ec309143d7d405311939388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbc17ca9a6a34edc70a17396d10604389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df19550650f13426680c0e54800332390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729922d0fa7a57b14c12e9404c0e9b49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a40f55fab5dfdff76623125a07e1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becf2143d874ccd06c674bc22aa0749393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b64be67285cf893f7e469f646a1eaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae3cfbdf8218dc2f9787b1aa99bc24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904781c4e5c351e381ce93ddad66cd7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4c0c1bf3b7e85b496fae9196e7e0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0d65e399b401032fb0f2fa332c1ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449c77e0fd78719f6ebb1ea2ad78cfb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea4d2a4852039a5d80f56a4b2db42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b0f77fb0ef5baf10b3b4dbefd797401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bedf10feb90f99d003f8eec5f4b341402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4aeaf0b3f870a53493b8b1658c8a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e9fecded7a054da6ac08572d7014c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e58e47d951f5ed2247b3694b88fb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec907d3276e0f9dd31957e37c1c8810406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a91c5b468e3ede890d88bb25eafd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79e8ab26476adf9089c42e8626d9c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdddce4cdd0d1b73794d86f4d89098409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653d1cdec03671c15839420a9548765410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25260161a2c218dff5dc45499bb89c19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dfdf269757aea498caa8037aae245412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494bc816a80c918827ed6695679b82c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb83a193b34307353961ba7613b407414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df33c5a76fad8f2ef003116cf18bdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24487b398778f51648e957ad6a5ca570416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960457b84284c0f7bb4c8a08d0861aee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ab1ee5708d56f1e6284caee1ea97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c955cefd7d7ca2efe2052d2bc971b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb8c052865b2cc1396ce9a1c971f79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17682ae037e24cc56251c193e4782540421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705960f1f83b70046fc6d1f065707006422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ec7f82bddd94b42209882c9809a9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d9189c066138ec89f9cfae66bc6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc061c4a96194d9084729e8a12e9d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e39a1b1519c4c2b010eef43e02c5d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2999254e5a2628cfa8f49de4c8822427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef0145094ccf310cb118694a7fc5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d150fce34e471aa9589630aca4811c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bff642f88f0e662c960f38bba5fcb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e55502ad7fcb10113aabf5b5e473c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9cacdfbd0e59305a65ac2b3bcbedb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4554451e6c8ee1540b7a01360091c72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dbc6c433a77eeea0866d8e2ea8205434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b2b21ea2d50712a1dd759a031c2de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1916a0ce470751986fc27bfce457a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73cef9de761dd356f41a0d1511f379437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb9ee74fc34c0c14b4f655ba4e6680438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b077863b62f22718d3a8b43a58b03b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f017b11d2c1ebf0c9acd04c227bf3c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba4979f39a2df4d9c8c3e92ce74d23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b6a75af6a232acde3f43d30de12d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238aa3550cff5f8b1f50d578e7d30b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e18476e32162a860bbf764850662b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425c7f8cf47835da9915412f3fbf4b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63169fdd8c70c2fcc3bda2dee696a36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc9a1c563a5959f06bc62990f4958447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874af3936c74a8a1a21ca1d408a9a0bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd0e86bab79f4d470dcd69bd326087449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb4ed77fa2e8d9bea22fa732b8686c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde82a22b1fc401981590d6f845e6d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162797865360fa1ab0dd2e9de67c002452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de03c1e558f085d4fed9d10c576930453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb8ab49e59d664ab6966cdd7740e99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552844d0ccaaba5527162b736918f5c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d3873c5122dd80b0f49a068aeab66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7944f6505dc3c97d50334796c6858457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e6cd28f595909379afba2bb816691458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a66807806866dfa57934bf34e3a312459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e135b9acba2341fcd5047aeaac89a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c23a8d9fd7403c0171f37d6eae958461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c7d0652f7c6d402991d0f6a0ebde6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f1fd654189ae378fa09a84f7eabae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0673e350ba240ec07c362efe782d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e75128909c134935d2e44d4785a1de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0e33ed8dd3c30af5ade4303b39448466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6291e20d9388552b7bea9316bd6e5ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d02ca3731edd6013cdc6ed1e1e40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8b30d04d4ff3f58ebb4653eac116e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0806a6fc14afa99af0d65a34caa8c19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f92913715d5af9ec85c8225e4b9db2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009daf9391134eaa788974b717528ec7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975173cb479222f351b52f7220932759473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4b4a450a151a85a219d0a3d0b39e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c022121de842ad339580d5ca08f69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc180c9fea43daa59f51115714ea127476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892655bc15b4598424b5c5bdb1382b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306b624f9ba9ccbb67829484a8b60ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1550e5ade8422afa19d96898e891e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6cb565fd8198885d0017459f059fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f5dc0b264f7d961b8a35af5074d96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f0b478f279dc06d57f08d6b331d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af8e66a6ba7b5abe3d2bd88110d6cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6730e3ce87f16441104befbbaf31ee9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576fdffef7880c87e305cba1267c9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f34e18d5e3232c49743dfe4ece3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fcde6cfcba95c3ba18c59418c2c0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1d0032579f04847d565eab3a14fca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88998aa90a07e90776dd570b0b21d44f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbecb399befb71a2ad1eed7b8d2795490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89e1fc99cbfb62eacb0732d25d008c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca3258c819824ed4af562a4acbb71b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d5f3f466cba5981368f2b9476599f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121c856485292a4902fc86c6b5a0e5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d661fcf811e6f6ab7714a1e2470aeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a688e0078d11097d968aafd061bad3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a908c8e2a40842d76c2d13f17abfb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3356ade715eb3fbc16353ec18df7a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24d2324e57b490b40b340a3aee276499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18204906b1e0ba66d4237f2901ef0c9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12ba52fc670faabf4758d3176f4f46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3cbf6ffc7436855db019cac993848502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd25c247eb239870d8ea3e21ca92a26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69173c4f3cea271c8612d349c637680504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563052bd47b448503c3e93da50775cfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa19eaed4795cfd26fa13bf064f33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e06c4b56fdd9ff3ecfc9a9cebc339507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9235c655d5acaaebd797d1999b24b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265026756f007baaf76c615c5fe24e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39759e57d3777b4f2a90d1ef5bafa25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621212bc0f2560c87f5cd52aa7df1e0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff8d8cd045acb74fbfcf474968f954512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967af57dfabb0cd2cfbd84fee326cf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0babd77554152d3cf379d39cbe55f3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596a8bd17afcc088b26c3c0b254682e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521f49e45bdc877febfbb75470e0654516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed825d18d645d8f69a5ed27b53fe1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84ba3ec4e4c4e6eae4bc505b5540c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cc73f3daf5108f6e110a57e44df20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6344f6733e37f0fe67f8626181f6792520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfbe93b6136dcb6efecbb3682964e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a569f9a5583d7d9502acaf90156fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb0fc0c52c6c1280252cafb9719a46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c09e5b6c2f1fe1d3c8054a19b1c1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253d8d425e2341b80e6277aab479413525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc8e8ea3476c3fe44266c128271906526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2c19015aa8456cb4c91ef785a0d47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6b49aaacca24a30ef5d4184c24fb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13424426188e4869c5a85905df4f57bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588cff12a34ab242528e36f09ece275530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41654e25744a371b230d138d77df65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce41e1a0d004f734edf5214facf58fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c47879b8ee004d58ed1ec0f545e955533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1909a8d4f4ce5338d7aea1a3d69c4d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01512c69c83525a8229f442623ba2217535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d166f0bf980a3ab1ee02c2982e34cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc2201cca4b1f64eae0b3ceffa2ea2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc072a2f4bf004cbf89fc861f4f7bac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c44b59e5a4b65a6bcbb4c4dc748fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89abaeffbede8e0f6fe8c6c2f2a6af4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af6b8e9570e97cba93bec677cd4528541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99028baba13903dab6a73c9e46232c7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8b5e9720754838bedb9ca31c215bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc2d16416a5b1f6fd4224d3fbd9d2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f2e62d5a2099da469d608903b925a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924b0e57283c2d35b0e08ce3eade7b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1731bc5f575bd8a97c8211012e12e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f0dfeff6002a37c6bf8b7d811e8ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a4defc8d0f0b9e6b9d07bdaa81c25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3634e251a10f6425f06cc609b494509550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b0714b617a52acddbf6357aa2601551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b275b8e9f6cf5c1ee9c321205c87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f564917694b81d5c1b7d8236bf3acdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5454d8a26be8c9c5e83fd629f72f0c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd50551fbe1a3e20b47bcaf5fe8f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a095e9f2641b4cd0e6b583719955556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40388322d44f277a68b76ca2a9d9a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fb57e7a4df50e62f0545294746d3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b71bfd3e2e70299624853253f78f31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e08f23d5a6a5f6154fbb2c83ab1f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f369319ce687ec701c8ed1b948656a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb66c51132a7a6b93276946bc9e68c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f71361c88080a614ddff415e72bade563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aac0de6d14199a0360939f75e90f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f5a1d3d9afa9f16fb6988ecdedffc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b21ca1bc806cf031e8223523d77f45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa92ee4130a7cf3e845f41d721585fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73707aeb6ed873cb5592bf55b7182f18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1d80d950d42a02f485ea9d7325038569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d00723a8b1e756c1e3abf7191ea206570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987918239bd445b0e74b1fcad2b9a3bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb8db1af855614b5d58e6657fe31d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f3b990d9ae6ec7d29d0656c5ed319573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3130524c0f516cef50ceaaa3c18c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08360f797d955431b976f849cf921194575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd5c59c7193135fa4f719a3c240ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fcba15b44c0288473e6d84ed94b64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd95ed2523f5944184f1638f3dc2c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b474f0ffd2fdcea701d8be356699579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c4e7bcb49221773e16cee9748dd9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866364956206940f8089feed6d792ef1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b0aeb8db61c753aa18b4b672d0a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266835ebcf6ebdaba31fef9d86910009583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3246ad50eccb37a795c73af6e826b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af973c0d0c4cc3a294c872ee5e98e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3028b3119348f7138fffdf7a34bafad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb852fa56d3931ad44c285ab5b4ce4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f569b12f30a89f33e558cc488a8cf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c94e7877469652dbe0fb546ee531eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de1fafa9402a05ef1f7f5a3a902f3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b23fc1e0628e3a15c719bba901293a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa03696f23243a24eb4ef66db41b34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec967e4a8dde12fe471fcf467fc9fce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d7be9292a42394663f0762dd6ad1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3b92c59206b10334877db7cd8651595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148df26a17c6fe17e2ed43810bb99c01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b75ebc81c0bbc9e3df77795c7e987597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7d1938bd3954c44a839d266a48d99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5720d8cb470858f5eb5619ff3c16f0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e1f3491dad013d2df06eefebb918b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48795210a71f8b827947b6e9aabae92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25878b00d0ed491a446a6a9b10d20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c013f11f855d278236a2069b58ee2c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67471d0a5646091ff99cd2a7cb675f96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a76c9ff98c43e845926e3c76c6e48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ae0a206c93073ca103112e8bff445606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dc2b47fba59968a786fc080998195607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8c9f341a54cfd680ccfea68258b01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb375e52d7d2393aa721de79927a04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767135da893b3a512bc5f0b1773666ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266902b8c69b8ba58dc23a18d41aa33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7141e7be829f612795a2e5dc880e735612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aaf21678e714498a8364e42cad554613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413c3f1d3c4a5f63e09d99cb7bffeca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86a96af7566f5da5353d49d007f0c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14e8a976919359ac502fab704b7ba1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bc4d25ca0a0ed3c1da3949e7a4d97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597ffe435ce6be31ad236d7b6fde993618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796649d70b4110644c41b750b6c51b15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c7608d98428ba6d6ee44f35013cf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d2647e3519ae8073f9bea989d14d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33ce4c32cb5cdaa9684d2637ce0c09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b2fe71c168df414f4834a76742552623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e245eb3ed4d9e868fb5c05da2c34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae3c54604cd8efaa90c4d3be0b13cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec622f4547b9f4d7e7468932671c9a92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855a2bcf1a980c76ca6623f7a6ad3cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17576cf3da43cdcc9ca22cccf05a61f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b99a5a8ca78747683ea44fd70211629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fab6c1460f67b9c9f73114783f78c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c87307c28ae6b15438c9b2382fe1b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d740c2b3c02b0a163c5ed9c888048632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bccfea89ca1ba800de29888231f872633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21875a3bc1a651c644aff7a6d68a6e90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8324eb4f165997047a8bb3606d93ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e868a0c1ba3172650fb5a84203ad2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec116da8ef8a2935c40db48a5d5e65e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f98455290f5cdc8a349dba60c6c9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41518e4827e790a4d6f7e0254c2f9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ebf70896b9b6653ee5ecde7ca816640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb58f69f95c4fe40d55028a59fbafb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a985fa0d033508ba3bbd09f7a117eaa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e55bfedbaa1737317eb7ccd3593c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882de6ebc7998bb7e68e0b9dadb7807644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3202c9047b1879300a8fe4dd36c82a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a49400fa1f79c0f45139de3bc31fbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce932b1f445c2fed97d09e94949202647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da39678df26d610304d14a33962872648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ecba548a20e44b6ba264139fdc6fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dcf8b5a453ec12eb281f92b1b989c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fad3eb74ebfe092c0e4291755c3250651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fa5e50d5eb131b36e8bababffbb83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bdfe7ba51275eeebcde9148506784653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e3450311e1b9d7ebdaa881c4d76ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a68aa1c98200a5b8c7d370cb3eaa0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce2c53434b01b2a7551ba3b90eb925656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf50cccaba4c8f8ade3235fd4f891d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e37c12c9d6d3c8f8351c18aee07211658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713b1e3bdfa144ff39b5381bf44fe69659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545b0ad238329bda75892507e090865660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e79a2d2d69473a453aa4e3d83aea7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9174a6f6f12dd6b3b02e6a6741e29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa8c86b5cccc91b938d8920ae9572663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc005592c37d07d3ebfddafcf2f4c87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d23978c2d5571b9e2b68cfa8705cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35d8f965846c5d355db0c33a9ecda1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecda3fea49a3af3136122df38267ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f46f87b27c597f7ce26e28a50039b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a0226aa9e98c94f2bb44df8c0cd1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c0d7589f1ca71f86db0440d76eeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce0ff30c4000698c0cee208e55ea70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2668e4e851e0a71e96bc7c886f83b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649811d8963270fe6cf87da40c70109673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85461eb9c4720eddb8a33845ad651036674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70298f31dd716ae4771860f7b35c2109675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a19ead29728d90e572fb1289187952676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772e457e2ef4eb8ea3ac992230e3f3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ac472b00056a3943f436d7abab42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbb2c3a7d1eb0d6d95326ed01c06ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b4f86199e8f793242c621a1f757e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c462c3fbefc70284d04d4c77ef13fd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd4f4c836fa6c54b9ac6608816c87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c39562329396f82d636f560d85684683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214378626b2175f2af8d8a954a1d02c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74163da607bda735f3ceee7c297922685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf007a1fbf36971396a7db13da36ad6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e0e5142eaad1bb6c67288e5f93023687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02be8fdd08c3191e36ed835a445679d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c066112470e63ce875204d5873e6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961d1df8455ea01349666e08445e4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82c915fc8995aceadc82b08a1e5235691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b810b4416a54462d4222a54f4567a0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0cf2ce403bdfee3c85654b622be18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa667d94c4d7034ba1a59ed99d6741694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe89ec902e3202598cd894865b49b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a685df745aeb2c56188f62d7ddf5c69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a95a4b1dfe986842bd4f17ba24a984697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d85f7df78101905456e28b531927cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effcf9c93b03912dbc85b4f49dd8f16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea662121dce80673f859a8748666ab0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef984deaf8ecdb354eef726efae4deae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17886396b089e6b580387633d9af4b08702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36f0846cdef564205ce03fa88827fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506711ae662f814fa5173bc459ad0910704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25908866cfbe4a4c11d03a617de38b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed6877d800d9811cffbafce976633d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bff638926edb26d33013b9987e101707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b098311972384e5992994a70a601c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de325907a0100f562e4ab2ce32b9def709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70004eb753986ef0910eccf77a245994710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821dee008e4ab78a8c35eb26959204f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca2d3abf4f435a55ed0dc4030da1d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790b6a6abef16541da0ce5a6a677525713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa559dc5d512d1ccd0ef43c0fb0f59f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f341096bfbc7e473dffebaae129d55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2298bc3b759165bc088cd2cde9eb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a3acf631c17bbc02546fbb54e39b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036af0c4c43eee26d8ea76413c27c97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab5203c1eba1090e94a8751286a622719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c8cd3f6769af0a52c28ada967836720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11547f7eb509630bf657a96e9711c7fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4320f8b4883e4dfb0c9c065a5f701722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b0bd382b452b3f5d7a496d639c3c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e1dc2c25dabeb42f4e7570ea2b5b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d34cad7fcb0b42c3716e8e964df1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba91fe181906c8ab1f20eeb058f2498726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b039145f5ad31a05dc4cc2abffd371727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5d773c914e4e4c8fe90b133e57003728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd322c2b5de274c90a3c75fd54dadd90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d98b5c75bec5a72157be36ea3d2569730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1025a1595e77b636bdbf021f47081a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79410ac86260caab7486ca4092c7db23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112181357120d6dfe9ff05306c5bbe8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56904280a62091f788057c8697f221f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b23a903ce0e64f4faec79160b4397735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796a8baa66eb4387095938fa5ccfd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd777b85f4480563eb6a671cc038ebd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81dab79284b973c960808ac0c6c409738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c7c7de59f8938142ee385cbfdb87c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c31067665659f91c59301c7d3e2ff3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c016dc762bde3416ae37c0c717b01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4d4ea201cb16b89386361644031a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812aa4152909b015837a8e10f773f79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d0f02d4d816f19e7ef6f91a268463744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e151df15c728bbc0fe4a5bca8fa84b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e012f526bc6ad7f2396713c5eda29e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd1616773aa626b8d5026a85d8816a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5356037e3530fe96e2b378b26a343dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e3b733a43d10a892e152da343641749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd06a19c3581bf2b7fdd4165e32090750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a82fc8dc200724a9996fce900d255751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b972d38968f93c4159f0c471e5cf6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a52b8b759f1d815da003617085ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca8eca959410a8858d38760bbd947754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48076a0115ec202ff63adcbfaefef998755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803a978a44d14939b7662e2f1186f8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd42c08053ba0ca2e5d265c1c4401d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df042e4b5fe145eb308de044929b210758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66398541653a86c7ce747c1421c1362759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>